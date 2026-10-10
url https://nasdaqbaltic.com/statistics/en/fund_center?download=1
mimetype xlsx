--- v5 (2026-08-08)
+++ v6 (2026-10-10)
@@ -705,1121 +705,1142 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>0.4039</v>
+        <v>0.4077</v>
       </c>
       <c r="F2">
-        <v>-0.07422068</v>
+        <v>0.44345898</v>
       </c>
       <c r="G2" s="2">
-        <v>46203.0</v>
+        <v>46265.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="I2" t="s">
         <v>34</v>
       </c>
       <c r="J2" t="s">
         <v>35</v>
       </c>
+      <c r="K2">
+        <v>0.44345898</v>
+      </c>
+      <c r="L2">
+        <v>0.86590797</v>
+      </c>
+      <c r="M2">
+        <v>-25.41163557</v>
+      </c>
       <c r="N2">
-        <v>-25.90350394</v>
+        <v>-25.20638415</v>
       </c>
       <c r="O2">
-        <v>-40.30446349</v>
+        <v>-39.90271226</v>
       </c>
       <c r="P2">
-        <v>-29.20162412</v>
+        <v>-28.66100451</v>
       </c>
       <c r="Q2">
-        <v>-25.84511067</v>
+        <v>-25.50784137</v>
       </c>
       <c r="R2">
-        <v>-22.53266</v>
+        <v>-22.36666139</v>
       </c>
       <c r="S2">
-        <v>-17.29667103</v>
+        <v>-17.18442984</v>
       </c>
       <c r="T2">
-        <v>91511124.0</v>
+        <v>92368082.0</v>
       </c>
       <c r="U2">
-        <v>-0.0695366</v>
+        <v>0.43065607</v>
       </c>
       <c r="X2">
-        <v>17.99083328</v>
+        <v>18.02652168</v>
       </c>
       <c r="Y2" t="s">
         <v>36</v>
       </c>
       <c r="Z2">
-        <v>0.4039</v>
+        <v>0.4077</v>
       </c>
       <c r="AA2">
-        <v>91511124.0</v>
+        <v>92368082.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" t="s">
         <v>39</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3">
-        <v>19.92</v>
+        <v>19.54</v>
+      </c>
+      <c r="F3">
+        <v>-0.20429009</v>
       </c>
       <c r="G3" s="2">
-        <v>46240.0</v>
+        <v>46303.0</v>
       </c>
       <c r="H3" t="s">
         <v>40</v>
       </c>
+      <c r="K3">
+        <v>-2.05513784</v>
+      </c>
       <c r="L3">
-        <v>1.47733062</v>
+        <v>-1.75967823</v>
       </c>
       <c r="M3">
-        <v>0.96300051</v>
+        <v>0.41109969</v>
       </c>
       <c r="N3">
-        <v>2.41645244</v>
+        <v>0.46272494</v>
       </c>
       <c r="O3">
-        <v>5.50847458</v>
+        <v>2.19665272</v>
       </c>
       <c r="P3">
-        <v>6.2060648</v>
+        <v>4.18999739</v>
       </c>
       <c r="Q3">
-        <v>7.87085866</v>
+        <v>7.49756138</v>
       </c>
       <c r="R3">
-        <v>7.54708884</v>
+        <v>7.79882003</v>
       </c>
       <c r="S3">
-        <v>-0.14992571</v>
+        <v>-0.4543348</v>
       </c>
       <c r="T3">
-        <v>30991099.89</v>
+        <v>28965767.59</v>
       </c>
       <c r="U3">
-        <v>-0.13673242</v>
+        <v>-0.14257305</v>
       </c>
       <c r="V3">
-        <v>19.92</v>
+        <v>19.54</v>
       </c>
       <c r="W3">
-        <v>19.92</v>
+        <v>19.54</v>
       </c>
       <c r="X3">
-        <v>3.59401441</v>
+        <v>3.9182961</v>
       </c>
       <c r="Y3" t="s">
         <v>41</v>
       </c>
       <c r="Z3">
-        <v>19.92</v>
+        <v>19.54</v>
       </c>
       <c r="AA3">
-        <v>30991099.89</v>
+        <v>28965767.59</v>
       </c>
       <c r="AB3">
-        <v>19.92</v>
+        <v>19.54</v>
       </c>
       <c r="AC3">
-        <v>19.92</v>
+        <v>19.54</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" t="s">
         <v>43</v>
       </c>
       <c r="D4" t="s">
         <v>44</v>
       </c>
       <c r="E4">
-        <v>31.41</v>
+        <v>30.92</v>
       </c>
       <c r="F4">
-        <v>-0.03182686</v>
+        <v>-0.19367334</v>
       </c>
       <c r="G4" s="2">
-        <v>46240.0</v>
+        <v>46303.0</v>
       </c>
       <c r="H4" t="s">
         <v>40</v>
       </c>
       <c r="K4">
-        <v>0.12751036</v>
+        <v>-1.87242145</v>
       </c>
       <c r="L4">
-        <v>1.88128446</v>
+        <v>-1.27713921</v>
       </c>
       <c r="M4">
-        <v>1.88128446</v>
+        <v>1.3438217</v>
       </c>
       <c r="N4">
-        <v>3.56083086</v>
+        <v>1.94526871</v>
       </c>
       <c r="O4">
-        <v>7.75300172</v>
+        <v>4.24814565</v>
       </c>
       <c r="P4">
-        <v>8.40129958</v>
+        <v>6.34583547</v>
       </c>
       <c r="Q4">
-        <v>9.98260022</v>
+        <v>9.60923102</v>
       </c>
       <c r="R4">
-        <v>9.86384516</v>
+        <v>10.08974006</v>
       </c>
       <c r="S4">
-        <v>2.01363324</v>
+        <v>1.74349493</v>
       </c>
       <c r="T4">
-        <v>30991099.89</v>
+        <v>28965767.59</v>
       </c>
       <c r="U4">
-        <v>-0.13673242</v>
+        <v>-0.14257305</v>
       </c>
       <c r="V4">
-        <v>31.41</v>
+        <v>30.92</v>
       </c>
       <c r="W4">
-        <v>31.41</v>
+        <v>30.92</v>
       </c>
       <c r="X4">
-        <v>3.61689973</v>
+        <v>3.94723368</v>
       </c>
       <c r="Y4" t="s">
         <v>41</v>
       </c>
       <c r="Z4">
-        <v>27.18539049</v>
+        <v>27.6639527</v>
       </c>
       <c r="AA4">
-        <v>26822831.974738</v>
+        <v>25915511.792421</v>
       </c>
       <c r="AB4">
-        <v>27.18539049</v>
+        <v>27.6639527</v>
       </c>
       <c r="AC4">
-        <v>27.18539049</v>
+        <v>27.6639527</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" t="s">
         <v>47</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5">
-        <v>66.05</v>
+        <v>62.4</v>
       </c>
       <c r="F5">
-        <v>0.16681832</v>
+        <v>-1.04662226</v>
       </c>
       <c r="G5" s="2">
-        <v>46240.0</v>
+        <v>46303.0</v>
       </c>
       <c r="H5" t="s">
         <v>40</v>
       </c>
       <c r="K5">
-        <v>-1.38847417</v>
+        <v>-5.38286581</v>
       </c>
       <c r="L5">
-        <v>2.91368027</v>
+        <v>-2.60652411</v>
       </c>
       <c r="M5">
-        <v>7.53826115</v>
+        <v>2.29508197</v>
       </c>
       <c r="N5">
-        <v>14.78971151</v>
+        <v>8.44629823</v>
       </c>
       <c r="O5">
-        <v>17.61039886</v>
+        <v>8.95756941</v>
       </c>
       <c r="P5">
-        <v>13.91410958</v>
+        <v>6.52472826</v>
       </c>
       <c r="Q5">
-        <v>11.24253049</v>
+        <v>11.80323643</v>
       </c>
       <c r="R5">
-        <v>9.57920178</v>
+        <v>11.82160345</v>
       </c>
       <c r="S5">
-        <v>0.8573482</v>
+        <v>1.55737829</v>
       </c>
       <c r="T5">
-        <v>17931279.14</v>
+        <v>17434067.87</v>
       </c>
       <c r="U5">
-        <v>0.1733557</v>
+        <v>-1.04298915</v>
       </c>
       <c r="V5">
-        <v>66.05</v>
+        <v>62.4</v>
       </c>
       <c r="W5">
-        <v>66.05</v>
+        <v>62.4</v>
       </c>
       <c r="X5">
-        <v>14.43517208</v>
+        <v>14.20828915</v>
       </c>
       <c r="Y5" t="s">
         <v>41</v>
       </c>
       <c r="Z5">
-        <v>66.05</v>
+        <v>62.4</v>
       </c>
       <c r="AA5">
-        <v>17931279.14</v>
+        <v>17434067.87</v>
       </c>
       <c r="AB5">
-        <v>66.05</v>
+        <v>62.4</v>
       </c>
       <c r="AC5">
-        <v>66.05</v>
+        <v>62.4</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" t="s">
         <v>49</v>
       </c>
       <c r="D6" t="s">
         <v>32</v>
       </c>
       <c r="E6">
-        <v>11.22</v>
+        <v>10.99</v>
       </c>
       <c r="F6">
-        <v>-0.0890472</v>
+        <v>-0.2722323</v>
       </c>
       <c r="G6" s="2">
-        <v>46240.0</v>
+        <v>46303.0</v>
       </c>
       <c r="H6" t="s">
         <v>40</v>
       </c>
       <c r="K6">
-        <v>-0.44365572</v>
+        <v>-2.39786856</v>
       </c>
       <c r="L6">
-        <v>0.17857143</v>
+        <v>-2.22419929</v>
       </c>
       <c r="M6">
-        <v>-2.00873362</v>
+        <v>-1.25786164</v>
       </c>
       <c r="N6">
-        <v>-0.79575597</v>
+        <v>-2.82935455</v>
       </c>
       <c r="O6">
-        <v>-1.4059754</v>
+        <v>-2.57092199</v>
       </c>
       <c r="P6">
-        <v>1.7846295</v>
+        <v>-0.40696529</v>
       </c>
       <c r="Q6">
-        <v>3.80795636</v>
+        <v>3.9293793</v>
       </c>
       <c r="R6">
-        <v>3.25686282</v>
+        <v>4.2346237</v>
       </c>
       <c r="S6">
-        <v>-1.2362194</v>
+        <v>-1.6115118</v>
       </c>
       <c r="T6">
-        <v>22605910.81</v>
+        <v>21301641.62</v>
       </c>
       <c r="U6">
-        <v>-0.12540276</v>
+        <v>-0.24062808</v>
       </c>
       <c r="V6">
-        <v>11.22</v>
+        <v>10.99</v>
       </c>
       <c r="W6">
-        <v>11.22</v>
+        <v>10.99</v>
       </c>
       <c r="X6">
-        <v>4.65450096</v>
+        <v>4.80167246</v>
       </c>
       <c r="Y6" t="s">
         <v>41</v>
       </c>
       <c r="Z6">
-        <v>11.22</v>
+        <v>10.99</v>
       </c>
       <c r="AA6">
-        <v>22605910.81</v>
+        <v>21301641.62</v>
       </c>
       <c r="AB6">
-        <v>11.22</v>
+        <v>10.99</v>
       </c>
       <c r="AC6">
-        <v>11.22</v>
+        <v>10.99</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" t="s">
         <v>51</v>
       </c>
       <c r="D7" t="s">
         <v>44</v>
       </c>
       <c r="E7">
-        <v>11.93</v>
+        <v>11.72</v>
+      </c>
+      <c r="F7">
+        <v>-0.25531915</v>
       </c>
       <c r="G7" s="2">
-        <v>46240.0</v>
+        <v>46303.0</v>
       </c>
       <c r="H7" t="s">
         <v>40</v>
       </c>
       <c r="K7">
-        <v>-0.25083612</v>
+        <v>-2.17028381</v>
       </c>
       <c r="L7">
-        <v>0.67510549</v>
+        <v>-1.84254606</v>
       </c>
       <c r="M7">
-        <v>-0.99585062</v>
+        <v>-0.34013605</v>
       </c>
       <c r="N7">
-        <v>0.42087542</v>
+        <v>-1.34680135</v>
       </c>
       <c r="O7">
-        <v>0.84530854</v>
+        <v>-0.59372349</v>
       </c>
       <c r="P7">
-        <v>3.95267875</v>
+        <v>1.70653316</v>
       </c>
       <c r="Q7">
-        <v>5.882648</v>
+        <v>5.9653297</v>
       </c>
       <c r="R7">
-        <v>5.55511032</v>
+        <v>6.47145606</v>
       </c>
       <c r="S7">
-        <v>0.93071362</v>
+        <v>0.57285471</v>
       </c>
       <c r="T7">
-        <v>22605910.81</v>
+        <v>21301641.62</v>
       </c>
       <c r="U7">
-        <v>-0.12540276</v>
+        <v>-0.24062808</v>
       </c>
       <c r="V7">
-        <v>11.93</v>
+        <v>11.72</v>
       </c>
       <c r="W7">
-        <v>11.93</v>
+        <v>11.72</v>
       </c>
       <c r="X7">
-        <v>4.69758749</v>
+        <v>4.82556057</v>
       </c>
       <c r="Y7" t="s">
         <v>41</v>
       </c>
       <c r="Z7">
-        <v>10.32542848</v>
+        <v>10.48581907</v>
       </c>
       <c r="AA7">
-        <v>19565441.350734</v>
+        <v>19058460.746319</v>
       </c>
       <c r="AB7">
-        <v>10.32542848</v>
+        <v>10.48581907</v>
       </c>
       <c r="AC7">
-        <v>10.32542848</v>
+        <v>10.48581907</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>52</v>
       </c>
       <c r="B8" t="s">
         <v>53</v>
       </c>
       <c r="C8" t="s">
         <v>54</v>
       </c>
       <c r="D8" t="s">
         <v>44</v>
       </c>
       <c r="E8">
-        <v>14.29</v>
+        <v>14.13</v>
       </c>
       <c r="F8">
-        <v>0.21037868</v>
+        <v>-0.28228652</v>
       </c>
       <c r="G8" s="2">
-        <v>46240.0</v>
+        <v>46303.0</v>
       </c>
       <c r="H8" t="s">
         <v>40</v>
       </c>
       <c r="K8">
-        <v>0.42164441</v>
+        <v>-0.98107919</v>
       </c>
       <c r="L8">
-        <v>3.55072464</v>
+        <v>-0.28228652</v>
       </c>
       <c r="M8">
-        <v>6.80119581</v>
+        <v>7.53424658</v>
       </c>
       <c r="N8">
-        <v>7.52445448</v>
+        <v>6.32054176</v>
       </c>
       <c r="O8">
-        <v>12.87519747</v>
+        <v>7.78032037</v>
       </c>
       <c r="P8">
-        <v>9.72125209</v>
+        <v>7.39969217</v>
       </c>
       <c r="Q8">
-        <v>9.71558489</v>
+        <v>10.43893872</v>
       </c>
       <c r="R8">
-        <v>7.57638653</v>
+        <v>9.32927485</v>
       </c>
       <c r="S8">
-        <v>3.21301857</v>
+        <v>3.28744603</v>
       </c>
       <c r="T8">
-        <v>791667.31</v>
+        <v>739660.53</v>
       </c>
       <c r="U8">
-        <v>0.23943235</v>
+        <v>-0.30295259</v>
       </c>
       <c r="V8">
-        <v>14.29</v>
+        <v>14.13</v>
       </c>
       <c r="W8">
-        <v>14.29</v>
+        <v>14.13</v>
       </c>
       <c r="X8">
-        <v>7.48677683</v>
+        <v>7.61281157</v>
       </c>
       <c r="Y8" t="s">
         <v>41</v>
       </c>
       <c r="Z8">
-        <v>12.36801115</v>
+        <v>12.64203272</v>
       </c>
       <c r="AA8">
-        <v>685188.95138906</v>
+        <v>661770.17847166</v>
       </c>
       <c r="AB8">
-        <v>12.36801115</v>
+        <v>12.64203272</v>
       </c>
       <c r="AC8">
-        <v>12.36801115</v>
+        <v>12.64203272</v>
       </c>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
         <v>52</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" t="s">
         <v>56</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="E9">
-        <v>14.08</v>
+        <v>14.04</v>
       </c>
       <c r="F9">
-        <v>0.21352313</v>
+        <v>-0.28409091</v>
       </c>
       <c r="G9" s="2">
-        <v>46240.0</v>
+        <v>46303.0</v>
       </c>
       <c r="H9" t="s">
         <v>40</v>
       </c>
       <c r="K9">
-        <v>-0.07097232</v>
+        <v>0.07127584</v>
       </c>
       <c r="L9">
-        <v>3.68188513</v>
+        <v>0.21413276</v>
       </c>
       <c r="M9">
-        <v>7.15372907</v>
+        <v>8.75290473</v>
       </c>
       <c r="N9">
-        <v>7.7276205</v>
+        <v>7.42157613</v>
       </c>
       <c r="O9">
-        <v>11.65741475</v>
+        <v>8.16640986</v>
       </c>
       <c r="P9">
-        <v>8.91205885</v>
+        <v>7.05710854</v>
       </c>
       <c r="Q9">
-        <v>8.57670466</v>
+        <v>9.64929239</v>
       </c>
       <c r="R9">
-        <v>5.7465156</v>
+        <v>7.63632363</v>
       </c>
       <c r="S9">
-        <v>1.64021908</v>
+        <v>1.88243419</v>
       </c>
       <c r="T9">
-        <v>7763510.46</v>
+        <v>7996470.8</v>
       </c>
       <c r="U9">
-        <v>0.19696876</v>
+        <v>-0.29008801</v>
       </c>
       <c r="V9">
-        <v>14.08</v>
+        <v>14.04</v>
       </c>
       <c r="W9">
-        <v>14.08</v>
+        <v>14.04</v>
       </c>
       <c r="X9">
-        <v>7.43803644</v>
+        <v>7.48877668</v>
       </c>
       <c r="Y9" t="s">
         <v>41</v>
       </c>
       <c r="Z9">
-        <v>14.08</v>
+        <v>14.04</v>
       </c>
       <c r="AA9">
-        <v>7763510.46</v>
+        <v>7996470.8</v>
       </c>
       <c r="AB9">
-        <v>14.08</v>
+        <v>14.04</v>
       </c>
       <c r="AC9">
-        <v>14.08</v>
+        <v>14.04</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>57</v>
       </c>
       <c r="C10" t="s">
         <v>58</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10">
-        <v>12.61</v>
+        <v>12.36</v>
       </c>
       <c r="F10">
-        <v>0.07936508</v>
+        <v>-0.24213075</v>
       </c>
       <c r="G10" s="2">
-        <v>46240.0</v>
+        <v>46303.0</v>
       </c>
       <c r="H10" t="s">
         <v>40</v>
       </c>
       <c r="K10">
-        <v>-0.0792393</v>
+        <v>-1.67064439</v>
       </c>
       <c r="L10">
-        <v>2.10526316</v>
+        <v>-1.8268467</v>
       </c>
       <c r="M10">
-        <v>2.93877551</v>
+        <v>2.57261411</v>
       </c>
       <c r="N10">
-        <v>3.44544709</v>
+        <v>1.39458573</v>
       </c>
       <c r="O10">
-        <v>6.3237774</v>
+        <v>2.23325062</v>
       </c>
       <c r="P10">
-        <v>5.17320718</v>
+        <v>3.26841643</v>
       </c>
       <c r="Q10">
-        <v>5.82570073</v>
+        <v>6.19716533</v>
       </c>
       <c r="R10">
-        <v>3.19355518</v>
+        <v>4.53687909</v>
       </c>
       <c r="S10">
-        <v>-0.63788655</v>
+        <v>-0.74363578</v>
       </c>
       <c r="T10">
-        <v>778944.94</v>
+        <v>755950.46</v>
       </c>
       <c r="U10">
-        <v>0.06779269</v>
+        <v>-0.19093959</v>
       </c>
       <c r="V10">
-        <v>12.61</v>
+        <v>12.36</v>
       </c>
       <c r="W10">
-        <v>12.61</v>
+        <v>12.36</v>
       </c>
       <c r="X10">
-        <v>4.91995525</v>
+        <v>5.17364836</v>
       </c>
       <c r="Y10" t="s">
         <v>41</v>
       </c>
       <c r="Z10">
-        <v>12.61</v>
+        <v>12.36</v>
       </c>
       <c r="AA10">
-        <v>778944.94</v>
+        <v>755950.46</v>
       </c>
       <c r="AB10">
-        <v>12.61</v>
+        <v>12.36</v>
       </c>
       <c r="AC10">
-        <v>12.61</v>
+        <v>12.36</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
       </c>
       <c r="C11" t="s">
         <v>60</v>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
       <c r="E11">
-        <v>18.74</v>
+        <v>18.59</v>
       </c>
       <c r="F11">
-        <v>-0.84656085</v>
+        <v>-0.53504548</v>
       </c>
       <c r="G11" s="2">
-        <v>46240.0</v>
+        <v>46303.0</v>
       </c>
       <c r="H11" t="s">
         <v>40</v>
       </c>
       <c r="K11">
-        <v>1.35208221</v>
+        <v>-0.42849491</v>
       </c>
       <c r="L11">
-        <v>7.39255014</v>
+        <v>2.03073546</v>
       </c>
       <c r="M11">
-        <v>16.54228856</v>
+        <v>16.62484316</v>
       </c>
       <c r="N11">
-        <v>18.45764855</v>
+        <v>17.50948167</v>
       </c>
       <c r="O11">
-        <v>25.94086022</v>
+        <v>18.33227244</v>
       </c>
       <c r="P11">
-        <v>19.97183489</v>
+        <v>15.10941834</v>
       </c>
       <c r="Q11">
-        <v>20.80329329</v>
+        <v>21.32292905</v>
       </c>
       <c r="R11">
-        <v>17.03102926</v>
+        <v>21.11318126</v>
       </c>
       <c r="S11">
-        <v>9.93595315</v>
+        <v>10.13952379</v>
       </c>
       <c r="T11">
-        <v>32231818.82</v>
+        <v>31455502.22</v>
       </c>
       <c r="U11">
-        <v>-0.89661408</v>
+        <v>-0.51208933</v>
       </c>
       <c r="V11">
-        <v>18.74</v>
+        <v>18.59</v>
       </c>
       <c r="W11">
-        <v>18.74</v>
+        <v>18.59</v>
       </c>
       <c r="X11">
-        <v>17.41808891</v>
+        <v>17.2543335</v>
       </c>
       <c r="Y11" t="s">
         <v>41</v>
       </c>
       <c r="Z11">
-        <v>18.74</v>
+        <v>18.59</v>
       </c>
       <c r="AA11">
-        <v>32231818.82</v>
+        <v>31455502.22</v>
       </c>
       <c r="AB11">
-        <v>18.74</v>
+        <v>18.59</v>
       </c>
       <c r="AC11">
-        <v>18.74</v>
+        <v>18.59</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
         <v>61</v>
       </c>
       <c r="C12" t="s">
         <v>62</v>
       </c>
       <c r="D12" t="s">
         <v>44</v>
       </c>
       <c r="E12">
-        <v>21.15</v>
+        <v>21.02</v>
       </c>
       <c r="F12">
-        <v>-0.79737336</v>
+        <v>-0.52058684</v>
       </c>
       <c r="G12" s="2">
-        <v>46240.0</v>
+        <v>46303.0</v>
       </c>
       <c r="H12" t="s">
         <v>40</v>
       </c>
       <c r="K12">
-        <v>1.5362458</v>
+        <v>-0.37914692</v>
       </c>
       <c r="L12">
-        <v>7.74325013</v>
+        <v>2.3369036</v>
       </c>
       <c r="M12">
-        <v>17.69616027</v>
+        <v>17.49580771</v>
       </c>
       <c r="N12">
-        <v>19.83002833</v>
+        <v>19.09348442</v>
       </c>
       <c r="O12">
-        <v>28.57142857</v>
+        <v>20.5966724</v>
       </c>
       <c r="P12">
-        <v>22.56144099</v>
+        <v>17.44211731</v>
       </c>
       <c r="Q12">
-        <v>23.31060372</v>
+        <v>23.75622551</v>
       </c>
       <c r="R12">
-        <v>19.88162019</v>
+        <v>23.79480472</v>
       </c>
       <c r="S12">
-        <v>12.6670412</v>
+        <v>12.87918335</v>
       </c>
       <c r="T12">
-        <v>32231818.82</v>
+        <v>31455502.22</v>
       </c>
       <c r="U12">
-        <v>-0.89661408</v>
+        <v>-0.51208933</v>
       </c>
       <c r="V12">
-        <v>21.15</v>
+        <v>21.02</v>
       </c>
       <c r="W12">
-        <v>21.15</v>
+        <v>21.02</v>
       </c>
       <c r="X12">
-        <v>17.48398018</v>
+        <v>17.31755257</v>
       </c>
       <c r="Y12" t="s">
         <v>41</v>
       </c>
       <c r="Z12">
-        <v>18.3053489</v>
+        <v>18.80647755</v>
       </c>
       <c r="AA12">
-        <v>27896675.610665</v>
+        <v>28143063.572752</v>
       </c>
       <c r="AB12">
-        <v>18.3053489</v>
+        <v>18.80647755</v>
       </c>
       <c r="AC12">
-        <v>18.3053489</v>
+        <v>18.80647755</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="C13" t="s">
         <v>64</v>
       </c>
       <c r="D13" t="s">
         <v>32</v>
       </c>
       <c r="E13">
-        <v>11.62</v>
+        <v>11.58</v>
       </c>
       <c r="F13">
-        <v>-0.34305317</v>
+        <v>0.17301038</v>
       </c>
       <c r="G13" s="2">
-        <v>46203.0</v>
+        <v>46265.0</v>
       </c>
       <c r="H13" t="s">
         <v>33</v>
       </c>
       <c r="I13" t="s">
         <v>34</v>
       </c>
       <c r="J13" t="s">
         <v>35</v>
       </c>
+      <c r="K13">
+        <v>0.17301038</v>
+      </c>
+      <c r="L13">
+        <v>-0.68610635</v>
+      </c>
+      <c r="M13">
+        <v>-2.68907563</v>
+      </c>
       <c r="N13">
-        <v>-1.19047619</v>
+        <v>-1.53061224</v>
       </c>
       <c r="O13">
-        <v>4.02864816</v>
+        <v>2.47787611</v>
       </c>
       <c r="P13">
-        <v>4.55298386</v>
+        <v>4.22590561</v>
       </c>
       <c r="Q13">
-        <v>3.07742988</v>
+        <v>3.35012916</v>
       </c>
       <c r="R13">
-        <v>1.79928245</v>
+        <v>1.54771838</v>
       </c>
       <c r="T13">
-        <v>28859457.0</v>
+        <v>28774862.0</v>
       </c>
       <c r="U13">
-        <v>-0.35439079</v>
+        <v>0.20231039</v>
       </c>
       <c r="X13">
-        <v>7.89213657</v>
+        <v>7.8864994</v>
       </c>
       <c r="Y13" t="s">
         <v>65</v>
       </c>
       <c r="Z13">
-        <v>11.62</v>
+        <v>11.58</v>
       </c>
       <c r="AA13">
-        <v>28859457.0</v>
+        <v>28774862.0</v>
       </c>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
         <v>45</v>
       </c>
       <c r="B14" t="s">
         <v>66</v>
       </c>
       <c r="C14" t="s">
         <v>67</v>
       </c>
       <c r="D14" t="s">
         <v>32</v>
       </c>
       <c r="E14">
-        <v>122.8993</v>
+        <v>122.697</v>
       </c>
       <c r="F14">
-        <v>-0.11451542</v>
+        <v>-0.32956223</v>
       </c>
       <c r="G14" s="2">
-        <v>46234.0</v>
+        <v>46295.0</v>
       </c>
       <c r="H14" t="s">
         <v>68</v>
       </c>
-      <c r="K14">
-[...1 lines deleted...]
-      </c>
       <c r="L14">
-        <v>0.5970374</v>
-[...2 lines deleted...]
-        <v>0.51574933</v>
+        <v>-0.27893323</v>
       </c>
       <c r="N14">
-        <v>1.00653711</v>
+        <v>0.84027398</v>
       </c>
       <c r="O14">
-        <v>2.17512034</v>
+        <v>1.46931491</v>
       </c>
       <c r="P14">
-        <v>2.41175555</v>
+        <v>2.06125813</v>
       </c>
       <c r="Q14">
-        <v>3.73791806</v>
+        <v>3.26123439</v>
       </c>
       <c r="R14">
-        <v>3.55596668</v>
+        <v>3.58920933</v>
       </c>
       <c r="S14">
-        <v>2.40919702</v>
+        <v>2.3198724</v>
       </c>
       <c r="T14">
-        <v>79043505.23</v>
+        <v>77981925.98</v>
       </c>
       <c r="U14">
-        <v>-1.18193327</v>
+        <v>-1.45174017</v>
       </c>
       <c r="X14">
-        <v>0.79266757</v>
+        <v>0.81636614</v>
       </c>
       <c r="Y14" t="s">
         <v>69</v>
       </c>
       <c r="Z14">
-        <v>122.8993</v>
+        <v>122.697</v>
       </c>
       <c r="AA14">
-        <v>79043505.23</v>
+        <v>77981925.98</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15" t="s">
         <v>70</v>
       </c>
       <c r="C15" t="s">
         <v>71</v>
       </c>
       <c r="D15" t="s">
         <v>32</v>
       </c>
       <c r="E15">
-        <v>109.596</v>
+        <v>111.01</v>
       </c>
       <c r="F15">
-        <v>0.07122117</v>
+        <v>0.04235646</v>
       </c>
       <c r="G15" s="2">
-        <v>46240.0</v>
+        <v>46303.0</v>
       </c>
       <c r="H15" t="s">
         <v>40</v>
       </c>
       <c r="I15" t="s">
         <v>34</v>
       </c>
       <c r="J15" t="s">
         <v>35</v>
       </c>
       <c r="K15">
-        <v>0.72791441</v>
+        <v>0.68112354</v>
       </c>
       <c r="L15">
-        <v>2.03139256</v>
+        <v>2.02656128</v>
       </c>
       <c r="M15">
-        <v>3.37099847</v>
+        <v>3.8379152</v>
       </c>
       <c r="N15">
-        <v>4.3761488</v>
+        <v>5.72280264</v>
       </c>
       <c r="O15">
-        <v>8.05513379</v>
+        <v>8.35212244</v>
       </c>
       <c r="T15">
-        <v>12923939.37</v>
+        <v>14377756.9</v>
       </c>
       <c r="U15">
-        <v>0.07698561</v>
+        <v>-2.11022722</v>
       </c>
       <c r="Y15" t="s">
         <v>72</v>
       </c>
       <c r="Z15">
-        <v>109.596</v>
+        <v>111.01</v>
       </c>
       <c r="AA15">
-        <v>12923939.37</v>
+        <v>14377756.9</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">