--- v2 (2026-02-03)
+++ v3 (2026-04-07)
@@ -696,1059 +696,1035 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>0.5451</v>
+        <v>0.5466</v>
       </c>
       <c r="F2">
-        <v>0.0918105</v>
+        <v>0.29357798</v>
       </c>
       <c r="G2" s="2">
-        <v>46022.0</v>
+        <v>46081.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="I2" t="s">
         <v>34</v>
       </c>
       <c r="J2" t="s">
         <v>35</v>
       </c>
-      <c r="K2">
-[...7 lines deleted...]
-      </c>
       <c r="N2">
-        <v>-20.22537685</v>
+        <v>0.27517887</v>
       </c>
       <c r="O2">
-        <v>-20.22537685</v>
-[...2 lines deleted...]
-        <v>-22.84124721</v>
+        <v>-19.92382069</v>
       </c>
       <c r="Q2">
-        <v>-21.2745621</v>
+        <v>-21.13883567</v>
       </c>
       <c r="R2">
-        <v>-16.25391587</v>
+        <v>-16.10917142</v>
       </c>
       <c r="S2">
-        <v>-13.71160907</v>
+        <v>-13.69595853</v>
       </c>
       <c r="T2">
-        <v>78249676.0</v>
+        <v>78473436.0</v>
       </c>
       <c r="U2">
-        <v>0.07527098</v>
+        <v>0.30013825</v>
       </c>
       <c r="X2">
-        <v>4.8104043</v>
+        <v>2.15580797</v>
       </c>
       <c r="Y2" t="s">
         <v>36</v>
       </c>
       <c r="Z2">
-        <v>0.5451</v>
+        <v>0.5466</v>
       </c>
       <c r="AA2">
-        <v>78249676.0</v>
+        <v>78473436.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" t="s">
         <v>39</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3">
-        <v>19.7</v>
+        <v>19.3</v>
       </c>
       <c r="F3">
-        <v>0.0507872</v>
+        <v>-0.05178664</v>
       </c>
       <c r="G3" s="2">
-        <v>46055.0</v>
+        <v>46114.0</v>
       </c>
       <c r="H3" t="s">
         <v>40</v>
       </c>
       <c r="K3">
-        <v>1.28534704</v>
+        <v>-2.6727181</v>
       </c>
       <c r="L3">
-        <v>2.81837161</v>
+        <v>-0.77120823</v>
       </c>
       <c r="M3">
-        <v>4.67587673</v>
+        <v>0.88865656</v>
       </c>
       <c r="N3">
-        <v>1.28534704</v>
+        <v>-0.77120823</v>
       </c>
       <c r="O3">
-        <v>7.53275109</v>
+        <v>4.77741585</v>
       </c>
       <c r="P3">
-        <v>7.74377603</v>
+        <v>5.40925534</v>
       </c>
       <c r="Q3">
-        <v>8.46084328</v>
+        <v>8.2382808</v>
       </c>
       <c r="R3">
-        <v>0.7894498</v>
+        <v>5.39745884</v>
       </c>
       <c r="S3">
-        <v>0.09162186</v>
+        <v>-0.27746805</v>
       </c>
       <c r="T3">
-        <v>32179046.14</v>
+        <v>30589562.51</v>
       </c>
       <c r="U3">
-        <v>-0.48461215</v>
+        <v>-0.68990151</v>
       </c>
       <c r="V3">
-        <v>19.7</v>
+        <v>19.3</v>
       </c>
       <c r="W3">
-        <v>19.7</v>
+        <v>19.3</v>
       </c>
       <c r="X3">
-        <v>2.78609324</v>
+        <v>3.7256031</v>
       </c>
       <c r="Y3" t="s">
         <v>41</v>
       </c>
       <c r="Z3">
-        <v>19.7</v>
+        <v>19.3</v>
       </c>
       <c r="AA3">
-        <v>32179046.14</v>
+        <v>30589562.51</v>
       </c>
       <c r="AB3">
-        <v>19.7</v>
+        <v>19.3</v>
       </c>
       <c r="AC3">
-        <v>19.7</v>
+        <v>19.3</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" t="s">
         <v>43</v>
       </c>
       <c r="D4" t="s">
         <v>44</v>
       </c>
       <c r="E4">
-        <v>30.77</v>
+        <v>30.26</v>
       </c>
       <c r="F4">
-        <v>0.06504065</v>
+        <v>-0.0660502</v>
       </c>
       <c r="G4" s="2">
-        <v>46055.0</v>
+        <v>46114.0</v>
       </c>
       <c r="H4" t="s">
         <v>40</v>
       </c>
       <c r="K4">
-        <v>1.45070887</v>
+        <v>-2.41857465</v>
       </c>
       <c r="L4">
-        <v>3.3938172</v>
+        <v>-0.23079459</v>
       </c>
       <c r="M4">
-        <v>5.92082616</v>
+        <v>2.0229265</v>
       </c>
       <c r="N4">
-        <v>1.45070887</v>
+        <v>-0.23079459</v>
       </c>
       <c r="O4">
-        <v>10.05007153</v>
+        <v>7.34302944</v>
       </c>
       <c r="P4">
-        <v>9.86992559</v>
+        <v>7.59241859</v>
       </c>
       <c r="Q4">
-        <v>10.63852818</v>
+        <v>10.41401579</v>
       </c>
       <c r="R4">
-        <v>3.15006618</v>
+        <v>7.7609764</v>
       </c>
       <c r="S4">
-        <v>2.12440645</v>
+        <v>1.79095609</v>
       </c>
       <c r="T4">
-        <v>32179046.14</v>
+        <v>30589562.51</v>
       </c>
       <c r="U4">
-        <v>-0.48461215</v>
+        <v>-0.68990151</v>
       </c>
       <c r="V4">
-        <v>30.77</v>
+        <v>30.26</v>
       </c>
       <c r="W4">
-        <v>30.77</v>
+        <v>30.26</v>
       </c>
       <c r="X4">
-        <v>2.83091092</v>
+        <v>3.75304747</v>
       </c>
       <c r="Y4" t="s">
         <v>41</v>
       </c>
       <c r="Z4">
-        <v>25.81592415</v>
+        <v>26.07496756</v>
       </c>
       <c r="AA4">
-        <v>26998109.015541</v>
+        <v>26358950.764543</v>
       </c>
       <c r="AB4">
-        <v>25.81592415</v>
+        <v>26.07496756</v>
       </c>
       <c r="AC4">
-        <v>25.81592415</v>
+        <v>26.07496756</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" t="s">
         <v>47</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5">
-        <v>61.75</v>
+        <v>58.33</v>
       </c>
       <c r="F5">
-        <v>1.04729177</v>
+        <v>-0.90044173</v>
       </c>
       <c r="G5" s="2">
-        <v>46055.0</v>
+        <v>46114.0</v>
       </c>
       <c r="H5" t="s">
         <v>40</v>
       </c>
       <c r="K5">
-        <v>7.31664929</v>
+        <v>-3.84108144</v>
       </c>
       <c r="L5">
-        <v>10.38612799</v>
+        <v>1.37295794</v>
       </c>
       <c r="M5">
-        <v>11.00125831</v>
+        <v>2.51318102</v>
       </c>
       <c r="N5">
-        <v>7.31664929</v>
+        <v>1.37295794</v>
       </c>
       <c r="O5">
-        <v>8.35234252</v>
+        <v>9.25266904</v>
       </c>
       <c r="P5">
-        <v>9.12998628</v>
+        <v>4.02832496</v>
       </c>
       <c r="Q5">
-        <v>11.23128748</v>
+        <v>7.31242095</v>
       </c>
       <c r="R5">
-        <v>2.35960676</v>
+        <v>3.10732728</v>
       </c>
       <c r="S5">
-        <v>3.03332751</v>
+        <v>1.00327371</v>
       </c>
       <c r="T5">
-        <v>16452414.8</v>
+        <v>15563929.84</v>
       </c>
       <c r="U5">
-        <v>1.04880245</v>
+        <v>-0.89192796</v>
       </c>
       <c r="V5">
-        <v>61.75</v>
+        <v>58.33</v>
       </c>
       <c r="W5">
-        <v>61.75</v>
+        <v>58.33</v>
       </c>
       <c r="X5">
-        <v>11.93569946</v>
+        <v>12.79992008</v>
       </c>
       <c r="Y5" t="s">
         <v>41</v>
       </c>
       <c r="Z5">
-        <v>61.75</v>
+        <v>58.33</v>
       </c>
       <c r="AA5">
-        <v>16452414.8</v>
+        <v>15563929.84</v>
       </c>
       <c r="AB5">
-        <v>61.75</v>
+        <v>58.33</v>
       </c>
       <c r="AC5">
-        <v>61.75</v>
+        <v>58.33</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" t="s">
         <v>49</v>
       </c>
       <c r="D6" t="s">
         <v>32</v>
       </c>
       <c r="E6">
-        <v>11.47</v>
-[...2 lines deleted...]
-        <v>0.08726003</v>
+        <v>11.05</v>
       </c>
       <c r="G6" s="2">
-        <v>46055.0</v>
+        <v>46114.0</v>
       </c>
       <c r="H6" t="s">
         <v>40</v>
       </c>
       <c r="K6">
-        <v>1.41467728</v>
+        <v>-3.40909091</v>
       </c>
       <c r="L6">
-        <v>1.68439716</v>
+        <v>-2.29885057</v>
       </c>
       <c r="M6">
-        <v>1.14638448</v>
+        <v>-2.55731922</v>
       </c>
       <c r="N6">
-        <v>1.41467728</v>
+        <v>-2.29885057</v>
       </c>
       <c r="O6">
-        <v>3.98912058</v>
+        <v>-0.89686099</v>
       </c>
       <c r="P6">
-        <v>4.81693584</v>
+        <v>2.05245274</v>
       </c>
       <c r="Q6">
-        <v>4.71268841</v>
+        <v>4.43919473</v>
       </c>
       <c r="R6">
-        <v>-0.02178412</v>
+        <v>1.11645203</v>
       </c>
       <c r="S6">
-        <v>-0.59935826</v>
+        <v>-1.27130478</v>
       </c>
       <c r="T6">
-        <v>26001895.32</v>
+        <v>22520237.67</v>
       </c>
       <c r="U6">
-        <v>-0.47186124</v>
+        <v>-0.64562338</v>
       </c>
       <c r="V6">
-        <v>11.47</v>
+        <v>11.05</v>
       </c>
       <c r="W6">
-        <v>11.47</v>
+        <v>11.05</v>
       </c>
       <c r="X6">
-        <v>3.6119585</v>
+        <v>4.73740911</v>
       </c>
       <c r="Y6" t="s">
         <v>41</v>
       </c>
       <c r="Z6">
-        <v>11.47</v>
+        <v>11.05</v>
       </c>
       <c r="AA6">
-        <v>26001895.32</v>
+        <v>22520237.67</v>
       </c>
       <c r="AB6">
-        <v>11.47</v>
+        <v>11.05</v>
       </c>
       <c r="AC6">
-        <v>11.47</v>
+        <v>11.05</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" t="s">
         <v>51</v>
       </c>
       <c r="D7" t="s">
         <v>44</v>
       </c>
       <c r="E7">
-        <v>12.07</v>
+        <v>11.67</v>
       </c>
       <c r="F7">
-        <v>0.08291874</v>
+        <v>-0.08561644</v>
       </c>
       <c r="G7" s="2">
-        <v>46055.0</v>
+        <v>46114.0</v>
       </c>
       <c r="H7" t="s">
         <v>40</v>
       </c>
       <c r="K7">
-        <v>1.5993266</v>
+        <v>-3.23383085</v>
       </c>
       <c r="L7">
-        <v>2.20152413</v>
+        <v>-1.76767677</v>
       </c>
       <c r="M7">
-        <v>2.37489398</v>
+        <v>-1.43581081</v>
       </c>
       <c r="N7">
-        <v>1.5993266</v>
+        <v>-1.76767677</v>
       </c>
       <c r="O7">
-        <v>6.34361233</v>
+        <v>1.47826087</v>
       </c>
       <c r="P7">
-        <v>6.96148042</v>
+        <v>4.19123741</v>
       </c>
       <c r="Q7">
-        <v>6.82937605</v>
+        <v>6.54044692</v>
       </c>
       <c r="R7">
-        <v>2.32458402</v>
+        <v>3.44849291</v>
       </c>
       <c r="S7">
-        <v>1.47122015</v>
+        <v>0.8075474</v>
       </c>
       <c r="T7">
-        <v>26001895.32</v>
+        <v>22520237.67</v>
       </c>
       <c r="U7">
-        <v>-0.47186124</v>
+        <v>-0.64562338</v>
       </c>
       <c r="V7">
-        <v>12.07</v>
+        <v>11.67</v>
       </c>
       <c r="W7">
-        <v>12.07</v>
+        <v>11.67</v>
       </c>
       <c r="X7">
-        <v>3.69600344</v>
+        <v>4.75866795</v>
       </c>
       <c r="Y7" t="s">
         <v>41</v>
       </c>
       <c r="Z7">
-        <v>10.12668848</v>
+        <v>10.05601029</v>
       </c>
       <c r="AA7">
-        <v>21815500.72696</v>
+        <v>19405633.400454</v>
       </c>
       <c r="AB7">
-        <v>10.12668848</v>
+        <v>10.05601029</v>
       </c>
       <c r="AC7">
-        <v>10.12668848</v>
+        <v>10.05601029</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>52</v>
       </c>
       <c r="B8" t="s">
         <v>53</v>
       </c>
       <c r="C8" t="s">
         <v>54</v>
       </c>
       <c r="D8" t="s">
         <v>44</v>
       </c>
       <c r="E8">
-        <v>13.48</v>
+        <v>13.1</v>
       </c>
       <c r="F8">
-        <v>-0.22205774</v>
+        <v>0.84680523</v>
       </c>
       <c r="G8" s="2">
-        <v>46055.0</v>
+        <v>46114.0</v>
       </c>
       <c r="H8" t="s">
         <v>40</v>
       </c>
       <c r="K8">
-        <v>1.42964635</v>
+        <v>-3.60559235</v>
       </c>
       <c r="L8">
-        <v>1.73584906</v>
+        <v>-1.42964635</v>
       </c>
       <c r="M8">
-        <v>6.73000792</v>
+        <v>0.22953328</v>
       </c>
       <c r="N8">
-        <v>1.42964635</v>
+        <v>-1.42964635</v>
       </c>
       <c r="O8">
-        <v>8.79741727</v>
+        <v>7.46513536</v>
       </c>
       <c r="P8">
-        <v>8.03238251</v>
+        <v>5.45398662</v>
       </c>
       <c r="Q8">
-        <v>8.17164349</v>
+        <v>7.38127163</v>
       </c>
       <c r="R8">
-        <v>3.4494908</v>
+        <v>3.83334496</v>
       </c>
       <c r="S8">
-        <v>2.9433432</v>
+        <v>2.39144289</v>
       </c>
       <c r="T8">
-        <v>896519.72</v>
+        <v>862621.23</v>
       </c>
       <c r="U8">
-        <v>-0.1788813</v>
+        <v>0.88440796</v>
       </c>
       <c r="V8">
-        <v>13.48</v>
+        <v>13.1</v>
       </c>
       <c r="W8">
-        <v>13.48</v>
+        <v>13.1</v>
       </c>
       <c r="X8">
-        <v>4.45540953</v>
+        <v>6.24312687</v>
       </c>
       <c r="Y8" t="s">
         <v>41</v>
       </c>
       <c r="Z8">
-        <v>11.30967363</v>
+        <v>11.28823777</v>
       </c>
       <c r="AA8">
-        <v>752176.96105216</v>
+        <v>743318.59184277</v>
       </c>
       <c r="AB8">
-        <v>11.30967363</v>
+        <v>11.28823777</v>
       </c>
       <c r="AC8">
-        <v>11.30967363</v>
+        <v>11.28823777</v>
       </c>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
         <v>52</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" t="s">
         <v>56</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="E9">
-        <v>13.23</v>
+        <v>12.9</v>
       </c>
       <c r="F9">
-        <v>-0.0755287</v>
+        <v>0.93896714</v>
       </c>
       <c r="G9" s="2">
-        <v>46055.0</v>
+        <v>46114.0</v>
       </c>
       <c r="H9" t="s">
         <v>40</v>
       </c>
       <c r="K9">
-        <v>1.22417751</v>
+        <v>-3.37078652</v>
       </c>
       <c r="L9">
-        <v>0.76161462</v>
+        <v>-1.3006886</v>
       </c>
       <c r="M9">
-        <v>4.66772152</v>
+        <v>-0.15479876</v>
       </c>
       <c r="N9">
-        <v>1.22417751</v>
+        <v>-1.3006886</v>
       </c>
       <c r="O9">
-        <v>5.92473979</v>
+        <v>5.91133005</v>
       </c>
       <c r="P9">
-        <v>6.56558157</v>
+        <v>4.07321585</v>
       </c>
       <c r="Q9">
-        <v>6.67052898</v>
+        <v>6.20003723</v>
       </c>
       <c r="R9">
-        <v>1.5511547</v>
+        <v>2.0806243</v>
       </c>
       <c r="S9">
-        <v>1.45194048</v>
+        <v>0.84259249</v>
       </c>
       <c r="T9">
-        <v>7970072.62</v>
+        <v>7560766.74</v>
       </c>
       <c r="U9">
-        <v>-0.03267008</v>
+        <v>0.97504679</v>
       </c>
       <c r="V9">
-        <v>13.23</v>
+        <v>12.9</v>
       </c>
       <c r="W9">
-        <v>13.23</v>
+        <v>12.9</v>
       </c>
       <c r="X9">
-        <v>4.57468843</v>
+        <v>6.10870934</v>
       </c>
       <c r="Y9" t="s">
         <v>41</v>
       </c>
       <c r="Z9">
-        <v>13.23</v>
+        <v>12.9</v>
       </c>
       <c r="AA9">
-        <v>7970072.62</v>
+        <v>7560766.74</v>
       </c>
       <c r="AB9">
-        <v>13.23</v>
+        <v>12.9</v>
       </c>
       <c r="AC9">
-        <v>13.23</v>
+        <v>12.9</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>57</v>
       </c>
       <c r="C10" t="s">
         <v>58</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10">
-        <v>12.28</v>
+        <v>12.04</v>
       </c>
       <c r="F10">
-        <v>-0.24370431</v>
+        <v>0.50083472</v>
       </c>
       <c r="G10" s="2">
-        <v>46055.0</v>
+        <v>46114.0</v>
       </c>
       <c r="H10" t="s">
         <v>40</v>
       </c>
       <c r="K10">
-        <v>0.73831009</v>
+        <v>-2.98146656</v>
       </c>
       <c r="L10">
-        <v>0.90386196</v>
+        <v>-1.23051682</v>
       </c>
       <c r="M10">
-        <v>3.71621622</v>
+        <v>-0.33112583</v>
       </c>
       <c r="N10">
-        <v>0.73831009</v>
+        <v>-1.23051682</v>
       </c>
       <c r="O10">
-        <v>5.67986231</v>
+        <v>4.24242424</v>
       </c>
       <c r="P10">
-        <v>4.89797057</v>
+        <v>3.58975717</v>
       </c>
       <c r="Q10">
-        <v>4.40604407</v>
+        <v>4.30465742</v>
       </c>
       <c r="R10">
-        <v>-0.2025532</v>
+        <v>0.6113914</v>
       </c>
       <c r="S10">
-        <v>-0.74837262</v>
+        <v>-0.92084819</v>
       </c>
       <c r="T10">
-        <v>880281.76</v>
+        <v>797428.63</v>
       </c>
       <c r="U10">
-        <v>0.12494551</v>
+        <v>0.39963892</v>
       </c>
       <c r="V10">
-        <v>12.28</v>
+        <v>12.04</v>
       </c>
       <c r="W10">
-        <v>12.28</v>
+        <v>12.04</v>
       </c>
       <c r="X10">
-        <v>3.28956318</v>
+        <v>4.70327711</v>
       </c>
       <c r="Y10" t="s">
         <v>41</v>
       </c>
       <c r="Z10">
-        <v>12.28</v>
+        <v>12.04</v>
       </c>
       <c r="AA10">
-        <v>880281.76</v>
+        <v>797428.63</v>
       </c>
       <c r="AB10">
-        <v>12.28</v>
+        <v>12.04</v>
       </c>
       <c r="AC10">
-        <v>12.28</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
       </c>
       <c r="C11" t="s">
         <v>60</v>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
       <c r="E11">
-        <v>16.22</v>
+        <v>15.08</v>
       </c>
       <c r="F11">
-        <v>0.87064677</v>
+        <v>-0.4620462</v>
       </c>
       <c r="G11" s="2">
-        <v>46055.0</v>
+        <v>46114.0</v>
       </c>
       <c r="H11" t="s">
         <v>40</v>
       </c>
       <c r="K11">
-        <v>2.52844501</v>
+        <v>-6.74087817</v>
       </c>
       <c r="L11">
-        <v>2.20541903</v>
+        <v>-4.67762326</v>
       </c>
       <c r="M11">
-        <v>11.47766323</v>
+        <v>-4.07124682</v>
       </c>
       <c r="N11">
-        <v>2.52844501</v>
+        <v>-4.67762326</v>
       </c>
       <c r="O11">
-        <v>12.63888889</v>
+        <v>16.0</v>
       </c>
       <c r="P11">
-        <v>14.92810385</v>
+        <v>8.20385637</v>
       </c>
       <c r="Q11">
-        <v>17.37708116</v>
+        <v>14.52207533</v>
       </c>
       <c r="R11">
-        <v>8.69540385</v>
+        <v>7.67183663</v>
       </c>
       <c r="S11">
-        <v>9.74262223</v>
+        <v>7.38595523</v>
       </c>
       <c r="T11">
-        <v>27666154.15</v>
+        <v>25041187.62</v>
       </c>
       <c r="U11">
-        <v>0.50574977</v>
+        <v>-0.86480449</v>
       </c>
       <c r="V11">
-        <v>16.22</v>
+        <v>15.08</v>
       </c>
       <c r="W11">
-        <v>16.22</v>
+        <v>15.08</v>
       </c>
       <c r="X11">
-        <v>12.14245415</v>
+        <v>13.12611866</v>
       </c>
       <c r="Y11" t="s">
         <v>41</v>
       </c>
       <c r="Z11">
-        <v>16.22</v>
+        <v>15.08</v>
       </c>
       <c r="AA11">
-        <v>27666154.15</v>
+        <v>25041187.62</v>
       </c>
       <c r="AB11">
-        <v>16.22</v>
+        <v>15.08</v>
       </c>
       <c r="AC11">
-        <v>16.22</v>
+        <v>15.08</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
         <v>61</v>
       </c>
       <c r="C12" t="s">
         <v>62</v>
       </c>
       <c r="D12" t="s">
         <v>44</v>
       </c>
       <c r="E12">
-        <v>18.13</v>
+        <v>16.93</v>
       </c>
       <c r="F12">
-        <v>0.89037284</v>
+        <v>-0.47031158</v>
       </c>
       <c r="G12" s="2">
-        <v>46055.0</v>
+        <v>46114.0</v>
       </c>
       <c r="H12" t="s">
         <v>40</v>
       </c>
       <c r="K12">
-        <v>2.71954674</v>
+        <v>-6.41238253</v>
       </c>
       <c r="L12">
-        <v>2.83607487</v>
+        <v>-4.07932011</v>
       </c>
       <c r="M12">
-        <v>12.74875622</v>
+        <v>-2.92431193</v>
       </c>
       <c r="N12">
-        <v>2.71954674</v>
+        <v>-4.07932011</v>
       </c>
       <c r="O12">
-        <v>15.55130656</v>
+        <v>19.47776994</v>
       </c>
       <c r="P12">
-        <v>17.2846556</v>
+        <v>10.60135153</v>
       </c>
       <c r="Q12">
-        <v>19.81717187</v>
+        <v>16.96531555</v>
       </c>
       <c r="R12">
-        <v>11.61915755</v>
+        <v>10.61106867</v>
       </c>
       <c r="S12">
-        <v>12.34601487</v>
+        <v>10.00460057</v>
       </c>
       <c r="T12">
-        <v>27666154.15</v>
+        <v>25041187.62</v>
       </c>
       <c r="U12">
-        <v>0.50574977</v>
+        <v>-0.86480449</v>
       </c>
       <c r="V12">
-        <v>18.13</v>
+        <v>16.93</v>
       </c>
       <c r="W12">
-        <v>18.13</v>
+        <v>16.93</v>
       </c>
       <c r="X12">
-        <v>12.27277374</v>
+        <v>13.24604321</v>
       </c>
       <c r="Y12" t="s">
         <v>41</v>
       </c>
       <c r="Z12">
-        <v>15.21100763</v>
+        <v>14.58853935</v>
       </c>
       <c r="AA12">
-        <v>23211808.16028</v>
+        <v>21577929.770832</v>
       </c>
       <c r="AB12">
-        <v>15.21100763</v>
+        <v>14.58853935</v>
       </c>
       <c r="AC12">
-        <v>15.21100763</v>
+        <v>14.58853935</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="C13" t="s">
         <v>64</v>
       </c>
       <c r="D13" t="s">
         <v>32</v>
       </c>
       <c r="E13">
-        <v>11.76</v>
+        <v>11.9</v>
       </c>
       <c r="F13">
-        <v>3.97877984</v>
+        <v>0.42194093</v>
       </c>
       <c r="G13" s="2">
-        <v>46022.0</v>
+        <v>46081.0</v>
       </c>
       <c r="H13" t="s">
         <v>33</v>
       </c>
       <c r="I13" t="s">
         <v>34</v>
       </c>
       <c r="J13" t="s">
         <v>35</v>
       </c>
-      <c r="K13">
-[...7 lines deleted...]
-      </c>
       <c r="N13">
-        <v>6.32911392</v>
+        <v>1.19047619</v>
       </c>
       <c r="O13">
-        <v>6.32911392</v>
-[...2 lines deleted...]
-        <v>5.47903969</v>
+        <v>5.59006211</v>
       </c>
       <c r="Q13">
-        <v>2.81583818</v>
+        <v>3.06371807</v>
       </c>
       <c r="T13">
-        <v>29210500.0</v>
+        <v>29564827.0</v>
       </c>
       <c r="U13">
-        <v>3.97516855</v>
+        <v>0.4455405</v>
       </c>
       <c r="X13">
-        <v>6.913414</v>
+        <v>7.62554455</v>
       </c>
       <c r="Y13" t="s">
         <v>65</v>
       </c>
       <c r="Z13">
-        <v>11.76</v>
+        <v>11.9</v>
       </c>
       <c r="AA13">
-        <v>29210500.0</v>
+        <v>29564827.0</v>
       </c>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
         <v>45</v>
       </c>
       <c r="B14" t="s">
         <v>66</v>
       </c>
       <c r="C14" t="s">
         <v>67</v>
       </c>
       <c r="D14" t="s">
         <v>32</v>
       </c>
       <c r="E14">
-        <v>121.5041</v>
+        <v>122.4728</v>
       </c>
       <c r="F14">
-        <v>0.1600033</v>
+        <v>0.16692743</v>
       </c>
       <c r="G14" s="2">
-        <v>45989.0</v>
+        <v>46080.0</v>
       </c>
       <c r="H14" t="s">
         <v>68</v>
       </c>
       <c r="N14">
-        <v>2.55527036</v>
+        <v>0.65601202</v>
+      </c>
+      <c r="S14">
+        <v>2.85118943</v>
       </c>
       <c r="T14">
-        <v>75172288.87</v>
+        <v>79599997.46</v>
       </c>
       <c r="U14">
-        <v>2.22577053</v>
+        <v>1.11844454</v>
       </c>
       <c r="X14">
-        <v>0.68220627</v>
+        <v>0.7245037</v>
       </c>
       <c r="Y14" t="s">
         <v>69</v>
       </c>
       <c r="Z14">
-        <v>121.5041</v>
+        <v>122.4728</v>
       </c>
       <c r="AA14">
-        <v>75172288.87</v>
+        <v>79599997.46</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">