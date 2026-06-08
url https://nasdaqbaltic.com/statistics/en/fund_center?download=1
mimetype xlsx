--- v3 (2026-04-07)
+++ v4 (2026-06-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Fund type</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>NAV</t>
   </si>
   <si>
     <t>NAV Chg %</t>
   </si>
   <si>
     <t>NAV Date</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
@@ -222,50 +222,59 @@
     <t>CBLUSLEF</t>
   </si>
   <si>
     <t>CBL US Leaders Equity Fund Class R Acc USD</t>
   </si>
   <si>
     <t>EFCUPFFT</t>
   </si>
   <si>
     <t>EfTEN United Property Fund</t>
   </si>
   <si>
     <t>EfTEN Capital</t>
   </si>
   <si>
     <t>MLVBCBFV</t>
   </si>
   <si>
     <t>Milvas BALTIC CORPORATE BOND FUND</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>UAB "Milvas"</t>
+  </si>
+  <si>
+    <t>SIGBLTFR</t>
+  </si>
+  <si>
+    <t>Signet Baltic Bond Fund</t>
+  </si>
+  <si>
+    <t>Signet Asset Management Latvia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -585,54 +594,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC14"/>
+  <dimension ref="A1:AC15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="G14" sqref="G14"/>
+      <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:29">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -696,1035 +705,1088 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>0.5466</v>
+        <v>0.4033</v>
       </c>
       <c r="F2">
-        <v>0.29357798</v>
+        <v>0.27349577</v>
       </c>
       <c r="G2" s="2">
-        <v>46081.0</v>
+        <v>46142.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="I2" t="s">
         <v>34</v>
       </c>
       <c r="J2" t="s">
         <v>35</v>
       </c>
       <c r="N2">
-        <v>0.27517887</v>
+        <v>-26.01357549</v>
       </c>
       <c r="O2">
-        <v>-19.92382069</v>
+        <v>-40.16320475</v>
+      </c>
+      <c r="P2">
+        <v>-33.34710431</v>
       </c>
       <c r="Q2">
-        <v>-21.13883567</v>
+        <v>-28.81597764</v>
       </c>
       <c r="R2">
-        <v>-16.10917142</v>
+        <v>-22.33714766</v>
       </c>
       <c r="S2">
-        <v>-13.69595853</v>
+        <v>-18.79603913</v>
       </c>
       <c r="T2">
-        <v>78473436.0</v>
+        <v>91376447.0</v>
       </c>
       <c r="U2">
-        <v>0.30013825</v>
+        <v>0.2794127</v>
       </c>
       <c r="X2">
-        <v>2.15580797</v>
+        <v>17.95574188</v>
       </c>
       <c r="Y2" t="s">
         <v>36</v>
       </c>
       <c r="Z2">
-        <v>0.5466</v>
+        <v>0.4033</v>
       </c>
       <c r="AA2">
-        <v>78473436.0</v>
+        <v>91376447.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" t="s">
         <v>39</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3">
-        <v>19.3</v>
-[...2 lines deleted...]
-        <v>-0.05178664</v>
+        <v>19.76</v>
       </c>
       <c r="G3" s="2">
-        <v>46114.0</v>
+        <v>46178.0</v>
       </c>
       <c r="H3" t="s">
         <v>40</v>
       </c>
       <c r="K3">
-        <v>-2.6727181</v>
-[...2 lines deleted...]
-        <v>-0.77120823</v>
+        <v>0.97087379</v>
       </c>
       <c r="M3">
-        <v>0.88865656</v>
+        <v>2.27743271</v>
       </c>
       <c r="N3">
-        <v>-0.77120823</v>
+        <v>1.59383033</v>
       </c>
       <c r="O3">
-        <v>4.77741585</v>
+        <v>6.69546436</v>
       </c>
       <c r="P3">
-        <v>5.40925534</v>
+        <v>6.53543526</v>
       </c>
       <c r="Q3">
-        <v>8.2382808</v>
+        <v>8.57084421</v>
       </c>
       <c r="R3">
-        <v>5.39745884</v>
+        <v>6.15594894</v>
       </c>
       <c r="S3">
-        <v>-0.27746805</v>
+        <v>-0.13106205</v>
       </c>
       <c r="T3">
-        <v>30589562.51</v>
+        <v>31513851.65</v>
       </c>
       <c r="U3">
-        <v>-0.68990151</v>
+        <v>-0.02213111</v>
       </c>
       <c r="V3">
-        <v>19.3</v>
+        <v>19.76</v>
       </c>
       <c r="W3">
-        <v>19.3</v>
+        <v>19.76</v>
       </c>
       <c r="X3">
-        <v>3.7256031</v>
+        <v>3.5635221</v>
       </c>
       <c r="Y3" t="s">
         <v>41</v>
       </c>
       <c r="Z3">
-        <v>19.3</v>
+        <v>19.76</v>
       </c>
       <c r="AA3">
-        <v>30589562.51</v>
+        <v>31513851.65</v>
       </c>
       <c r="AB3">
-        <v>19.3</v>
+        <v>19.76</v>
       </c>
       <c r="AC3">
-        <v>19.3</v>
+        <v>19.76</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" t="s">
         <v>43</v>
       </c>
       <c r="D4" t="s">
         <v>44</v>
       </c>
       <c r="E4">
-        <v>30.26</v>
+        <v>31.07</v>
       </c>
       <c r="F4">
-        <v>-0.0660502</v>
+        <v>-0.03217503</v>
       </c>
       <c r="G4" s="2">
-        <v>46114.0</v>
+        <v>46178.0</v>
       </c>
       <c r="H4" t="s">
         <v>40</v>
       </c>
       <c r="K4">
-        <v>-2.41857465</v>
+        <v>1.10641067</v>
       </c>
       <c r="L4">
-        <v>-0.23079459</v>
+        <v>0.4851229</v>
       </c>
       <c r="M4">
-        <v>2.0229265</v>
+        <v>3.2912234</v>
       </c>
       <c r="N4">
-        <v>-0.23079459</v>
+        <v>2.43982855</v>
       </c>
       <c r="O4">
-        <v>7.34302944</v>
+        <v>9.13242009</v>
       </c>
       <c r="P4">
-        <v>7.59241859</v>
+        <v>8.75283579</v>
       </c>
       <c r="Q4">
-        <v>10.41401579</v>
+        <v>10.80220028</v>
       </c>
       <c r="R4">
-        <v>7.7609764</v>
+        <v>8.55974569</v>
       </c>
       <c r="S4">
-        <v>1.79095609</v>
+        <v>2.00076572</v>
       </c>
       <c r="T4">
-        <v>30589562.51</v>
+        <v>31513851.65</v>
       </c>
       <c r="U4">
-        <v>-0.68990151</v>
+        <v>-0.02213111</v>
       </c>
       <c r="V4">
-        <v>30.26</v>
+        <v>31.07</v>
       </c>
       <c r="W4">
-        <v>30.26</v>
+        <v>31.07</v>
       </c>
       <c r="X4">
-        <v>3.75304747</v>
+        <v>3.57547212</v>
       </c>
       <c r="Y4" t="s">
         <v>41</v>
       </c>
       <c r="Z4">
-        <v>26.07496756</v>
+        <v>26.69243989</v>
       </c>
       <c r="AA4">
-        <v>26358950.764543</v>
+        <v>27073755.737966</v>
       </c>
       <c r="AB4">
-        <v>26.07496756</v>
+        <v>26.69243989</v>
       </c>
       <c r="AC4">
-        <v>26.07496756</v>
+        <v>26.69243989</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" t="s">
         <v>47</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5">
-        <v>58.33</v>
+        <v>63.25</v>
       </c>
       <c r="F5">
-        <v>-0.90044173</v>
+        <v>-0.33091711</v>
       </c>
       <c r="G5" s="2">
-        <v>46114.0</v>
+        <v>46178.0</v>
       </c>
       <c r="H5" t="s">
         <v>40</v>
       </c>
       <c r="K5">
-        <v>-3.84108144</v>
+        <v>2.04904808</v>
       </c>
       <c r="L5">
-        <v>1.37295794</v>
+        <v>7.29431722</v>
       </c>
       <c r="M5">
-        <v>2.51318102</v>
+        <v>12.7853067</v>
       </c>
       <c r="N5">
-        <v>1.37295794</v>
+        <v>9.92353146</v>
       </c>
       <c r="O5">
-        <v>9.25266904</v>
+        <v>8.90151515</v>
       </c>
       <c r="P5">
-        <v>4.02832496</v>
+        <v>6.6195154</v>
       </c>
       <c r="Q5">
-        <v>7.31242095</v>
+        <v>9.8542941</v>
       </c>
       <c r="R5">
-        <v>3.10732728</v>
+        <v>8.95012456</v>
       </c>
       <c r="S5">
-        <v>1.00327371</v>
+        <v>1.78678475</v>
       </c>
       <c r="T5">
-        <v>15563929.84</v>
+        <v>16910535.56</v>
       </c>
       <c r="U5">
-        <v>-0.89192796</v>
+        <v>-0.14948359</v>
       </c>
       <c r="V5">
-        <v>58.33</v>
+        <v>63.25</v>
       </c>
       <c r="W5">
-        <v>58.33</v>
+        <v>63.25</v>
       </c>
       <c r="X5">
-        <v>12.79992008</v>
+        <v>14.33687305</v>
       </c>
       <c r="Y5" t="s">
         <v>41</v>
       </c>
       <c r="Z5">
-        <v>58.33</v>
+        <v>63.25</v>
       </c>
       <c r="AA5">
-        <v>15563929.84</v>
+        <v>16910535.56</v>
       </c>
       <c r="AB5">
-        <v>58.33</v>
+        <v>63.25</v>
       </c>
       <c r="AC5">
-        <v>58.33</v>
+        <v>63.25</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" t="s">
         <v>49</v>
       </c>
       <c r="D6" t="s">
         <v>32</v>
       </c>
       <c r="E6">
-        <v>11.05</v>
+        <v>11.27</v>
       </c>
       <c r="G6" s="2">
-        <v>46114.0</v>
+        <v>46178.0</v>
       </c>
       <c r="H6" t="s">
         <v>40</v>
       </c>
       <c r="K6">
-        <v>-3.40909091</v>
+        <v>0.89525515</v>
       </c>
       <c r="L6">
-        <v>-2.29885057</v>
-[...2 lines deleted...]
-        <v>-2.55731922</v>
+        <v>-0.96660808</v>
       </c>
       <c r="N6">
-        <v>-2.29885057</v>
+        <v>-0.35366932</v>
       </c>
       <c r="O6">
-        <v>-0.89686099</v>
+        <v>1.07623318</v>
       </c>
       <c r="P6">
-        <v>2.05245274</v>
+        <v>3.20936931</v>
       </c>
       <c r="Q6">
-        <v>4.43919473</v>
+        <v>4.94774228</v>
       </c>
       <c r="R6">
-        <v>1.11645203</v>
+        <v>2.40001321</v>
       </c>
       <c r="S6">
-        <v>-1.27130478</v>
+        <v>-1.04870209</v>
       </c>
       <c r="T6">
-        <v>22520237.67</v>
+        <v>23102588.44</v>
       </c>
       <c r="U6">
-        <v>-0.64562338</v>
+        <v>-0.10299365</v>
       </c>
       <c r="V6">
-        <v>11.05</v>
+        <v>11.27</v>
       </c>
       <c r="W6">
-        <v>11.05</v>
+        <v>11.27</v>
       </c>
       <c r="X6">
-        <v>4.73740911</v>
+        <v>4.63603878</v>
       </c>
       <c r="Y6" t="s">
         <v>41</v>
       </c>
       <c r="Z6">
-        <v>11.05</v>
+        <v>11.27</v>
       </c>
       <c r="AA6">
-        <v>22520237.67</v>
+        <v>23102588.44</v>
       </c>
       <c r="AB6">
-        <v>11.05</v>
+        <v>11.27</v>
       </c>
       <c r="AC6">
-        <v>11.05</v>
+        <v>11.27</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" t="s">
         <v>51</v>
       </c>
       <c r="D7" t="s">
         <v>44</v>
       </c>
       <c r="E7">
-        <v>11.67</v>
-[...2 lines deleted...]
-        <v>-0.08561644</v>
+        <v>11.95</v>
       </c>
       <c r="G7" s="2">
-        <v>46114.0</v>
+        <v>46178.0</v>
       </c>
       <c r="H7" t="s">
         <v>40</v>
       </c>
       <c r="K7">
-        <v>-3.23383085</v>
+        <v>1.01437025</v>
       </c>
       <c r="L7">
-        <v>-1.76767677</v>
+        <v>-0.41666667</v>
       </c>
       <c r="M7">
-        <v>-1.43581081</v>
+        <v>1.0998308</v>
       </c>
       <c r="N7">
-        <v>-1.76767677</v>
+        <v>0.58922559</v>
       </c>
       <c r="O7">
-        <v>1.47826087</v>
+        <v>3.55285962</v>
       </c>
       <c r="P7">
-        <v>4.19123741</v>
+        <v>5.43376627</v>
       </c>
       <c r="Q7">
-        <v>6.54044692</v>
+        <v>7.1641586</v>
       </c>
       <c r="R7">
-        <v>3.44849291</v>
+        <v>4.79089816</v>
       </c>
       <c r="S7">
-        <v>0.8075474</v>
+        <v>1.08909201</v>
       </c>
       <c r="T7">
-        <v>22520237.67</v>
+        <v>23102588.44</v>
       </c>
       <c r="U7">
-        <v>-0.64562338</v>
+        <v>-0.10299365</v>
       </c>
       <c r="V7">
-        <v>11.67</v>
+        <v>11.95</v>
       </c>
       <c r="W7">
-        <v>11.67</v>
+        <v>11.95</v>
       </c>
       <c r="X7">
-        <v>4.75866795</v>
+        <v>4.6685915</v>
       </c>
       <c r="Y7" t="s">
         <v>41</v>
       </c>
       <c r="Z7">
-        <v>10.05601029</v>
+        <v>10.26632303</v>
       </c>
       <c r="AA7">
-        <v>19405633.400454</v>
+        <v>19847584.588707</v>
       </c>
       <c r="AB7">
-        <v>10.05601029</v>
+        <v>10.26632303</v>
       </c>
       <c r="AC7">
-        <v>10.05601029</v>
+        <v>10.26632303</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>52</v>
       </c>
       <c r="B8" t="s">
         <v>53</v>
       </c>
       <c r="C8" t="s">
         <v>54</v>
       </c>
       <c r="D8" t="s">
         <v>44</v>
       </c>
       <c r="E8">
-        <v>13.1</v>
+        <v>14.17</v>
       </c>
       <c r="F8">
-        <v>0.84680523</v>
+        <v>-0.28149191</v>
       </c>
       <c r="G8" s="2">
-        <v>46114.0</v>
+        <v>46178.0</v>
       </c>
       <c r="H8" t="s">
         <v>40</v>
       </c>
       <c r="K8">
-        <v>-3.60559235</v>
+        <v>3.05454545</v>
       </c>
       <c r="L8">
-        <v>-1.42964635</v>
+        <v>5.58867362</v>
       </c>
       <c r="M8">
-        <v>0.22953328</v>
+        <v>7.10506425</v>
       </c>
       <c r="N8">
-        <v>-1.42964635</v>
+        <v>6.62151994</v>
       </c>
       <c r="O8">
-        <v>7.46513536</v>
+        <v>13.99839099</v>
       </c>
       <c r="P8">
-        <v>5.45398662</v>
+        <v>9.58318565</v>
       </c>
       <c r="Q8">
-        <v>7.38127163</v>
+        <v>9.64456999</v>
       </c>
       <c r="R8">
-        <v>3.83334496</v>
+        <v>7.37499618</v>
       </c>
       <c r="S8">
-        <v>2.39144289</v>
+        <v>3.60574221</v>
       </c>
       <c r="T8">
-        <v>862621.23</v>
+        <v>833414.67</v>
       </c>
       <c r="U8">
-        <v>0.88440796</v>
+        <v>-0.23043324</v>
       </c>
       <c r="V8">
-        <v>13.1</v>
+        <v>14.17</v>
       </c>
       <c r="W8">
-        <v>13.1</v>
+        <v>14.17</v>
       </c>
       <c r="X8">
-        <v>6.24312687</v>
+        <v>7.33223152</v>
       </c>
       <c r="Y8" t="s">
         <v>41</v>
       </c>
       <c r="Z8">
-        <v>11.28823777</v>
+        <v>12.17353953</v>
       </c>
       <c r="AA8">
-        <v>743318.59184277</v>
+        <v>715991.9851948</v>
       </c>
       <c r="AB8">
-        <v>11.28823777</v>
+        <v>12.17353953</v>
       </c>
       <c r="AC8">
-        <v>11.28823777</v>
+        <v>12.17353953</v>
       </c>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
         <v>52</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" t="s">
         <v>56</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="E9">
-        <v>12.9</v>
+        <v>13.97</v>
       </c>
       <c r="F9">
-        <v>0.93896714</v>
+        <v>-0.28551035</v>
       </c>
       <c r="G9" s="2">
-        <v>46114.0</v>
+        <v>46178.0</v>
       </c>
       <c r="H9" t="s">
         <v>40</v>
       </c>
       <c r="K9">
-        <v>-3.37078652</v>
+        <v>3.32840237</v>
       </c>
       <c r="L9">
-        <v>-1.3006886</v>
+        <v>5.51359517</v>
       </c>
       <c r="M9">
-        <v>-0.15479876</v>
+        <v>6.96784074</v>
       </c>
       <c r="N9">
-        <v>-1.3006886</v>
+        <v>6.88599847</v>
       </c>
       <c r="O9">
-        <v>5.91133005</v>
+        <v>12.84329564</v>
       </c>
       <c r="P9">
-        <v>4.07321585</v>
+        <v>8.53151329</v>
       </c>
       <c r="Q9">
-        <v>6.20003723</v>
+        <v>8.4247969</v>
       </c>
       <c r="R9">
-        <v>2.0806243</v>
+        <v>5.68043588</v>
       </c>
       <c r="S9">
-        <v>0.84259249</v>
+        <v>2.15070148</v>
       </c>
       <c r="T9">
-        <v>7560766.74</v>
+        <v>7860072.13</v>
       </c>
       <c r="U9">
-        <v>0.97504679</v>
+        <v>-0.27770906</v>
       </c>
       <c r="V9">
-        <v>12.9</v>
+        <v>13.97</v>
       </c>
       <c r="W9">
-        <v>12.9</v>
+        <v>13.97</v>
       </c>
       <c r="X9">
-        <v>6.10870934</v>
+        <v>7.2061367</v>
       </c>
       <c r="Y9" t="s">
         <v>41</v>
       </c>
       <c r="Z9">
-        <v>12.9</v>
+        <v>13.97</v>
       </c>
       <c r="AA9">
-        <v>7560766.74</v>
+        <v>7860072.13</v>
       </c>
       <c r="AB9">
-        <v>12.9</v>
+        <v>13.97</v>
       </c>
       <c r="AC9">
-        <v>12.9</v>
+        <v>13.97</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>57</v>
       </c>
       <c r="C10" t="s">
         <v>58</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10">
-        <v>12.04</v>
-[...2 lines deleted...]
-        <v>0.50083472</v>
+        <v>12.55</v>
       </c>
       <c r="G10" s="2">
-        <v>46114.0</v>
+        <v>46178.0</v>
       </c>
       <c r="H10" t="s">
         <v>40</v>
       </c>
       <c r="K10">
-        <v>-2.98146656</v>
+        <v>1.86688312</v>
       </c>
       <c r="L10">
-        <v>-1.23051682</v>
+        <v>1.94963444</v>
       </c>
       <c r="M10">
-        <v>-0.33112583</v>
+        <v>3.29218107</v>
       </c>
       <c r="N10">
-        <v>-1.23051682</v>
+        <v>2.95324036</v>
       </c>
       <c r="O10">
-        <v>4.24242424</v>
+        <v>7.6329331</v>
       </c>
       <c r="P10">
-        <v>3.58975717</v>
+        <v>5.85535954</v>
       </c>
       <c r="Q10">
-        <v>4.30465742</v>
+        <v>5.5255176</v>
       </c>
       <c r="R10">
-        <v>0.6113914</v>
+        <v>3.04742417</v>
       </c>
       <c r="S10">
-        <v>-0.92084819</v>
+        <v>-0.3157127</v>
       </c>
       <c r="T10">
-        <v>797428.63</v>
+        <v>809581.49</v>
       </c>
       <c r="U10">
-        <v>0.39963892</v>
+        <v>0.02431724</v>
       </c>
       <c r="V10">
-        <v>12.04</v>
+        <v>12.55</v>
       </c>
       <c r="W10">
-        <v>12.04</v>
+        <v>12.55</v>
       </c>
       <c r="X10">
-        <v>4.70327711</v>
+        <v>4.83564711</v>
       </c>
       <c r="Y10" t="s">
         <v>41</v>
       </c>
       <c r="Z10">
-        <v>12.04</v>
+        <v>12.55</v>
       </c>
       <c r="AA10">
-        <v>797428.63</v>
+        <v>809581.49</v>
       </c>
       <c r="AB10">
-        <v>12.04</v>
+        <v>12.55</v>
       </c>
       <c r="AC10">
-        <v>12.04</v>
+        <v>12.55</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
       </c>
       <c r="C11" t="s">
         <v>60</v>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
       <c r="E11">
-        <v>15.08</v>
+        <v>17.91</v>
       </c>
       <c r="F11">
-        <v>-0.4620462</v>
+        <v>-2.76872964</v>
       </c>
       <c r="G11" s="2">
-        <v>46114.0</v>
+        <v>46178.0</v>
       </c>
       <c r="H11" t="s">
         <v>40</v>
       </c>
       <c r="K11">
-        <v>-6.74087817</v>
+        <v>4.37062937</v>
       </c>
       <c r="L11">
-        <v>-4.67762326</v>
+        <v>13.93129771</v>
       </c>
       <c r="M11">
-        <v>-4.07124682</v>
+        <v>13.64213198</v>
       </c>
       <c r="N11">
-        <v>-4.67762326</v>
+        <v>13.21112516</v>
       </c>
       <c r="O11">
-        <v>16.0</v>
+        <v>27.65502495</v>
       </c>
       <c r="P11">
-        <v>8.20385637</v>
+        <v>16.26255258</v>
       </c>
       <c r="Q11">
-        <v>14.52207533</v>
+        <v>20.21139589</v>
       </c>
       <c r="R11">
-        <v>7.67183663</v>
+        <v>15.65525676</v>
       </c>
       <c r="S11">
-        <v>7.38595523</v>
+        <v>10.36100654</v>
       </c>
       <c r="T11">
-        <v>25041187.62</v>
+        <v>30576735.43</v>
       </c>
       <c r="U11">
-        <v>-0.86480449</v>
+        <v>-2.52964955</v>
       </c>
       <c r="V11">
-        <v>15.08</v>
+        <v>17.91</v>
       </c>
       <c r="W11">
-        <v>15.08</v>
+        <v>17.91</v>
       </c>
       <c r="X11">
-        <v>13.12611866</v>
+        <v>17.62504005</v>
       </c>
       <c r="Y11" t="s">
         <v>41</v>
       </c>
       <c r="Z11">
-        <v>15.08</v>
+        <v>17.91</v>
       </c>
       <c r="AA11">
-        <v>25041187.62</v>
+        <v>30576735.43</v>
       </c>
       <c r="AB11">
-        <v>15.08</v>
+        <v>17.91</v>
       </c>
       <c r="AC11">
-        <v>15.08</v>
+        <v>17.91</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
         <v>61</v>
       </c>
       <c r="C12" t="s">
         <v>62</v>
       </c>
       <c r="D12" t="s">
         <v>44</v>
       </c>
       <c r="E12">
-        <v>16.93</v>
+        <v>20.17</v>
       </c>
       <c r="F12">
-        <v>-0.47031158</v>
+        <v>-2.74831244</v>
       </c>
       <c r="G12" s="2">
-        <v>46114.0</v>
+        <v>46178.0</v>
       </c>
       <c r="H12" t="s">
         <v>40</v>
       </c>
       <c r="K12">
-        <v>-6.41238253</v>
+        <v>4.50777202</v>
       </c>
       <c r="L12">
-        <v>-4.07932011</v>
+        <v>14.60227273</v>
       </c>
       <c r="M12">
-        <v>-2.92431193</v>
+        <v>14.92877493</v>
       </c>
       <c r="N12">
-        <v>-4.07932011</v>
+        <v>14.2776204</v>
       </c>
       <c r="O12">
-        <v>19.47776994</v>
+        <v>30.80415045</v>
       </c>
       <c r="P12">
-        <v>10.60135153</v>
+        <v>18.80557887</v>
       </c>
       <c r="Q12">
-        <v>16.96531555</v>
+        <v>22.77024808</v>
       </c>
       <c r="R12">
-        <v>10.61106867</v>
+        <v>18.55504482</v>
       </c>
       <c r="S12">
-        <v>10.00460057</v>
+        <v>13.05679039</v>
       </c>
       <c r="T12">
-        <v>25041187.62</v>
+        <v>30576735.43</v>
       </c>
       <c r="U12">
-        <v>-0.86480449</v>
+        <v>-2.52964955</v>
       </c>
       <c r="V12">
-        <v>16.93</v>
+        <v>20.17</v>
       </c>
       <c r="W12">
-        <v>16.93</v>
+        <v>20.17</v>
       </c>
       <c r="X12">
-        <v>13.24604321</v>
+        <v>17.66671371</v>
       </c>
       <c r="Y12" t="s">
         <v>41</v>
       </c>
       <c r="Z12">
-        <v>14.58853935</v>
+        <v>17.32817871</v>
       </c>
       <c r="AA12">
-        <v>21577929.770832</v>
+        <v>26268673.073995</v>
       </c>
       <c r="AB12">
-        <v>14.58853935</v>
+        <v>17.32817871</v>
       </c>
       <c r="AC12">
-        <v>14.58853935</v>
+        <v>17.32817871</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="C13" t="s">
         <v>64</v>
       </c>
       <c r="D13" t="s">
         <v>32</v>
       </c>
       <c r="E13">
-        <v>11.9</v>
+        <v>12.04</v>
       </c>
       <c r="F13">
-        <v>0.42194093</v>
+        <v>0.75313808</v>
       </c>
       <c r="G13" s="2">
-        <v>46081.0</v>
+        <v>46142.0</v>
       </c>
       <c r="H13" t="s">
         <v>33</v>
       </c>
       <c r="I13" t="s">
         <v>34</v>
       </c>
       <c r="J13" t="s">
         <v>35</v>
       </c>
       <c r="N13">
-        <v>1.19047619</v>
+        <v>2.38095238</v>
       </c>
       <c r="O13">
-        <v>5.59006211</v>
+        <v>4.42324371</v>
+      </c>
+      <c r="P13">
+        <v>6.07703073</v>
       </c>
       <c r="Q13">
-        <v>3.06371807</v>
+        <v>3.56167552</v>
+      </c>
+      <c r="R13">
+        <v>3.1871203</v>
       </c>
       <c r="T13">
-        <v>29564827.0</v>
+        <v>29913578.0</v>
       </c>
       <c r="U13">
-        <v>0.4455405</v>
+        <v>0.81703257</v>
       </c>
       <c r="X13">
-        <v>7.62554455</v>
+        <v>7.63347483</v>
       </c>
       <c r="Y13" t="s">
         <v>65</v>
       </c>
       <c r="Z13">
-        <v>11.9</v>
+        <v>12.04</v>
       </c>
       <c r="AA13">
-        <v>29564827.0</v>
+        <v>29913578.0</v>
       </c>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
         <v>45</v>
       </c>
       <c r="B14" t="s">
         <v>66</v>
       </c>
       <c r="C14" t="s">
         <v>67</v>
       </c>
       <c r="D14" t="s">
         <v>32</v>
       </c>
       <c r="E14">
-        <v>122.4728</v>
+        <v>122.7596</v>
       </c>
       <c r="F14">
-        <v>0.16692743</v>
+        <v>0.48268845</v>
       </c>
       <c r="G14" s="2">
-        <v>46080.0</v>
+        <v>46171.0</v>
       </c>
       <c r="H14" t="s">
         <v>68</v>
       </c>
+      <c r="L14">
+        <v>0.23417445</v>
+      </c>
+      <c r="M14">
+        <v>1.03329846</v>
+      </c>
       <c r="N14">
-        <v>0.65601202</v>
-[...2 lines deleted...]
-        <v>2.85118943</v>
+        <v>0.89172268</v>
       </c>
       <c r="T14">
-        <v>79599997.46</v>
+        <v>79273926.36</v>
       </c>
       <c r="U14">
-        <v>1.11844454</v>
+        <v>0.21696316</v>
       </c>
       <c r="X14">
-        <v>0.7245037</v>
+        <v>0.85583478</v>
       </c>
       <c r="Y14" t="s">
         <v>69</v>
       </c>
       <c r="Z14">
-        <v>122.4728</v>
+        <v>122.7596</v>
       </c>
       <c r="AA14">
-        <v>79599997.46</v>
+        <v>79273926.36</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
+      <c r="A15" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" t="s">
+        <v>70</v>
+      </c>
+      <c r="C15" t="s">
+        <v>71</v>
+      </c>
+      <c r="D15" t="s">
+        <v>32</v>
+      </c>
+      <c r="E15">
+        <v>107.95</v>
+      </c>
+      <c r="F15">
+        <v>0.08436941</v>
+      </c>
+      <c r="G15" s="2">
+        <v>46178.0</v>
+      </c>
+      <c r="H15" t="s">
+        <v>40</v>
+      </c>
+      <c r="K15">
+        <v>0.52520813</v>
+      </c>
+      <c r="L15">
+        <v>1.16487203</v>
+      </c>
+      <c r="M15">
+        <v>3.58592498</v>
+      </c>
+      <c r="N15">
+        <v>2.80854468</v>
+      </c>
+      <c r="O15">
+        <v>7.86370903</v>
+      </c>
+      <c r="T15">
+        <v>11380197.39</v>
+      </c>
+      <c r="U15">
+        <v>1.10744771</v>
+      </c>
+      <c r="Y15" t="s">
+        <v>72</v>
+      </c>
+      <c r="Z15">
+        <v>107.95</v>
+      </c>
+      <c r="AA15">
+        <v>11380197.39</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">