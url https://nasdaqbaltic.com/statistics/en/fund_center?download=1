--- v4 (2026-06-08)
+++ v5 (2026-08-08)
@@ -705,1088 +705,1121 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>0.4033</v>
+        <v>0.4039</v>
       </c>
       <c r="F2">
-        <v>0.27349577</v>
+        <v>-0.07422068</v>
       </c>
       <c r="G2" s="2">
-        <v>46142.0</v>
+        <v>46203.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="I2" t="s">
         <v>34</v>
       </c>
       <c r="J2" t="s">
         <v>35</v>
       </c>
       <c r="N2">
-        <v>-26.01357549</v>
+        <v>-25.90350394</v>
       </c>
       <c r="O2">
-        <v>-40.16320475</v>
+        <v>-40.30446349</v>
       </c>
       <c r="P2">
-        <v>-33.34710431</v>
+        <v>-29.20162412</v>
       </c>
       <c r="Q2">
-        <v>-28.81597764</v>
+        <v>-25.84511067</v>
       </c>
       <c r="R2">
-        <v>-22.33714766</v>
+        <v>-22.53266</v>
       </c>
       <c r="S2">
-        <v>-18.79603913</v>
+        <v>-17.29667103</v>
       </c>
       <c r="T2">
-        <v>91376447.0</v>
+        <v>91511124.0</v>
       </c>
       <c r="U2">
-        <v>0.2794127</v>
+        <v>-0.0695366</v>
       </c>
       <c r="X2">
-        <v>17.95574188</v>
+        <v>17.99083328</v>
       </c>
       <c r="Y2" t="s">
         <v>36</v>
       </c>
       <c r="Z2">
-        <v>0.4033</v>
+        <v>0.4039</v>
       </c>
       <c r="AA2">
-        <v>91376447.0</v>
+        <v>91511124.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" t="s">
         <v>39</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3">
-        <v>19.76</v>
+        <v>19.92</v>
       </c>
       <c r="G3" s="2">
-        <v>46178.0</v>
+        <v>46240.0</v>
       </c>
       <c r="H3" t="s">
         <v>40</v>
       </c>
-      <c r="K3">
-        <v>0.97087379</v>
+      <c r="L3">
+        <v>1.47733062</v>
       </c>
       <c r="M3">
-        <v>2.27743271</v>
+        <v>0.96300051</v>
       </c>
       <c r="N3">
-        <v>1.59383033</v>
+        <v>2.41645244</v>
       </c>
       <c r="O3">
-        <v>6.69546436</v>
+        <v>5.50847458</v>
       </c>
       <c r="P3">
-        <v>6.53543526</v>
+        <v>6.2060648</v>
       </c>
       <c r="Q3">
-        <v>8.57084421</v>
+        <v>7.87085866</v>
       </c>
       <c r="R3">
-        <v>6.15594894</v>
+        <v>7.54708884</v>
       </c>
       <c r="S3">
-        <v>-0.13106205</v>
+        <v>-0.14992571</v>
       </c>
       <c r="T3">
-        <v>31513851.65</v>
+        <v>30991099.89</v>
       </c>
       <c r="U3">
-        <v>-0.02213111</v>
+        <v>-0.13673242</v>
       </c>
       <c r="V3">
-        <v>19.76</v>
+        <v>19.92</v>
       </c>
       <c r="W3">
-        <v>19.76</v>
+        <v>19.92</v>
       </c>
       <c r="X3">
-        <v>3.5635221</v>
+        <v>3.59401441</v>
       </c>
       <c r="Y3" t="s">
         <v>41</v>
       </c>
       <c r="Z3">
-        <v>19.76</v>
+        <v>19.92</v>
       </c>
       <c r="AA3">
-        <v>31513851.65</v>
+        <v>30991099.89</v>
       </c>
       <c r="AB3">
-        <v>19.76</v>
+        <v>19.92</v>
       </c>
       <c r="AC3">
-        <v>19.76</v>
+        <v>19.92</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" t="s">
         <v>43</v>
       </c>
       <c r="D4" t="s">
         <v>44</v>
       </c>
       <c r="E4">
-        <v>31.07</v>
+        <v>31.41</v>
       </c>
       <c r="F4">
-        <v>-0.03217503</v>
+        <v>-0.03182686</v>
       </c>
       <c r="G4" s="2">
-        <v>46178.0</v>
+        <v>46240.0</v>
       </c>
       <c r="H4" t="s">
         <v>40</v>
       </c>
       <c r="K4">
-        <v>1.10641067</v>
+        <v>0.12751036</v>
       </c>
       <c r="L4">
-        <v>0.4851229</v>
+        <v>1.88128446</v>
       </c>
       <c r="M4">
-        <v>3.2912234</v>
+        <v>1.88128446</v>
       </c>
       <c r="N4">
-        <v>2.43982855</v>
+        <v>3.56083086</v>
       </c>
       <c r="O4">
-        <v>9.13242009</v>
+        <v>7.75300172</v>
       </c>
       <c r="P4">
-        <v>8.75283579</v>
+        <v>8.40129958</v>
       </c>
       <c r="Q4">
-        <v>10.80220028</v>
+        <v>9.98260022</v>
       </c>
       <c r="R4">
-        <v>8.55974569</v>
+        <v>9.86384516</v>
       </c>
       <c r="S4">
-        <v>2.00076572</v>
+        <v>2.01363324</v>
       </c>
       <c r="T4">
-        <v>31513851.65</v>
+        <v>30991099.89</v>
       </c>
       <c r="U4">
-        <v>-0.02213111</v>
+        <v>-0.13673242</v>
       </c>
       <c r="V4">
-        <v>31.07</v>
+        <v>31.41</v>
       </c>
       <c r="W4">
-        <v>31.07</v>
+        <v>31.41</v>
       </c>
       <c r="X4">
-        <v>3.57547212</v>
+        <v>3.61689973</v>
       </c>
       <c r="Y4" t="s">
         <v>41</v>
       </c>
       <c r="Z4">
-        <v>26.69243989</v>
+        <v>27.18539049</v>
       </c>
       <c r="AA4">
-        <v>27073755.737966</v>
+        <v>26822831.974738</v>
       </c>
       <c r="AB4">
-        <v>26.69243989</v>
+        <v>27.18539049</v>
       </c>
       <c r="AC4">
-        <v>26.69243989</v>
+        <v>27.18539049</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" t="s">
         <v>47</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5">
-        <v>63.25</v>
+        <v>66.05</v>
       </c>
       <c r="F5">
-        <v>-0.33091711</v>
+        <v>0.16681832</v>
       </c>
       <c r="G5" s="2">
-        <v>46178.0</v>
+        <v>46240.0</v>
       </c>
       <c r="H5" t="s">
         <v>40</v>
       </c>
       <c r="K5">
-        <v>2.04904808</v>
+        <v>-1.38847417</v>
       </c>
       <c r="L5">
-        <v>7.29431722</v>
+        <v>2.91368027</v>
       </c>
       <c r="M5">
-        <v>12.7853067</v>
+        <v>7.53826115</v>
       </c>
       <c r="N5">
-        <v>9.92353146</v>
+        <v>14.78971151</v>
       </c>
       <c r="O5">
-        <v>8.90151515</v>
+        <v>17.61039886</v>
       </c>
       <c r="P5">
-        <v>6.6195154</v>
+        <v>13.91410958</v>
       </c>
       <c r="Q5">
-        <v>9.8542941</v>
+        <v>11.24253049</v>
       </c>
       <c r="R5">
-        <v>8.95012456</v>
+        <v>9.57920178</v>
       </c>
       <c r="S5">
-        <v>1.78678475</v>
+        <v>0.8573482</v>
       </c>
       <c r="T5">
-        <v>16910535.56</v>
+        <v>17931279.14</v>
       </c>
       <c r="U5">
-        <v>-0.14948359</v>
+        <v>0.1733557</v>
       </c>
       <c r="V5">
-        <v>63.25</v>
+        <v>66.05</v>
       </c>
       <c r="W5">
-        <v>63.25</v>
+        <v>66.05</v>
       </c>
       <c r="X5">
-        <v>14.33687305</v>
+        <v>14.43517208</v>
       </c>
       <c r="Y5" t="s">
         <v>41</v>
       </c>
       <c r="Z5">
-        <v>63.25</v>
+        <v>66.05</v>
       </c>
       <c r="AA5">
-        <v>16910535.56</v>
+        <v>17931279.14</v>
       </c>
       <c r="AB5">
-        <v>63.25</v>
+        <v>66.05</v>
       </c>
       <c r="AC5">
-        <v>63.25</v>
+        <v>66.05</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" t="s">
         <v>49</v>
       </c>
       <c r="D6" t="s">
         <v>32</v>
       </c>
       <c r="E6">
-        <v>11.27</v>
+        <v>11.22</v>
+      </c>
+      <c r="F6">
+        <v>-0.0890472</v>
       </c>
       <c r="G6" s="2">
-        <v>46178.0</v>
+        <v>46240.0</v>
       </c>
       <c r="H6" t="s">
         <v>40</v>
       </c>
       <c r="K6">
-        <v>0.89525515</v>
+        <v>-0.44365572</v>
       </c>
       <c r="L6">
-        <v>-0.96660808</v>
+        <v>0.17857143</v>
+      </c>
+      <c r="M6">
+        <v>-2.00873362</v>
       </c>
       <c r="N6">
-        <v>-0.35366932</v>
+        <v>-0.79575597</v>
       </c>
       <c r="O6">
-        <v>1.07623318</v>
+        <v>-1.4059754</v>
       </c>
       <c r="P6">
-        <v>3.20936931</v>
+        <v>1.7846295</v>
       </c>
       <c r="Q6">
-        <v>4.94774228</v>
+        <v>3.80795636</v>
       </c>
       <c r="R6">
-        <v>2.40001321</v>
+        <v>3.25686282</v>
       </c>
       <c r="S6">
-        <v>-1.04870209</v>
+        <v>-1.2362194</v>
       </c>
       <c r="T6">
-        <v>23102588.44</v>
+        <v>22605910.81</v>
       </c>
       <c r="U6">
-        <v>-0.10299365</v>
+        <v>-0.12540276</v>
       </c>
       <c r="V6">
-        <v>11.27</v>
+        <v>11.22</v>
       </c>
       <c r="W6">
-        <v>11.27</v>
+        <v>11.22</v>
       </c>
       <c r="X6">
-        <v>4.63603878</v>
+        <v>4.65450096</v>
       </c>
       <c r="Y6" t="s">
         <v>41</v>
       </c>
       <c r="Z6">
-        <v>11.27</v>
+        <v>11.22</v>
       </c>
       <c r="AA6">
-        <v>23102588.44</v>
+        <v>22605910.81</v>
       </c>
       <c r="AB6">
-        <v>11.27</v>
+        <v>11.22</v>
       </c>
       <c r="AC6">
-        <v>11.27</v>
+        <v>11.22</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" t="s">
         <v>51</v>
       </c>
       <c r="D7" t="s">
         <v>44</v>
       </c>
       <c r="E7">
-        <v>11.95</v>
+        <v>11.93</v>
       </c>
       <c r="G7" s="2">
-        <v>46178.0</v>
+        <v>46240.0</v>
       </c>
       <c r="H7" t="s">
         <v>40</v>
       </c>
       <c r="K7">
-        <v>1.01437025</v>
+        <v>-0.25083612</v>
       </c>
       <c r="L7">
-        <v>-0.41666667</v>
+        <v>0.67510549</v>
       </c>
       <c r="M7">
-        <v>1.0998308</v>
+        <v>-0.99585062</v>
       </c>
       <c r="N7">
-        <v>0.58922559</v>
+        <v>0.42087542</v>
       </c>
       <c r="O7">
-        <v>3.55285962</v>
+        <v>0.84530854</v>
       </c>
       <c r="P7">
-        <v>5.43376627</v>
+        <v>3.95267875</v>
       </c>
       <c r="Q7">
-        <v>7.1641586</v>
+        <v>5.882648</v>
       </c>
       <c r="R7">
-        <v>4.79089816</v>
+        <v>5.55511032</v>
       </c>
       <c r="S7">
-        <v>1.08909201</v>
+        <v>0.93071362</v>
       </c>
       <c r="T7">
-        <v>23102588.44</v>
+        <v>22605910.81</v>
       </c>
       <c r="U7">
-        <v>-0.10299365</v>
+        <v>-0.12540276</v>
       </c>
       <c r="V7">
-        <v>11.95</v>
+        <v>11.93</v>
       </c>
       <c r="W7">
-        <v>11.95</v>
+        <v>11.93</v>
       </c>
       <c r="X7">
-        <v>4.6685915</v>
+        <v>4.69758749</v>
       </c>
       <c r="Y7" t="s">
         <v>41</v>
       </c>
       <c r="Z7">
-        <v>10.26632303</v>
+        <v>10.32542848</v>
       </c>
       <c r="AA7">
-        <v>19847584.588707</v>
+        <v>19565441.350734</v>
       </c>
       <c r="AB7">
-        <v>10.26632303</v>
+        <v>10.32542848</v>
       </c>
       <c r="AC7">
-        <v>10.26632303</v>
+        <v>10.32542848</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>52</v>
       </c>
       <c r="B8" t="s">
         <v>53</v>
       </c>
       <c r="C8" t="s">
         <v>54</v>
       </c>
       <c r="D8" t="s">
         <v>44</v>
       </c>
       <c r="E8">
-        <v>14.17</v>
+        <v>14.29</v>
       </c>
       <c r="F8">
-        <v>-0.28149191</v>
+        <v>0.21037868</v>
       </c>
       <c r="G8" s="2">
-        <v>46178.0</v>
+        <v>46240.0</v>
       </c>
       <c r="H8" t="s">
         <v>40</v>
       </c>
       <c r="K8">
-        <v>3.05454545</v>
+        <v>0.42164441</v>
       </c>
       <c r="L8">
-        <v>5.58867362</v>
+        <v>3.55072464</v>
       </c>
       <c r="M8">
-        <v>7.10506425</v>
+        <v>6.80119581</v>
       </c>
       <c r="N8">
-        <v>6.62151994</v>
+        <v>7.52445448</v>
       </c>
       <c r="O8">
-        <v>13.99839099</v>
+        <v>12.87519747</v>
       </c>
       <c r="P8">
-        <v>9.58318565</v>
+        <v>9.72125209</v>
       </c>
       <c r="Q8">
-        <v>9.64456999</v>
+        <v>9.71558489</v>
       </c>
       <c r="R8">
-        <v>7.37499618</v>
+        <v>7.57638653</v>
       </c>
       <c r="S8">
-        <v>3.60574221</v>
+        <v>3.21301857</v>
       </c>
       <c r="T8">
-        <v>833414.67</v>
+        <v>791667.31</v>
       </c>
       <c r="U8">
-        <v>-0.23043324</v>
+        <v>0.23943235</v>
       </c>
       <c r="V8">
-        <v>14.17</v>
+        <v>14.29</v>
       </c>
       <c r="W8">
-        <v>14.17</v>
+        <v>14.29</v>
       </c>
       <c r="X8">
-        <v>7.33223152</v>
+        <v>7.48677683</v>
       </c>
       <c r="Y8" t="s">
         <v>41</v>
       </c>
       <c r="Z8">
-        <v>12.17353953</v>
+        <v>12.36801115</v>
       </c>
       <c r="AA8">
-        <v>715991.9851948</v>
+        <v>685188.95138906</v>
       </c>
       <c r="AB8">
-        <v>12.17353953</v>
+        <v>12.36801115</v>
       </c>
       <c r="AC8">
-        <v>12.17353953</v>
+        <v>12.36801115</v>
       </c>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
         <v>52</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" t="s">
         <v>56</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="E9">
-        <v>13.97</v>
+        <v>14.08</v>
       </c>
       <c r="F9">
-        <v>-0.28551035</v>
+        <v>0.21352313</v>
       </c>
       <c r="G9" s="2">
-        <v>46178.0</v>
+        <v>46240.0</v>
       </c>
       <c r="H9" t="s">
         <v>40</v>
       </c>
       <c r="K9">
-        <v>3.32840237</v>
+        <v>-0.07097232</v>
       </c>
       <c r="L9">
-        <v>5.51359517</v>
+        <v>3.68188513</v>
       </c>
       <c r="M9">
-        <v>6.96784074</v>
+        <v>7.15372907</v>
       </c>
       <c r="N9">
-        <v>6.88599847</v>
+        <v>7.7276205</v>
       </c>
       <c r="O9">
-        <v>12.84329564</v>
+        <v>11.65741475</v>
       </c>
       <c r="P9">
-        <v>8.53151329</v>
+        <v>8.91205885</v>
       </c>
       <c r="Q9">
-        <v>8.4247969</v>
+        <v>8.57670466</v>
       </c>
       <c r="R9">
-        <v>5.68043588</v>
+        <v>5.7465156</v>
       </c>
       <c r="S9">
-        <v>2.15070148</v>
+        <v>1.64021908</v>
       </c>
       <c r="T9">
-        <v>7860072.13</v>
+        <v>7763510.46</v>
       </c>
       <c r="U9">
-        <v>-0.27770906</v>
+        <v>0.19696876</v>
       </c>
       <c r="V9">
-        <v>13.97</v>
+        <v>14.08</v>
       </c>
       <c r="W9">
-        <v>13.97</v>
+        <v>14.08</v>
       </c>
       <c r="X9">
-        <v>7.2061367</v>
+        <v>7.43803644</v>
       </c>
       <c r="Y9" t="s">
         <v>41</v>
       </c>
       <c r="Z9">
-        <v>13.97</v>
+        <v>14.08</v>
       </c>
       <c r="AA9">
-        <v>7860072.13</v>
+        <v>7763510.46</v>
       </c>
       <c r="AB9">
-        <v>13.97</v>
+        <v>14.08</v>
       </c>
       <c r="AC9">
-        <v>13.97</v>
+        <v>14.08</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>57</v>
       </c>
       <c r="C10" t="s">
         <v>58</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10">
-        <v>12.55</v>
+        <v>12.61</v>
+      </c>
+      <c r="F10">
+        <v>0.07936508</v>
       </c>
       <c r="G10" s="2">
-        <v>46178.0</v>
+        <v>46240.0</v>
       </c>
       <c r="H10" t="s">
         <v>40</v>
       </c>
       <c r="K10">
-        <v>1.86688312</v>
+        <v>-0.0792393</v>
       </c>
       <c r="L10">
-        <v>1.94963444</v>
+        <v>2.10526316</v>
       </c>
       <c r="M10">
-        <v>3.29218107</v>
+        <v>2.93877551</v>
       </c>
       <c r="N10">
-        <v>2.95324036</v>
+        <v>3.44544709</v>
       </c>
       <c r="O10">
-        <v>7.6329331</v>
+        <v>6.3237774</v>
       </c>
       <c r="P10">
-        <v>5.85535954</v>
+        <v>5.17320718</v>
       </c>
       <c r="Q10">
-        <v>5.5255176</v>
+        <v>5.82570073</v>
       </c>
       <c r="R10">
-        <v>3.04742417</v>
+        <v>3.19355518</v>
       </c>
       <c r="S10">
-        <v>-0.3157127</v>
+        <v>-0.63788655</v>
       </c>
       <c r="T10">
-        <v>809581.49</v>
+        <v>778944.94</v>
       </c>
       <c r="U10">
-        <v>0.02431724</v>
+        <v>0.06779269</v>
       </c>
       <c r="V10">
-        <v>12.55</v>
+        <v>12.61</v>
       </c>
       <c r="W10">
-        <v>12.55</v>
+        <v>12.61</v>
       </c>
       <c r="X10">
-        <v>4.83564711</v>
+        <v>4.91995525</v>
       </c>
       <c r="Y10" t="s">
         <v>41</v>
       </c>
       <c r="Z10">
-        <v>12.55</v>
+        <v>12.61</v>
       </c>
       <c r="AA10">
-        <v>809581.49</v>
+        <v>778944.94</v>
       </c>
       <c r="AB10">
-        <v>12.55</v>
+        <v>12.61</v>
       </c>
       <c r="AC10">
-        <v>12.55</v>
+        <v>12.61</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
       </c>
       <c r="C11" t="s">
         <v>60</v>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
       <c r="E11">
-        <v>17.91</v>
+        <v>18.74</v>
       </c>
       <c r="F11">
-        <v>-2.76872964</v>
+        <v>-0.84656085</v>
       </c>
       <c r="G11" s="2">
-        <v>46178.0</v>
+        <v>46240.0</v>
       </c>
       <c r="H11" t="s">
         <v>40</v>
       </c>
       <c r="K11">
-        <v>4.37062937</v>
+        <v>1.35208221</v>
       </c>
       <c r="L11">
-        <v>13.93129771</v>
+        <v>7.39255014</v>
       </c>
       <c r="M11">
-        <v>13.64213198</v>
+        <v>16.54228856</v>
       </c>
       <c r="N11">
-        <v>13.21112516</v>
+        <v>18.45764855</v>
       </c>
       <c r="O11">
-        <v>27.65502495</v>
+        <v>25.94086022</v>
       </c>
       <c r="P11">
-        <v>16.26255258</v>
+        <v>19.97183489</v>
       </c>
       <c r="Q11">
-        <v>20.21139589</v>
+        <v>20.80329329</v>
       </c>
       <c r="R11">
-        <v>15.65525676</v>
+        <v>17.03102926</v>
       </c>
       <c r="S11">
-        <v>10.36100654</v>
+        <v>9.93595315</v>
       </c>
       <c r="T11">
-        <v>30576735.43</v>
+        <v>32231818.82</v>
       </c>
       <c r="U11">
-        <v>-2.52964955</v>
+        <v>-0.89661408</v>
       </c>
       <c r="V11">
-        <v>17.91</v>
+        <v>18.74</v>
       </c>
       <c r="W11">
-        <v>17.91</v>
+        <v>18.74</v>
       </c>
       <c r="X11">
-        <v>17.62504005</v>
+        <v>17.41808891</v>
       </c>
       <c r="Y11" t="s">
         <v>41</v>
       </c>
       <c r="Z11">
-        <v>17.91</v>
+        <v>18.74</v>
       </c>
       <c r="AA11">
-        <v>30576735.43</v>
+        <v>32231818.82</v>
       </c>
       <c r="AB11">
-        <v>17.91</v>
+        <v>18.74</v>
       </c>
       <c r="AC11">
-        <v>17.91</v>
+        <v>18.74</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
         <v>61</v>
       </c>
       <c r="C12" t="s">
         <v>62</v>
       </c>
       <c r="D12" t="s">
         <v>44</v>
       </c>
       <c r="E12">
-        <v>20.17</v>
+        <v>21.15</v>
       </c>
       <c r="F12">
-        <v>-2.74831244</v>
+        <v>-0.79737336</v>
       </c>
       <c r="G12" s="2">
-        <v>46178.0</v>
+        <v>46240.0</v>
       </c>
       <c r="H12" t="s">
         <v>40</v>
       </c>
       <c r="K12">
-        <v>4.50777202</v>
+        <v>1.5362458</v>
       </c>
       <c r="L12">
-        <v>14.60227273</v>
+        <v>7.74325013</v>
       </c>
       <c r="M12">
-        <v>14.92877493</v>
+        <v>17.69616027</v>
       </c>
       <c r="N12">
-        <v>14.2776204</v>
+        <v>19.83002833</v>
       </c>
       <c r="O12">
-        <v>30.80415045</v>
+        <v>28.57142857</v>
       </c>
       <c r="P12">
-        <v>18.80557887</v>
+        <v>22.56144099</v>
       </c>
       <c r="Q12">
-        <v>22.77024808</v>
+        <v>23.31060372</v>
       </c>
       <c r="R12">
-        <v>18.55504482</v>
+        <v>19.88162019</v>
       </c>
       <c r="S12">
-        <v>13.05679039</v>
+        <v>12.6670412</v>
       </c>
       <c r="T12">
-        <v>30576735.43</v>
+        <v>32231818.82</v>
       </c>
       <c r="U12">
-        <v>-2.52964955</v>
+        <v>-0.89661408</v>
       </c>
       <c r="V12">
-        <v>20.17</v>
+        <v>21.15</v>
       </c>
       <c r="W12">
-        <v>20.17</v>
+        <v>21.15</v>
       </c>
       <c r="X12">
-        <v>17.66671371</v>
+        <v>17.48398018</v>
       </c>
       <c r="Y12" t="s">
         <v>41</v>
       </c>
       <c r="Z12">
-        <v>17.32817871</v>
+        <v>18.3053489</v>
       </c>
       <c r="AA12">
-        <v>26268673.073995</v>
+        <v>27896675.610665</v>
       </c>
       <c r="AB12">
-        <v>17.32817871</v>
+        <v>18.3053489</v>
       </c>
       <c r="AC12">
-        <v>17.32817871</v>
+        <v>18.3053489</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="C13" t="s">
         <v>64</v>
       </c>
       <c r="D13" t="s">
         <v>32</v>
       </c>
       <c r="E13">
-        <v>12.04</v>
+        <v>11.62</v>
       </c>
       <c r="F13">
-        <v>0.75313808</v>
+        <v>-0.34305317</v>
       </c>
       <c r="G13" s="2">
-        <v>46142.0</v>
+        <v>46203.0</v>
       </c>
       <c r="H13" t="s">
         <v>33</v>
       </c>
       <c r="I13" t="s">
         <v>34</v>
       </c>
       <c r="J13" t="s">
         <v>35</v>
       </c>
       <c r="N13">
-        <v>2.38095238</v>
+        <v>-1.19047619</v>
       </c>
       <c r="O13">
-        <v>4.42324371</v>
+        <v>4.02864816</v>
       </c>
       <c r="P13">
-        <v>6.07703073</v>
+        <v>4.55298386</v>
       </c>
       <c r="Q13">
-        <v>3.56167552</v>
+        <v>3.07742988</v>
       </c>
       <c r="R13">
-        <v>3.1871203</v>
+        <v>1.79928245</v>
       </c>
       <c r="T13">
-        <v>29913578.0</v>
+        <v>28859457.0</v>
       </c>
       <c r="U13">
-        <v>0.81703257</v>
+        <v>-0.35439079</v>
       </c>
       <c r="X13">
-        <v>7.63347483</v>
+        <v>7.89213657</v>
       </c>
       <c r="Y13" t="s">
         <v>65</v>
       </c>
       <c r="Z13">
-        <v>12.04</v>
+        <v>11.62</v>
       </c>
       <c r="AA13">
-        <v>29913578.0</v>
+        <v>28859457.0</v>
       </c>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
         <v>45</v>
       </c>
       <c r="B14" t="s">
         <v>66</v>
       </c>
       <c r="C14" t="s">
         <v>67</v>
       </c>
       <c r="D14" t="s">
         <v>32</v>
       </c>
       <c r="E14">
-        <v>122.7596</v>
+        <v>122.8993</v>
       </c>
       <c r="F14">
-        <v>0.48268845</v>
+        <v>-0.11451542</v>
       </c>
       <c r="G14" s="2">
-        <v>46171.0</v>
+        <v>46234.0</v>
       </c>
       <c r="H14" t="s">
         <v>68</v>
       </c>
+      <c r="K14">
+        <v>-0.11451542</v>
+      </c>
       <c r="L14">
-        <v>0.23417445</v>
+        <v>0.5970374</v>
       </c>
       <c r="M14">
-        <v>1.03329846</v>
+        <v>0.51574933</v>
       </c>
       <c r="N14">
-        <v>0.89172268</v>
+        <v>1.00653711</v>
+      </c>
+      <c r="O14">
+        <v>2.17512034</v>
+      </c>
+      <c r="P14">
+        <v>2.41175555</v>
+      </c>
+      <c r="Q14">
+        <v>3.73791806</v>
+      </c>
+      <c r="R14">
+        <v>3.55596668</v>
+      </c>
+      <c r="S14">
+        <v>2.40919702</v>
       </c>
       <c r="T14">
-        <v>79273926.36</v>
+        <v>79043505.23</v>
       </c>
       <c r="U14">
-        <v>0.21696316</v>
+        <v>-1.18193327</v>
       </c>
       <c r="X14">
-        <v>0.85583478</v>
+        <v>0.79266757</v>
       </c>
       <c r="Y14" t="s">
         <v>69</v>
       </c>
       <c r="Z14">
-        <v>122.7596</v>
+        <v>122.8993</v>
       </c>
       <c r="AA14">
-        <v>79273926.36</v>
+        <v>79043505.23</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15" t="s">
         <v>70</v>
       </c>
       <c r="C15" t="s">
         <v>71</v>
       </c>
       <c r="D15" t="s">
         <v>32</v>
       </c>
       <c r="E15">
-        <v>107.95</v>
+        <v>109.596</v>
       </c>
       <c r="F15">
-        <v>0.08436941</v>
+        <v>0.07122117</v>
       </c>
       <c r="G15" s="2">
-        <v>46178.0</v>
+        <v>46240.0</v>
       </c>
       <c r="H15" t="s">
         <v>40</v>
       </c>
+      <c r="I15" t="s">
+        <v>34</v>
+      </c>
+      <c r="J15" t="s">
+        <v>35</v>
+      </c>
       <c r="K15">
-        <v>0.52520813</v>
+        <v>0.72791441</v>
       </c>
       <c r="L15">
-        <v>1.16487203</v>
+        <v>2.03139256</v>
       </c>
       <c r="M15">
-        <v>3.58592498</v>
+        <v>3.37099847</v>
       </c>
       <c r="N15">
-        <v>2.80854468</v>
+        <v>4.3761488</v>
       </c>
       <c r="O15">
-        <v>7.86370903</v>
+        <v>8.05513379</v>
       </c>
       <c r="T15">
-        <v>11380197.39</v>
+        <v>12923939.37</v>
       </c>
       <c r="U15">
-        <v>1.10744771</v>
+        <v>0.07698561</v>
       </c>
       <c r="Y15" t="s">
         <v>72</v>
       </c>
       <c r="Z15">
-        <v>107.95</v>
+        <v>109.596</v>
       </c>
       <c r="AA15">
-        <v>11380197.39</v>
+        <v>12923939.37</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">