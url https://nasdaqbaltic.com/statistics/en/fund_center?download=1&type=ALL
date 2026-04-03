--- v1 (2026-02-06)
+++ v2 (2026-04-03)
@@ -696,1080 +696,1038 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>0.5451</v>
+        <v>0.5466</v>
       </c>
       <c r="F2">
-        <v>0.0918105</v>
+        <v>0.29357798</v>
       </c>
       <c r="G2" s="2">
-        <v>46022.0</v>
+        <v>46081.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="I2" t="s">
         <v>34</v>
       </c>
       <c r="J2" t="s">
         <v>35</v>
       </c>
-      <c r="K2">
-[...7 lines deleted...]
-      </c>
       <c r="N2">
-        <v>-20.22537685</v>
+        <v>0.27517887</v>
       </c>
       <c r="O2">
-        <v>-20.22537685</v>
-[...2 lines deleted...]
-        <v>-22.84124721</v>
+        <v>-19.92382069</v>
       </c>
       <c r="Q2">
-        <v>-21.2745621</v>
+        <v>-21.13883567</v>
       </c>
       <c r="R2">
-        <v>-16.25391587</v>
+        <v>-16.10917142</v>
       </c>
       <c r="S2">
-        <v>-13.71160907</v>
+        <v>-13.69595853</v>
       </c>
       <c r="T2">
-        <v>78249676.0</v>
+        <v>78473436.0</v>
       </c>
       <c r="U2">
-        <v>0.07527098</v>
+        <v>0.30013825</v>
       </c>
       <c r="X2">
-        <v>4.8104043</v>
+        <v>2.15580797</v>
       </c>
       <c r="Y2" t="s">
         <v>36</v>
       </c>
       <c r="Z2">
-        <v>0.5451</v>
+        <v>0.5466</v>
       </c>
       <c r="AA2">
-        <v>78249676.0</v>
+        <v>78473436.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" t="s">
         <v>39</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3">
-        <v>19.73</v>
+        <v>19.31</v>
       </c>
       <c r="F3">
-        <v>0.10147133</v>
+        <v>0.36382536</v>
       </c>
       <c r="G3" s="2">
-        <v>46058.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H3" t="s">
         <v>40</v>
       </c>
       <c r="K3">
-        <v>1.38746146</v>
+        <v>-2.7693857</v>
       </c>
       <c r="L3">
-        <v>2.81396561</v>
+        <v>-0.71979434</v>
       </c>
       <c r="M3">
-        <v>4.66843501</v>
+        <v>1.09947644</v>
       </c>
       <c r="N3">
-        <v>1.43958869</v>
+        <v>-0.71979434</v>
       </c>
       <c r="O3">
-        <v>7.22826087</v>
+        <v>4.83170467</v>
       </c>
       <c r="P3">
-        <v>7.8575668</v>
+        <v>5.40622281</v>
       </c>
       <c r="Q3">
-        <v>8.51587162</v>
+        <v>8.25697157</v>
       </c>
       <c r="R3">
-        <v>0.88068588</v>
+        <v>5.41110871</v>
       </c>
       <c r="S3">
-        <v>0.08129266</v>
+        <v>-0.26713625</v>
       </c>
       <c r="T3">
-        <v>32004930.2</v>
+        <v>30802066.43</v>
       </c>
       <c r="U3">
-        <v>-0.12899256</v>
+        <v>1.323019</v>
       </c>
       <c r="V3">
-        <v>19.73</v>
+        <v>19.31</v>
       </c>
       <c r="W3">
-        <v>19.73</v>
+        <v>19.31</v>
       </c>
       <c r="X3">
-        <v>2.78609324</v>
+        <v>3.75043893</v>
       </c>
       <c r="Y3" t="s">
         <v>41</v>
       </c>
       <c r="Z3">
-        <v>19.73</v>
+        <v>19.31</v>
       </c>
       <c r="AA3">
-        <v>32004930.2</v>
+        <v>30802066.43</v>
       </c>
       <c r="AB3">
-        <v>19.73</v>
+        <v>19.31</v>
       </c>
       <c r="AC3">
-        <v>19.73</v>
+        <v>19.31</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" t="s">
         <v>43</v>
       </c>
       <c r="D4" t="s">
         <v>44</v>
       </c>
       <c r="E4">
-        <v>30.82</v>
+        <v>30.28</v>
       </c>
       <c r="F4">
-        <v>0.06493506</v>
+        <v>0.39787798</v>
       </c>
       <c r="G4" s="2">
-        <v>46058.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H4" t="s">
         <v>40</v>
       </c>
       <c r="K4">
-        <v>1.54859967</v>
+        <v>-2.51126851</v>
       </c>
       <c r="L4">
-        <v>3.42281879</v>
+        <v>-0.16485328</v>
       </c>
       <c r="M4">
-        <v>5.87427001</v>
+        <v>2.26274907</v>
       </c>
       <c r="N4">
-        <v>1.61556215</v>
+        <v>-0.16485328</v>
       </c>
       <c r="O4">
-        <v>9.71876112</v>
+        <v>7.41397659</v>
       </c>
       <c r="P4">
-        <v>10.02392084</v>
+        <v>7.56626131</v>
       </c>
       <c r="Q4">
-        <v>10.68218725</v>
+        <v>10.43833606</v>
       </c>
       <c r="R4">
-        <v>3.25849222</v>
+        <v>7.77877783</v>
       </c>
       <c r="S4">
-        <v>2.1207344</v>
+        <v>1.80440805</v>
       </c>
       <c r="T4">
-        <v>32004930.2</v>
+        <v>30802066.43</v>
       </c>
       <c r="U4">
-        <v>-0.12899256</v>
+        <v>1.323019</v>
       </c>
       <c r="V4">
-        <v>30.82</v>
+        <v>30.28</v>
       </c>
       <c r="W4">
-        <v>30.82</v>
+        <v>30.28</v>
       </c>
       <c r="X4">
-        <v>2.83091092</v>
+        <v>3.7686491</v>
       </c>
       <c r="Y4" t="s">
         <v>41</v>
       </c>
       <c r="Z4">
-        <v>26.07445013</v>
+        <v>26.33501471</v>
       </c>
       <c r="AA4">
-        <v>27076929.145996</v>
+        <v>26789064.484205</v>
       </c>
       <c r="AB4">
-        <v>26.07445013</v>
+        <v>26.33501471</v>
       </c>
       <c r="AC4">
-        <v>26.07445013</v>
+        <v>26.33501471</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" t="s">
         <v>47</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5">
-        <v>60.26</v>
+        <v>58.86</v>
       </c>
       <c r="F5">
-        <v>-1.45543745</v>
+        <v>5.20107239</v>
       </c>
       <c r="G5" s="2">
-        <v>46058.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H5" t="s">
         <v>40</v>
       </c>
       <c r="K5">
-        <v>1.92828146</v>
+        <v>-4.55651046</v>
       </c>
       <c r="L5">
-        <v>7.78036129</v>
+        <v>2.29405631</v>
       </c>
       <c r="M5">
-        <v>7.16699271</v>
+        <v>3.9011474</v>
       </c>
       <c r="N5">
-        <v>4.72714633</v>
+        <v>2.29405631</v>
       </c>
       <c r="O5">
-        <v>6.14761318</v>
+        <v>10.2453643</v>
       </c>
       <c r="P5">
-        <v>7.60833699</v>
+        <v>3.8658903</v>
       </c>
       <c r="Q5">
-        <v>10.05206773</v>
+        <v>7.63646339</v>
       </c>
       <c r="R5">
-        <v>3.22254279</v>
+        <v>3.34074775</v>
       </c>
       <c r="S5">
-        <v>2.37385892</v>
+        <v>1.18615808</v>
       </c>
       <c r="T5">
-        <v>16092837.69</v>
+        <v>15703998.19</v>
       </c>
       <c r="U5">
-        <v>-1.4733635</v>
+        <v>5.18372651</v>
       </c>
       <c r="V5">
-        <v>60.26</v>
+        <v>58.86</v>
       </c>
       <c r="W5">
-        <v>60.26</v>
+        <v>58.86</v>
       </c>
       <c r="X5">
-        <v>11.93569946</v>
+        <v>13.22991085</v>
       </c>
       <c r="Y5" t="s">
         <v>41</v>
       </c>
       <c r="Z5">
-        <v>60.26</v>
+        <v>58.86</v>
       </c>
       <c r="AA5">
-        <v>16092837.69</v>
+        <v>15703998.19</v>
       </c>
       <c r="AB5">
-        <v>60.26</v>
+        <v>58.86</v>
       </c>
       <c r="AC5">
-        <v>60.26</v>
+        <v>58.86</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" t="s">
         <v>49</v>
       </c>
       <c r="D6" t="s">
         <v>32</v>
       </c>
       <c r="E6">
-        <v>11.47</v>
+        <v>11.05</v>
       </c>
       <c r="F6">
-        <v>-0.08710801</v>
+        <v>0.36330609</v>
       </c>
       <c r="G6" s="2">
-        <v>46058.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H6" t="s">
         <v>40</v>
       </c>
       <c r="K6">
-        <v>1.41467728</v>
+        <v>-3.66172624</v>
       </c>
       <c r="L6">
-        <v>1.68439716</v>
+        <v>-2.29885057</v>
       </c>
       <c r="M6">
-        <v>0.87950748</v>
+        <v>-2.47131509</v>
       </c>
       <c r="N6">
-        <v>1.41467728</v>
+        <v>-2.29885057</v>
       </c>
       <c r="O6">
-        <v>3.61336947</v>
+        <v>-0.98566308</v>
       </c>
       <c r="P6">
-        <v>5.01831342</v>
+        <v>1.95640335</v>
       </c>
       <c r="Q6">
-        <v>4.71268841</v>
+        <v>4.43919473</v>
       </c>
       <c r="R6">
-        <v>-0.02178412</v>
+        <v>1.11645203</v>
       </c>
       <c r="S6">
-        <v>-0.63296227</v>
+        <v>-1.27130478</v>
       </c>
       <c r="T6">
-        <v>25818964.72</v>
+        <v>22666578.4</v>
       </c>
       <c r="U6">
-        <v>-0.27928185</v>
+        <v>1.3855003</v>
       </c>
       <c r="V6">
-        <v>11.47</v>
+        <v>11.05</v>
       </c>
       <c r="W6">
-        <v>11.47</v>
+        <v>11.05</v>
       </c>
       <c r="X6">
-        <v>3.6119585</v>
+        <v>4.73740911</v>
       </c>
       <c r="Y6" t="s">
         <v>41</v>
       </c>
       <c r="Z6">
-        <v>11.47</v>
+        <v>11.05</v>
       </c>
       <c r="AA6">
-        <v>25818964.72</v>
+        <v>22666578.4</v>
       </c>
       <c r="AB6">
-        <v>11.47</v>
+        <v>11.05</v>
       </c>
       <c r="AC6">
-        <v>11.47</v>
+        <v>11.05</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" t="s">
         <v>51</v>
       </c>
       <c r="D7" t="s">
         <v>44</v>
       </c>
       <c r="E7">
-        <v>12.08</v>
+        <v>11.68</v>
+      </c>
+      <c r="F7">
+        <v>0.42992261</v>
       </c>
       <c r="G7" s="2">
-        <v>46058.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H7" t="s">
         <v>40</v>
       </c>
       <c r="K7">
-        <v>1.5979815</v>
+        <v>-3.31125828</v>
       </c>
       <c r="L7">
-        <v>2.28619814</v>
+        <v>-1.68350168</v>
       </c>
       <c r="M7">
-        <v>2.19966159</v>
+        <v>-1.26796281</v>
       </c>
       <c r="N7">
-        <v>1.68350168</v>
+        <v>-1.68350168</v>
       </c>
       <c r="O7">
-        <v>6.05794557</v>
+        <v>1.47697654</v>
       </c>
       <c r="P7">
-        <v>7.20921329</v>
+        <v>4.13903998</v>
       </c>
       <c r="Q7">
-        <v>6.85887063</v>
+        <v>6.57086966</v>
       </c>
       <c r="R7">
-        <v>2.34577143</v>
+        <v>3.47064699</v>
       </c>
       <c r="S7">
-        <v>1.4518859</v>
+        <v>0.82481784</v>
       </c>
       <c r="T7">
-        <v>25818964.72</v>
+        <v>22666578.4</v>
       </c>
       <c r="U7">
-        <v>-0.27928185</v>
+        <v>1.3855003</v>
       </c>
       <c r="V7">
-        <v>12.08</v>
+        <v>11.68</v>
       </c>
       <c r="W7">
-        <v>12.08</v>
+        <v>11.68</v>
       </c>
       <c r="X7">
-        <v>3.69600344</v>
+        <v>4.75866795</v>
       </c>
       <c r="Y7" t="s">
         <v>41</v>
       </c>
       <c r="Z7">
-        <v>10.21996618</v>
+        <v>10.15828837</v>
       </c>
       <c r="AA7">
-        <v>21843455.804394</v>
+        <v>19713496.553026</v>
       </c>
       <c r="AB7">
-        <v>10.21996618</v>
+        <v>10.15828837</v>
       </c>
       <c r="AC7">
-        <v>10.21996618</v>
+        <v>10.15828837</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>52</v>
       </c>
       <c r="B8" t="s">
         <v>53</v>
       </c>
       <c r="C8" t="s">
         <v>54</v>
       </c>
       <c r="D8" t="s">
         <v>44</v>
       </c>
       <c r="E8">
-        <v>13.4</v>
+        <v>12.99</v>
       </c>
       <c r="F8">
-        <v>-0.22338049</v>
+        <v>1.01088647</v>
       </c>
       <c r="G8" s="2">
-        <v>46058.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H8" t="s">
         <v>40</v>
       </c>
       <c r="K8">
-        <v>0.90361446</v>
+        <v>-4.55547392</v>
       </c>
       <c r="L8">
-        <v>1.74639332</v>
+        <v>-2.25733634</v>
       </c>
       <c r="M8">
-        <v>5.67823344</v>
+        <v>-0.38343558</v>
       </c>
       <c r="N8">
-        <v>0.82768999</v>
+        <v>-2.25733634</v>
       </c>
       <c r="O8">
-        <v>8.50202429</v>
+        <v>6.73788003</v>
       </c>
       <c r="P8">
-        <v>7.75799319</v>
+        <v>5.01030752</v>
       </c>
       <c r="Q8">
-        <v>7.62143488</v>
+        <v>7.07986816</v>
       </c>
       <c r="R8">
-        <v>3.47193524</v>
+        <v>3.61468446</v>
       </c>
       <c r="S8">
-        <v>2.68034999</v>
+        <v>2.21890731</v>
       </c>
       <c r="T8">
-        <v>905868.6</v>
+        <v>855059.02</v>
       </c>
       <c r="U8">
-        <v>-0.2394029</v>
+        <v>0.99711765</v>
       </c>
       <c r="V8">
-        <v>13.4</v>
+        <v>12.99</v>
       </c>
       <c r="W8">
-        <v>13.4</v>
+        <v>12.99</v>
       </c>
       <c r="X8">
-        <v>4.45540953</v>
+        <v>6.20692539</v>
       </c>
       <c r="Y8" t="s">
         <v>41</v>
       </c>
       <c r="Z8">
-        <v>11.33671745</v>
+        <v>11.29761695</v>
       </c>
       <c r="AA8">
-        <v>766386.29562713</v>
+        <v>743658.91251606</v>
       </c>
       <c r="AB8">
-        <v>11.33671745</v>
+        <v>11.29761695</v>
       </c>
       <c r="AC8">
-        <v>11.33671745</v>
+        <v>11.29761695</v>
       </c>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
         <v>52</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" t="s">
         <v>56</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="E9">
-        <v>13.18</v>
+        <v>12.78</v>
       </c>
       <c r="F9">
-        <v>-0.37792895</v>
+        <v>0.78864353</v>
       </c>
       <c r="G9" s="2">
-        <v>46058.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H9" t="s">
         <v>40</v>
       </c>
       <c r="K9">
-        <v>0.84162204</v>
+        <v>-4.48430493</v>
       </c>
       <c r="L9">
-        <v>0.76452599</v>
+        <v>-2.21882173</v>
       </c>
       <c r="M9">
-        <v>4.52022205</v>
+        <v>-0.85337471</v>
       </c>
       <c r="N9">
-        <v>0.84162204</v>
+        <v>-2.21882173</v>
       </c>
       <c r="O9">
-        <v>5.6936648</v>
+        <v>5.18518519</v>
       </c>
       <c r="P9">
-        <v>6.36401986</v>
+        <v>3.63153863</v>
       </c>
       <c r="Q9">
-        <v>6.21216016</v>
+        <v>5.86970839</v>
       </c>
       <c r="R9">
-        <v>1.70122302</v>
+        <v>1.84239485</v>
       </c>
       <c r="S9">
-        <v>1.14611628</v>
+        <v>0.65427635</v>
       </c>
       <c r="T9">
-        <v>7912943.68</v>
+        <v>7487757.6</v>
       </c>
       <c r="U9">
-        <v>-0.39993781</v>
+        <v>0.89040497</v>
       </c>
       <c r="V9">
-        <v>13.18</v>
+        <v>12.78</v>
       </c>
       <c r="W9">
-        <v>13.18</v>
+        <v>12.78</v>
       </c>
       <c r="X9">
-        <v>4.57468843</v>
+        <v>6.10870934</v>
       </c>
       <c r="Y9" t="s">
         <v>41</v>
       </c>
       <c r="Z9">
-        <v>13.18</v>
+        <v>12.78</v>
       </c>
       <c r="AA9">
-        <v>7912943.68</v>
+        <v>7487757.6</v>
       </c>
       <c r="AB9">
-        <v>13.18</v>
+        <v>12.78</v>
       </c>
       <c r="AC9">
-        <v>13.18</v>
+        <v>12.78</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>57</v>
       </c>
       <c r="C10" t="s">
         <v>58</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10">
-        <v>12.28</v>
+        <v>11.98</v>
       </c>
       <c r="F10">
-        <v>-0.08136697</v>
+        <v>0.67226891</v>
       </c>
       <c r="G10" s="2">
-        <v>46058.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H10" t="s">
         <v>40</v>
       </c>
       <c r="K10">
-        <v>0.73831009</v>
+        <v>-3.62027353</v>
       </c>
       <c r="L10">
-        <v>1.23660346</v>
+        <v>-1.72272354</v>
       </c>
       <c r="M10">
-        <v>3.54131535</v>
+        <v>-0.58091286</v>
       </c>
       <c r="N10">
-        <v>0.73831009</v>
+        <v>-1.72272354</v>
       </c>
       <c r="O10">
-        <v>5.77088717</v>
+        <v>3.9028621</v>
       </c>
       <c r="P10">
-        <v>5.03924736</v>
+        <v>3.33132078</v>
       </c>
       <c r="Q10">
-        <v>4.14928055</v>
+        <v>4.13110526</v>
       </c>
       <c r="R10">
-        <v>-0.08126784</v>
+        <v>0.48581005</v>
       </c>
       <c r="S10">
-        <v>-0.85699724</v>
+        <v>-1.01979561</v>
       </c>
       <c r="T10">
-        <v>880564.99</v>
+        <v>794254.48</v>
       </c>
       <c r="U10">
-        <v>-0.07349418</v>
+        <v>0.92641091</v>
       </c>
       <c r="V10">
-        <v>12.28</v>
+        <v>11.98</v>
       </c>
       <c r="W10">
-        <v>12.28</v>
+        <v>11.98</v>
       </c>
       <c r="X10">
-        <v>3.28956318</v>
+        <v>4.70327711</v>
       </c>
       <c r="Y10" t="s">
         <v>41</v>
       </c>
       <c r="Z10">
-        <v>12.28</v>
+        <v>11.98</v>
       </c>
       <c r="AA10">
-        <v>880564.99</v>
+        <v>794254.48</v>
       </c>
       <c r="AB10">
-        <v>12.28</v>
+        <v>11.98</v>
       </c>
       <c r="AC10">
-        <v>12.28</v>
+        <v>11.98</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
       </c>
       <c r="C11" t="s">
         <v>60</v>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
       <c r="E11">
-        <v>15.62</v>
+        <v>15.15</v>
       </c>
       <c r="F11">
-        <v>-0.31908105</v>
+        <v>4.69937802</v>
       </c>
       <c r="G11" s="2">
-        <v>46058.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H11" t="s">
         <v>40</v>
       </c>
       <c r="K11">
-        <v>-2.375</v>
+        <v>-5.90062112</v>
       </c>
       <c r="L11">
-        <v>-0.19169329</v>
+        <v>-4.23514539</v>
       </c>
       <c r="M11">
-        <v>6.18626785</v>
+        <v>-3.07101727</v>
       </c>
       <c r="N11">
-        <v>-1.2642225</v>
+        <v>-4.23514539</v>
       </c>
       <c r="O11">
-        <v>8.77437326</v>
+        <v>17.99065421</v>
       </c>
       <c r="P11">
-        <v>12.6448882</v>
+        <v>7.66350708</v>
       </c>
       <c r="Q11">
-        <v>15.98869193</v>
+        <v>14.69900224</v>
       </c>
       <c r="R11">
-        <v>8.23922945</v>
+        <v>7.79657045</v>
       </c>
       <c r="S11">
-        <v>8.72704453</v>
+        <v>7.48546582</v>
       </c>
       <c r="T11">
-        <v>26620439.39</v>
+        <v>25259634.07</v>
       </c>
       <c r="U11">
-        <v>-0.41486676</v>
+        <v>3.85142678</v>
       </c>
       <c r="V11">
-        <v>15.62</v>
+        <v>15.15</v>
       </c>
       <c r="W11">
-        <v>15.62</v>
+        <v>15.15</v>
       </c>
       <c r="X11">
-        <v>12.14245415</v>
+        <v>14.12625885</v>
       </c>
       <c r="Y11" t="s">
         <v>41</v>
       </c>
       <c r="Z11">
-        <v>15.62</v>
+        <v>15.15</v>
       </c>
       <c r="AA11">
-        <v>26620439.39</v>
+        <v>25259634.07</v>
       </c>
       <c r="AB11">
-        <v>15.62</v>
+        <v>15.15</v>
       </c>
       <c r="AC11">
-        <v>15.62</v>
+        <v>15.15</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
         <v>61</v>
       </c>
       <c r="C12" t="s">
         <v>62</v>
       </c>
       <c r="D12" t="s">
         <v>44</v>
       </c>
       <c r="E12">
-        <v>17.45</v>
+        <v>17.01</v>
       </c>
       <c r="F12">
-        <v>-0.34266134</v>
+        <v>4.67692308</v>
       </c>
       <c r="G12" s="2">
-        <v>46058.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H12" t="s">
         <v>40</v>
       </c>
       <c r="K12">
-        <v>-2.24089636</v>
+        <v>-5.60488346</v>
       </c>
       <c r="L12">
-        <v>0.34502588</v>
+        <v>-3.62606232</v>
       </c>
       <c r="M12">
-        <v>7.31857319</v>
+        <v>-1.90311419</v>
       </c>
       <c r="N12">
-        <v>-1.13314448</v>
+        <v>-3.62606232</v>
       </c>
       <c r="O12">
-        <v>11.57289003</v>
+        <v>21.5</v>
       </c>
       <c r="P12">
-        <v>14.97694103</v>
+        <v>10.0307301</v>
       </c>
       <c r="Q12">
-        <v>18.37497415</v>
+        <v>17.14925973</v>
       </c>
       <c r="R12">
-        <v>11.13282435</v>
+        <v>10.74150648</v>
       </c>
       <c r="S12">
-        <v>11.29327106</v>
+        <v>10.10836644</v>
       </c>
       <c r="T12">
-        <v>26620439.39</v>
+        <v>25259634.07</v>
       </c>
       <c r="U12">
-        <v>-0.41486676</v>
+        <v>3.85142678</v>
       </c>
       <c r="V12">
-        <v>17.45</v>
+        <v>17.01</v>
       </c>
       <c r="W12">
-        <v>17.45</v>
+        <v>17.01</v>
       </c>
       <c r="X12">
-        <v>12.27277374</v>
+        <v>14.21889591</v>
       </c>
       <c r="Y12" t="s">
         <v>41</v>
       </c>
       <c r="Z12">
-        <v>14.76311339</v>
+        <v>14.79387715</v>
       </c>
       <c r="AA12">
-        <v>22521522.362149</v>
+        <v>21968719.776852</v>
       </c>
       <c r="AB12">
-        <v>14.76311339</v>
+        <v>14.79387715</v>
       </c>
       <c r="AC12">
-        <v>14.76311339</v>
+        <v>14.79387715</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="C13" t="s">
         <v>64</v>
       </c>
       <c r="D13" t="s">
         <v>32</v>
       </c>
       <c r="E13">
-        <v>11.76</v>
+        <v>11.9</v>
       </c>
       <c r="F13">
-        <v>3.97877984</v>
+        <v>0.42194093</v>
       </c>
       <c r="G13" s="2">
-        <v>46022.0</v>
+        <v>46081.0</v>
       </c>
       <c r="H13" t="s">
         <v>33</v>
       </c>
       <c r="I13" t="s">
         <v>34</v>
       </c>
       <c r="J13" t="s">
         <v>35</v>
       </c>
-      <c r="K13">
-[...7 lines deleted...]
-      </c>
       <c r="N13">
-        <v>6.32911392</v>
+        <v>1.19047619</v>
       </c>
       <c r="O13">
-        <v>6.32911392</v>
-[...2 lines deleted...]
-        <v>5.47903969</v>
+        <v>5.59006211</v>
       </c>
       <c r="Q13">
-        <v>2.81583818</v>
+        <v>3.06371807</v>
       </c>
       <c r="T13">
-        <v>29210500.0</v>
+        <v>29564827.0</v>
       </c>
       <c r="U13">
-        <v>3.97516855</v>
+        <v>0.4455405</v>
       </c>
       <c r="X13">
-        <v>6.913414</v>
+        <v>7.62554455</v>
       </c>
       <c r="Y13" t="s">
         <v>65</v>
       </c>
       <c r="Z13">
-        <v>11.76</v>
+        <v>11.9</v>
       </c>
       <c r="AA13">
-        <v>29210500.0</v>
+        <v>29564827.0</v>
       </c>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
         <v>45</v>
       </c>
       <c r="B14" t="s">
         <v>66</v>
       </c>
       <c r="C14" t="s">
         <v>67</v>
       </c>
       <c r="D14" t="s">
         <v>32</v>
       </c>
       <c r="E14">
-        <v>122.2687</v>
+        <v>122.4728</v>
       </c>
       <c r="F14">
-        <v>0.48826953</v>
+        <v>0.16692743</v>
       </c>
       <c r="G14" s="2">
-        <v>46025.0</v>
+        <v>46080.0</v>
       </c>
       <c r="H14" t="s">
         <v>68</v>
       </c>
-      <c r="K14">
-[...7 lines deleted...]
-      </c>
       <c r="N14">
-        <v>0.48826953</v>
-[...11 lines deleted...]
-        <v>2.69254168</v>
+        <v>0.65601202</v>
       </c>
       <c r="S14">
-        <v>2.96142054</v>
+        <v>2.85118943</v>
       </c>
       <c r="T14">
-        <v>78719562.81</v>
+        <v>79599997.46</v>
       </c>
       <c r="U14">
-        <v>2.77469228</v>
+        <v>1.11844454</v>
       </c>
       <c r="X14">
-        <v>0.71607476</v>
+        <v>0.7245037</v>
       </c>
       <c r="Y14" t="s">
         <v>69</v>
       </c>
       <c r="Z14">
-        <v>122.2687</v>
+        <v>122.4728</v>
       </c>
       <c r="AA14">
-        <v>78719562.81</v>
+        <v>79599997.46</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">