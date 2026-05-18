--- v2 (2026-04-03)
+++ v3 (2026-05-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Fund type</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>NAV</t>
   </si>
   <si>
     <t>NAV Chg %</t>
   </si>
   <si>
     <t>NAV Date</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
@@ -222,50 +222,59 @@
     <t>CBLUSLEF</t>
   </si>
   <si>
     <t>CBL US Leaders Equity Fund Class R Acc USD</t>
   </si>
   <si>
     <t>EFCUPFFT</t>
   </si>
   <si>
     <t>EfTEN United Property Fund</t>
   </si>
   <si>
     <t>EfTEN Capital</t>
   </si>
   <si>
     <t>MLVBCBFV</t>
   </si>
   <si>
     <t>Milvas BALTIC CORPORATE BOND FUND</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>UAB "Milvas"</t>
+  </si>
+  <si>
+    <t>SIGBLTFR</t>
+  </si>
+  <si>
+    <t>Signet Baltic Bond Fund</t>
+  </si>
+  <si>
+    <t>Signet Asset Management Latvia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -585,54 +594,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC14"/>
+  <dimension ref="A1:AC15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="G14" sqref="G14"/>
+      <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:29">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -696,1038 +705,1112 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>0.5466</v>
+        <v>0.4033</v>
       </c>
       <c r="F2">
-        <v>0.29357798</v>
+        <v>0.27349577</v>
       </c>
       <c r="G2" s="2">
-        <v>46081.0</v>
+        <v>46142.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="I2" t="s">
         <v>34</v>
       </c>
       <c r="J2" t="s">
         <v>35</v>
       </c>
       <c r="N2">
-        <v>0.27517887</v>
+        <v>-26.01357549</v>
       </c>
       <c r="O2">
-        <v>-19.92382069</v>
+        <v>-40.16320475</v>
+      </c>
+      <c r="P2">
+        <v>-33.34710431</v>
       </c>
       <c r="Q2">
-        <v>-21.13883567</v>
+        <v>-28.81597764</v>
       </c>
       <c r="R2">
-        <v>-16.10917142</v>
+        <v>-22.33714766</v>
       </c>
       <c r="S2">
-        <v>-13.69595853</v>
+        <v>-18.79603913</v>
       </c>
       <c r="T2">
-        <v>78473436.0</v>
+        <v>91376447.0</v>
       </c>
       <c r="U2">
-        <v>0.30013825</v>
+        <v>0.2794127</v>
       </c>
       <c r="X2">
-        <v>2.15580797</v>
+        <v>17.95574188</v>
       </c>
       <c r="Y2" t="s">
         <v>36</v>
       </c>
       <c r="Z2">
-        <v>0.5466</v>
+        <v>0.4033</v>
       </c>
       <c r="AA2">
-        <v>78473436.0</v>
+        <v>91376447.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" t="s">
         <v>39</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3">
-        <v>19.31</v>
-[...2 lines deleted...]
-        <v>0.36382536</v>
+        <v>19.66</v>
       </c>
       <c r="G3" s="2">
-        <v>46113.0</v>
+        <v>46157.0</v>
       </c>
       <c r="H3" t="s">
         <v>40</v>
       </c>
       <c r="K3">
-        <v>-2.7693857</v>
+        <v>0.51124744</v>
       </c>
       <c r="L3">
-        <v>-0.71979434</v>
+        <v>-0.70707071</v>
       </c>
       <c r="M3">
-        <v>1.09947644</v>
+        <v>2.289282</v>
       </c>
       <c r="N3">
-        <v>-0.71979434</v>
+        <v>1.07969152</v>
       </c>
       <c r="O3">
-        <v>4.83170467</v>
+        <v>7.022319</v>
       </c>
       <c r="P3">
-        <v>5.40622281</v>
+        <v>6.41844198</v>
       </c>
       <c r="Q3">
-        <v>8.25697157</v>
+        <v>8.57523198</v>
       </c>
       <c r="R3">
-        <v>5.41110871</v>
+        <v>5.95335882</v>
       </c>
       <c r="S3">
-        <v>-0.26713625</v>
+        <v>-0.10142009</v>
       </c>
       <c r="T3">
-        <v>30802066.43</v>
+        <v>31366840.84</v>
       </c>
       <c r="U3">
-        <v>1.323019</v>
+        <v>-0.58126685</v>
       </c>
       <c r="V3">
-        <v>19.31</v>
+        <v>19.66</v>
       </c>
       <c r="W3">
-        <v>19.31</v>
+        <v>19.66</v>
       </c>
       <c r="X3">
-        <v>3.75043893</v>
+        <v>3.73660946</v>
       </c>
       <c r="Y3" t="s">
         <v>41</v>
       </c>
       <c r="Z3">
-        <v>19.31</v>
+        <v>19.66</v>
       </c>
       <c r="AA3">
-        <v>30802066.43</v>
+        <v>31366840.84</v>
       </c>
       <c r="AB3">
-        <v>19.31</v>
+        <v>19.66</v>
       </c>
       <c r="AC3">
-        <v>19.31</v>
+        <v>19.66</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" t="s">
         <v>43</v>
       </c>
       <c r="D4" t="s">
         <v>44</v>
       </c>
       <c r="E4">
-        <v>30.28</v>
-[...2 lines deleted...]
-        <v>0.39787798</v>
+        <v>30.89</v>
       </c>
       <c r="G4" s="2">
-        <v>46113.0</v>
+        <v>46157.0</v>
       </c>
       <c r="H4" t="s">
         <v>40</v>
       </c>
       <c r="K4">
-        <v>-2.51126851</v>
+        <v>0.68448501</v>
       </c>
       <c r="L4">
-        <v>-0.16485328</v>
+        <v>-0.22609819</v>
       </c>
       <c r="M4">
-        <v>2.26274907</v>
+        <v>3.41479746</v>
       </c>
       <c r="N4">
-        <v>-0.16485328</v>
+        <v>1.84635674</v>
       </c>
       <c r="O4">
-        <v>7.41397659</v>
+        <v>9.57786449</v>
       </c>
       <c r="P4">
-        <v>7.56626131</v>
+        <v>8.62358524</v>
       </c>
       <c r="Q4">
-        <v>10.43833606</v>
+        <v>10.73345123</v>
       </c>
       <c r="R4">
-        <v>7.77877783</v>
+        <v>8.35376661</v>
       </c>
       <c r="S4">
-        <v>1.80440805</v>
+        <v>2.03505303</v>
       </c>
       <c r="T4">
-        <v>30802066.43</v>
+        <v>31366840.84</v>
       </c>
       <c r="U4">
-        <v>1.323019</v>
+        <v>-0.58126685</v>
       </c>
       <c r="V4">
-        <v>30.28</v>
+        <v>30.89</v>
       </c>
       <c r="W4">
-        <v>30.28</v>
+        <v>30.89</v>
       </c>
       <c r="X4">
-        <v>3.7686491</v>
+        <v>3.76362395</v>
       </c>
       <c r="Y4" t="s">
         <v>41</v>
       </c>
       <c r="Z4">
-        <v>26.33501471</v>
+        <v>26.39719715</v>
       </c>
       <c r="AA4">
-        <v>26789064.484205</v>
+        <v>26804683.773321</v>
       </c>
       <c r="AB4">
-        <v>26.33501471</v>
+        <v>26.39719715</v>
       </c>
       <c r="AC4">
-        <v>26.33501471</v>
+        <v>26.39719715</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" t="s">
         <v>47</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5">
-        <v>58.86</v>
+        <v>61.81</v>
       </c>
       <c r="F5">
-        <v>5.20107239</v>
+        <v>-1.87331322</v>
       </c>
       <c r="G5" s="2">
-        <v>46113.0</v>
+        <v>46157.0</v>
       </c>
       <c r="H5" t="s">
         <v>40</v>
       </c>
       <c r="K5">
-        <v>-4.55651046</v>
+        <v>-0.45095829</v>
       </c>
       <c r="L5">
-        <v>2.29405631</v>
+        <v>2.64031883</v>
       </c>
       <c r="M5">
-        <v>3.9011474</v>
+        <v>11.55026169</v>
       </c>
       <c r="N5">
-        <v>2.29405631</v>
+        <v>7.42092457</v>
       </c>
       <c r="O5">
-        <v>10.2453643</v>
+        <v>8.99312291</v>
       </c>
       <c r="P5">
-        <v>3.8658903</v>
+        <v>6.37841713</v>
       </c>
       <c r="Q5">
-        <v>7.63646339</v>
+        <v>9.32828469</v>
       </c>
       <c r="R5">
-        <v>3.34074775</v>
+        <v>8.74495517</v>
       </c>
       <c r="S5">
-        <v>1.18615808</v>
+        <v>2.50038783</v>
       </c>
       <c r="T5">
-        <v>15703998.19</v>
+        <v>16571402.04</v>
       </c>
       <c r="U5">
-        <v>5.18372651</v>
+        <v>-1.86382296</v>
       </c>
       <c r="V5">
-        <v>58.86</v>
+        <v>61.81</v>
       </c>
       <c r="W5">
-        <v>58.86</v>
+        <v>61.81</v>
       </c>
       <c r="X5">
-        <v>13.22991085</v>
+        <v>14.06018162</v>
       </c>
       <c r="Y5" t="s">
         <v>41</v>
       </c>
       <c r="Z5">
-        <v>58.86</v>
+        <v>61.81</v>
       </c>
       <c r="AA5">
-        <v>15703998.19</v>
+        <v>16571402.04</v>
       </c>
       <c r="AB5">
-        <v>58.86</v>
+        <v>61.81</v>
       </c>
       <c r="AC5">
-        <v>58.86</v>
+        <v>61.81</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" t="s">
         <v>49</v>
       </c>
       <c r="D6" t="s">
         <v>32</v>
       </c>
       <c r="E6">
-        <v>11.05</v>
+        <v>11.17</v>
       </c>
       <c r="F6">
-        <v>0.36330609</v>
+        <v>-0.08944544</v>
       </c>
       <c r="G6" s="2">
-        <v>46113.0</v>
+        <v>46157.0</v>
       </c>
       <c r="H6" t="s">
         <v>40</v>
       </c>
       <c r="K6">
-        <v>-3.66172624</v>
+        <v>-0.35682426</v>
       </c>
       <c r="L6">
-        <v>-2.29885057</v>
+        <v>-2.36013986</v>
       </c>
       <c r="M6">
-        <v>-2.47131509</v>
+        <v>-0.88731145</v>
       </c>
       <c r="N6">
-        <v>-2.29885057</v>
+        <v>-1.23784262</v>
       </c>
       <c r="O6">
-        <v>-0.98566308</v>
+        <v>0.81227437</v>
       </c>
       <c r="P6">
-        <v>1.95640335</v>
+        <v>2.46033526</v>
       </c>
       <c r="Q6">
-        <v>4.43919473</v>
+        <v>4.52931541</v>
       </c>
       <c r="R6">
-        <v>1.11645203</v>
+        <v>2.2220026</v>
       </c>
       <c r="S6">
-        <v>-1.27130478</v>
+        <v>-1.10811501</v>
       </c>
       <c r="T6">
-        <v>22666578.4</v>
+        <v>22884252.63</v>
       </c>
       <c r="U6">
-        <v>1.3855003</v>
+        <v>-0.68880985</v>
       </c>
       <c r="V6">
-        <v>11.05</v>
+        <v>11.17</v>
       </c>
       <c r="W6">
-        <v>11.05</v>
+        <v>11.17</v>
       </c>
       <c r="X6">
-        <v>4.73740911</v>
+        <v>4.74731874</v>
       </c>
       <c r="Y6" t="s">
         <v>41</v>
       </c>
       <c r="Z6">
-        <v>11.05</v>
+        <v>11.17</v>
       </c>
       <c r="AA6">
-        <v>22666578.4</v>
+        <v>22884252.63</v>
       </c>
       <c r="AB6">
-        <v>11.05</v>
+        <v>11.17</v>
       </c>
       <c r="AC6">
-        <v>11.05</v>
+        <v>11.17</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" t="s">
         <v>51</v>
       </c>
       <c r="D7" t="s">
         <v>44</v>
       </c>
       <c r="E7">
-        <v>11.68</v>
+        <v>11.83</v>
       </c>
       <c r="F7">
-        <v>0.42992261</v>
+        <v>-0.08445946</v>
       </c>
       <c r="G7" s="2">
-        <v>46113.0</v>
+        <v>46157.0</v>
       </c>
       <c r="H7" t="s">
         <v>40</v>
       </c>
       <c r="K7">
-        <v>-3.31125828</v>
+        <v>-0.16877637</v>
       </c>
       <c r="L7">
-        <v>-1.68350168</v>
+        <v>-1.82572614</v>
       </c>
       <c r="M7">
-        <v>-1.26796281</v>
+        <v>0.16934801</v>
       </c>
       <c r="N7">
-        <v>-1.68350168</v>
+        <v>-0.42087542</v>
       </c>
       <c r="O7">
-        <v>1.47697654</v>
+        <v>3.31877729</v>
       </c>
       <c r="P7">
-        <v>4.13903998</v>
+        <v>4.65994317</v>
       </c>
       <c r="Q7">
-        <v>6.57086966</v>
+        <v>6.69447463</v>
       </c>
       <c r="R7">
-        <v>3.47064699</v>
+        <v>4.55321395</v>
       </c>
       <c r="S7">
-        <v>0.82481784</v>
+        <v>1.02844923</v>
       </c>
       <c r="T7">
-        <v>22666578.4</v>
+        <v>22884252.63</v>
       </c>
       <c r="U7">
-        <v>1.3855003</v>
+        <v>-0.68880985</v>
       </c>
       <c r="V7">
-        <v>11.68</v>
+        <v>11.83</v>
       </c>
       <c r="W7">
-        <v>11.68</v>
+        <v>11.83</v>
       </c>
       <c r="X7">
-        <v>4.75866795</v>
+        <v>4.77853107</v>
       </c>
       <c r="Y7" t="s">
         <v>41</v>
       </c>
       <c r="Z7">
-        <v>10.15828837</v>
+        <v>10.10938305</v>
       </c>
       <c r="AA7">
-        <v>19713496.553026</v>
+        <v>19555847.471694</v>
       </c>
       <c r="AB7">
-        <v>10.15828837</v>
+        <v>10.10938305</v>
       </c>
       <c r="AC7">
-        <v>10.15828837</v>
+        <v>10.10938305</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>52</v>
       </c>
       <c r="B8" t="s">
         <v>53</v>
       </c>
       <c r="C8" t="s">
         <v>54</v>
       </c>
       <c r="D8" t="s">
         <v>44</v>
       </c>
       <c r="E8">
-        <v>12.99</v>
+        <v>14.0</v>
       </c>
       <c r="F8">
-        <v>1.01088647</v>
+        <v>0.07147963</v>
       </c>
       <c r="G8" s="2">
-        <v>46113.0</v>
+        <v>46157.0</v>
       </c>
       <c r="H8" t="s">
         <v>40</v>
       </c>
       <c r="K8">
-        <v>-4.55547392</v>
+        <v>3.09278351</v>
       </c>
       <c r="L8">
-        <v>-2.25733634</v>
+        <v>3.55029586</v>
       </c>
       <c r="M8">
-        <v>-0.38343558</v>
+        <v>6.46387833</v>
       </c>
       <c r="N8">
-        <v>-2.25733634</v>
+        <v>5.34236268</v>
       </c>
       <c r="O8">
-        <v>6.73788003</v>
+        <v>14.00651466</v>
       </c>
       <c r="P8">
-        <v>5.01030752</v>
+        <v>9.24838153</v>
       </c>
       <c r="Q8">
-        <v>7.07986816</v>
+        <v>9.27213735</v>
       </c>
       <c r="R8">
-        <v>3.61468446</v>
+        <v>7.68849972</v>
       </c>
       <c r="S8">
-        <v>2.21890731</v>
+        <v>3.60149077</v>
       </c>
       <c r="T8">
-        <v>855059.02</v>
+        <v>912994.83</v>
       </c>
       <c r="U8">
-        <v>0.99711765</v>
+        <v>0.10271276</v>
       </c>
       <c r="V8">
-        <v>12.99</v>
+        <v>14.0</v>
       </c>
       <c r="W8">
-        <v>12.99</v>
+        <v>14.0</v>
       </c>
       <c r="X8">
-        <v>6.20692539</v>
+        <v>7.34925222</v>
       </c>
       <c r="Y8" t="s">
         <v>41</v>
       </c>
       <c r="Z8">
-        <v>11.29761695</v>
+        <v>11.96376692</v>
       </c>
       <c r="AA8">
-        <v>743658.91251606</v>
+        <v>780204.09609179</v>
       </c>
       <c r="AB8">
-        <v>11.29761695</v>
+        <v>11.96376692</v>
       </c>
       <c r="AC8">
-        <v>11.29761695</v>
+        <v>11.96376692</v>
       </c>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
         <v>52</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" t="s">
         <v>56</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="E9">
-        <v>12.78</v>
+        <v>13.81</v>
       </c>
       <c r="F9">
-        <v>0.78864353</v>
+        <v>0.36337209</v>
       </c>
       <c r="G9" s="2">
-        <v>46113.0</v>
+        <v>46157.0</v>
       </c>
       <c r="H9" t="s">
         <v>40</v>
       </c>
       <c r="K9">
-        <v>-4.48430493</v>
+        <v>3.67867868</v>
       </c>
       <c r="L9">
-        <v>-2.21882173</v>
+        <v>4.22641509</v>
       </c>
       <c r="M9">
-        <v>-0.85337471</v>
+        <v>6.23076923</v>
       </c>
       <c r="N9">
-        <v>-2.21882173</v>
+        <v>5.66182096</v>
       </c>
       <c r="O9">
-        <v>5.18518519</v>
+        <v>12.27642276</v>
       </c>
       <c r="P9">
-        <v>3.63153863</v>
+        <v>8.13639582</v>
       </c>
       <c r="Q9">
-        <v>5.86970839</v>
+        <v>8.27335505</v>
       </c>
       <c r="R9">
-        <v>1.84239485</v>
+        <v>5.80422759</v>
       </c>
       <c r="S9">
-        <v>0.65427635</v>
+        <v>2.1937826</v>
       </c>
       <c r="T9">
-        <v>7487757.6</v>
+        <v>7941000.27</v>
       </c>
       <c r="U9">
-        <v>0.89040497</v>
+        <v>0.33919017</v>
       </c>
       <c r="V9">
-        <v>12.78</v>
+        <v>13.81</v>
       </c>
       <c r="W9">
-        <v>12.78</v>
+        <v>13.81</v>
       </c>
       <c r="X9">
-        <v>6.10870934</v>
+        <v>7.14364624</v>
       </c>
       <c r="Y9" t="s">
         <v>41</v>
       </c>
       <c r="Z9">
-        <v>12.78</v>
+        <v>13.81</v>
       </c>
       <c r="AA9">
-        <v>7487757.6</v>
+        <v>7941000.27</v>
       </c>
       <c r="AB9">
-        <v>12.78</v>
+        <v>13.81</v>
       </c>
       <c r="AC9">
-        <v>12.78</v>
+        <v>13.81</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>57</v>
       </c>
       <c r="C10" t="s">
         <v>58</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10">
-        <v>11.98</v>
+        <v>12.45</v>
       </c>
       <c r="F10">
-        <v>0.67226891</v>
+        <v>0.24154589</v>
       </c>
       <c r="G10" s="2">
-        <v>46113.0</v>
+        <v>46157.0</v>
       </c>
       <c r="H10" t="s">
         <v>40</v>
       </c>
       <c r="K10">
-        <v>-3.62027353</v>
+        <v>1.30187144</v>
       </c>
       <c r="L10">
-        <v>-1.72272354</v>
+        <v>0.97323601</v>
       </c>
       <c r="M10">
-        <v>-0.58091286</v>
+        <v>2.80759703</v>
       </c>
       <c r="N10">
-        <v>-1.72272354</v>
+        <v>2.13289582</v>
       </c>
       <c r="O10">
-        <v>3.9028621</v>
+        <v>7.69896194</v>
       </c>
       <c r="P10">
-        <v>3.33132078</v>
+        <v>5.76381152</v>
       </c>
       <c r="Q10">
-        <v>4.13110526</v>
+        <v>5.21166224</v>
       </c>
       <c r="R10">
-        <v>0.48581005</v>
+        <v>3.14404677</v>
       </c>
       <c r="S10">
-        <v>-1.01979561</v>
+        <v>-0.33397693</v>
       </c>
       <c r="T10">
-        <v>794254.48</v>
+        <v>798289.04</v>
       </c>
       <c r="U10">
-        <v>0.92641091</v>
+        <v>0.2343429</v>
       </c>
       <c r="V10">
-        <v>11.98</v>
+        <v>12.45</v>
       </c>
       <c r="W10">
-        <v>11.98</v>
+        <v>12.45</v>
       </c>
       <c r="X10">
-        <v>4.70327711</v>
+        <v>5.05841875</v>
       </c>
       <c r="Y10" t="s">
         <v>41</v>
       </c>
       <c r="Z10">
-        <v>11.98</v>
+        <v>12.45</v>
       </c>
       <c r="AA10">
-        <v>794254.48</v>
+        <v>798289.04</v>
       </c>
       <c r="AB10">
-        <v>11.98</v>
+        <v>12.45</v>
       </c>
       <c r="AC10">
-        <v>11.98</v>
+        <v>12.45</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
       </c>
       <c r="C11" t="s">
         <v>60</v>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
       <c r="E11">
-        <v>15.15</v>
+        <v>17.44</v>
       </c>
       <c r="F11">
-        <v>4.69937802</v>
+        <v>-1.1898017</v>
       </c>
       <c r="G11" s="2">
-        <v>46113.0</v>
+        <v>46157.0</v>
       </c>
       <c r="H11" t="s">
         <v>40</v>
       </c>
       <c r="K11">
-        <v>-5.90062112</v>
+        <v>4.68187275</v>
       </c>
       <c r="L11">
-        <v>-4.23514539</v>
+        <v>8.72817955</v>
       </c>
       <c r="M11">
-        <v>-3.07101727</v>
+        <v>13.76386171</v>
       </c>
       <c r="N11">
-        <v>-4.23514539</v>
+        <v>10.24020228</v>
       </c>
       <c r="O11">
-        <v>17.99065421</v>
+        <v>24.92836676</v>
       </c>
       <c r="P11">
-        <v>7.66350708</v>
+        <v>15.91400032</v>
       </c>
       <c r="Q11">
-        <v>14.69900224</v>
+        <v>20.24910404</v>
       </c>
       <c r="R11">
-        <v>7.79657045</v>
+        <v>15.82589798</v>
       </c>
       <c r="S11">
-        <v>7.48546582</v>
+        <v>10.01802489</v>
       </c>
       <c r="T11">
-        <v>25259634.07</v>
+        <v>29515458.21</v>
       </c>
       <c r="U11">
-        <v>3.85142678</v>
+        <v>-1.5415708</v>
       </c>
       <c r="V11">
-        <v>15.15</v>
+        <v>17.44</v>
       </c>
       <c r="W11">
-        <v>15.15</v>
+        <v>17.44</v>
       </c>
       <c r="X11">
-        <v>14.12625885</v>
+        <v>17.38848877</v>
       </c>
       <c r="Y11" t="s">
         <v>41</v>
       </c>
       <c r="Z11">
-        <v>15.15</v>
+        <v>17.44</v>
       </c>
       <c r="AA11">
-        <v>25259634.07</v>
+        <v>29515458.21</v>
       </c>
       <c r="AB11">
-        <v>15.15</v>
+        <v>17.44</v>
       </c>
       <c r="AC11">
-        <v>15.15</v>
+        <v>17.44</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
         <v>61</v>
       </c>
       <c r="C12" t="s">
         <v>62</v>
       </c>
       <c r="D12" t="s">
         <v>44</v>
       </c>
       <c r="E12">
-        <v>17.01</v>
+        <v>19.62</v>
       </c>
       <c r="F12">
-        <v>4.67692308</v>
+        <v>-1.15869018</v>
       </c>
       <c r="G12" s="2">
-        <v>46113.0</v>
+        <v>46157.0</v>
       </c>
       <c r="H12" t="s">
         <v>40</v>
       </c>
       <c r="K12">
-        <v>-5.60488346</v>
+        <v>4.86370925</v>
       </c>
       <c r="L12">
-        <v>-3.62606232</v>
+        <v>9.36454849</v>
       </c>
       <c r="M12">
-        <v>-1.90311419</v>
+        <v>15.07331378</v>
       </c>
       <c r="N12">
-        <v>-3.62606232</v>
+        <v>11.16147309</v>
       </c>
       <c r="O12">
-        <v>21.5</v>
+        <v>28.15153494</v>
       </c>
       <c r="P12">
-        <v>10.0307301</v>
+        <v>18.46659767</v>
       </c>
       <c r="Q12">
-        <v>17.14925973</v>
+        <v>22.780966</v>
       </c>
       <c r="R12">
-        <v>10.74150648</v>
+        <v>18.70951062</v>
       </c>
       <c r="S12">
-        <v>10.10836644</v>
+        <v>12.70300912</v>
       </c>
       <c r="T12">
-        <v>25259634.07</v>
+        <v>29515458.21</v>
       </c>
       <c r="U12">
-        <v>3.85142678</v>
+        <v>-1.5415708</v>
       </c>
       <c r="V12">
-        <v>17.01</v>
+        <v>19.62</v>
       </c>
       <c r="W12">
-        <v>17.01</v>
+        <v>19.62</v>
       </c>
       <c r="X12">
-        <v>14.21889591</v>
+        <v>17.44298363</v>
       </c>
       <c r="Y12" t="s">
         <v>41</v>
       </c>
       <c r="Z12">
-        <v>14.79387715</v>
+        <v>16.76636478</v>
       </c>
       <c r="AA12">
-        <v>21968719.776852</v>
+        <v>25222575.897246</v>
       </c>
       <c r="AB12">
-        <v>14.79387715</v>
+        <v>16.76636478</v>
       </c>
       <c r="AC12">
-        <v>14.79387715</v>
+        <v>16.76636478</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="C13" t="s">
         <v>64</v>
       </c>
       <c r="D13" t="s">
         <v>32</v>
       </c>
       <c r="E13">
-        <v>11.9</v>
+        <v>12.04</v>
       </c>
       <c r="F13">
-        <v>0.42194093</v>
+        <v>0.75313808</v>
       </c>
       <c r="G13" s="2">
-        <v>46081.0</v>
+        <v>46142.0</v>
       </c>
       <c r="H13" t="s">
         <v>33</v>
       </c>
       <c r="I13" t="s">
         <v>34</v>
       </c>
       <c r="J13" t="s">
         <v>35</v>
       </c>
       <c r="N13">
-        <v>1.19047619</v>
+        <v>2.38095238</v>
       </c>
       <c r="O13">
-        <v>5.59006211</v>
+        <v>4.42324371</v>
+      </c>
+      <c r="P13">
+        <v>6.07703073</v>
       </c>
       <c r="Q13">
-        <v>3.06371807</v>
+        <v>3.56167552</v>
+      </c>
+      <c r="R13">
+        <v>3.1871203</v>
       </c>
       <c r="T13">
-        <v>29564827.0</v>
+        <v>29913578.0</v>
       </c>
       <c r="U13">
-        <v>0.4455405</v>
+        <v>0.81703257</v>
       </c>
       <c r="X13">
-        <v>7.62554455</v>
+        <v>7.63347483</v>
       </c>
       <c r="Y13" t="s">
         <v>65</v>
       </c>
       <c r="Z13">
-        <v>11.9</v>
+        <v>12.04</v>
       </c>
       <c r="AA13">
-        <v>29564827.0</v>
+        <v>29913578.0</v>
       </c>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
         <v>45</v>
       </c>
       <c r="B14" t="s">
         <v>66</v>
       </c>
       <c r="C14" t="s">
         <v>67</v>
       </c>
       <c r="D14" t="s">
         <v>32</v>
       </c>
       <c r="E14">
-        <v>122.4728</v>
+        <v>122.1699</v>
       </c>
       <c r="F14">
-        <v>0.16692743</v>
+        <v>0.36681525</v>
       </c>
       <c r="G14" s="2">
-        <v>46080.0</v>
+        <v>46142.0</v>
       </c>
       <c r="H14" t="s">
         <v>68</v>
       </c>
+      <c r="L14">
+        <v>-0.08080564</v>
+      </c>
       <c r="N14">
-        <v>0.65601202</v>
+        <v>0.40706935</v>
+      </c>
+      <c r="O14">
+        <v>2.60851088</v>
+      </c>
+      <c r="P14">
+        <v>2.83370288</v>
+      </c>
+      <c r="Q14">
+        <v>4.03644379</v>
+      </c>
+      <c r="R14">
+        <v>3.38294583</v>
       </c>
       <c r="S14">
-        <v>2.85118943</v>
+        <v>2.44052705</v>
       </c>
       <c r="T14">
-        <v>79599997.46</v>
+        <v>79102303.5</v>
       </c>
       <c r="U14">
-        <v>1.11844454</v>
+        <v>1.8958452</v>
       </c>
       <c r="X14">
-        <v>0.7245037</v>
+        <v>0.87424195</v>
       </c>
       <c r="Y14" t="s">
         <v>69</v>
       </c>
       <c r="Z14">
-        <v>122.4728</v>
+        <v>122.1699</v>
       </c>
       <c r="AA14">
-        <v>79599997.46</v>
+        <v>79102303.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
+      <c r="A15" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" t="s">
+        <v>70</v>
+      </c>
+      <c r="C15" t="s">
+        <v>71</v>
+      </c>
+      <c r="D15" t="s">
+        <v>32</v>
+      </c>
+      <c r="E15">
+        <v>107.706</v>
+      </c>
+      <c r="F15">
+        <v>0.05480877</v>
+      </c>
+      <c r="G15" s="2">
+        <v>46157.0</v>
+      </c>
+      <c r="H15" t="s">
+        <v>40</v>
+      </c>
+      <c r="K15">
+        <v>0.60339996</v>
+      </c>
+      <c r="L15">
+        <v>1.48975265</v>
+      </c>
+      <c r="M15">
+        <v>3.73901988</v>
+      </c>
+      <c r="N15">
+        <v>2.57616594</v>
+      </c>
+      <c r="O15">
+        <v>7.78036845</v>
+      </c>
+      <c r="T15">
+        <v>10684007.26</v>
+      </c>
+      <c r="U15">
+        <v>0.06489519</v>
+      </c>
+      <c r="Y15" t="s">
+        <v>72</v>
+      </c>
+      <c r="Z15">
+        <v>107.706</v>
+      </c>
+      <c r="AA15">
+        <v>10684007.26</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">