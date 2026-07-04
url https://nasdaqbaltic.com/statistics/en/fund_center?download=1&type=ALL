--- v3 (2026-05-18)
+++ v4 (2026-07-04)
@@ -705,1112 +705,1124 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>0.4033</v>
+        <v>0.4042</v>
       </c>
       <c r="F2">
-        <v>0.27349577</v>
+        <v>0.22315894</v>
       </c>
       <c r="G2" s="2">
-        <v>46142.0</v>
+        <v>46173.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="I2" t="s">
         <v>34</v>
       </c>
       <c r="J2" t="s">
         <v>35</v>
       </c>
+      <c r="K2">
+        <v>0.22315894</v>
+      </c>
+      <c r="L2">
+        <v>-26.05195756</v>
+      </c>
+      <c r="M2">
+        <v>-25.78038928</v>
+      </c>
       <c r="N2">
-        <v>-26.01357549</v>
+        <v>-25.84846817</v>
       </c>
       <c r="O2">
-        <v>-40.16320475</v>
+        <v>-40.1805535</v>
       </c>
       <c r="P2">
-        <v>-33.34710431</v>
+        <v>-33.24335363</v>
       </c>
       <c r="Q2">
-        <v>-28.81597764</v>
+        <v>-28.48050402</v>
       </c>
       <c r="R2">
-        <v>-22.33714766</v>
+        <v>-22.41429985</v>
       </c>
       <c r="S2">
-        <v>-18.79603913</v>
+        <v>-18.81802674</v>
       </c>
       <c r="T2">
-        <v>91376447.0</v>
+        <v>91574802.0</v>
       </c>
       <c r="U2">
-        <v>0.2794127</v>
+        <v>0.21707454</v>
       </c>
       <c r="X2">
-        <v>17.95574188</v>
+        <v>17.91579056</v>
       </c>
       <c r="Y2" t="s">
         <v>36</v>
       </c>
       <c r="Z2">
-        <v>0.4033</v>
+        <v>0.4042</v>
       </c>
       <c r="AA2">
-        <v>91376447.0</v>
+        <v>91574802.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" t="s">
         <v>39</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3">
-        <v>19.66</v>
+        <v>19.83</v>
+      </c>
+      <c r="F3">
+        <v>0.15151515</v>
       </c>
       <c r="G3" s="2">
-        <v>46157.0</v>
+        <v>46205.0</v>
       </c>
       <c r="H3" t="s">
         <v>40</v>
       </c>
       <c r="K3">
-        <v>0.51124744</v>
+        <v>0.30349014</v>
       </c>
       <c r="L3">
-        <v>-0.70707071</v>
+        <v>2.74611399</v>
       </c>
       <c r="M3">
-        <v>2.289282</v>
+        <v>1.95372751</v>
       </c>
       <c r="N3">
-        <v>1.07969152</v>
+        <v>1.95372751</v>
       </c>
       <c r="O3">
-        <v>7.022319</v>
+        <v>5.98610369</v>
       </c>
       <c r="P3">
-        <v>6.41844198</v>
+        <v>6.69333287</v>
       </c>
       <c r="Q3">
-        <v>8.57523198</v>
+        <v>8.21051338</v>
       </c>
       <c r="R3">
-        <v>5.95335882</v>
+        <v>7.31745881</v>
       </c>
       <c r="S3">
-        <v>-0.10142009</v>
+        <v>-0.15060309</v>
       </c>
       <c r="T3">
-        <v>31366840.84</v>
+        <v>30965715.62</v>
       </c>
       <c r="U3">
-        <v>-0.58126685</v>
+        <v>0.29246502</v>
       </c>
       <c r="V3">
-        <v>19.66</v>
+        <v>19.83</v>
       </c>
       <c r="W3">
-        <v>19.66</v>
+        <v>19.83</v>
       </c>
       <c r="X3">
-        <v>3.73660946</v>
+        <v>3.62681484</v>
       </c>
       <c r="Y3" t="s">
         <v>41</v>
       </c>
       <c r="Z3">
-        <v>19.66</v>
+        <v>19.83</v>
       </c>
       <c r="AA3">
-        <v>31366840.84</v>
+        <v>30965715.62</v>
       </c>
       <c r="AB3">
-        <v>19.66</v>
+        <v>19.83</v>
       </c>
       <c r="AC3">
-        <v>19.66</v>
+        <v>19.83</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" t="s">
         <v>43</v>
       </c>
       <c r="D4" t="s">
         <v>44</v>
       </c>
       <c r="E4">
-        <v>30.89</v>
+        <v>31.23</v>
+      </c>
+      <c r="F4">
+        <v>0.19249278</v>
       </c>
       <c r="G4" s="2">
-        <v>46157.0</v>
+        <v>46205.0</v>
       </c>
       <c r="H4" t="s">
         <v>40</v>
       </c>
       <c r="K4">
-        <v>0.68448501</v>
+        <v>0.41800643</v>
       </c>
       <c r="L4">
-        <v>-0.22609819</v>
+        <v>3.20555188</v>
       </c>
       <c r="M4">
-        <v>3.41479746</v>
+        <v>2.96735905</v>
       </c>
       <c r="N4">
-        <v>1.84635674</v>
+        <v>2.96735905</v>
       </c>
       <c r="O4">
-        <v>9.57786449</v>
+        <v>8.36224844</v>
       </c>
       <c r="P4">
-        <v>8.62358524</v>
+        <v>8.90819557</v>
       </c>
       <c r="Q4">
-        <v>10.73345123</v>
+        <v>10.35159638</v>
       </c>
       <c r="R4">
-        <v>8.35376661</v>
+        <v>9.70610772</v>
       </c>
       <c r="S4">
-        <v>2.03505303</v>
+        <v>2.00430844</v>
       </c>
       <c r="T4">
-        <v>31366840.84</v>
+        <v>30965715.62</v>
       </c>
       <c r="U4">
-        <v>-0.58126685</v>
+        <v>0.29246502</v>
       </c>
       <c r="V4">
-        <v>30.89</v>
+        <v>31.23</v>
       </c>
       <c r="W4">
-        <v>30.89</v>
+        <v>31.23</v>
       </c>
       <c r="X4">
-        <v>3.76362395</v>
+        <v>3.64431477</v>
       </c>
       <c r="Y4" t="s">
         <v>41</v>
       </c>
       <c r="Z4">
-        <v>26.39719715</v>
+        <v>27.43564963</v>
       </c>
       <c r="AA4">
-        <v>26804683.773321</v>
+        <v>27203474.998288</v>
       </c>
       <c r="AB4">
-        <v>26.39719715</v>
+        <v>27.43564963</v>
       </c>
       <c r="AC4">
-        <v>26.39719715</v>
+        <v>27.43564963</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" t="s">
         <v>47</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5">
-        <v>61.81</v>
+        <v>66.15</v>
       </c>
       <c r="F5">
-        <v>-1.87331322</v>
+        <v>0.562481</v>
       </c>
       <c r="G5" s="2">
-        <v>46157.0</v>
+        <v>46205.0</v>
       </c>
       <c r="H5" t="s">
         <v>40</v>
       </c>
       <c r="K5">
-        <v>-0.45095829</v>
+        <v>3.99308285</v>
       </c>
       <c r="L5">
-        <v>2.64031883</v>
+        <v>13.40648037</v>
       </c>
       <c r="M5">
-        <v>11.55026169</v>
+        <v>14.96350365</v>
       </c>
       <c r="N5">
-        <v>7.42092457</v>
+        <v>14.96350365</v>
       </c>
       <c r="O5">
-        <v>8.99312291</v>
+        <v>17.83042394</v>
       </c>
       <c r="P5">
-        <v>6.37841713</v>
+        <v>9.39082736</v>
       </c>
       <c r="Q5">
-        <v>9.32828469</v>
+        <v>10.73984373</v>
       </c>
       <c r="R5">
-        <v>8.74495517</v>
+        <v>12.86188104</v>
       </c>
       <c r="S5">
-        <v>2.50038783</v>
+        <v>2.34883668</v>
       </c>
       <c r="T5">
-        <v>16571402.04</v>
+        <v>17643155.73</v>
       </c>
       <c r="U5">
-        <v>-1.86382296</v>
+        <v>0.45620716</v>
       </c>
       <c r="V5">
-        <v>61.81</v>
+        <v>66.15</v>
       </c>
       <c r="W5">
-        <v>61.81</v>
+        <v>66.15</v>
       </c>
       <c r="X5">
-        <v>14.06018162</v>
+        <v>14.58606911</v>
       </c>
       <c r="Y5" t="s">
         <v>41</v>
       </c>
       <c r="Z5">
-        <v>61.81</v>
+        <v>66.15</v>
       </c>
       <c r="AA5">
-        <v>16571402.04</v>
+        <v>17643155.73</v>
       </c>
       <c r="AB5">
-        <v>61.81</v>
+        <v>66.15</v>
       </c>
       <c r="AC5">
-        <v>61.81</v>
+        <v>66.15</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" t="s">
         <v>49</v>
       </c>
       <c r="D6" t="s">
         <v>32</v>
       </c>
       <c r="E6">
-        <v>11.17</v>
+        <v>11.23</v>
       </c>
       <c r="F6">
-        <v>-0.08944544</v>
+        <v>0.08912656</v>
       </c>
       <c r="G6" s="2">
-        <v>46157.0</v>
+        <v>46205.0</v>
       </c>
       <c r="H6" t="s">
         <v>40</v>
       </c>
       <c r="K6">
-        <v>-0.35682426</v>
+        <v>-0.53144376</v>
       </c>
       <c r="L6">
-        <v>-2.36013986</v>
+        <v>1.62895928</v>
       </c>
       <c r="M6">
-        <v>-0.88731145</v>
+        <v>-0.70733864</v>
       </c>
       <c r="N6">
-        <v>-1.23784262</v>
+        <v>-0.70733864</v>
       </c>
       <c r="O6">
-        <v>0.81227437</v>
+        <v>-0.53144376</v>
       </c>
       <c r="P6">
-        <v>2.46033526</v>
+        <v>2.78346299</v>
       </c>
       <c r="Q6">
-        <v>4.52931541</v>
+        <v>4.29132551</v>
       </c>
       <c r="R6">
-        <v>2.2220026</v>
+        <v>3.5961904</v>
       </c>
       <c r="S6">
-        <v>-1.10811501</v>
+        <v>-1.16890687</v>
       </c>
       <c r="T6">
-        <v>22884252.63</v>
+        <v>22620976.18</v>
       </c>
       <c r="U6">
-        <v>-0.68880985</v>
+        <v>0.25072879</v>
       </c>
       <c r="V6">
-        <v>11.17</v>
+        <v>11.23</v>
       </c>
       <c r="W6">
-        <v>11.17</v>
+        <v>11.23</v>
       </c>
       <c r="X6">
-        <v>4.74731874</v>
+        <v>4.67587376</v>
       </c>
       <c r="Y6" t="s">
         <v>41</v>
       </c>
       <c r="Z6">
-        <v>11.17</v>
+        <v>11.23</v>
       </c>
       <c r="AA6">
-        <v>22884252.63</v>
+        <v>22620976.18</v>
       </c>
       <c r="AB6">
-        <v>11.17</v>
+        <v>11.23</v>
       </c>
       <c r="AC6">
-        <v>11.17</v>
+        <v>11.23</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" t="s">
         <v>51</v>
       </c>
       <c r="D7" t="s">
         <v>44</v>
       </c>
       <c r="E7">
-        <v>11.83</v>
+        <v>11.93</v>
       </c>
       <c r="F7">
-        <v>-0.08445946</v>
+        <v>0.16792611</v>
       </c>
       <c r="G7" s="2">
-        <v>46157.0</v>
+        <v>46205.0</v>
       </c>
       <c r="H7" t="s">
         <v>40</v>
       </c>
       <c r="K7">
-        <v>-0.16877637</v>
+        <v>-0.25083612</v>
       </c>
       <c r="L7">
-        <v>-1.82572614</v>
+        <v>2.22793488</v>
       </c>
       <c r="M7">
-        <v>0.16934801</v>
+        <v>0.42087542</v>
       </c>
       <c r="N7">
-        <v>-0.42087542</v>
+        <v>0.42087542</v>
       </c>
       <c r="O7">
-        <v>3.31877729</v>
+        <v>1.79180887</v>
       </c>
       <c r="P7">
-        <v>4.65994317</v>
+        <v>5.05273774</v>
       </c>
       <c r="Q7">
-        <v>6.69447463</v>
+        <v>6.45058457</v>
       </c>
       <c r="R7">
-        <v>4.55321395</v>
+        <v>5.94308524</v>
       </c>
       <c r="S7">
-        <v>1.02844923</v>
+        <v>0.98396588</v>
       </c>
       <c r="T7">
-        <v>22884252.63</v>
+        <v>22620976.18</v>
       </c>
       <c r="U7">
-        <v>-0.68880985</v>
+        <v>0.25072879</v>
       </c>
       <c r="V7">
-        <v>11.83</v>
+        <v>11.93</v>
       </c>
       <c r="W7">
-        <v>11.83</v>
+        <v>11.93</v>
       </c>
       <c r="X7">
-        <v>4.77853107</v>
+        <v>4.71417236</v>
       </c>
       <c r="Y7" t="s">
         <v>41</v>
       </c>
       <c r="Z7">
-        <v>10.10938305</v>
+        <v>10.48054115</v>
       </c>
       <c r="AA7">
-        <v>19555847.471694</v>
+        <v>19872596.115688</v>
       </c>
       <c r="AB7">
-        <v>10.10938305</v>
+        <v>10.48054115</v>
       </c>
       <c r="AC7">
-        <v>10.10938305</v>
+        <v>10.48054115</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>52</v>
       </c>
       <c r="B8" t="s">
         <v>53</v>
       </c>
       <c r="C8" t="s">
         <v>54</v>
       </c>
       <c r="D8" t="s">
         <v>44</v>
       </c>
       <c r="E8">
-        <v>14.0</v>
+        <v>14.18</v>
       </c>
       <c r="F8">
-        <v>0.07147963</v>
+        <v>-0.28129395</v>
       </c>
       <c r="G8" s="2">
-        <v>46157.0</v>
+        <v>46205.0</v>
       </c>
       <c r="H8" t="s">
         <v>40</v>
       </c>
       <c r="K8">
-        <v>3.09278351</v>
+        <v>-0.21111893</v>
       </c>
       <c r="L8">
-        <v>3.55029586</v>
+        <v>8.24427481</v>
       </c>
       <c r="M8">
-        <v>6.46387833</v>
+        <v>6.69676448</v>
       </c>
       <c r="N8">
-        <v>5.34236268</v>
+        <v>6.69676448</v>
       </c>
       <c r="O8">
-        <v>14.00651466</v>
+        <v>12.36133122</v>
       </c>
       <c r="P8">
-        <v>9.24838153</v>
+        <v>9.39033196</v>
       </c>
       <c r="Q8">
-        <v>9.27213735</v>
+        <v>9.46707464</v>
       </c>
       <c r="R8">
-        <v>7.68849972</v>
+        <v>8.71827355</v>
       </c>
       <c r="S8">
-        <v>3.60149077</v>
+        <v>3.30892366</v>
       </c>
       <c r="T8">
-        <v>912994.83</v>
+        <v>834004.3</v>
       </c>
       <c r="U8">
-        <v>0.10271276</v>
+        <v>-0.29557189</v>
       </c>
       <c r="V8">
-        <v>14.0</v>
+        <v>14.18</v>
       </c>
       <c r="W8">
-        <v>14.0</v>
+        <v>14.18</v>
       </c>
       <c r="X8">
-        <v>7.34925222</v>
+        <v>7.47655058</v>
       </c>
       <c r="Y8" t="s">
         <v>41</v>
       </c>
       <c r="Z8">
-        <v>11.96376692</v>
+        <v>12.45717297</v>
       </c>
       <c r="AA8">
-        <v>780204.09609179</v>
+        <v>732675.30458303</v>
       </c>
       <c r="AB8">
-        <v>11.96376692</v>
+        <v>12.45717297</v>
       </c>
       <c r="AC8">
-        <v>11.96376692</v>
+        <v>12.45717297</v>
       </c>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
         <v>52</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" t="s">
         <v>56</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="E9">
-        <v>13.81</v>
+        <v>14.05</v>
       </c>
       <c r="F9">
-        <v>0.36337209</v>
+        <v>-0.35460993</v>
       </c>
       <c r="G9" s="2">
-        <v>46157.0</v>
+        <v>46205.0</v>
       </c>
       <c r="H9" t="s">
         <v>40</v>
       </c>
       <c r="K9">
-        <v>3.67867868</v>
+        <v>0.28551035</v>
       </c>
       <c r="L9">
-        <v>4.22641509</v>
+        <v>8.91472868</v>
       </c>
       <c r="M9">
-        <v>6.23076923</v>
+        <v>7.49808722</v>
       </c>
       <c r="N9">
-        <v>5.66182096</v>
+        <v>7.49808722</v>
       </c>
       <c r="O9">
-        <v>12.27642276</v>
+        <v>12.76083467</v>
       </c>
       <c r="P9">
-        <v>8.13639582</v>
+        <v>8.38584612</v>
       </c>
       <c r="Q9">
-        <v>8.27335505</v>
+        <v>8.53243428</v>
       </c>
       <c r="R9">
-        <v>5.80422759</v>
+        <v>7.17208482</v>
       </c>
       <c r="S9">
-        <v>2.1937826</v>
+        <v>1.89694323</v>
       </c>
       <c r="T9">
-        <v>7941000.27</v>
+        <v>7870394.83</v>
       </c>
       <c r="U9">
-        <v>0.33919017</v>
+        <v>-0.74274388</v>
       </c>
       <c r="V9">
-        <v>13.81</v>
+        <v>14.05</v>
       </c>
       <c r="W9">
-        <v>13.81</v>
+        <v>14.05</v>
       </c>
       <c r="X9">
-        <v>7.14364624</v>
+        <v>7.3308959</v>
       </c>
       <c r="Y9" t="s">
         <v>41</v>
       </c>
       <c r="Z9">
-        <v>13.81</v>
+        <v>14.05</v>
       </c>
       <c r="AA9">
-        <v>7941000.27</v>
+        <v>7870394.83</v>
       </c>
       <c r="AB9">
-        <v>13.81</v>
+        <v>14.05</v>
       </c>
       <c r="AC9">
-        <v>13.81</v>
+        <v>14.05</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>57</v>
       </c>
       <c r="C10" t="s">
         <v>58</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10">
-        <v>12.45</v>
+        <v>12.6</v>
       </c>
       <c r="F10">
-        <v>0.24154589</v>
+        <v>-0.15847861</v>
       </c>
       <c r="G10" s="2">
-        <v>46157.0</v>
+        <v>46205.0</v>
       </c>
       <c r="H10" t="s">
         <v>40</v>
       </c>
       <c r="K10">
-        <v>1.30187144</v>
+        <v>0.31847134</v>
       </c>
       <c r="L10">
-        <v>0.97323601</v>
+        <v>4.65116279</v>
       </c>
       <c r="M10">
-        <v>2.80759703</v>
+        <v>3.36341263</v>
       </c>
       <c r="N10">
-        <v>2.13289582</v>
+        <v>3.36341263</v>
       </c>
       <c r="O10">
-        <v>7.69896194</v>
+        <v>6.96095076</v>
       </c>
       <c r="P10">
-        <v>5.76381152</v>
+        <v>5.83005244</v>
       </c>
       <c r="Q10">
-        <v>5.21166224</v>
+        <v>5.69847187</v>
       </c>
       <c r="R10">
-        <v>3.14404677</v>
+        <v>4.12234485</v>
       </c>
       <c r="S10">
-        <v>-0.33397693</v>
+        <v>-0.50033781</v>
       </c>
       <c r="T10">
-        <v>798289.04</v>
+        <v>771413.4</v>
       </c>
       <c r="U10">
-        <v>0.2343429</v>
+        <v>-0.14140994</v>
       </c>
       <c r="V10">
-        <v>12.45</v>
+        <v>12.6</v>
       </c>
       <c r="W10">
-        <v>12.45</v>
+        <v>12.6</v>
       </c>
       <c r="X10">
-        <v>5.05841875</v>
+        <v>4.88630533</v>
       </c>
       <c r="Y10" t="s">
         <v>41</v>
       </c>
       <c r="Z10">
-        <v>12.45</v>
+        <v>12.6</v>
       </c>
       <c r="AA10">
-        <v>798289.04</v>
+        <v>771413.4</v>
       </c>
       <c r="AB10">
-        <v>12.45</v>
+        <v>12.6</v>
       </c>
       <c r="AC10">
-        <v>12.45</v>
+        <v>12.6</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
       </c>
       <c r="C11" t="s">
         <v>60</v>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
       <c r="E11">
-        <v>17.44</v>
+        <v>18.22</v>
       </c>
       <c r="F11">
-        <v>-1.1898017</v>
+        <v>-1.24661247</v>
       </c>
       <c r="G11" s="2">
-        <v>46157.0</v>
+        <v>46205.0</v>
       </c>
       <c r="H11" t="s">
         <v>40</v>
       </c>
       <c r="K11">
-        <v>4.68187275</v>
+        <v>-1.19305857</v>
       </c>
       <c r="L11">
-        <v>8.72817955</v>
+        <v>20.82228117</v>
       </c>
       <c r="M11">
-        <v>13.76386171</v>
+        <v>15.17067004</v>
       </c>
       <c r="N11">
-        <v>10.24020228</v>
+        <v>15.17067004</v>
       </c>
       <c r="O11">
-        <v>24.92836676</v>
+        <v>25.48209366</v>
       </c>
       <c r="P11">
-        <v>15.91400032</v>
+        <v>14.94552104</v>
       </c>
       <c r="Q11">
-        <v>20.24910404</v>
+        <v>19.30250158</v>
       </c>
       <c r="R11">
-        <v>15.82589798</v>
+        <v>18.95336857</v>
       </c>
       <c r="S11">
-        <v>10.01802489</v>
+        <v>10.18211463</v>
       </c>
       <c r="T11">
-        <v>29515458.21</v>
+        <v>30906788.62</v>
       </c>
       <c r="U11">
-        <v>-1.5415708</v>
+        <v>-1.37960081</v>
       </c>
       <c r="V11">
-        <v>17.44</v>
+        <v>18.22</v>
       </c>
       <c r="W11">
-        <v>17.44</v>
+        <v>18.22</v>
       </c>
       <c r="X11">
-        <v>17.38848877</v>
+        <v>17.71650124</v>
       </c>
       <c r="Y11" t="s">
         <v>41</v>
       </c>
       <c r="Z11">
-        <v>17.44</v>
+        <v>18.22</v>
       </c>
       <c r="AA11">
-        <v>29515458.21</v>
+        <v>30906788.62</v>
       </c>
       <c r="AB11">
-        <v>17.44</v>
+        <v>18.22</v>
       </c>
       <c r="AC11">
-        <v>17.44</v>
+        <v>18.22</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
         <v>61</v>
       </c>
       <c r="C12" t="s">
         <v>62</v>
       </c>
       <c r="D12" t="s">
         <v>44</v>
       </c>
       <c r="E12">
-        <v>19.62</v>
+        <v>20.53</v>
       </c>
       <c r="F12">
-        <v>-1.15869018</v>
+        <v>-1.20307988</v>
       </c>
       <c r="G12" s="2">
-        <v>46157.0</v>
+        <v>46205.0</v>
       </c>
       <c r="H12" t="s">
         <v>40</v>
       </c>
       <c r="K12">
-        <v>4.86370925</v>
+        <v>-1.10789981</v>
       </c>
       <c r="L12">
-        <v>9.36454849</v>
+        <v>21.26402835</v>
       </c>
       <c r="M12">
-        <v>15.07331378</v>
+        <v>16.31728045</v>
       </c>
       <c r="N12">
-        <v>11.16147309</v>
+        <v>16.31728045</v>
       </c>
       <c r="O12">
-        <v>28.15153494</v>
+        <v>28.15230961</v>
       </c>
       <c r="P12">
-        <v>18.46659767</v>
+        <v>17.42136531</v>
       </c>
       <c r="Q12">
-        <v>22.780966</v>
+        <v>21.77070719</v>
       </c>
       <c r="R12">
-        <v>18.70951062</v>
+        <v>21.7942615</v>
       </c>
       <c r="S12">
-        <v>12.70300912</v>
+        <v>12.88446664</v>
       </c>
       <c r="T12">
-        <v>29515458.21</v>
+        <v>30906788.62</v>
       </c>
       <c r="U12">
-        <v>-1.5415708</v>
+        <v>-1.37960081</v>
       </c>
       <c r="V12">
-        <v>19.62</v>
+        <v>20.53</v>
       </c>
       <c r="W12">
-        <v>19.62</v>
+        <v>20.53</v>
       </c>
       <c r="X12">
-        <v>17.44298363</v>
+        <v>17.78064537</v>
       </c>
       <c r="Y12" t="s">
         <v>41</v>
       </c>
       <c r="Z12">
-        <v>16.76636478</v>
+        <v>18.03566721</v>
       </c>
       <c r="AA12">
-        <v>25222575.897246</v>
+        <v>27151707.45024</v>
       </c>
       <c r="AB12">
-        <v>16.76636478</v>
+        <v>18.03566721</v>
       </c>
       <c r="AC12">
-        <v>16.76636478</v>
+        <v>18.03566721</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="C13" t="s">
         <v>64</v>
       </c>
       <c r="D13" t="s">
         <v>32</v>
       </c>
       <c r="E13">
-        <v>12.04</v>
+        <v>11.66</v>
       </c>
       <c r="F13">
-        <v>0.75313808</v>
+        <v>-3.15614618</v>
       </c>
       <c r="G13" s="2">
-        <v>46142.0</v>
+        <v>46173.0</v>
       </c>
       <c r="H13" t="s">
         <v>33</v>
       </c>
       <c r="I13" t="s">
         <v>34</v>
       </c>
       <c r="J13" t="s">
         <v>35</v>
       </c>
+      <c r="K13">
+        <v>-3.15614618</v>
+      </c>
+      <c r="L13">
+        <v>-2.01680672</v>
+      </c>
+      <c r="M13">
+        <v>3.09460654</v>
+      </c>
       <c r="N13">
-        <v>2.38095238</v>
+        <v>-0.85034014</v>
       </c>
       <c r="O13">
-        <v>4.42324371</v>
+        <v>5.8076225</v>
       </c>
       <c r="P13">
-        <v>6.07703073</v>
+        <v>4.83144768</v>
       </c>
       <c r="Q13">
-        <v>3.56167552</v>
+        <v>3.06621189</v>
       </c>
       <c r="R13">
-        <v>3.1871203</v>
+        <v>2.33903594</v>
       </c>
       <c r="T13">
-        <v>29913578.0</v>
+        <v>28962096.0</v>
       </c>
       <c r="U13">
-        <v>0.81703257</v>
+        <v>-3.18076962</v>
       </c>
       <c r="X13">
-        <v>7.63347483</v>
+        <v>7.63299131</v>
       </c>
       <c r="Y13" t="s">
         <v>65</v>
       </c>
       <c r="Z13">
-        <v>12.04</v>
+        <v>11.66</v>
       </c>
       <c r="AA13">
-        <v>29913578.0</v>
+        <v>28962096.0</v>
       </c>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
         <v>45</v>
       </c>
       <c r="B14" t="s">
         <v>66</v>
       </c>
       <c r="C14" t="s">
         <v>67</v>
       </c>
       <c r="D14" t="s">
         <v>32</v>
       </c>
       <c r="E14">
-        <v>122.1699</v>
+        <v>122.7596</v>
       </c>
       <c r="F14">
-        <v>0.36681525</v>
+        <v>0.48268845</v>
       </c>
       <c r="G14" s="2">
-        <v>46142.0</v>
+        <v>46171.0</v>
       </c>
       <c r="H14" t="s">
         <v>68</v>
       </c>
       <c r="L14">
-        <v>-0.08080564</v>
+        <v>0.23417445</v>
+      </c>
+      <c r="M14">
+        <v>1.03329846</v>
       </c>
       <c r="N14">
-        <v>0.40706935</v>
-[...14 lines deleted...]
-        <v>2.44052705</v>
+        <v>0.89172268</v>
       </c>
       <c r="T14">
-        <v>79102303.5</v>
+        <v>79273926.36</v>
       </c>
       <c r="U14">
-        <v>1.8958452</v>
+        <v>0.21696316</v>
       </c>
       <c r="X14">
-        <v>0.87424195</v>
+        <v>0.85583478</v>
       </c>
       <c r="Y14" t="s">
         <v>69</v>
       </c>
       <c r="Z14">
-        <v>122.1699</v>
+        <v>122.7596</v>
       </c>
       <c r="AA14">
-        <v>79102303.5</v>
+        <v>79273926.36</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15" t="s">
         <v>70</v>
       </c>
       <c r="C15" t="s">
         <v>71</v>
       </c>
       <c r="D15" t="s">
         <v>32</v>
       </c>
       <c r="E15">
-        <v>107.706</v>
+        <v>108.687</v>
       </c>
       <c r="F15">
-        <v>0.05480877</v>
+        <v>-0.02207688</v>
       </c>
       <c r="G15" s="2">
-        <v>46157.0</v>
+        <v>46205.0</v>
       </c>
       <c r="H15" t="s">
         <v>40</v>
       </c>
       <c r="K15">
-        <v>0.60339996</v>
+        <v>0.73684796</v>
       </c>
       <c r="L15">
-        <v>1.48975265</v>
+        <v>1.86318522</v>
       </c>
       <c r="M15">
-        <v>3.73901988</v>
+        <v>3.44246693</v>
       </c>
       <c r="N15">
-        <v>2.57616594</v>
+        <v>3.51044276</v>
       </c>
       <c r="O15">
-        <v>7.78036845</v>
+        <v>7.98187833</v>
       </c>
       <c r="T15">
-        <v>10684007.26</v>
+        <v>12597004.93</v>
       </c>
       <c r="U15">
-        <v>0.06489519</v>
+        <v>-0.02154572</v>
       </c>
       <c r="Y15" t="s">
         <v>72</v>
       </c>
       <c r="Z15">
-        <v>107.706</v>
+        <v>108.687</v>
       </c>
       <c r="AA15">
-        <v>10684007.26</v>
+        <v>12597004.93</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">