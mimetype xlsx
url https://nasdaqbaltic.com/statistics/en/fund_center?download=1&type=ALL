--- v4 (2026-07-04)
+++ v5 (2026-08-24)
@@ -705,1124 +705,1136 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>0.4042</v>
+        <v>0.4059</v>
       </c>
       <c r="F2">
-        <v>0.22315894</v>
+        <v>0.49517207</v>
       </c>
       <c r="G2" s="2">
-        <v>46173.0</v>
+        <v>46234.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="I2" t="s">
         <v>34</v>
       </c>
       <c r="J2" t="s">
         <v>35</v>
       </c>
       <c r="K2">
-        <v>0.22315894</v>
+        <v>0.49517207</v>
       </c>
       <c r="L2">
-        <v>-26.05195756</v>
+        <v>0.64468138</v>
       </c>
       <c r="M2">
-        <v>-25.78038928</v>
+        <v>-25.52293578</v>
       </c>
       <c r="N2">
-        <v>-25.84846817</v>
+        <v>-25.53659879</v>
       </c>
       <c r="O2">
-        <v>-40.1805535</v>
+        <v>-40.06202008</v>
       </c>
       <c r="P2">
-        <v>-33.24335363</v>
+        <v>-28.89406627</v>
       </c>
       <c r="Q2">
-        <v>-28.48050402</v>
+        <v>-25.71791407</v>
       </c>
       <c r="R2">
-        <v>-22.41429985</v>
+        <v>-22.28927303</v>
       </c>
       <c r="S2">
-        <v>-18.81802674</v>
+        <v>-17.14974534</v>
       </c>
       <c r="T2">
-        <v>91574802.0</v>
+        <v>91971999.0</v>
       </c>
       <c r="U2">
-        <v>0.21707454</v>
+        <v>0.5036273</v>
       </c>
       <c r="X2">
-        <v>17.91579056</v>
+        <v>17.93520546</v>
       </c>
       <c r="Y2" t="s">
         <v>36</v>
       </c>
       <c r="Z2">
-        <v>0.4042</v>
+        <v>0.4059</v>
       </c>
       <c r="AA2">
-        <v>91574802.0</v>
+        <v>91971999.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" t="s">
         <v>39</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3">
-        <v>19.83</v>
-[...2 lines deleted...]
-        <v>0.15151515</v>
+        <v>19.93</v>
       </c>
       <c r="G3" s="2">
-        <v>46205.0</v>
+        <v>46255.0</v>
       </c>
       <c r="H3" t="s">
         <v>40</v>
       </c>
       <c r="K3">
-        <v>0.30349014</v>
+        <v>0.40302267</v>
       </c>
       <c r="L3">
-        <v>2.74611399</v>
+        <v>1.42493639</v>
       </c>
       <c r="M3">
-        <v>1.95372751</v>
+        <v>0.55499495</v>
       </c>
       <c r="N3">
-        <v>1.95372751</v>
+        <v>2.46786632</v>
       </c>
       <c r="O3">
-        <v>5.98610369</v>
+        <v>5.11603376</v>
       </c>
       <c r="P3">
-        <v>6.69333287</v>
+        <v>5.93321881</v>
       </c>
       <c r="Q3">
-        <v>8.21051338</v>
+        <v>7.93426639</v>
       </c>
       <c r="R3">
-        <v>7.31745881</v>
+        <v>7.13147705</v>
       </c>
       <c r="S3">
-        <v>-0.15060309</v>
+        <v>-0.12994846</v>
       </c>
       <c r="T3">
-        <v>30965715.62</v>
+        <v>31270012.01</v>
       </c>
       <c r="U3">
-        <v>0.29246502</v>
+        <v>0.11495424</v>
       </c>
       <c r="V3">
-        <v>19.83</v>
+        <v>19.93</v>
       </c>
       <c r="W3">
-        <v>19.83</v>
+        <v>19.93</v>
       </c>
       <c r="X3">
-        <v>3.62681484</v>
+        <v>3.59401441</v>
       </c>
       <c r="Y3" t="s">
         <v>41</v>
       </c>
       <c r="Z3">
-        <v>19.83</v>
+        <v>19.93</v>
       </c>
       <c r="AA3">
-        <v>30965715.62</v>
+        <v>31270012.01</v>
       </c>
       <c r="AB3">
-        <v>19.83</v>
+        <v>19.93</v>
       </c>
       <c r="AC3">
-        <v>19.83</v>
+        <v>19.93</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" t="s">
         <v>43</v>
       </c>
       <c r="D4" t="s">
         <v>44</v>
       </c>
       <c r="E4">
-        <v>31.23</v>
-[...2 lines deleted...]
-        <v>0.19249278</v>
+        <v>31.46</v>
       </c>
       <c r="G4" s="2">
-        <v>46205.0</v>
+        <v>46255.0</v>
       </c>
       <c r="H4" t="s">
         <v>40</v>
       </c>
       <c r="K4">
-        <v>0.41800643</v>
+        <v>0.54330457</v>
       </c>
       <c r="L4">
-        <v>3.20555188</v>
+        <v>1.87823834</v>
       </c>
       <c r="M4">
-        <v>2.96735905</v>
+        <v>1.51661826</v>
       </c>
       <c r="N4">
-        <v>2.96735905</v>
+        <v>3.72568414</v>
       </c>
       <c r="O4">
-        <v>8.36224844</v>
+        <v>7.29877217</v>
       </c>
       <c r="P4">
-        <v>8.90819557</v>
+        <v>8.10401683</v>
       </c>
       <c r="Q4">
-        <v>10.35159638</v>
+        <v>10.04092787</v>
       </c>
       <c r="R4">
-        <v>9.70610772</v>
+        <v>9.46595876</v>
       </c>
       <c r="S4">
-        <v>2.00430844</v>
+        <v>2.03891341</v>
       </c>
       <c r="T4">
-        <v>30965715.62</v>
+        <v>31270012.01</v>
       </c>
       <c r="U4">
-        <v>0.29246502</v>
+        <v>0.11495424</v>
       </c>
       <c r="V4">
-        <v>31.23</v>
+        <v>31.46</v>
       </c>
       <c r="W4">
-        <v>31.23</v>
+        <v>31.46</v>
       </c>
       <c r="X4">
-        <v>3.64431477</v>
+        <v>3.61689973</v>
       </c>
       <c r="Y4" t="s">
         <v>41</v>
       </c>
       <c r="Z4">
-        <v>27.43564963</v>
+        <v>26.93262569</v>
       </c>
       <c r="AA4">
-        <v>27203474.998288</v>
+        <v>26769978.665954</v>
       </c>
       <c r="AB4">
-        <v>27.43564963</v>
+        <v>26.93262569</v>
       </c>
       <c r="AC4">
-        <v>27.43564963</v>
+        <v>26.93262569</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" t="s">
         <v>47</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5">
-        <v>66.15</v>
+        <v>65.29</v>
       </c>
       <c r="F5">
-        <v>0.562481</v>
+        <v>0.84955205</v>
       </c>
       <c r="G5" s="2">
-        <v>46205.0</v>
+        <v>46255.0</v>
       </c>
       <c r="H5" t="s">
         <v>40</v>
       </c>
       <c r="K5">
-        <v>3.99308285</v>
+        <v>0.33809743</v>
       </c>
       <c r="L5">
-        <v>13.40648037</v>
+        <v>4.11417637</v>
       </c>
       <c r="M5">
-        <v>14.96350365</v>
+        <v>4.88353414</v>
       </c>
       <c r="N5">
-        <v>14.96350365</v>
+        <v>13.46889121</v>
       </c>
       <c r="O5">
-        <v>17.83042394</v>
+        <v>15.37374094</v>
       </c>
       <c r="P5">
-        <v>9.39082736</v>
+        <v>9.89686754</v>
       </c>
       <c r="Q5">
-        <v>10.73984373</v>
+        <v>12.36559386</v>
       </c>
       <c r="R5">
-        <v>12.86188104</v>
+        <v>9.30439558</v>
       </c>
       <c r="S5">
-        <v>2.34883668</v>
+        <v>0.7999765</v>
       </c>
       <c r="T5">
-        <v>17643155.73</v>
+        <v>17819670.31</v>
       </c>
       <c r="U5">
-        <v>0.45620716</v>
+        <v>0.93315836</v>
       </c>
       <c r="V5">
-        <v>66.15</v>
+        <v>65.29</v>
       </c>
       <c r="W5">
-        <v>66.15</v>
+        <v>65.29</v>
       </c>
       <c r="X5">
-        <v>14.58606911</v>
+        <v>14.43517208</v>
       </c>
       <c r="Y5" t="s">
         <v>41</v>
       </c>
       <c r="Z5">
-        <v>66.15</v>
+        <v>65.29</v>
       </c>
       <c r="AA5">
-        <v>17643155.73</v>
+        <v>17819670.31</v>
       </c>
       <c r="AB5">
-        <v>66.15</v>
+        <v>65.29</v>
       </c>
       <c r="AC5">
-        <v>66.15</v>
+        <v>65.29</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" t="s">
         <v>49</v>
       </c>
       <c r="D6" t="s">
         <v>32</v>
       </c>
       <c r="E6">
-        <v>11.23</v>
-[...2 lines deleted...]
-        <v>0.08912656</v>
+        <v>11.24</v>
       </c>
       <c r="G6" s="2">
-        <v>46205.0</v>
+        <v>46255.0</v>
       </c>
       <c r="H6" t="s">
         <v>40</v>
       </c>
       <c r="K6">
-        <v>-0.53144376</v>
+        <v>0.17825312</v>
       </c>
       <c r="L6">
-        <v>1.62895928</v>
+        <v>0.71684588</v>
       </c>
       <c r="M6">
-        <v>-0.70733864</v>
+        <v>-1.91972077</v>
       </c>
       <c r="N6">
-        <v>-0.70733864</v>
+        <v>-0.61892131</v>
       </c>
       <c r="O6">
-        <v>-0.53144376</v>
+        <v>-1.57618214</v>
       </c>
       <c r="P6">
-        <v>2.78346299</v>
+        <v>1.31554759</v>
       </c>
       <c r="Q6">
-        <v>4.29132551</v>
+        <v>4.07754776</v>
       </c>
       <c r="R6">
-        <v>3.5961904</v>
+        <v>2.91404479</v>
       </c>
       <c r="S6">
-        <v>-1.16890687</v>
+        <v>-1.2175755</v>
       </c>
       <c r="T6">
-        <v>22620976.18</v>
+        <v>22843202.18</v>
       </c>
       <c r="U6">
-        <v>0.25072879</v>
+        <v>-0.131246</v>
       </c>
       <c r="V6">
-        <v>11.23</v>
+        <v>11.24</v>
       </c>
       <c r="W6">
-        <v>11.23</v>
+        <v>11.24</v>
       </c>
       <c r="X6">
-        <v>4.67587376</v>
+        <v>4.65450096</v>
       </c>
       <c r="Y6" t="s">
         <v>41</v>
       </c>
       <c r="Z6">
-        <v>11.23</v>
+        <v>11.24</v>
       </c>
       <c r="AA6">
-        <v>22620976.18</v>
+        <v>22843202.18</v>
       </c>
       <c r="AB6">
-        <v>11.23</v>
+        <v>11.24</v>
       </c>
       <c r="AC6">
-        <v>11.23</v>
+        <v>11.24</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" t="s">
         <v>51</v>
       </c>
       <c r="D7" t="s">
         <v>44</v>
       </c>
       <c r="E7">
-        <v>11.93</v>
-[...2 lines deleted...]
-        <v>0.16792611</v>
+        <v>11.96</v>
       </c>
       <c r="G7" s="2">
-        <v>46205.0</v>
+        <v>46255.0</v>
       </c>
       <c r="H7" t="s">
         <v>40</v>
       </c>
       <c r="K7">
-        <v>-0.25083612</v>
+        <v>0.33557047</v>
       </c>
       <c r="L7">
-        <v>2.22793488</v>
+        <v>1.18443316</v>
       </c>
       <c r="M7">
-        <v>0.42087542</v>
+        <v>-0.91135046</v>
       </c>
       <c r="N7">
-        <v>0.42087542</v>
+        <v>0.67340067</v>
       </c>
       <c r="O7">
-        <v>1.79180887</v>
+        <v>0.50420168</v>
       </c>
       <c r="P7">
-        <v>5.05273774</v>
+        <v>3.47585016</v>
       </c>
       <c r="Q7">
-        <v>6.45058457</v>
+        <v>6.18305847</v>
       </c>
       <c r="R7">
-        <v>5.94308524</v>
+        <v>5.24019424</v>
       </c>
       <c r="S7">
-        <v>0.98396588</v>
+        <v>0.96370185</v>
       </c>
       <c r="T7">
-        <v>22620976.18</v>
+        <v>22843202.18</v>
       </c>
       <c r="U7">
-        <v>0.25072879</v>
+        <v>-0.131246</v>
       </c>
       <c r="V7">
-        <v>11.93</v>
+        <v>11.96</v>
       </c>
       <c r="W7">
-        <v>11.93</v>
+        <v>11.96</v>
       </c>
       <c r="X7">
-        <v>4.71417236</v>
+        <v>4.69758749</v>
       </c>
       <c r="Y7" t="s">
         <v>41</v>
       </c>
       <c r="Z7">
-        <v>10.48054115</v>
+        <v>10.23884944</v>
       </c>
       <c r="AA7">
-        <v>19872596.115688</v>
+        <v>19555861.853367</v>
       </c>
       <c r="AB7">
-        <v>10.48054115</v>
+        <v>10.23884944</v>
       </c>
       <c r="AC7">
-        <v>10.48054115</v>
+        <v>10.23884944</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>52</v>
       </c>
       <c r="B8" t="s">
         <v>53</v>
       </c>
       <c r="C8" t="s">
         <v>54</v>
       </c>
       <c r="D8" t="s">
         <v>44</v>
       </c>
       <c r="E8">
-        <v>14.18</v>
+        <v>14.21</v>
       </c>
       <c r="F8">
-        <v>-0.28129395</v>
+        <v>-0.14054814</v>
       </c>
       <c r="G8" s="2">
-        <v>46205.0</v>
+        <v>46255.0</v>
       </c>
       <c r="H8" t="s">
         <v>40</v>
       </c>
       <c r="K8">
-        <v>-0.21111893</v>
+        <v>1.13879004</v>
       </c>
       <c r="L8">
-        <v>8.24427481</v>
+        <v>2.23021583</v>
       </c>
       <c r="M8">
-        <v>6.69676448</v>
+        <v>5.02586844</v>
       </c>
       <c r="N8">
-        <v>6.69676448</v>
+        <v>6.92249812</v>
       </c>
       <c r="O8">
-        <v>12.36133122</v>
+        <v>11.45098039</v>
       </c>
       <c r="P8">
-        <v>9.39033196</v>
+        <v>7.96803221</v>
       </c>
       <c r="Q8">
-        <v>9.46707464</v>
+        <v>9.81578877</v>
       </c>
       <c r="R8">
-        <v>8.71827355</v>
+        <v>7.32506292</v>
       </c>
       <c r="S8">
-        <v>3.30892366</v>
+        <v>3.18190933</v>
       </c>
       <c r="T8">
-        <v>834004.3</v>
+        <v>743723.67</v>
       </c>
       <c r="U8">
-        <v>-0.29557189</v>
+        <v>-0.06064568</v>
       </c>
       <c r="V8">
-        <v>14.18</v>
+        <v>14.21</v>
       </c>
       <c r="W8">
-        <v>14.18</v>
+        <v>14.21</v>
       </c>
       <c r="X8">
-        <v>7.47655058</v>
+        <v>7.48677683</v>
       </c>
       <c r="Y8" t="s">
         <v>41</v>
       </c>
       <c r="Z8">
-        <v>12.45717297</v>
+        <v>12.16505439</v>
       </c>
       <c r="AA8">
-        <v>732675.30458303</v>
+        <v>636695.2073091</v>
       </c>
       <c r="AB8">
-        <v>12.45717297</v>
+        <v>12.16505439</v>
       </c>
       <c r="AC8">
-        <v>12.45717297</v>
+        <v>12.16505439</v>
       </c>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
         <v>52</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" t="s">
         <v>56</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="E9">
-        <v>14.05</v>
+        <v>13.93</v>
       </c>
       <c r="F9">
-        <v>-0.35460993</v>
+        <v>-0.21489971</v>
       </c>
       <c r="G9" s="2">
-        <v>46205.0</v>
+        <v>46255.0</v>
       </c>
       <c r="H9" t="s">
         <v>40</v>
       </c>
       <c r="K9">
-        <v>0.28551035</v>
+        <v>0.28797696</v>
       </c>
       <c r="L9">
-        <v>8.91472868</v>
+        <v>1.60466813</v>
       </c>
       <c r="M9">
-        <v>7.49808722</v>
+        <v>4.73684211</v>
       </c>
       <c r="N9">
-        <v>7.49808722</v>
+        <v>6.57995409</v>
       </c>
       <c r="O9">
-        <v>12.76083467</v>
+        <v>10.03159558</v>
       </c>
       <c r="P9">
-        <v>8.38584612</v>
+        <v>7.0307998</v>
       </c>
       <c r="Q9">
-        <v>8.53243428</v>
+        <v>8.75291</v>
       </c>
       <c r="R9">
-        <v>7.17208482</v>
+        <v>5.30046806</v>
       </c>
       <c r="S9">
-        <v>1.89694323</v>
+        <v>1.50104612</v>
       </c>
       <c r="T9">
-        <v>7870394.83</v>
+        <v>7697714.56</v>
       </c>
       <c r="U9">
-        <v>-0.74274388</v>
+        <v>0.04642896</v>
       </c>
       <c r="V9">
-        <v>14.05</v>
+        <v>13.93</v>
       </c>
       <c r="W9">
-        <v>14.05</v>
+        <v>13.93</v>
       </c>
       <c r="X9">
-        <v>7.3308959</v>
+        <v>7.43803644</v>
       </c>
       <c r="Y9" t="s">
         <v>41</v>
       </c>
       <c r="Z9">
-        <v>14.05</v>
+        <v>13.93</v>
       </c>
       <c r="AA9">
-        <v>7870394.83</v>
+        <v>7697714.56</v>
       </c>
       <c r="AB9">
-        <v>14.05</v>
+        <v>13.93</v>
       </c>
       <c r="AC9">
-        <v>14.05</v>
+        <v>13.93</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>57</v>
       </c>
       <c r="C10" t="s">
         <v>58</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10">
-        <v>12.6</v>
+        <v>12.54</v>
       </c>
       <c r="F10">
-        <v>-0.15847861</v>
+        <v>-0.23866348</v>
       </c>
       <c r="G10" s="2">
-        <v>46205.0</v>
+        <v>46255.0</v>
       </c>
       <c r="H10" t="s">
         <v>40</v>
       </c>
       <c r="K10">
-        <v>0.31847134</v>
+        <v>0.23980815</v>
       </c>
       <c r="L10">
-        <v>4.65116279</v>
+        <v>1.37429264</v>
       </c>
       <c r="M10">
-        <v>3.36341263</v>
+        <v>1.45631068</v>
       </c>
       <c r="N10">
-        <v>3.36341263</v>
+        <v>2.87120591</v>
       </c>
       <c r="O10">
-        <v>6.96095076</v>
+        <v>5.55555556</v>
       </c>
       <c r="P10">
-        <v>5.83005244</v>
+        <v>4.15253653</v>
       </c>
       <c r="Q10">
-        <v>5.69847187</v>
+        <v>6.0296348</v>
       </c>
       <c r="R10">
-        <v>4.12234485</v>
+        <v>3.07322612</v>
       </c>
       <c r="S10">
-        <v>-0.50033781</v>
+        <v>-0.65671724</v>
       </c>
       <c r="T10">
-        <v>771413.4</v>
+        <v>766517.21</v>
       </c>
       <c r="U10">
-        <v>-0.14140994</v>
+        <v>-0.22553859</v>
       </c>
       <c r="V10">
-        <v>12.6</v>
+        <v>12.54</v>
       </c>
       <c r="W10">
-        <v>12.6</v>
+        <v>12.54</v>
       </c>
       <c r="X10">
-        <v>4.88630533</v>
+        <v>4.91995525</v>
       </c>
       <c r="Y10" t="s">
         <v>41</v>
       </c>
       <c r="Z10">
-        <v>12.6</v>
+        <v>12.54</v>
       </c>
       <c r="AA10">
-        <v>771413.4</v>
+        <v>766517.21</v>
       </c>
       <c r="AB10">
-        <v>12.6</v>
+        <v>12.54</v>
       </c>
       <c r="AC10">
-        <v>12.6</v>
+        <v>12.54</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
       </c>
       <c r="C11" t="s">
         <v>60</v>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
       <c r="E11">
-        <v>18.22</v>
+        <v>18.75</v>
       </c>
       <c r="F11">
-        <v>-1.24661247</v>
+        <v>0.21378942</v>
       </c>
       <c r="G11" s="2">
-        <v>46205.0</v>
+        <v>46255.0</v>
       </c>
       <c r="H11" t="s">
         <v>40</v>
       </c>
       <c r="K11">
-        <v>-1.19305857</v>
+        <v>2.06859009</v>
       </c>
       <c r="L11">
-        <v>20.82228117</v>
+        <v>5.87238848</v>
       </c>
       <c r="M11">
-        <v>15.17067004</v>
+        <v>15.88380717</v>
       </c>
       <c r="N11">
-        <v>15.17067004</v>
+        <v>18.52085967</v>
       </c>
       <c r="O11">
-        <v>25.48209366</v>
+        <v>27.63784888</v>
       </c>
       <c r="P11">
-        <v>14.94552104</v>
+        <v>15.93472394</v>
       </c>
       <c r="Q11">
-        <v>19.30250158</v>
+        <v>21.16770638</v>
       </c>
       <c r="R11">
-        <v>18.95336857</v>
+        <v>16.78449443</v>
       </c>
       <c r="S11">
-        <v>10.18211463</v>
+        <v>10.00429913</v>
       </c>
       <c r="T11">
-        <v>30906788.62</v>
+        <v>32521815.89</v>
       </c>
       <c r="U11">
-        <v>-1.37960081</v>
+        <v>0.23182459</v>
       </c>
       <c r="V11">
-        <v>18.22</v>
+        <v>18.75</v>
       </c>
       <c r="W11">
-        <v>18.22</v>
+        <v>18.75</v>
       </c>
       <c r="X11">
-        <v>17.71650124</v>
+        <v>17.41808891</v>
       </c>
       <c r="Y11" t="s">
         <v>41</v>
       </c>
       <c r="Z11">
-        <v>18.22</v>
+        <v>18.75</v>
       </c>
       <c r="AA11">
-        <v>30906788.62</v>
+        <v>32521815.89</v>
       </c>
       <c r="AB11">
-        <v>18.22</v>
+        <v>18.75</v>
       </c>
       <c r="AC11">
-        <v>18.22</v>
+        <v>18.75</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
         <v>61</v>
       </c>
       <c r="C12" t="s">
         <v>62</v>
       </c>
       <c r="D12" t="s">
         <v>44</v>
       </c>
       <c r="E12">
-        <v>20.53</v>
+        <v>21.18</v>
       </c>
       <c r="F12">
-        <v>-1.20307988</v>
+        <v>0.18921476</v>
       </c>
       <c r="G12" s="2">
-        <v>46205.0</v>
+        <v>46255.0</v>
       </c>
       <c r="H12" t="s">
         <v>40</v>
       </c>
       <c r="K12">
-        <v>-1.10789981</v>
+        <v>2.26943506</v>
       </c>
       <c r="L12">
-        <v>21.26402835</v>
+        <v>6.27195183</v>
       </c>
       <c r="M12">
-        <v>16.31728045</v>
+        <v>17.01657459</v>
       </c>
       <c r="N12">
-        <v>16.31728045</v>
+        <v>20.0</v>
       </c>
       <c r="O12">
-        <v>28.15230961</v>
+        <v>30.25830258</v>
       </c>
       <c r="P12">
-        <v>17.42136531</v>
+        <v>18.3942868</v>
       </c>
       <c r="Q12">
-        <v>21.77070719</v>
+        <v>23.66191788</v>
       </c>
       <c r="R12">
-        <v>21.7942615</v>
+        <v>19.63309936</v>
       </c>
       <c r="S12">
-        <v>12.88446664</v>
+        <v>12.7377202</v>
       </c>
       <c r="T12">
-        <v>30906788.62</v>
+        <v>32521815.89</v>
       </c>
       <c r="U12">
-        <v>-1.37960081</v>
+        <v>0.23182459</v>
       </c>
       <c r="V12">
-        <v>20.53</v>
+        <v>21.18</v>
       </c>
       <c r="W12">
-        <v>20.53</v>
+        <v>21.18</v>
       </c>
       <c r="X12">
-        <v>17.78064537</v>
+        <v>17.48398018</v>
       </c>
       <c r="Y12" t="s">
         <v>41</v>
       </c>
       <c r="Z12">
-        <v>18.03566721</v>
+        <v>18.13200929</v>
       </c>
       <c r="AA12">
-        <v>27151707.45024</v>
+        <v>27841636.814049</v>
       </c>
       <c r="AB12">
-        <v>18.03566721</v>
+        <v>18.13200929</v>
       </c>
       <c r="AC12">
-        <v>18.03566721</v>
+        <v>18.13200929</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="C13" t="s">
         <v>64</v>
       </c>
       <c r="D13" t="s">
         <v>32</v>
       </c>
       <c r="E13">
-        <v>11.66</v>
+        <v>11.56</v>
       </c>
       <c r="F13">
-        <v>-3.15614618</v>
+        <v>-0.51635112</v>
       </c>
       <c r="G13" s="2">
-        <v>46173.0</v>
+        <v>46234.0</v>
       </c>
       <c r="H13" t="s">
         <v>33</v>
       </c>
       <c r="I13" t="s">
         <v>34</v>
       </c>
       <c r="J13" t="s">
         <v>35</v>
       </c>
       <c r="K13">
-        <v>-3.15614618</v>
+        <v>-0.51635112</v>
       </c>
       <c r="L13">
-        <v>-2.01680672</v>
+        <v>-3.98671096</v>
       </c>
       <c r="M13">
-        <v>3.09460654</v>
+        <v>-2.44725738</v>
       </c>
       <c r="N13">
-        <v>-0.85034014</v>
+        <v>-1.70068027</v>
       </c>
       <c r="O13">
-        <v>5.8076225</v>
+        <v>2.84697509</v>
       </c>
       <c r="P13">
-        <v>4.83144768</v>
+        <v>4.18474022</v>
       </c>
       <c r="Q13">
-        <v>3.06621189</v>
+        <v>2.89970982</v>
       </c>
       <c r="R13">
-        <v>2.33903594</v>
+        <v>1.59726666</v>
       </c>
       <c r="T13">
-        <v>28962096.0</v>
+        <v>28716765.0</v>
       </c>
       <c r="U13">
-        <v>-3.18076962</v>
+        <v>-0.49443758</v>
       </c>
       <c r="X13">
-        <v>7.63299131</v>
+        <v>7.8859911</v>
       </c>
       <c r="Y13" t="s">
         <v>65</v>
       </c>
       <c r="Z13">
-        <v>11.66</v>
+        <v>11.56</v>
       </c>
       <c r="AA13">
-        <v>28962096.0</v>
+        <v>28716765.0</v>
       </c>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
         <v>45</v>
       </c>
       <c r="B14" t="s">
         <v>66</v>
       </c>
       <c r="C14" t="s">
         <v>67</v>
       </c>
       <c r="D14" t="s">
         <v>32</v>
       </c>
       <c r="E14">
-        <v>122.7596</v>
+        <v>122.8993</v>
       </c>
       <c r="F14">
-        <v>0.48268845</v>
+        <v>-0.11451542</v>
       </c>
       <c r="G14" s="2">
-        <v>46171.0</v>
+        <v>46234.0</v>
       </c>
       <c r="H14" t="s">
         <v>68</v>
       </c>
+      <c r="K14">
+        <v>-0.11451542</v>
+      </c>
       <c r="L14">
-        <v>0.23417445</v>
+        <v>0.5970374</v>
       </c>
       <c r="M14">
-        <v>1.03329846</v>
+        <v>0.51574933</v>
       </c>
       <c r="N14">
-        <v>0.89172268</v>
+        <v>1.00653711</v>
+      </c>
+      <c r="O14">
+        <v>2.17512034</v>
+      </c>
+      <c r="P14">
+        <v>2.41175555</v>
+      </c>
+      <c r="Q14">
+        <v>3.73791806</v>
+      </c>
+      <c r="R14">
+        <v>3.55596668</v>
+      </c>
+      <c r="S14">
+        <v>2.40919702</v>
       </c>
       <c r="T14">
-        <v>79273926.36</v>
+        <v>78979276.1</v>
       </c>
       <c r="U14">
-        <v>0.21696316</v>
+        <v>-1.2622308</v>
       </c>
       <c r="X14">
-        <v>0.85583478</v>
+        <v>0.79266757</v>
       </c>
       <c r="Y14" t="s">
         <v>69</v>
       </c>
       <c r="Z14">
-        <v>122.7596</v>
+        <v>122.8993</v>
       </c>
       <c r="AA14">
-        <v>79273926.36</v>
+        <v>78979276.1</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15" t="s">
         <v>70</v>
       </c>
       <c r="C15" t="s">
         <v>71</v>
       </c>
       <c r="D15" t="s">
         <v>32</v>
       </c>
       <c r="E15">
-        <v>108.687</v>
+        <v>109.923</v>
       </c>
       <c r="F15">
-        <v>-0.02207688</v>
+        <v>0.0391336</v>
       </c>
       <c r="G15" s="2">
-        <v>46205.0</v>
+        <v>46255.0</v>
       </c>
       <c r="H15" t="s">
         <v>40</v>
       </c>
+      <c r="I15" t="s">
+        <v>34</v>
+      </c>
+      <c r="J15" t="s">
+        <v>35</v>
+      </c>
       <c r="K15">
-        <v>0.73684796</v>
+        <v>0.78299058</v>
       </c>
       <c r="L15">
-        <v>1.86318522</v>
+        <v>2.0877641</v>
       </c>
       <c r="M15">
-        <v>3.44246693</v>
+        <v>3.26450473</v>
       </c>
       <c r="N15">
-        <v>3.51044276</v>
+        <v>4.6875744</v>
       </c>
       <c r="O15">
-        <v>7.98187833</v>
+        <v>7.98679673</v>
       </c>
       <c r="T15">
-        <v>12597004.93</v>
+        <v>13081220.35</v>
       </c>
       <c r="U15">
-        <v>-0.02154572</v>
+        <v>0.03945209</v>
       </c>
       <c r="Y15" t="s">
         <v>72</v>
       </c>
       <c r="Z15">
-        <v>108.687</v>
+        <v>109.923</v>
       </c>
       <c r="AA15">
-        <v>12597004.93</v>
+        <v>13081220.35</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">