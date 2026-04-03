--- v2 (2026-02-03)
+++ v3 (2026-04-03)
@@ -612,366 +612,366 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>19.7</v>
+        <v>19.31</v>
       </c>
       <c r="F2">
-        <v>0.0507872</v>
+        <v>0.36382536</v>
       </c>
       <c r="G2" s="2">
-        <v>46055.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>1.28534704</v>
+        <v>-2.7693857</v>
       </c>
       <c r="L2">
-        <v>2.81837161</v>
+        <v>-0.71979434</v>
       </c>
       <c r="M2">
-        <v>4.67587673</v>
+        <v>1.09947644</v>
       </c>
       <c r="N2">
-        <v>1.28534704</v>
+        <v>-0.71979434</v>
       </c>
       <c r="O2">
-        <v>7.53275109</v>
+        <v>4.83170467</v>
       </c>
       <c r="P2">
-        <v>7.74377603</v>
+        <v>5.40622281</v>
       </c>
       <c r="Q2">
-        <v>8.46084328</v>
+        <v>8.25697157</v>
       </c>
       <c r="R2">
-        <v>0.7894498</v>
+        <v>5.41110871</v>
       </c>
       <c r="S2">
-        <v>0.09162186</v>
+        <v>-0.26713625</v>
       </c>
       <c r="T2">
-        <v>32179046.14</v>
+        <v>30802066.43</v>
       </c>
       <c r="U2">
-        <v>-0.48461215</v>
+        <v>1.323019</v>
       </c>
       <c r="V2">
-        <v>19.7</v>
+        <v>19.31</v>
       </c>
       <c r="W2">
-        <v>19.7</v>
+        <v>19.31</v>
       </c>
       <c r="X2">
-        <v>2.78609324</v>
+        <v>3.75043893</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>19.7</v>
+        <v>19.31</v>
       </c>
       <c r="AA2">
-        <v>32179046.14</v>
+        <v>30802066.43</v>
       </c>
       <c r="AB2">
-        <v>19.7</v>
+        <v>19.31</v>
       </c>
       <c r="AC2">
-        <v>19.7</v>
+        <v>19.31</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>30.77</v>
+        <v>30.28</v>
       </c>
       <c r="F3">
-        <v>0.06504065</v>
+        <v>0.39787798</v>
       </c>
       <c r="G3" s="2">
-        <v>46055.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>1.45070887</v>
+        <v>-2.51126851</v>
       </c>
       <c r="L3">
-        <v>3.3938172</v>
+        <v>-0.16485328</v>
       </c>
       <c r="M3">
-        <v>5.92082616</v>
+        <v>2.26274907</v>
       </c>
       <c r="N3">
-        <v>1.45070887</v>
+        <v>-0.16485328</v>
       </c>
       <c r="O3">
-        <v>10.05007153</v>
+        <v>7.41397659</v>
       </c>
       <c r="P3">
-        <v>9.86992559</v>
+        <v>7.56626131</v>
       </c>
       <c r="Q3">
-        <v>10.63852818</v>
+        <v>10.43833606</v>
       </c>
       <c r="R3">
-        <v>3.15006618</v>
+        <v>7.77877783</v>
       </c>
       <c r="S3">
-        <v>2.12440645</v>
+        <v>1.80440805</v>
       </c>
       <c r="T3">
-        <v>32179046.14</v>
+        <v>30802066.43</v>
       </c>
       <c r="U3">
-        <v>-0.48461215</v>
+        <v>1.323019</v>
       </c>
       <c r="V3">
-        <v>30.77</v>
+        <v>30.28</v>
       </c>
       <c r="W3">
-        <v>30.77</v>
+        <v>30.28</v>
       </c>
       <c r="X3">
-        <v>2.83091092</v>
+        <v>3.7686491</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>25.81592415</v>
+        <v>26.33501471</v>
       </c>
       <c r="AA3">
-        <v>26998109.015541</v>
+        <v>26789064.484205</v>
       </c>
       <c r="AB3">
-        <v>25.81592415</v>
+        <v>26.33501471</v>
       </c>
       <c r="AC3">
-        <v>25.81592415</v>
+        <v>26.33501471</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" t="s">
         <v>39</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4">
-        <v>11.47</v>
+        <v>11.05</v>
       </c>
       <c r="F4">
-        <v>0.08726003</v>
+        <v>0.36330609</v>
       </c>
       <c r="G4" s="2">
-        <v>46055.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>1.41467728</v>
+        <v>-3.66172624</v>
       </c>
       <c r="L4">
-        <v>1.68439716</v>
+        <v>-2.29885057</v>
       </c>
       <c r="M4">
-        <v>1.14638448</v>
+        <v>-2.47131509</v>
       </c>
       <c r="N4">
-        <v>1.41467728</v>
+        <v>-2.29885057</v>
       </c>
       <c r="O4">
-        <v>3.98912058</v>
+        <v>-0.98566308</v>
       </c>
       <c r="P4">
-        <v>4.81693584</v>
+        <v>1.95640335</v>
       </c>
       <c r="Q4">
-        <v>4.71268841</v>
+        <v>4.43919473</v>
       </c>
       <c r="R4">
-        <v>-0.02178412</v>
+        <v>1.11645203</v>
       </c>
       <c r="S4">
-        <v>-0.59935826</v>
+        <v>-1.27130478</v>
       </c>
       <c r="T4">
-        <v>26001895.32</v>
+        <v>22666578.4</v>
       </c>
       <c r="U4">
-        <v>-0.47186124</v>
+        <v>1.3855003</v>
       </c>
       <c r="V4">
-        <v>11.47</v>
+        <v>11.05</v>
       </c>
       <c r="W4">
-        <v>11.47</v>
+        <v>11.05</v>
       </c>
       <c r="X4">
-        <v>3.6119585</v>
+        <v>4.73740911</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>11.47</v>
+        <v>11.05</v>
       </c>
       <c r="AA4">
-        <v>26001895.32</v>
+        <v>22666578.4</v>
       </c>
       <c r="AB4">
-        <v>11.47</v>
+        <v>11.05</v>
       </c>
       <c r="AC4">
-        <v>11.47</v>
+        <v>11.05</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" t="s">
         <v>41</v>
       </c>
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5">
-        <v>12.07</v>
+        <v>11.68</v>
       </c>
       <c r="F5">
-        <v>0.08291874</v>
+        <v>0.42992261</v>
       </c>
       <c r="G5" s="2">
-        <v>46055.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H5" t="s">
         <v>33</v>
       </c>
       <c r="K5">
-        <v>1.5993266</v>
+        <v>-3.31125828</v>
       </c>
       <c r="L5">
-        <v>2.20152413</v>
+        <v>-1.68350168</v>
       </c>
       <c r="M5">
-        <v>2.37489398</v>
+        <v>-1.26796281</v>
       </c>
       <c r="N5">
-        <v>1.5993266</v>
+        <v>-1.68350168</v>
       </c>
       <c r="O5">
-        <v>6.34361233</v>
+        <v>1.47697654</v>
       </c>
       <c r="P5">
-        <v>6.96148042</v>
+        <v>4.13903998</v>
       </c>
       <c r="Q5">
-        <v>6.82937605</v>
+        <v>6.57086966</v>
       </c>
       <c r="R5">
-        <v>2.32458402</v>
+        <v>3.47064699</v>
       </c>
       <c r="S5">
-        <v>1.47122015</v>
+        <v>0.82481784</v>
       </c>
       <c r="T5">
-        <v>26001895.32</v>
+        <v>22666578.4</v>
       </c>
       <c r="U5">
-        <v>-0.47186124</v>
+        <v>1.3855003</v>
       </c>
       <c r="V5">
-        <v>12.07</v>
+        <v>11.68</v>
       </c>
       <c r="W5">
-        <v>12.07</v>
+        <v>11.68</v>
       </c>
       <c r="X5">
-        <v>3.69600344</v>
+        <v>4.75866795</v>
       </c>
       <c r="Y5" t="s">
         <v>34</v>
       </c>
       <c r="Z5">
-        <v>10.12668848</v>
+        <v>10.15828837</v>
       </c>
       <c r="AA5">
-        <v>21815500.72696</v>
+        <v>19713496.553026</v>
       </c>
       <c r="AB5">
-        <v>10.12668848</v>
+        <v>10.15828837</v>
       </c>
       <c r="AC5">
-        <v>10.12668848</v>
+        <v>10.15828837</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">