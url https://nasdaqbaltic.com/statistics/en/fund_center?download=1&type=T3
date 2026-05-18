--- v3 (2026-04-03)
+++ v4 (2026-05-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Fund type</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>NAV</t>
   </si>
   <si>
     <t>NAV Chg %</t>
   </si>
   <si>
     <t>NAV Date</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
@@ -138,50 +138,59 @@
     <t>LV</t>
   </si>
   <si>
     <t>CBL Asset Management</t>
   </si>
   <si>
     <t>PXSPAOFR</t>
   </si>
   <si>
     <t>CBL Eastern European Bond Fund R Acc USD</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>PXSGEMFR</t>
   </si>
   <si>
     <t>CBL Global Emerging Markets Bond Fund R Acc EUR (hedged)</t>
   </si>
   <si>
     <t>PXSGEUFR</t>
   </si>
   <si>
     <t>CBL Global Emerging Markets Bond Fund R Acc USD</t>
+  </si>
+  <si>
+    <t>SIGBLTFR</t>
+  </si>
+  <si>
+    <t>Signet Baltic Bond Fund</t>
+  </si>
+  <si>
+    <t>Signet Asset Management Latvia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -501,54 +510,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC5"/>
+  <dimension ref="A1:AC6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="G5" sqref="G5"/>
+      <selection activeCell="G6" sqref="G6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:29">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -612,366 +621,416 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>19.31</v>
-[...2 lines deleted...]
-        <v>0.36382536</v>
+        <v>19.66</v>
       </c>
       <c r="G2" s="2">
-        <v>46113.0</v>
+        <v>46157.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>-2.7693857</v>
+        <v>0.51124744</v>
       </c>
       <c r="L2">
-        <v>-0.71979434</v>
+        <v>-0.70707071</v>
       </c>
       <c r="M2">
-        <v>1.09947644</v>
+        <v>2.289282</v>
       </c>
       <c r="N2">
-        <v>-0.71979434</v>
+        <v>1.07969152</v>
       </c>
       <c r="O2">
-        <v>4.83170467</v>
+        <v>7.022319</v>
       </c>
       <c r="P2">
-        <v>5.40622281</v>
+        <v>6.41844198</v>
       </c>
       <c r="Q2">
-        <v>8.25697157</v>
+        <v>8.57523198</v>
       </c>
       <c r="R2">
-        <v>5.41110871</v>
+        <v>5.95335882</v>
       </c>
       <c r="S2">
-        <v>-0.26713625</v>
+        <v>-0.10142009</v>
       </c>
       <c r="T2">
-        <v>30802066.43</v>
+        <v>31366840.84</v>
       </c>
       <c r="U2">
-        <v>1.323019</v>
+        <v>-0.58126685</v>
       </c>
       <c r="V2">
-        <v>19.31</v>
+        <v>19.66</v>
       </c>
       <c r="W2">
-        <v>19.31</v>
+        <v>19.66</v>
       </c>
       <c r="X2">
-        <v>3.75043893</v>
+        <v>3.73660946</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>19.31</v>
+        <v>19.66</v>
       </c>
       <c r="AA2">
-        <v>30802066.43</v>
+        <v>31366840.84</v>
       </c>
       <c r="AB2">
-        <v>19.31</v>
+        <v>19.66</v>
       </c>
       <c r="AC2">
-        <v>19.31</v>
+        <v>19.66</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>30.28</v>
-[...2 lines deleted...]
-        <v>0.39787798</v>
+        <v>30.89</v>
       </c>
       <c r="G3" s="2">
-        <v>46113.0</v>
+        <v>46157.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>-2.51126851</v>
+        <v>0.68448501</v>
       </c>
       <c r="L3">
-        <v>-0.16485328</v>
+        <v>-0.22609819</v>
       </c>
       <c r="M3">
-        <v>2.26274907</v>
+        <v>3.41479746</v>
       </c>
       <c r="N3">
-        <v>-0.16485328</v>
+        <v>1.84635674</v>
       </c>
       <c r="O3">
-        <v>7.41397659</v>
+        <v>9.57786449</v>
       </c>
       <c r="P3">
-        <v>7.56626131</v>
+        <v>8.62358524</v>
       </c>
       <c r="Q3">
-        <v>10.43833606</v>
+        <v>10.73345123</v>
       </c>
       <c r="R3">
-        <v>7.77877783</v>
+        <v>8.35376661</v>
       </c>
       <c r="S3">
-        <v>1.80440805</v>
+        <v>2.03505303</v>
       </c>
       <c r="T3">
-        <v>30802066.43</v>
+        <v>31366840.84</v>
       </c>
       <c r="U3">
-        <v>1.323019</v>
+        <v>-0.58126685</v>
       </c>
       <c r="V3">
-        <v>30.28</v>
+        <v>30.89</v>
       </c>
       <c r="W3">
-        <v>30.28</v>
+        <v>30.89</v>
       </c>
       <c r="X3">
-        <v>3.7686491</v>
+        <v>3.76362395</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>26.33501471</v>
+        <v>26.39719715</v>
       </c>
       <c r="AA3">
-        <v>26789064.484205</v>
+        <v>26804683.773321</v>
       </c>
       <c r="AB3">
-        <v>26.33501471</v>
+        <v>26.39719715</v>
       </c>
       <c r="AC3">
-        <v>26.33501471</v>
+        <v>26.39719715</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" t="s">
         <v>39</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4">
-        <v>11.05</v>
+        <v>11.17</v>
       </c>
       <c r="F4">
-        <v>0.36330609</v>
+        <v>-0.08944544</v>
       </c>
       <c r="G4" s="2">
-        <v>46113.0</v>
+        <v>46157.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>-3.66172624</v>
+        <v>-0.35682426</v>
       </c>
       <c r="L4">
-        <v>-2.29885057</v>
+        <v>-2.36013986</v>
       </c>
       <c r="M4">
-        <v>-2.47131509</v>
+        <v>-0.88731145</v>
       </c>
       <c r="N4">
-        <v>-2.29885057</v>
+        <v>-1.23784262</v>
       </c>
       <c r="O4">
-        <v>-0.98566308</v>
+        <v>0.81227437</v>
       </c>
       <c r="P4">
-        <v>1.95640335</v>
+        <v>2.46033526</v>
       </c>
       <c r="Q4">
-        <v>4.43919473</v>
+        <v>4.52931541</v>
       </c>
       <c r="R4">
-        <v>1.11645203</v>
+        <v>2.2220026</v>
       </c>
       <c r="S4">
-        <v>-1.27130478</v>
+        <v>-1.10811501</v>
       </c>
       <c r="T4">
-        <v>22666578.4</v>
+        <v>22884252.63</v>
       </c>
       <c r="U4">
-        <v>1.3855003</v>
+        <v>-0.68880985</v>
       </c>
       <c r="V4">
-        <v>11.05</v>
+        <v>11.17</v>
       </c>
       <c r="W4">
-        <v>11.05</v>
+        <v>11.17</v>
       </c>
       <c r="X4">
-        <v>4.73740911</v>
+        <v>4.74731874</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>11.05</v>
+        <v>11.17</v>
       </c>
       <c r="AA4">
-        <v>22666578.4</v>
+        <v>22884252.63</v>
       </c>
       <c r="AB4">
-        <v>11.05</v>
+        <v>11.17</v>
       </c>
       <c r="AC4">
-        <v>11.05</v>
+        <v>11.17</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" t="s">
         <v>41</v>
       </c>
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5">
-        <v>11.68</v>
+        <v>11.83</v>
       </c>
       <c r="F5">
-        <v>0.42992261</v>
+        <v>-0.08445946</v>
       </c>
       <c r="G5" s="2">
-        <v>46113.0</v>
+        <v>46157.0</v>
       </c>
       <c r="H5" t="s">
         <v>33</v>
       </c>
       <c r="K5">
-        <v>-3.31125828</v>
+        <v>-0.16877637</v>
       </c>
       <c r="L5">
-        <v>-1.68350168</v>
+        <v>-1.82572614</v>
       </c>
       <c r="M5">
-        <v>-1.26796281</v>
+        <v>0.16934801</v>
       </c>
       <c r="N5">
-        <v>-1.68350168</v>
+        <v>-0.42087542</v>
       </c>
       <c r="O5">
-        <v>1.47697654</v>
+        <v>3.31877729</v>
       </c>
       <c r="P5">
-        <v>4.13903998</v>
+        <v>4.65994317</v>
       </c>
       <c r="Q5">
-        <v>6.57086966</v>
+        <v>6.69447463</v>
       </c>
       <c r="R5">
-        <v>3.47064699</v>
+        <v>4.55321395</v>
       </c>
       <c r="S5">
-        <v>0.82481784</v>
+        <v>1.02844923</v>
       </c>
       <c r="T5">
-        <v>22666578.4</v>
+        <v>22884252.63</v>
       </c>
       <c r="U5">
-        <v>1.3855003</v>
+        <v>-0.68880985</v>
       </c>
       <c r="V5">
-        <v>11.68</v>
+        <v>11.83</v>
       </c>
       <c r="W5">
-        <v>11.68</v>
+        <v>11.83</v>
       </c>
       <c r="X5">
-        <v>4.75866795</v>
+        <v>4.77853107</v>
       </c>
       <c r="Y5" t="s">
         <v>34</v>
       </c>
       <c r="Z5">
-        <v>10.15828837</v>
+        <v>10.10938305</v>
       </c>
       <c r="AA5">
-        <v>19713496.553026</v>
+        <v>19555847.471694</v>
       </c>
       <c r="AB5">
-        <v>10.15828837</v>
+        <v>10.10938305</v>
       </c>
       <c r="AC5">
-        <v>10.15828837</v>
+        <v>10.10938305</v>
+      </c>
+    </row>
+    <row r="6" spans="1:29">
+      <c r="A6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" t="s">
+        <v>42</v>
+      </c>
+      <c r="C6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E6">
+        <v>107.706</v>
+      </c>
+      <c r="F6">
+        <v>0.05480877</v>
+      </c>
+      <c r="G6" s="2">
+        <v>46157.0</v>
+      </c>
+      <c r="H6" t="s">
+        <v>33</v>
+      </c>
+      <c r="K6">
+        <v>0.60339996</v>
+      </c>
+      <c r="L6">
+        <v>1.48975265</v>
+      </c>
+      <c r="M6">
+        <v>3.73901988</v>
+      </c>
+      <c r="N6">
+        <v>2.57616594</v>
+      </c>
+      <c r="O6">
+        <v>7.78036845</v>
+      </c>
+      <c r="T6">
+        <v>10684007.26</v>
+      </c>
+      <c r="U6">
+        <v>0.06489519</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>44</v>
+      </c>
+      <c r="Z6">
+        <v>107.706</v>
+      </c>
+      <c r="AA6">
+        <v>10684007.26</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">