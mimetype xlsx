--- v4 (2026-05-18)
+++ v5 (2026-07-04)
@@ -621,416 +621,422 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>19.66</v>
+        <v>19.83</v>
+      </c>
+      <c r="F2">
+        <v>0.15151515</v>
       </c>
       <c r="G2" s="2">
-        <v>46157.0</v>
+        <v>46205.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>0.51124744</v>
+        <v>0.30349014</v>
       </c>
       <c r="L2">
-        <v>-0.70707071</v>
+        <v>2.74611399</v>
       </c>
       <c r="M2">
-        <v>2.289282</v>
+        <v>1.95372751</v>
       </c>
       <c r="N2">
-        <v>1.07969152</v>
+        <v>1.95372751</v>
       </c>
       <c r="O2">
-        <v>7.022319</v>
+        <v>5.98610369</v>
       </c>
       <c r="P2">
-        <v>6.41844198</v>
+        <v>6.69333287</v>
       </c>
       <c r="Q2">
-        <v>8.57523198</v>
+        <v>8.21051338</v>
       </c>
       <c r="R2">
-        <v>5.95335882</v>
+        <v>7.31745881</v>
       </c>
       <c r="S2">
-        <v>-0.10142009</v>
+        <v>-0.15060309</v>
       </c>
       <c r="T2">
-        <v>31366840.84</v>
+        <v>30965715.62</v>
       </c>
       <c r="U2">
-        <v>-0.58126685</v>
+        <v>0.29246502</v>
       </c>
       <c r="V2">
-        <v>19.66</v>
+        <v>19.83</v>
       </c>
       <c r="W2">
-        <v>19.66</v>
+        <v>19.83</v>
       </c>
       <c r="X2">
-        <v>3.73660946</v>
+        <v>3.62681484</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>19.66</v>
+        <v>19.83</v>
       </c>
       <c r="AA2">
-        <v>31366840.84</v>
+        <v>30965715.62</v>
       </c>
       <c r="AB2">
-        <v>19.66</v>
+        <v>19.83</v>
       </c>
       <c r="AC2">
-        <v>19.66</v>
+        <v>19.83</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>30.89</v>
+        <v>31.23</v>
+      </c>
+      <c r="F3">
+        <v>0.19249278</v>
       </c>
       <c r="G3" s="2">
-        <v>46157.0</v>
+        <v>46205.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>0.68448501</v>
+        <v>0.41800643</v>
       </c>
       <c r="L3">
-        <v>-0.22609819</v>
+        <v>3.20555188</v>
       </c>
       <c r="M3">
-        <v>3.41479746</v>
+        <v>2.96735905</v>
       </c>
       <c r="N3">
-        <v>1.84635674</v>
+        <v>2.96735905</v>
       </c>
       <c r="O3">
-        <v>9.57786449</v>
+        <v>8.36224844</v>
       </c>
       <c r="P3">
-        <v>8.62358524</v>
+        <v>8.90819557</v>
       </c>
       <c r="Q3">
-        <v>10.73345123</v>
+        <v>10.35159638</v>
       </c>
       <c r="R3">
-        <v>8.35376661</v>
+        <v>9.70610772</v>
       </c>
       <c r="S3">
-        <v>2.03505303</v>
+        <v>2.00430844</v>
       </c>
       <c r="T3">
-        <v>31366840.84</v>
+        <v>30965715.62</v>
       </c>
       <c r="U3">
-        <v>-0.58126685</v>
+        <v>0.29246502</v>
       </c>
       <c r="V3">
-        <v>30.89</v>
+        <v>31.23</v>
       </c>
       <c r="W3">
-        <v>30.89</v>
+        <v>31.23</v>
       </c>
       <c r="X3">
-        <v>3.76362395</v>
+        <v>3.64431477</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>26.39719715</v>
+        <v>27.43564963</v>
       </c>
       <c r="AA3">
-        <v>26804683.773321</v>
+        <v>27203474.998288</v>
       </c>
       <c r="AB3">
-        <v>26.39719715</v>
+        <v>27.43564963</v>
       </c>
       <c r="AC3">
-        <v>26.39719715</v>
+        <v>27.43564963</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" t="s">
         <v>39</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4">
-        <v>11.17</v>
+        <v>11.23</v>
       </c>
       <c r="F4">
-        <v>-0.08944544</v>
+        <v>0.08912656</v>
       </c>
       <c r="G4" s="2">
-        <v>46157.0</v>
+        <v>46205.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>-0.35682426</v>
+        <v>-0.53144376</v>
       </c>
       <c r="L4">
-        <v>-2.36013986</v>
+        <v>1.62895928</v>
       </c>
       <c r="M4">
-        <v>-0.88731145</v>
+        <v>-0.70733864</v>
       </c>
       <c r="N4">
-        <v>-1.23784262</v>
+        <v>-0.70733864</v>
       </c>
       <c r="O4">
-        <v>0.81227437</v>
+        <v>-0.53144376</v>
       </c>
       <c r="P4">
-        <v>2.46033526</v>
+        <v>2.78346299</v>
       </c>
       <c r="Q4">
-        <v>4.52931541</v>
+        <v>4.29132551</v>
       </c>
       <c r="R4">
-        <v>2.2220026</v>
+        <v>3.5961904</v>
       </c>
       <c r="S4">
-        <v>-1.10811501</v>
+        <v>-1.16890687</v>
       </c>
       <c r="T4">
-        <v>22884252.63</v>
+        <v>22620976.18</v>
       </c>
       <c r="U4">
-        <v>-0.68880985</v>
+        <v>0.25072879</v>
       </c>
       <c r="V4">
-        <v>11.17</v>
+        <v>11.23</v>
       </c>
       <c r="W4">
-        <v>11.17</v>
+        <v>11.23</v>
       </c>
       <c r="X4">
-        <v>4.74731874</v>
+        <v>4.67587376</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>11.17</v>
+        <v>11.23</v>
       </c>
       <c r="AA4">
-        <v>22884252.63</v>
+        <v>22620976.18</v>
       </c>
       <c r="AB4">
-        <v>11.17</v>
+        <v>11.23</v>
       </c>
       <c r="AC4">
-        <v>11.17</v>
+        <v>11.23</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" t="s">
         <v>41</v>
       </c>
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5">
-        <v>11.83</v>
+        <v>11.93</v>
       </c>
       <c r="F5">
-        <v>-0.08445946</v>
+        <v>0.16792611</v>
       </c>
       <c r="G5" s="2">
-        <v>46157.0</v>
+        <v>46205.0</v>
       </c>
       <c r="H5" t="s">
         <v>33</v>
       </c>
       <c r="K5">
-        <v>-0.16877637</v>
+        <v>-0.25083612</v>
       </c>
       <c r="L5">
-        <v>-1.82572614</v>
+        <v>2.22793488</v>
       </c>
       <c r="M5">
-        <v>0.16934801</v>
+        <v>0.42087542</v>
       </c>
       <c r="N5">
-        <v>-0.42087542</v>
+        <v>0.42087542</v>
       </c>
       <c r="O5">
-        <v>3.31877729</v>
+        <v>1.79180887</v>
       </c>
       <c r="P5">
-        <v>4.65994317</v>
+        <v>5.05273774</v>
       </c>
       <c r="Q5">
-        <v>6.69447463</v>
+        <v>6.45058457</v>
       </c>
       <c r="R5">
-        <v>4.55321395</v>
+        <v>5.94308524</v>
       </c>
       <c r="S5">
-        <v>1.02844923</v>
+        <v>0.98396588</v>
       </c>
       <c r="T5">
-        <v>22884252.63</v>
+        <v>22620976.18</v>
       </c>
       <c r="U5">
-        <v>-0.68880985</v>
+        <v>0.25072879</v>
       </c>
       <c r="V5">
-        <v>11.83</v>
+        <v>11.93</v>
       </c>
       <c r="W5">
-        <v>11.83</v>
+        <v>11.93</v>
       </c>
       <c r="X5">
-        <v>4.77853107</v>
+        <v>4.71417236</v>
       </c>
       <c r="Y5" t="s">
         <v>34</v>
       </c>
       <c r="Z5">
-        <v>10.10938305</v>
+        <v>10.48054115</v>
       </c>
       <c r="AA5">
-        <v>19555847.471694</v>
+        <v>19872596.115688</v>
       </c>
       <c r="AB5">
-        <v>10.10938305</v>
+        <v>10.48054115</v>
       </c>
       <c r="AC5">
-        <v>10.10938305</v>
+        <v>10.48054115</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" t="s">
         <v>43</v>
       </c>
       <c r="D6" t="s">
         <v>32</v>
       </c>
       <c r="E6">
-        <v>107.706</v>
+        <v>108.687</v>
       </c>
       <c r="F6">
-        <v>0.05480877</v>
+        <v>-0.02207688</v>
       </c>
       <c r="G6" s="2">
-        <v>46157.0</v>
+        <v>46205.0</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
       <c r="K6">
-        <v>0.60339996</v>
+        <v>0.73684796</v>
       </c>
       <c r="L6">
-        <v>1.48975265</v>
+        <v>1.86318522</v>
       </c>
       <c r="M6">
-        <v>3.73901988</v>
+        <v>3.44246693</v>
       </c>
       <c r="N6">
-        <v>2.57616594</v>
+        <v>3.51044276</v>
       </c>
       <c r="O6">
-        <v>7.78036845</v>
+        <v>7.98187833</v>
       </c>
       <c r="T6">
-        <v>10684007.26</v>
+        <v>12597004.93</v>
       </c>
       <c r="U6">
-        <v>0.06489519</v>
+        <v>-0.02154572</v>
       </c>
       <c r="Y6" t="s">
         <v>44</v>
       </c>
       <c r="Z6">
-        <v>107.706</v>
+        <v>108.687</v>
       </c>
       <c r="AA6">
-        <v>10684007.26</v>
+        <v>12597004.93</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">