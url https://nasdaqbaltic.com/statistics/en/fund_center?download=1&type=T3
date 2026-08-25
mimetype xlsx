--- v5 (2026-07-04)
+++ v6 (2026-08-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Fund type</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>NAV</t>
   </si>
   <si>
     <t>NAV Chg %</t>
   </si>
   <si>
     <t>NAV Date</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
@@ -144,50 +144,56 @@
     <t>PXSPAOFR</t>
   </si>
   <si>
     <t>CBL Eastern European Bond Fund R Acc USD</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>PXSGEMFR</t>
   </si>
   <si>
     <t>CBL Global Emerging Markets Bond Fund R Acc EUR (hedged)</t>
   </si>
   <si>
     <t>PXSGEUFR</t>
   </si>
   <si>
     <t>CBL Global Emerging Markets Bond Fund R Acc USD</t>
   </si>
   <si>
     <t>SIGBLTFR</t>
   </si>
   <si>
     <t>Signet Baltic Bond Fund</t>
+  </si>
+  <si>
+    <t>T</t>
+  </si>
+  <si>
+    <t>L</t>
   </si>
   <si>
     <t>Signet Asset Management Latvia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -621,422 +627,416 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>19.83</v>
-[...2 lines deleted...]
-        <v>0.15151515</v>
+        <v>19.93</v>
       </c>
       <c r="G2" s="2">
-        <v>46205.0</v>
+        <v>46255.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>0.30349014</v>
+        <v>0.40302267</v>
       </c>
       <c r="L2">
-        <v>2.74611399</v>
+        <v>1.42493639</v>
       </c>
       <c r="M2">
-        <v>1.95372751</v>
+        <v>0.55499495</v>
       </c>
       <c r="N2">
-        <v>1.95372751</v>
+        <v>2.46786632</v>
       </c>
       <c r="O2">
-        <v>5.98610369</v>
+        <v>5.11603376</v>
       </c>
       <c r="P2">
-        <v>6.69333287</v>
+        <v>5.93321881</v>
       </c>
       <c r="Q2">
-        <v>8.21051338</v>
+        <v>7.93426639</v>
       </c>
       <c r="R2">
-        <v>7.31745881</v>
+        <v>7.13147705</v>
       </c>
       <c r="S2">
-        <v>-0.15060309</v>
+        <v>-0.12994846</v>
       </c>
       <c r="T2">
-        <v>30965715.62</v>
+        <v>31270012.01</v>
       </c>
       <c r="U2">
-        <v>0.29246502</v>
+        <v>0.11495424</v>
       </c>
       <c r="V2">
-        <v>19.83</v>
+        <v>19.93</v>
       </c>
       <c r="W2">
-        <v>19.83</v>
+        <v>19.93</v>
       </c>
       <c r="X2">
-        <v>3.62681484</v>
+        <v>3.59401441</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>19.83</v>
+        <v>19.93</v>
       </c>
       <c r="AA2">
-        <v>30965715.62</v>
+        <v>31270012.01</v>
       </c>
       <c r="AB2">
-        <v>19.83</v>
+        <v>19.93</v>
       </c>
       <c r="AC2">
-        <v>19.83</v>
+        <v>19.93</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>31.23</v>
-[...2 lines deleted...]
-        <v>0.19249278</v>
+        <v>31.46</v>
       </c>
       <c r="G3" s="2">
-        <v>46205.0</v>
+        <v>46255.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>0.41800643</v>
+        <v>0.54330457</v>
       </c>
       <c r="L3">
-        <v>3.20555188</v>
+        <v>1.87823834</v>
       </c>
       <c r="M3">
-        <v>2.96735905</v>
+        <v>1.51661826</v>
       </c>
       <c r="N3">
-        <v>2.96735905</v>
+        <v>3.72568414</v>
       </c>
       <c r="O3">
-        <v>8.36224844</v>
+        <v>7.29877217</v>
       </c>
       <c r="P3">
-        <v>8.90819557</v>
+        <v>8.10401683</v>
       </c>
       <c r="Q3">
-        <v>10.35159638</v>
+        <v>10.04092787</v>
       </c>
       <c r="R3">
-        <v>9.70610772</v>
+        <v>9.46595876</v>
       </c>
       <c r="S3">
-        <v>2.00430844</v>
+        <v>2.03891341</v>
       </c>
       <c r="T3">
-        <v>30965715.62</v>
+        <v>31270012.01</v>
       </c>
       <c r="U3">
-        <v>0.29246502</v>
+        <v>0.11495424</v>
       </c>
       <c r="V3">
-        <v>31.23</v>
+        <v>31.46</v>
       </c>
       <c r="W3">
-        <v>31.23</v>
+        <v>31.46</v>
       </c>
       <c r="X3">
-        <v>3.64431477</v>
+        <v>3.61689973</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>27.43564963</v>
+        <v>26.93262569</v>
       </c>
       <c r="AA3">
-        <v>27203474.998288</v>
+        <v>26769978.665954</v>
       </c>
       <c r="AB3">
-        <v>27.43564963</v>
+        <v>26.93262569</v>
       </c>
       <c r="AC3">
-        <v>27.43564963</v>
+        <v>26.93262569</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" t="s">
         <v>39</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4">
-        <v>11.23</v>
-[...2 lines deleted...]
-        <v>0.08912656</v>
+        <v>11.24</v>
       </c>
       <c r="G4" s="2">
-        <v>46205.0</v>
+        <v>46255.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>-0.53144376</v>
+        <v>0.17825312</v>
       </c>
       <c r="L4">
-        <v>1.62895928</v>
+        <v>0.71684588</v>
       </c>
       <c r="M4">
-        <v>-0.70733864</v>
+        <v>-1.91972077</v>
       </c>
       <c r="N4">
-        <v>-0.70733864</v>
+        <v>-0.61892131</v>
       </c>
       <c r="O4">
-        <v>-0.53144376</v>
+        <v>-1.57618214</v>
       </c>
       <c r="P4">
-        <v>2.78346299</v>
+        <v>1.31554759</v>
       </c>
       <c r="Q4">
-        <v>4.29132551</v>
+        <v>4.07754776</v>
       </c>
       <c r="R4">
-        <v>3.5961904</v>
+        <v>2.91404479</v>
       </c>
       <c r="S4">
-        <v>-1.16890687</v>
+        <v>-1.2175755</v>
       </c>
       <c r="T4">
-        <v>22620976.18</v>
+        <v>22843202.18</v>
       </c>
       <c r="U4">
-        <v>0.25072879</v>
+        <v>-0.131246</v>
       </c>
       <c r="V4">
-        <v>11.23</v>
+        <v>11.24</v>
       </c>
       <c r="W4">
-        <v>11.23</v>
+        <v>11.24</v>
       </c>
       <c r="X4">
-        <v>4.67587376</v>
+        <v>4.65450096</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>11.23</v>
+        <v>11.24</v>
       </c>
       <c r="AA4">
-        <v>22620976.18</v>
+        <v>22843202.18</v>
       </c>
       <c r="AB4">
-        <v>11.23</v>
+        <v>11.24</v>
       </c>
       <c r="AC4">
-        <v>11.23</v>
+        <v>11.24</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" t="s">
         <v>41</v>
       </c>
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5">
-        <v>11.93</v>
-[...2 lines deleted...]
-        <v>0.16792611</v>
+        <v>11.96</v>
       </c>
       <c r="G5" s="2">
-        <v>46205.0</v>
+        <v>46255.0</v>
       </c>
       <c r="H5" t="s">
         <v>33</v>
       </c>
       <c r="K5">
-        <v>-0.25083612</v>
+        <v>0.33557047</v>
       </c>
       <c r="L5">
-        <v>2.22793488</v>
+        <v>1.18443316</v>
       </c>
       <c r="M5">
-        <v>0.42087542</v>
+        <v>-0.91135046</v>
       </c>
       <c r="N5">
-        <v>0.42087542</v>
+        <v>0.67340067</v>
       </c>
       <c r="O5">
-        <v>1.79180887</v>
+        <v>0.50420168</v>
       </c>
       <c r="P5">
-        <v>5.05273774</v>
+        <v>3.47585016</v>
       </c>
       <c r="Q5">
-        <v>6.45058457</v>
+        <v>6.18305847</v>
       </c>
       <c r="R5">
-        <v>5.94308524</v>
+        <v>5.24019424</v>
       </c>
       <c r="S5">
-        <v>0.98396588</v>
+        <v>0.96370185</v>
       </c>
       <c r="T5">
-        <v>22620976.18</v>
+        <v>22843202.18</v>
       </c>
       <c r="U5">
-        <v>0.25072879</v>
+        <v>-0.131246</v>
       </c>
       <c r="V5">
-        <v>11.93</v>
+        <v>11.96</v>
       </c>
       <c r="W5">
-        <v>11.93</v>
+        <v>11.96</v>
       </c>
       <c r="X5">
-        <v>4.71417236</v>
+        <v>4.69758749</v>
       </c>
       <c r="Y5" t="s">
         <v>34</v>
       </c>
       <c r="Z5">
-        <v>10.48054115</v>
+        <v>10.23884944</v>
       </c>
       <c r="AA5">
-        <v>19872596.115688</v>
+        <v>19555861.853367</v>
       </c>
       <c r="AB5">
-        <v>10.48054115</v>
+        <v>10.23884944</v>
       </c>
       <c r="AC5">
-        <v>10.48054115</v>
+        <v>10.23884944</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" t="s">
         <v>43</v>
       </c>
       <c r="D6" t="s">
         <v>32</v>
       </c>
       <c r="E6">
-        <v>108.687</v>
+        <v>109.923</v>
       </c>
       <c r="F6">
-        <v>-0.02207688</v>
+        <v>0.0391336</v>
       </c>
       <c r="G6" s="2">
-        <v>46205.0</v>
+        <v>46255.0</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
+      <c r="I6" t="s">
+        <v>44</v>
+      </c>
+      <c r="J6" t="s">
+        <v>45</v>
+      </c>
       <c r="K6">
-        <v>0.73684796</v>
+        <v>0.78299058</v>
       </c>
       <c r="L6">
-        <v>1.86318522</v>
+        <v>2.0877641</v>
       </c>
       <c r="M6">
-        <v>3.44246693</v>
+        <v>3.26450473</v>
       </c>
       <c r="N6">
-        <v>3.51044276</v>
+        <v>4.6875744</v>
       </c>
       <c r="O6">
-        <v>7.98187833</v>
+        <v>7.98679673</v>
       </c>
       <c r="T6">
-        <v>12597004.93</v>
+        <v>13081220.35</v>
       </c>
       <c r="U6">
-        <v>-0.02154572</v>
+        <v>0.03945209</v>
       </c>
       <c r="Y6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="Z6">
-        <v>108.687</v>
+        <v>109.923</v>
       </c>
       <c r="AA6">
-        <v>12597004.93</v>
+        <v>13081220.35</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">