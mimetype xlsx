--- v4 (2026-07-19)
+++ v5 (2026-09-20)
@@ -606,283 +606,283 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>14.18</v>
+        <v>14.06</v>
       </c>
       <c r="F2">
-        <v>0.28288543</v>
+        <v>0.21382751</v>
       </c>
       <c r="G2" s="2">
-        <v>46219.0</v>
+        <v>46282.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>-0.49122807</v>
+        <v>-2.08913649</v>
       </c>
       <c r="L2">
-        <v>4.03521643</v>
+        <v>-1.40252454</v>
       </c>
       <c r="M2">
-        <v>5.34918276</v>
+        <v>6.27362056</v>
       </c>
       <c r="N2">
-        <v>6.69676448</v>
+        <v>5.79382995</v>
       </c>
       <c r="O2">
-        <v>12.71860095</v>
+        <v>8.07071483</v>
       </c>
       <c r="P2">
-        <v>8.47872996</v>
+        <v>6.87192545</v>
       </c>
       <c r="Q2">
-        <v>8.99854581</v>
+        <v>9.05661482</v>
       </c>
       <c r="R2">
-        <v>8.74506795</v>
+        <v>8.38090776</v>
       </c>
       <c r="S2">
-        <v>3.24047309</v>
+        <v>2.84491485</v>
       </c>
       <c r="T2">
-        <v>783437.49</v>
+        <v>735991.7</v>
       </c>
       <c r="U2">
-        <v>0.26566442</v>
+        <v>0.17694497</v>
       </c>
       <c r="V2">
-        <v>14.18</v>
+        <v>14.06</v>
       </c>
       <c r="W2">
-        <v>14.18</v>
+        <v>14.06</v>
       </c>
       <c r="X2">
-        <v>7.47655058</v>
+        <v>7.61138153</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>12.43205324</v>
+        <v>12.18687703</v>
       </c>
       <c r="AA2">
-        <v>686864.35710143</v>
+        <v>637940.28031538</v>
       </c>
       <c r="AB2">
-        <v>12.43205324</v>
+        <v>12.18687703</v>
       </c>
       <c r="AC2">
-        <v>12.43205324</v>
+        <v>12.18687703</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>14.03</v>
+        <v>13.84</v>
       </c>
       <c r="F3">
-        <v>0.21428571</v>
+        <v>0.28985507</v>
       </c>
       <c r="G3" s="2">
-        <v>46219.0</v>
+        <v>46282.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>-0.14234875</v>
+        <v>-2.12164074</v>
       </c>
       <c r="L3">
-        <v>4.93642483</v>
+        <v>-1.56472262</v>
       </c>
       <c r="M3">
-        <v>5.25131283</v>
+        <v>5.89135425</v>
       </c>
       <c r="N3">
-        <v>7.34506503</v>
+        <v>5.89135425</v>
       </c>
       <c r="O3">
-        <v>12.32986389</v>
+        <v>7.70428016</v>
       </c>
       <c r="P3">
-        <v>7.54703337</v>
+        <v>6.24850061</v>
       </c>
       <c r="Q3">
-        <v>8.21895852</v>
+        <v>7.98898666</v>
       </c>
       <c r="R3">
-        <v>6.93367371</v>
+        <v>6.44599658</v>
       </c>
       <c r="S3">
-        <v>1.77260915</v>
+        <v>1.21347476</v>
       </c>
       <c r="T3">
-        <v>7818214.8</v>
+        <v>7875892.24</v>
       </c>
       <c r="U3">
-        <v>0.24072717</v>
+        <v>0.2990869</v>
       </c>
       <c r="V3">
-        <v>14.03</v>
+        <v>13.84</v>
       </c>
       <c r="W3">
-        <v>14.03</v>
+        <v>13.84</v>
       </c>
       <c r="X3">
-        <v>7.3308959</v>
+        <v>7.58519602</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>14.03</v>
+        <v>13.84</v>
       </c>
       <c r="AA3">
-        <v>7818214.8</v>
+        <v>7875892.24</v>
       </c>
       <c r="AB3">
-        <v>14.03</v>
+        <v>13.84</v>
       </c>
       <c r="AC3">
-        <v>14.03</v>
+        <v>13.84</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" t="s">
         <v>39</v>
       </c>
       <c r="D4" t="s">
         <v>37</v>
       </c>
       <c r="E4">
-        <v>12.58</v>
+        <v>12.41</v>
       </c>
       <c r="F4">
-        <v>0.23904382</v>
+        <v>0.1614205</v>
       </c>
       <c r="G4" s="2">
-        <v>46219.0</v>
+        <v>46282.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>-0.15873016</v>
+        <v>-1.66402536</v>
       </c>
       <c r="L4">
-        <v>2.19333875</v>
+        <v>-1.58604282</v>
       </c>
       <c r="M4">
-        <v>2.02757502</v>
+        <v>2.1399177</v>
       </c>
       <c r="N4">
-        <v>3.19934372</v>
+        <v>1.804758</v>
       </c>
       <c r="O4">
-        <v>7.15502555</v>
+        <v>2.98755187</v>
       </c>
       <c r="P4">
-        <v>4.95599945</v>
+        <v>3.1217947</v>
       </c>
       <c r="Q4">
-        <v>5.37980541</v>
+        <v>5.3623542</v>
       </c>
       <c r="R4">
-        <v>4.03251313</v>
+        <v>3.87323185</v>
       </c>
       <c r="S4">
-        <v>-0.57807343</v>
+        <v>-0.89412099</v>
       </c>
       <c r="T4">
-        <v>773923.37</v>
+        <v>757488.65</v>
       </c>
       <c r="U4">
-        <v>0.21462037</v>
+        <v>0.12421537</v>
       </c>
       <c r="V4">
-        <v>12.58</v>
+        <v>12.41</v>
       </c>
       <c r="W4">
-        <v>12.58</v>
+        <v>12.41</v>
       </c>
       <c r="X4">
-        <v>4.88630533</v>
+        <v>4.97384262</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>12.58</v>
+        <v>12.41</v>
       </c>
       <c r="AA4">
-        <v>773923.37</v>
+        <v>757488.65</v>
       </c>
       <c r="AB4">
-        <v>12.58</v>
+        <v>12.41</v>
       </c>
       <c r="AC4">
-        <v>12.58</v>
+        <v>12.41</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">