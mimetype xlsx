--- v1 (2026-02-03)
+++ v2 (2026-04-03)
@@ -606,283 +606,283 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>13.48</v>
+        <v>12.99</v>
       </c>
       <c r="F2">
-        <v>-0.22205774</v>
+        <v>1.01088647</v>
       </c>
       <c r="G2" s="2">
-        <v>46055.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>1.42964635</v>
+        <v>-4.55547392</v>
       </c>
       <c r="L2">
-        <v>1.73584906</v>
+        <v>-2.25733634</v>
       </c>
       <c r="M2">
-        <v>6.73000792</v>
+        <v>-0.38343558</v>
       </c>
       <c r="N2">
-        <v>1.42964635</v>
+        <v>-2.25733634</v>
       </c>
       <c r="O2">
-        <v>8.79741727</v>
+        <v>6.73788003</v>
       </c>
       <c r="P2">
-        <v>8.03238251</v>
+        <v>5.01030752</v>
       </c>
       <c r="Q2">
-        <v>8.17164349</v>
+        <v>7.07986816</v>
       </c>
       <c r="R2">
-        <v>3.4494908</v>
+        <v>3.61468446</v>
       </c>
       <c r="S2">
-        <v>2.9433432</v>
+        <v>2.21890731</v>
       </c>
       <c r="T2">
-        <v>896519.72</v>
+        <v>855059.02</v>
       </c>
       <c r="U2">
-        <v>-0.1788813</v>
+        <v>0.99711765</v>
       </c>
       <c r="V2">
-        <v>13.48</v>
+        <v>12.99</v>
       </c>
       <c r="W2">
-        <v>13.48</v>
+        <v>12.99</v>
       </c>
       <c r="X2">
-        <v>4.45540953</v>
+        <v>6.20692539</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>11.30967363</v>
+        <v>11.29761695</v>
       </c>
       <c r="AA2">
-        <v>752176.96105216</v>
+        <v>743658.91251606</v>
       </c>
       <c r="AB2">
-        <v>11.30967363</v>
+        <v>11.29761695</v>
       </c>
       <c r="AC2">
-        <v>11.30967363</v>
+        <v>11.29761695</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>13.23</v>
+        <v>12.78</v>
       </c>
       <c r="F3">
-        <v>-0.0755287</v>
+        <v>0.78864353</v>
       </c>
       <c r="G3" s="2">
-        <v>46055.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>1.22417751</v>
+        <v>-4.48430493</v>
       </c>
       <c r="L3">
-        <v>0.76161462</v>
+        <v>-2.21882173</v>
       </c>
       <c r="M3">
-        <v>4.66772152</v>
+        <v>-0.85337471</v>
       </c>
       <c r="N3">
-        <v>1.22417751</v>
+        <v>-2.21882173</v>
       </c>
       <c r="O3">
-        <v>5.92473979</v>
+        <v>5.18518519</v>
       </c>
       <c r="P3">
-        <v>6.56558157</v>
+        <v>3.63153863</v>
       </c>
       <c r="Q3">
-        <v>6.67052898</v>
+        <v>5.86970839</v>
       </c>
       <c r="R3">
-        <v>1.5511547</v>
+        <v>1.84239485</v>
       </c>
       <c r="S3">
-        <v>1.45194048</v>
+        <v>0.65427635</v>
       </c>
       <c r="T3">
-        <v>7970072.62</v>
+        <v>7487757.6</v>
       </c>
       <c r="U3">
-        <v>-0.03267008</v>
+        <v>0.89040497</v>
       </c>
       <c r="V3">
-        <v>13.23</v>
+        <v>12.78</v>
       </c>
       <c r="W3">
-        <v>13.23</v>
+        <v>12.78</v>
       </c>
       <c r="X3">
-        <v>4.57468843</v>
+        <v>6.10870934</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>13.23</v>
+        <v>12.78</v>
       </c>
       <c r="AA3">
-        <v>7970072.62</v>
+        <v>7487757.6</v>
       </c>
       <c r="AB3">
-        <v>13.23</v>
+        <v>12.78</v>
       </c>
       <c r="AC3">
-        <v>13.23</v>
+        <v>12.78</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" t="s">
         <v>39</v>
       </c>
       <c r="D4" t="s">
         <v>37</v>
       </c>
       <c r="E4">
-        <v>12.28</v>
+        <v>11.98</v>
       </c>
       <c r="F4">
-        <v>-0.24370431</v>
+        <v>0.67226891</v>
       </c>
       <c r="G4" s="2">
-        <v>46055.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>0.73831009</v>
+        <v>-3.62027353</v>
       </c>
       <c r="L4">
-        <v>0.90386196</v>
+        <v>-1.72272354</v>
       </c>
       <c r="M4">
-        <v>3.71621622</v>
+        <v>-0.58091286</v>
       </c>
       <c r="N4">
-        <v>0.73831009</v>
+        <v>-1.72272354</v>
       </c>
       <c r="O4">
-        <v>5.67986231</v>
+        <v>3.9028621</v>
       </c>
       <c r="P4">
-        <v>4.89797057</v>
+        <v>3.33132078</v>
       </c>
       <c r="Q4">
-        <v>4.40604407</v>
+        <v>4.13110526</v>
       </c>
       <c r="R4">
-        <v>-0.2025532</v>
+        <v>0.48581005</v>
       </c>
       <c r="S4">
-        <v>-0.74837262</v>
+        <v>-1.01979561</v>
       </c>
       <c r="T4">
-        <v>880281.76</v>
+        <v>794254.48</v>
       </c>
       <c r="U4">
-        <v>0.12494551</v>
+        <v>0.92641091</v>
       </c>
       <c r="V4">
-        <v>12.28</v>
+        <v>11.98</v>
       </c>
       <c r="W4">
-        <v>12.28</v>
+        <v>11.98</v>
       </c>
       <c r="X4">
-        <v>3.28956318</v>
+        <v>4.70327711</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>12.28</v>
+        <v>11.98</v>
       </c>
       <c r="AA4">
-        <v>880281.76</v>
+        <v>794254.48</v>
       </c>
       <c r="AB4">
-        <v>12.28</v>
+        <v>11.98</v>
       </c>
       <c r="AC4">
-        <v>12.28</v>
+        <v>11.98</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">