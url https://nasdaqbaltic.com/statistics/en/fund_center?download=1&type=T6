--- v2 (2026-04-03)
+++ v3 (2026-05-31)
@@ -606,283 +606,283 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>12.99</v>
+        <v>14.14</v>
       </c>
       <c r="F2">
-        <v>1.01088647</v>
+        <v>0.21261517</v>
       </c>
       <c r="G2" s="2">
-        <v>46113.0</v>
+        <v>46170.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>-4.55547392</v>
+        <v>3.13639679</v>
       </c>
       <c r="L2">
-        <v>-2.25733634</v>
+        <v>3.89419544</v>
       </c>
       <c r="M2">
-        <v>-0.38343558</v>
+        <v>7.28376328</v>
       </c>
       <c r="N2">
-        <v>-2.25733634</v>
+        <v>6.39578631</v>
       </c>
       <c r="O2">
-        <v>6.73788003</v>
+        <v>14.49392713</v>
       </c>
       <c r="P2">
-        <v>5.01030752</v>
+        <v>9.56000906</v>
       </c>
       <c r="Q2">
-        <v>7.07986816</v>
+        <v>10.08154461</v>
       </c>
       <c r="R2">
-        <v>3.61468446</v>
+        <v>7.5458374</v>
       </c>
       <c r="S2">
-        <v>2.21890731</v>
+        <v>3.56183525</v>
       </c>
       <c r="T2">
-        <v>855059.02</v>
+        <v>833749.37</v>
       </c>
       <c r="U2">
-        <v>0.99711765</v>
+        <v>-9.40815518</v>
       </c>
       <c r="V2">
-        <v>12.99</v>
+        <v>14.14</v>
       </c>
       <c r="W2">
-        <v>12.99</v>
+        <v>14.14</v>
       </c>
       <c r="X2">
-        <v>6.20692539</v>
+        <v>7.34925222</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>11.29761695</v>
+        <v>12.15089806</v>
       </c>
       <c r="AA2">
-        <v>743658.91251606</v>
+        <v>716464.18696085</v>
       </c>
       <c r="AB2">
-        <v>11.29761695</v>
+        <v>12.15089806</v>
       </c>
       <c r="AC2">
-        <v>11.29761695</v>
+        <v>12.15089806</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>12.78</v>
+        <v>13.93</v>
       </c>
       <c r="F3">
-        <v>0.78864353</v>
+        <v>0.07183908</v>
       </c>
       <c r="G3" s="2">
-        <v>46113.0</v>
+        <v>46170.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>-4.48430493</v>
+        <v>3.41499629</v>
       </c>
       <c r="L3">
-        <v>-2.21882173</v>
+        <v>4.11061286</v>
       </c>
       <c r="M3">
-        <v>-0.85337471</v>
+        <v>6.74329502</v>
       </c>
       <c r="N3">
-        <v>-2.21882173</v>
+        <v>6.57995409</v>
       </c>
       <c r="O3">
-        <v>5.18518519</v>
+        <v>13.06818182</v>
       </c>
       <c r="P3">
-        <v>3.63153863</v>
+        <v>8.42174257</v>
       </c>
       <c r="Q3">
-        <v>5.86970839</v>
+        <v>8.88713156</v>
       </c>
       <c r="R3">
-        <v>1.84239485</v>
+        <v>5.81793066</v>
       </c>
       <c r="S3">
-        <v>0.65427635</v>
+        <v>2.14097734</v>
       </c>
       <c r="T3">
-        <v>7487757.6</v>
+        <v>7895980.6</v>
       </c>
       <c r="U3">
-        <v>0.89040497</v>
+        <v>-0.96954118</v>
       </c>
       <c r="V3">
-        <v>12.78</v>
+        <v>13.93</v>
       </c>
       <c r="W3">
-        <v>12.78</v>
+        <v>13.93</v>
       </c>
       <c r="X3">
-        <v>6.10870934</v>
+        <v>7.14364624</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>12.78</v>
+        <v>13.93</v>
       </c>
       <c r="AA3">
-        <v>7487757.6</v>
+        <v>7895980.6</v>
       </c>
       <c r="AB3">
-        <v>12.78</v>
+        <v>13.93</v>
       </c>
       <c r="AC3">
-        <v>12.78</v>
+        <v>13.93</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" t="s">
         <v>39</v>
       </c>
       <c r="D4" t="s">
         <v>37</v>
       </c>
       <c r="E4">
-        <v>11.98</v>
+        <v>12.52</v>
       </c>
       <c r="F4">
-        <v>0.67226891</v>
+        <v>0.07993605</v>
       </c>
       <c r="G4" s="2">
-        <v>46113.0</v>
+        <v>46170.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>-3.62027353</v>
+        <v>1.37651822</v>
       </c>
       <c r="L4">
-        <v>-1.72272354</v>
+        <v>0.72405471</v>
       </c>
       <c r="M4">
-        <v>-0.58091286</v>
+        <v>3.04526749</v>
       </c>
       <c r="N4">
-        <v>-1.72272354</v>
+        <v>2.707137</v>
       </c>
       <c r="O4">
-        <v>3.9028621</v>
+        <v>7.93103448</v>
       </c>
       <c r="P4">
-        <v>3.33132078</v>
+        <v>5.96555833</v>
       </c>
       <c r="Q4">
-        <v>4.13110526</v>
+        <v>5.87269212</v>
       </c>
       <c r="R4">
-        <v>0.48581005</v>
+        <v>3.00893224</v>
       </c>
       <c r="S4">
-        <v>-1.01979561</v>
+        <v>-0.36341616</v>
       </c>
       <c r="T4">
-        <v>794254.48</v>
+        <v>804235.56</v>
       </c>
       <c r="U4">
-        <v>0.92641091</v>
+        <v>0.09786928</v>
       </c>
       <c r="V4">
-        <v>11.98</v>
+        <v>12.52</v>
       </c>
       <c r="W4">
-        <v>11.98</v>
+        <v>12.52</v>
       </c>
       <c r="X4">
-        <v>4.70327711</v>
+        <v>5.05841875</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>11.98</v>
+        <v>12.52</v>
       </c>
       <c r="AA4">
-        <v>794254.48</v>
+        <v>804235.56</v>
       </c>
       <c r="AB4">
-        <v>11.98</v>
+        <v>12.52</v>
       </c>
       <c r="AC4">
-        <v>11.98</v>
+        <v>12.52</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">