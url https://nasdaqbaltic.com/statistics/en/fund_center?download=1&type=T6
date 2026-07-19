--- v3 (2026-05-31)
+++ v4 (2026-07-19)
@@ -606,283 +606,283 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>14.14</v>
+        <v>14.18</v>
       </c>
       <c r="F2">
-        <v>0.21261517</v>
+        <v>0.28288543</v>
       </c>
       <c r="G2" s="2">
-        <v>46170.0</v>
+        <v>46219.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>3.13639679</v>
+        <v>-0.49122807</v>
       </c>
       <c r="L2">
-        <v>3.89419544</v>
+        <v>4.03521643</v>
       </c>
       <c r="M2">
-        <v>7.28376328</v>
+        <v>5.34918276</v>
       </c>
       <c r="N2">
-        <v>6.39578631</v>
+        <v>6.69676448</v>
       </c>
       <c r="O2">
-        <v>14.49392713</v>
+        <v>12.71860095</v>
       </c>
       <c r="P2">
-        <v>9.56000906</v>
+        <v>8.47872996</v>
       </c>
       <c r="Q2">
-        <v>10.08154461</v>
+        <v>8.99854581</v>
       </c>
       <c r="R2">
-        <v>7.5458374</v>
+        <v>8.74506795</v>
       </c>
       <c r="S2">
-        <v>3.56183525</v>
+        <v>3.24047309</v>
       </c>
       <c r="T2">
-        <v>833749.37</v>
+        <v>783437.49</v>
       </c>
       <c r="U2">
-        <v>-9.40815518</v>
+        <v>0.26566442</v>
       </c>
       <c r="V2">
-        <v>14.14</v>
+        <v>14.18</v>
       </c>
       <c r="W2">
-        <v>14.14</v>
+        <v>14.18</v>
       </c>
       <c r="X2">
-        <v>7.34925222</v>
+        <v>7.47655058</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>12.15089806</v>
+        <v>12.43205324</v>
       </c>
       <c r="AA2">
-        <v>716464.18696085</v>
+        <v>686864.35710143</v>
       </c>
       <c r="AB2">
-        <v>12.15089806</v>
+        <v>12.43205324</v>
       </c>
       <c r="AC2">
-        <v>12.15089806</v>
+        <v>12.43205324</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>13.93</v>
+        <v>14.03</v>
       </c>
       <c r="F3">
-        <v>0.07183908</v>
+        <v>0.21428571</v>
       </c>
       <c r="G3" s="2">
-        <v>46170.0</v>
+        <v>46219.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>3.41499629</v>
+        <v>-0.14234875</v>
       </c>
       <c r="L3">
-        <v>4.11061286</v>
+        <v>4.93642483</v>
       </c>
       <c r="M3">
-        <v>6.74329502</v>
+        <v>5.25131283</v>
       </c>
       <c r="N3">
-        <v>6.57995409</v>
+        <v>7.34506503</v>
       </c>
       <c r="O3">
-        <v>13.06818182</v>
+        <v>12.32986389</v>
       </c>
       <c r="P3">
-        <v>8.42174257</v>
+        <v>7.54703337</v>
       </c>
       <c r="Q3">
-        <v>8.88713156</v>
+        <v>8.21895852</v>
       </c>
       <c r="R3">
-        <v>5.81793066</v>
+        <v>6.93367371</v>
       </c>
       <c r="S3">
-        <v>2.14097734</v>
+        <v>1.77260915</v>
       </c>
       <c r="T3">
-        <v>7895980.6</v>
+        <v>7818214.8</v>
       </c>
       <c r="U3">
-        <v>-0.96954118</v>
+        <v>0.24072717</v>
       </c>
       <c r="V3">
-        <v>13.93</v>
+        <v>14.03</v>
       </c>
       <c r="W3">
-        <v>13.93</v>
+        <v>14.03</v>
       </c>
       <c r="X3">
-        <v>7.14364624</v>
+        <v>7.3308959</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>13.93</v>
+        <v>14.03</v>
       </c>
       <c r="AA3">
-        <v>7895980.6</v>
+        <v>7818214.8</v>
       </c>
       <c r="AB3">
-        <v>13.93</v>
+        <v>14.03</v>
       </c>
       <c r="AC3">
-        <v>13.93</v>
+        <v>14.03</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" t="s">
         <v>39</v>
       </c>
       <c r="D4" t="s">
         <v>37</v>
       </c>
       <c r="E4">
-        <v>12.52</v>
+        <v>12.58</v>
       </c>
       <c r="F4">
-        <v>0.07993605</v>
+        <v>0.23904382</v>
       </c>
       <c r="G4" s="2">
-        <v>46170.0</v>
+        <v>46219.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>1.37651822</v>
+        <v>-0.15873016</v>
       </c>
       <c r="L4">
-        <v>0.72405471</v>
+        <v>2.19333875</v>
       </c>
       <c r="M4">
-        <v>3.04526749</v>
+        <v>2.02757502</v>
       </c>
       <c r="N4">
-        <v>2.707137</v>
+        <v>3.19934372</v>
       </c>
       <c r="O4">
-        <v>7.93103448</v>
+        <v>7.15502555</v>
       </c>
       <c r="P4">
-        <v>5.96555833</v>
+        <v>4.95599945</v>
       </c>
       <c r="Q4">
-        <v>5.87269212</v>
+        <v>5.37980541</v>
       </c>
       <c r="R4">
-        <v>3.00893224</v>
+        <v>4.03251313</v>
       </c>
       <c r="S4">
-        <v>-0.36341616</v>
+        <v>-0.57807343</v>
       </c>
       <c r="T4">
-        <v>804235.56</v>
+        <v>773923.37</v>
       </c>
       <c r="U4">
-        <v>0.09786928</v>
+        <v>0.21462037</v>
       </c>
       <c r="V4">
-        <v>12.52</v>
+        <v>12.58</v>
       </c>
       <c r="W4">
-        <v>12.52</v>
+        <v>12.58</v>
       </c>
       <c r="X4">
-        <v>5.05841875</v>
+        <v>4.88630533</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>12.52</v>
+        <v>12.58</v>
       </c>
       <c r="AA4">
-        <v>804235.56</v>
+        <v>773923.37</v>
       </c>
       <c r="AB4">
-        <v>12.52</v>
+        <v>12.58</v>
       </c>
       <c r="AC4">
-        <v>12.52</v>
+        <v>12.58</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">