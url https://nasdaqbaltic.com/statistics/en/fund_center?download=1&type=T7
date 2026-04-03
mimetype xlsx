--- v2 (2026-02-03)
+++ v3 (2026-04-03)
@@ -606,182 +606,158 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>0.5451</v>
+        <v>0.5466</v>
       </c>
       <c r="F2">
-        <v>0.0918105</v>
+        <v>0.29357798</v>
       </c>
       <c r="G2" s="2">
-        <v>46022.0</v>
+        <v>46081.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="I2" t="s">
         <v>34</v>
       </c>
       <c r="J2" t="s">
         <v>35</v>
       </c>
-      <c r="K2">
-[...7 lines deleted...]
-      </c>
       <c r="N2">
-        <v>-20.22537685</v>
+        <v>0.27517887</v>
       </c>
       <c r="O2">
-        <v>-20.22537685</v>
-[...2 lines deleted...]
-        <v>-22.84124721</v>
+        <v>-19.92382069</v>
       </c>
       <c r="Q2">
-        <v>-21.2745621</v>
+        <v>-21.13883567</v>
       </c>
       <c r="R2">
-        <v>-16.25391587</v>
+        <v>-16.10917142</v>
       </c>
       <c r="S2">
-        <v>-13.71160907</v>
+        <v>-13.69595853</v>
       </c>
       <c r="T2">
-        <v>78249676.0</v>
+        <v>78473436.0</v>
       </c>
       <c r="U2">
-        <v>0.07527098</v>
+        <v>0.30013825</v>
       </c>
       <c r="X2">
-        <v>4.8104043</v>
+        <v>2.15580797</v>
       </c>
       <c r="Y2" t="s">
         <v>36</v>
       </c>
       <c r="Z2">
-        <v>0.5451</v>
+        <v>0.5466</v>
       </c>
       <c r="AA2">
-        <v>78249676.0</v>
+        <v>78473436.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" t="s">
         <v>38</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3">
-        <v>11.76</v>
+        <v>11.9</v>
       </c>
       <c r="F3">
-        <v>3.97877984</v>
+        <v>0.42194093</v>
       </c>
       <c r="G3" s="2">
-        <v>46022.0</v>
+        <v>46081.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="I3" t="s">
         <v>34</v>
       </c>
       <c r="J3" t="s">
         <v>35</v>
       </c>
-      <c r="K3">
-[...7 lines deleted...]
-      </c>
       <c r="N3">
-        <v>6.32911392</v>
+        <v>1.19047619</v>
       </c>
       <c r="O3">
-        <v>6.32911392</v>
-[...2 lines deleted...]
-        <v>5.47903969</v>
+        <v>5.59006211</v>
       </c>
       <c r="Q3">
-        <v>2.81583818</v>
+        <v>3.06371807</v>
       </c>
       <c r="T3">
-        <v>29210500.0</v>
+        <v>29564827.0</v>
       </c>
       <c r="U3">
-        <v>3.97516855</v>
+        <v>0.4455405</v>
       </c>
       <c r="X3">
-        <v>6.913414</v>
+        <v>7.62554455</v>
       </c>
       <c r="Y3" t="s">
         <v>39</v>
       </c>
       <c r="Z3">
-        <v>11.76</v>
+        <v>11.9</v>
       </c>
       <c r="AA3">
-        <v>29210500.0</v>
+        <v>29564827.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">