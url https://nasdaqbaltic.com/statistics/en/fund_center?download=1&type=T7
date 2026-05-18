--- v3 (2026-04-03)
+++ v4 (2026-05-18)
@@ -606,158 +606,167 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>0.5466</v>
+        <v>0.4033</v>
       </c>
       <c r="F2">
-        <v>0.29357798</v>
+        <v>0.27349577</v>
       </c>
       <c r="G2" s="2">
-        <v>46081.0</v>
+        <v>46142.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="I2" t="s">
         <v>34</v>
       </c>
       <c r="J2" t="s">
         <v>35</v>
       </c>
       <c r="N2">
-        <v>0.27517887</v>
+        <v>-26.01357549</v>
       </c>
       <c r="O2">
-        <v>-19.92382069</v>
+        <v>-40.16320475</v>
+      </c>
+      <c r="P2">
+        <v>-33.34710431</v>
       </c>
       <c r="Q2">
-        <v>-21.13883567</v>
+        <v>-28.81597764</v>
       </c>
       <c r="R2">
-        <v>-16.10917142</v>
+        <v>-22.33714766</v>
       </c>
       <c r="S2">
-        <v>-13.69595853</v>
+        <v>-18.79603913</v>
       </c>
       <c r="T2">
-        <v>78473436.0</v>
+        <v>91376447.0</v>
       </c>
       <c r="U2">
-        <v>0.30013825</v>
+        <v>0.2794127</v>
       </c>
       <c r="X2">
-        <v>2.15580797</v>
+        <v>17.95574188</v>
       </c>
       <c r="Y2" t="s">
         <v>36</v>
       </c>
       <c r="Z2">
-        <v>0.5466</v>
+        <v>0.4033</v>
       </c>
       <c r="AA2">
-        <v>78473436.0</v>
+        <v>91376447.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" t="s">
         <v>38</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3">
-        <v>11.9</v>
+        <v>12.04</v>
       </c>
       <c r="F3">
-        <v>0.42194093</v>
+        <v>0.75313808</v>
       </c>
       <c r="G3" s="2">
-        <v>46081.0</v>
+        <v>46142.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="I3" t="s">
         <v>34</v>
       </c>
       <c r="J3" t="s">
         <v>35</v>
       </c>
       <c r="N3">
-        <v>1.19047619</v>
+        <v>2.38095238</v>
       </c>
       <c r="O3">
-        <v>5.59006211</v>
+        <v>4.42324371</v>
+      </c>
+      <c r="P3">
+        <v>6.07703073</v>
       </c>
       <c r="Q3">
-        <v>3.06371807</v>
+        <v>3.56167552</v>
+      </c>
+      <c r="R3">
+        <v>3.1871203</v>
       </c>
       <c r="T3">
-        <v>29564827.0</v>
+        <v>29913578.0</v>
       </c>
       <c r="U3">
-        <v>0.4455405</v>
+        <v>0.81703257</v>
       </c>
       <c r="X3">
-        <v>7.62554455</v>
+        <v>7.63347483</v>
       </c>
       <c r="Y3" t="s">
         <v>39</v>
       </c>
       <c r="Z3">
-        <v>11.9</v>
+        <v>12.04</v>
       </c>
       <c r="AA3">
-        <v>29564827.0</v>
+        <v>29913578.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">