--- v4 (2026-05-18)
+++ v5 (2026-07-04)
@@ -606,167 +606,185 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>0.4033</v>
+        <v>0.4042</v>
       </c>
       <c r="F2">
-        <v>0.27349577</v>
+        <v>0.22315894</v>
       </c>
       <c r="G2" s="2">
-        <v>46142.0</v>
+        <v>46173.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="I2" t="s">
         <v>34</v>
       </c>
       <c r="J2" t="s">
         <v>35</v>
       </c>
+      <c r="K2">
+        <v>0.22315894</v>
+      </c>
+      <c r="L2">
+        <v>-26.05195756</v>
+      </c>
+      <c r="M2">
+        <v>-25.78038928</v>
+      </c>
       <c r="N2">
-        <v>-26.01357549</v>
+        <v>-25.84846817</v>
       </c>
       <c r="O2">
-        <v>-40.16320475</v>
+        <v>-40.1805535</v>
       </c>
       <c r="P2">
-        <v>-33.34710431</v>
+        <v>-33.24335363</v>
       </c>
       <c r="Q2">
-        <v>-28.81597764</v>
+        <v>-28.48050402</v>
       </c>
       <c r="R2">
-        <v>-22.33714766</v>
+        <v>-22.41429985</v>
       </c>
       <c r="S2">
-        <v>-18.79603913</v>
+        <v>-18.81802674</v>
       </c>
       <c r="T2">
-        <v>91376447.0</v>
+        <v>91574802.0</v>
       </c>
       <c r="U2">
-        <v>0.2794127</v>
+        <v>0.21707454</v>
       </c>
       <c r="X2">
-        <v>17.95574188</v>
+        <v>17.91579056</v>
       </c>
       <c r="Y2" t="s">
         <v>36</v>
       </c>
       <c r="Z2">
-        <v>0.4033</v>
+        <v>0.4042</v>
       </c>
       <c r="AA2">
-        <v>91376447.0</v>
+        <v>91574802.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" t="s">
         <v>38</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3">
-        <v>12.04</v>
+        <v>11.66</v>
       </c>
       <c r="F3">
-        <v>0.75313808</v>
+        <v>-3.15614618</v>
       </c>
       <c r="G3" s="2">
-        <v>46142.0</v>
+        <v>46173.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="I3" t="s">
         <v>34</v>
       </c>
       <c r="J3" t="s">
         <v>35</v>
       </c>
+      <c r="K3">
+        <v>-3.15614618</v>
+      </c>
+      <c r="L3">
+        <v>-2.01680672</v>
+      </c>
+      <c r="M3">
+        <v>3.09460654</v>
+      </c>
       <c r="N3">
-        <v>2.38095238</v>
+        <v>-0.85034014</v>
       </c>
       <c r="O3">
-        <v>4.42324371</v>
+        <v>5.8076225</v>
       </c>
       <c r="P3">
-        <v>6.07703073</v>
+        <v>4.83144768</v>
       </c>
       <c r="Q3">
-        <v>3.56167552</v>
+        <v>3.06621189</v>
       </c>
       <c r="R3">
-        <v>3.1871203</v>
+        <v>2.33903594</v>
       </c>
       <c r="T3">
-        <v>29913578.0</v>
+        <v>28962096.0</v>
       </c>
       <c r="U3">
-        <v>0.81703257</v>
+        <v>-3.18076962</v>
       </c>
       <c r="X3">
-        <v>7.63347483</v>
+        <v>7.63299131</v>
       </c>
       <c r="Y3" t="s">
         <v>39</v>
       </c>
       <c r="Z3">
-        <v>12.04</v>
+        <v>11.66</v>
       </c>
       <c r="AA3">
-        <v>29913578.0</v>
+        <v>28962096.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">