--- v5 (2026-07-04)
+++ v6 (2026-08-25)
@@ -606,185 +606,185 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>0.4042</v>
+        <v>0.4059</v>
       </c>
       <c r="F2">
-        <v>0.22315894</v>
+        <v>0.49517207</v>
       </c>
       <c r="G2" s="2">
-        <v>46173.0</v>
+        <v>46234.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="I2" t="s">
         <v>34</v>
       </c>
       <c r="J2" t="s">
         <v>35</v>
       </c>
       <c r="K2">
-        <v>0.22315894</v>
+        <v>0.49517207</v>
       </c>
       <c r="L2">
-        <v>-26.05195756</v>
+        <v>0.64468138</v>
       </c>
       <c r="M2">
-        <v>-25.78038928</v>
+        <v>-25.52293578</v>
       </c>
       <c r="N2">
-        <v>-25.84846817</v>
+        <v>-25.53659879</v>
       </c>
       <c r="O2">
-        <v>-40.1805535</v>
+        <v>-40.06202008</v>
       </c>
       <c r="P2">
-        <v>-33.24335363</v>
+        <v>-28.89406627</v>
       </c>
       <c r="Q2">
-        <v>-28.48050402</v>
+        <v>-25.71791407</v>
       </c>
       <c r="R2">
-        <v>-22.41429985</v>
+        <v>-22.28927303</v>
       </c>
       <c r="S2">
-        <v>-18.81802674</v>
+        <v>-17.14974534</v>
       </c>
       <c r="T2">
-        <v>91574802.0</v>
+        <v>91971999.0</v>
       </c>
       <c r="U2">
-        <v>0.21707454</v>
+        <v>0.5036273</v>
       </c>
       <c r="X2">
-        <v>17.91579056</v>
+        <v>17.93520546</v>
       </c>
       <c r="Y2" t="s">
         <v>36</v>
       </c>
       <c r="Z2">
-        <v>0.4042</v>
+        <v>0.4059</v>
       </c>
       <c r="AA2">
-        <v>91574802.0</v>
+        <v>91971999.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" t="s">
         <v>38</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3">
-        <v>11.66</v>
+        <v>11.56</v>
       </c>
       <c r="F3">
-        <v>-3.15614618</v>
+        <v>-0.51635112</v>
       </c>
       <c r="G3" s="2">
-        <v>46173.0</v>
+        <v>46234.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="I3" t="s">
         <v>34</v>
       </c>
       <c r="J3" t="s">
         <v>35</v>
       </c>
       <c r="K3">
-        <v>-3.15614618</v>
+        <v>-0.51635112</v>
       </c>
       <c r="L3">
-        <v>-2.01680672</v>
+        <v>-3.98671096</v>
       </c>
       <c r="M3">
-        <v>3.09460654</v>
+        <v>-2.44725738</v>
       </c>
       <c r="N3">
-        <v>-0.85034014</v>
+        <v>-1.70068027</v>
       </c>
       <c r="O3">
-        <v>5.8076225</v>
+        <v>2.84697509</v>
       </c>
       <c r="P3">
-        <v>4.83144768</v>
+        <v>4.18474022</v>
       </c>
       <c r="Q3">
-        <v>3.06621189</v>
+        <v>2.89970982</v>
       </c>
       <c r="R3">
-        <v>2.33903594</v>
+        <v>1.59726666</v>
       </c>
       <c r="T3">
-        <v>28962096.0</v>
+        <v>28716765.0</v>
       </c>
       <c r="U3">
-        <v>-3.18076962</v>
+        <v>-0.49443758</v>
       </c>
       <c r="X3">
-        <v>7.63299131</v>
+        <v>7.8859911</v>
       </c>
       <c r="Y3" t="s">
         <v>39</v>
       </c>
       <c r="Z3">
-        <v>11.66</v>
+        <v>11.56</v>
       </c>
       <c r="AA3">
-        <v>28962096.0</v>
+        <v>28716765.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">