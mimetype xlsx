--- v0 (2026-02-17)
+++ v1 (2026-04-19)
@@ -465,54 +465,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X38"/>
+  <dimension ref="A1:X79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="L38" sqref="L38"/>
+      <selection activeCell="L79" sqref="L79"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -549,2471 +549,5220 @@
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" s="2">
-        <v>46070.355347222</v>
+        <v>46129.536261574</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2" t="s">
         <v>25</v>
       </c>
       <c r="D2" t="s">
         <v>26</v>
       </c>
       <c r="E2" t="s">
         <v>27</v>
       </c>
       <c r="G2">
-        <v>104.805556</v>
+        <v>104.527778</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2">
         <v>10.0</v>
       </c>
       <c r="K2" s="2">
         <v>45931.0</v>
       </c>
       <c r="L2" s="2">
         <v>46661.0</v>
       </c>
       <c r="M2">
-        <v>12000</v>
+        <v>17000</v>
       </c>
       <c r="N2">
         <v>1000.0</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2">
-        <v>1.333333</v>
+        <v>0.555556</v>
       </c>
       <c r="Q2">
-        <v>104.833333</v>
+        <v>101.5606</v>
       </c>
       <c r="R2">
-        <v>105.333333</v>
+        <v>104.555556</v>
       </c>
       <c r="S2">
-        <v>103.5</v>
+        <v>101.005044</v>
       </c>
       <c r="T2">
         <v>104.0</v>
       </c>
       <c r="U2">
-        <v>7.673394</v>
+        <v>9.245027</v>
       </c>
       <c r="V2">
-        <v>7.34949</v>
+        <v>7.060051</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" s="2">
-        <v>46069.649085648</v>
+        <v>46128.589201389</v>
       </c>
       <c r="B3" t="s">
         <v>24</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>27</v>
       </c>
       <c r="F3">
-        <v>0.03</v>
+        <v>0.11</v>
       </c>
       <c r="G3">
-        <v>104.805556</v>
+        <v>104.527778</v>
       </c>
       <c r="H3">
-        <v>1048.05556</v>
+        <v>12579.33336</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3">
         <v>10.0</v>
       </c>
       <c r="K3" s="2">
         <v>45931.0</v>
       </c>
       <c r="L3" s="2">
         <v>46661.0</v>
       </c>
       <c r="M3">
-        <v>12000</v>
+        <v>17000</v>
       </c>
       <c r="N3">
         <v>1000.0</v>
       </c>
       <c r="O3" t="s">
         <v>28</v>
       </c>
       <c r="P3">
-        <v>1.305556</v>
+        <v>0.527778</v>
       </c>
       <c r="Q3">
-        <v>104.805556</v>
+        <v>103.327778</v>
       </c>
       <c r="R3">
-        <v>105.305556</v>
+        <v>104.527778</v>
       </c>
       <c r="S3">
-        <v>103.5</v>
+        <v>102.8</v>
       </c>
       <c r="T3">
         <v>104.0</v>
       </c>
       <c r="U3">
-        <v>7.677056</v>
+        <v>7.93001</v>
       </c>
       <c r="V3">
-        <v>7.353662</v>
+        <v>7.065383</v>
       </c>
       <c r="X3">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" s="2">
-        <v>46066.607453704</v>
+        <v>46127.3553125</v>
       </c>
       <c r="B4" t="s">
         <v>24</v>
       </c>
       <c r="C4" t="s">
         <v>25</v>
       </c>
       <c r="D4" t="s">
         <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>27</v>
       </c>
-      <c r="F4">
-[...1 lines deleted...]
-      </c>
       <c r="G4">
-        <v>104.777778</v>
-[...2 lines deleted...]
-        <v>5238.8889</v>
+        <v>104.416667</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4">
         <v>10.0</v>
       </c>
       <c r="K4" s="2">
         <v>45931.0</v>
       </c>
       <c r="L4" s="2">
         <v>46661.0</v>
       </c>
       <c r="M4">
-        <v>12000</v>
+        <v>17000</v>
       </c>
       <c r="N4">
         <v>1000.0</v>
       </c>
       <c r="O4" t="s">
         <v>28</v>
       </c>
       <c r="P4">
-        <v>1.277778</v>
+        <v>0.444444</v>
       </c>
       <c r="Q4">
-        <v>104.777778</v>
+        <v>104.444444</v>
       </c>
       <c r="R4">
-        <v>105.277778</v>
+        <v>104.934444</v>
       </c>
       <c r="S4">
-        <v>103.5</v>
+        <v>104.0</v>
       </c>
       <c r="T4">
-        <v>104.0</v>
+        <v>104.49</v>
       </c>
       <c r="U4">
-        <v>7.68071</v>
+        <v>7.081284</v>
       </c>
       <c r="V4">
-        <v>7.357825</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>6.733546</v>
       </c>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" s="2">
-        <v>46065.355162037</v>
+        <v>46126.612974537</v>
       </c>
       <c r="B5" t="s">
         <v>24</v>
       </c>
       <c r="C5" t="s">
         <v>25</v>
       </c>
       <c r="D5" t="s">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
+      <c r="F5">
+        <v>0.05</v>
+      </c>
       <c r="G5">
-        <v>104.666667</v>
+        <v>104.416667</v>
+      </c>
+      <c r="H5">
+        <v>3132.50001</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5">
         <v>10.0</v>
       </c>
       <c r="K5" s="2">
         <v>45931.0</v>
       </c>
       <c r="L5" s="2">
         <v>46661.0</v>
       </c>
       <c r="M5">
-        <v>12000</v>
+        <v>17000</v>
       </c>
       <c r="N5">
         <v>1000.0</v>
       </c>
       <c r="O5" t="s">
         <v>28</v>
       </c>
       <c r="P5">
-        <v>1.25</v>
+        <v>0.416667</v>
       </c>
       <c r="Q5">
-        <v>104.149967</v>
+        <v>104.416667</v>
       </c>
       <c r="R5">
-        <v>105.7</v>
+        <v>104.906667</v>
       </c>
       <c r="S5">
-        <v>102.899967</v>
+        <v>104.0</v>
       </c>
       <c r="T5">
-        <v>104.45</v>
+        <v>104.49</v>
       </c>
       <c r="U5">
-        <v>8.073714</v>
+        <v>7.086552</v>
       </c>
       <c r="V5">
-        <v>7.073426</v>
+        <v>6.739419</v>
+      </c>
+      <c r="X5">
+        <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" s="2">
-        <v>46064.538356481</v>
+        <v>46125.47181713</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
-      <c r="F6">
-[...1 lines deleted...]
-      </c>
       <c r="G6">
-        <v>104.666667</v>
-[...2 lines deleted...]
-        <v>7316.66669</v>
+        <v>104.361111</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6">
         <v>10.0</v>
       </c>
       <c r="K6" s="2">
         <v>45931.0</v>
       </c>
       <c r="L6" s="2">
         <v>46661.0</v>
       </c>
       <c r="M6">
-        <v>12000</v>
+        <v>17000</v>
       </c>
       <c r="N6">
         <v>1000.0</v>
       </c>
       <c r="O6" t="s">
         <v>28</v>
       </c>
       <c r="P6">
-        <v>1.166667</v>
+        <v>0.388889</v>
       </c>
       <c r="Q6">
-        <v>104.166667</v>
+        <v>104.388889</v>
       </c>
       <c r="R6">
-        <v>105.616667</v>
+        <v>104.888889</v>
       </c>
       <c r="S6">
-        <v>103.0</v>
+        <v>104.0</v>
       </c>
       <c r="T6">
-        <v>104.45</v>
+        <v>104.5</v>
       </c>
       <c r="U6">
-        <v>8.017979</v>
+        <v>7.091804</v>
       </c>
       <c r="V6">
-        <v>7.087168</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>6.738223</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" s="2">
-        <v>46063.355046296</v>
+        <v>46122.440011574</v>
       </c>
       <c r="B7" t="s">
         <v>24</v>
       </c>
       <c r="C7" t="s">
         <v>25</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>27</v>
       </c>
+      <c r="F7">
+        <v>-0.45</v>
+      </c>
       <c r="G7">
-        <v>104.111111</v>
+        <v>104.361111</v>
+      </c>
+      <c r="H7">
+        <v>1043.61111</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7">
         <v>10.0</v>
       </c>
       <c r="K7" s="2">
         <v>45931.0</v>
       </c>
       <c r="L7" s="2">
         <v>46661.0</v>
       </c>
       <c r="M7">
-        <v>12000</v>
+        <v>17000</v>
       </c>
       <c r="N7">
         <v>1000.0</v>
       </c>
       <c r="O7" t="s">
         <v>28</v>
       </c>
       <c r="P7">
-        <v>1.138889</v>
+        <v>0.361111</v>
       </c>
       <c r="Q7">
-        <v>104.038856</v>
+        <v>103.861111</v>
       </c>
       <c r="R7">
-        <v>104.138889</v>
+        <v>104.861111</v>
       </c>
       <c r="S7">
-        <v>102.899967</v>
+        <v>103.5</v>
       </c>
       <c r="T7">
-        <v>103.0</v>
+        <v>104.5</v>
       </c>
       <c r="U7">
-        <v>8.085782</v>
+        <v>7.452076</v>
       </c>
       <c r="V7">
-        <v>8.021088</v>
+        <v>6.744073</v>
+      </c>
+      <c r="X7">
+        <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" s="2">
-        <v>46062.600497685</v>
+        <v>46121.487002315</v>
       </c>
       <c r="B8" t="s">
         <v>24</v>
       </c>
       <c r="C8" t="s">
         <v>25</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
       <c r="F8">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="G8">
-        <v>104.111111</v>
+        <v>104.833333</v>
       </c>
       <c r="H8">
-        <v>6243.66567</v>
+        <v>12569.09996</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8">
         <v>10.0</v>
       </c>
       <c r="K8" s="2">
         <v>45931.0</v>
       </c>
       <c r="L8" s="2">
         <v>46661.0</v>
       </c>
       <c r="M8">
-        <v>12000</v>
+        <v>17000</v>
       </c>
       <c r="N8">
         <v>1000.0</v>
       </c>
       <c r="O8" t="s">
         <v>28</v>
       </c>
       <c r="P8">
-        <v>1.111111</v>
+        <v>0.333333</v>
       </c>
       <c r="Q8">
-        <v>104.011078</v>
+        <v>104.333333</v>
       </c>
       <c r="R8">
-        <v>104.111111</v>
+        <v>104.833333</v>
       </c>
       <c r="S8">
-        <v>102.899967</v>
+        <v>104.0</v>
       </c>
       <c r="T8">
-        <v>103.0</v>
+        <v>104.5</v>
       </c>
       <c r="U8">
-        <v>8.088784</v>
+        <v>7.10226</v>
       </c>
       <c r="V8">
-        <v>8.02419</v>
+        <v>6.749904</v>
       </c>
       <c r="X8">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" s="2">
-        <v>46059.537615741</v>
+        <v>46120.584016204</v>
       </c>
       <c r="B9" t="s">
         <v>24</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
       <c r="F9">
-        <v>0.98</v>
+        <v>0.11</v>
       </c>
       <c r="G9">
-        <v>103.9833</v>
+        <v>104.74</v>
       </c>
       <c r="H9">
-        <v>2079.666</v>
+        <v>1047.4</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9">
         <v>10.0</v>
       </c>
       <c r="K9" s="2">
         <v>45931.0</v>
       </c>
       <c r="L9" s="2">
         <v>46661.0</v>
       </c>
       <c r="M9">
-        <v>12000</v>
+        <v>17000</v>
       </c>
       <c r="N9">
         <v>1000.0</v>
       </c>
       <c r="O9" t="s">
         <v>28</v>
       </c>
       <c r="P9">
-        <v>1.083333</v>
+        <v>0.25</v>
       </c>
       <c r="Q9">
-        <v>103.9833</v>
+        <v>104.25</v>
       </c>
       <c r="R9">
-        <v>103.983333</v>
+        <v>104.74</v>
       </c>
       <c r="S9">
-        <v>102.899967</v>
+        <v>104.0</v>
       </c>
       <c r="T9">
-        <v>102.9</v>
+        <v>104.49</v>
       </c>
       <c r="U9">
-        <v>8.09178</v>
+        <v>7.117827</v>
       </c>
       <c r="V9">
-        <v>8.091758</v>
+        <v>6.77428</v>
       </c>
       <c r="X9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" s="2">
-        <v>46058.509074074</v>
+        <v>46119.540821759</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10" t="s">
         <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>27</v>
       </c>
+      <c r="F10">
+        <v>0.41</v>
+      </c>
       <c r="G10">
-        <v>102.972222</v>
+        <v>104.622222</v>
+      </c>
+      <c r="H10">
+        <v>3138.66666</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10">
         <v>10.0</v>
       </c>
       <c r="K10" s="2">
         <v>45931.0</v>
       </c>
       <c r="L10" s="2">
         <v>46661.0</v>
       </c>
       <c r="M10">
-        <v>12000</v>
+        <v>17000</v>
       </c>
       <c r="N10">
         <v>1000.0</v>
       </c>
       <c r="O10" t="s">
         <v>28</v>
       </c>
       <c r="P10">
-        <v>1.055556</v>
+        <v>0.222222</v>
       </c>
       <c r="Q10">
-        <v>100.555556</v>
+        <v>104.222222</v>
       </c>
       <c r="R10">
-        <v>104.0555</v>
+        <v>104.7</v>
       </c>
       <c r="S10">
-        <v>99.5</v>
+        <v>104.0</v>
       </c>
       <c r="T10">
-        <v>102.999944</v>
+        <v>104.477778</v>
       </c>
       <c r="U10">
-        <v>10.32931</v>
+        <v>7.122986</v>
       </c>
       <c r="V10">
-        <v>8.03041</v>
+        <v>6.788558</v>
+      </c>
+      <c r="X10">
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" s="2">
-        <v>46057.541296296</v>
+        <v>46114.619502315</v>
       </c>
       <c r="B11" t="s">
         <v>24</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11" t="s">
         <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>27</v>
       </c>
       <c r="F11">
-        <v>0.08</v>
+        <v>-0.26</v>
       </c>
       <c r="G11">
-        <v>102.972222</v>
+        <v>104.194444</v>
       </c>
       <c r="H11">
-        <v>5148.6111</v>
+        <v>2083.88888</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11">
         <v>10.0</v>
       </c>
       <c r="K11" s="2">
         <v>45931.0</v>
       </c>
       <c r="L11" s="2">
         <v>46661.0</v>
       </c>
       <c r="M11">
-        <v>12000</v>
+        <v>17000</v>
       </c>
       <c r="N11">
         <v>1000.0</v>
       </c>
       <c r="O11" t="s">
         <v>28</v>
       </c>
       <c r="P11">
-        <v>0.972222</v>
+        <v>0.194444</v>
       </c>
       <c r="Q11">
-        <v>100.472222</v>
+        <v>104.194444</v>
       </c>
       <c r="R11">
-        <v>105.422</v>
+        <v>104.594</v>
       </c>
       <c r="S11">
-        <v>99.5</v>
+        <v>104.0</v>
       </c>
       <c r="T11">
-        <v>104.449778</v>
+        <v>104.399556</v>
       </c>
       <c r="U11">
-        <v>10.327916</v>
+        <v>7.128129</v>
       </c>
       <c r="V11">
-        <v>7.118956</v>
+        <v>6.848805</v>
       </c>
       <c r="X11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" s="2">
-        <v>46056.643912037</v>
+        <v>46113.57068287</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12" t="s">
         <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>27</v>
       </c>
       <c r="F12">
-        <v>-0.03</v>
+        <v>0.35</v>
       </c>
       <c r="G12">
-        <v>102.889444</v>
+        <v>104.466667</v>
       </c>
       <c r="H12">
-        <v>15436.7166</v>
+        <v>2089.33334</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12">
         <v>10.0</v>
       </c>
       <c r="K12" s="2">
         <v>45931.0</v>
       </c>
       <c r="L12" s="2">
         <v>46661.0</v>
       </c>
       <c r="M12">
-        <v>12000</v>
+        <v>17000</v>
       </c>
       <c r="N12">
         <v>1000.0</v>
       </c>
       <c r="O12" t="s">
         <v>28</v>
       </c>
       <c r="P12">
-        <v>0.944444</v>
+        <v>0.166667</v>
       </c>
       <c r="Q12">
-        <v>100.444444</v>
+        <v>104.466667</v>
       </c>
       <c r="R12">
-        <v>102.944444</v>
+        <v>104.566667</v>
       </c>
       <c r="S12">
-        <v>99.5</v>
+        <v>104.3</v>
       </c>
       <c r="T12">
-        <v>102.0</v>
+        <v>104.4</v>
       </c>
       <c r="U12">
-        <v>10.327466</v>
+        <v>6.923767</v>
       </c>
       <c r="V12">
-        <v>8.685829</v>
+        <v>6.8541</v>
       </c>
       <c r="X12">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" s="2">
-        <v>46055.549363426</v>
+        <v>46112.523680556</v>
       </c>
       <c r="B13" t="s">
         <v>24</v>
       </c>
       <c r="C13" t="s">
         <v>25</v>
       </c>
       <c r="D13" t="s">
         <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>27</v>
       </c>
-      <c r="F13">
-[...1 lines deleted...]
-      </c>
       <c r="G13">
-        <v>102.916667</v>
-[...2 lines deleted...]
-        <v>1029.16667</v>
+        <v>104.1</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13">
         <v>10.0</v>
       </c>
       <c r="K13" s="2">
         <v>45931.0</v>
       </c>
       <c r="L13" s="2">
         <v>46661.0</v>
       </c>
       <c r="M13">
-        <v>12000</v>
+        <v>17000</v>
       </c>
       <c r="N13">
         <v>1000.0</v>
       </c>
       <c r="O13" t="s">
         <v>28</v>
       </c>
       <c r="P13">
-        <v>0.916667</v>
+        <v>0.027778</v>
       </c>
       <c r="Q13">
-        <v>102.861667</v>
+        <v>104.027778</v>
       </c>
       <c r="R13">
-        <v>102.916667</v>
+        <v>104.427778</v>
       </c>
       <c r="S13">
-        <v>101.945</v>
+        <v>104.0</v>
       </c>
       <c r="T13">
-        <v>102.0</v>
+        <v>104.4</v>
       </c>
       <c r="U13">
-        <v>8.723441</v>
+        <v>7.158669</v>
       </c>
       <c r="V13">
-        <v>8.687902</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>6.881871</v>
       </c>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" s="2">
-        <v>46052.467384259</v>
+        <v>46111.4496875</v>
       </c>
       <c r="B14" t="s">
         <v>24</v>
       </c>
       <c r="C14" t="s">
         <v>25</v>
       </c>
       <c r="D14" t="s">
         <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>27</v>
       </c>
       <c r="F14">
-        <v>0.03</v>
+        <v>0.11</v>
       </c>
       <c r="G14">
-        <v>102.888889</v>
+        <v>104.1</v>
       </c>
       <c r="H14">
-        <v>2057.77778</v>
+        <v>5205.0</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14">
         <v>10.0</v>
       </c>
       <c r="K14" s="2">
         <v>45931.0</v>
       </c>
       <c r="L14" s="2">
         <v>46661.0</v>
       </c>
       <c r="M14">
-        <v>12000</v>
+        <v>17000</v>
       </c>
       <c r="N14">
         <v>1000.0</v>
       </c>
       <c r="O14" t="s">
         <v>28</v>
       </c>
-      <c r="P14">
-[...1 lines deleted...]
-      </c>
       <c r="Q14">
-        <v>100.388889</v>
+        <v>103.0</v>
       </c>
       <c r="R14">
-        <v>102.888889</v>
-[...5 lines deleted...]
-        <v>102.0</v>
+        <v>104.4</v>
       </c>
       <c r="U14">
-        <v>10.326584</v>
+        <v>7.860216</v>
       </c>
       <c r="V14">
-        <v>8.689972</v>
+        <v>6.887376</v>
       </c>
       <c r="X14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" s="2">
-        <v>46051.418993056</v>
+        <v>46108.51693287</v>
       </c>
       <c r="B15" t="s">
         <v>24</v>
       </c>
       <c r="C15" t="s">
         <v>25</v>
       </c>
       <c r="D15" t="s">
         <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>27</v>
       </c>
       <c r="F15">
-        <v>-0.76</v>
+        <v>0.01</v>
       </c>
       <c r="G15">
-        <v>102.861111</v>
+        <v>103.983222</v>
       </c>
       <c r="H15">
-        <v>1028.61111</v>
+        <v>5198.8311</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15">
         <v>10.0</v>
       </c>
       <c r="K15" s="2">
         <v>45931.0</v>
       </c>
       <c r="L15" s="2">
         <v>46661.0</v>
       </c>
       <c r="M15">
-        <v>12000</v>
+        <v>17000</v>
       </c>
       <c r="N15">
         <v>1000.0</v>
       </c>
       <c r="O15" t="s">
         <v>28</v>
       </c>
       <c r="P15">
-        <v>0.861111</v>
+        <v>-0.027778</v>
       </c>
       <c r="Q15">
-        <v>100.361111</v>
+        <v>102.972222</v>
       </c>
       <c r="R15">
-        <v>102.861111</v>
+        <v>104.072222</v>
       </c>
       <c r="S15">
-        <v>99.5</v>
+        <v>103.0</v>
       </c>
       <c r="T15">
-        <v>102.0</v>
+        <v>104.1</v>
       </c>
       <c r="U15">
-        <v>10.326153</v>
+        <v>7.864069</v>
       </c>
       <c r="V15">
-        <v>8.692039</v>
+        <v>7.099644</v>
       </c>
       <c r="X15">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" s="2">
-        <v>46050.417673611</v>
+        <v>46107.472210648</v>
       </c>
       <c r="B16" t="s">
         <v>24</v>
       </c>
       <c r="C16" t="s">
         <v>25</v>
       </c>
       <c r="D16" t="s">
         <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>27</v>
       </c>
+      <c r="F16">
+        <v>0.88</v>
+      </c>
       <c r="G16">
-        <v>103.647778</v>
+        <v>103.972222</v>
+      </c>
+      <c r="H16">
+        <v>2079.44444</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16">
         <v>10.0</v>
       </c>
       <c r="K16" s="2">
         <v>45931.0</v>
       </c>
       <c r="L16" s="2">
         <v>46661.0</v>
       </c>
       <c r="M16">
-        <v>12000</v>
+        <v>17000</v>
       </c>
       <c r="N16">
         <v>1000.0</v>
       </c>
       <c r="O16" t="s">
         <v>28</v>
       </c>
       <c r="P16">
-        <v>0.805556</v>
+        <v>-0.027778</v>
       </c>
       <c r="Q16">
-        <v>102.805556</v>
+        <v>102.972222</v>
       </c>
       <c r="R16">
-        <v>105.2554</v>
+        <v>103.972222</v>
       </c>
       <c r="S16">
-        <v>102.0</v>
+        <v>103.0</v>
       </c>
       <c r="T16">
-        <v>104.449844</v>
+        <v>104.0</v>
       </c>
       <c r="U16">
-        <v>8.696166</v>
+        <v>7.864069</v>
       </c>
       <c r="V16">
-        <v>7.145588</v>
+        <v>7.168732</v>
+      </c>
+      <c r="X16">
+        <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" s="2">
-        <v>46049.459872685</v>
+        <v>46106.582627315</v>
       </c>
       <c r="B17" t="s">
         <v>24</v>
       </c>
       <c r="C17" t="s">
         <v>25</v>
       </c>
       <c r="D17" t="s">
         <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>27</v>
       </c>
-      <c r="F17">
-[...1 lines deleted...]
-      </c>
       <c r="G17">
-        <v>103.647778</v>
-[...2 lines deleted...]
-        <v>1036.47778</v>
+        <v>103.0611</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17">
         <v>10.0</v>
       </c>
       <c r="K17" s="2">
         <v>45931.0</v>
       </c>
       <c r="L17" s="2">
         <v>46661.0</v>
       </c>
       <c r="M17">
-        <v>12000</v>
+        <v>17000</v>
       </c>
       <c r="N17">
         <v>1000.0</v>
       </c>
       <c r="O17" t="s">
         <v>28</v>
       </c>
       <c r="P17">
-        <v>0.777778</v>
+        <v>-0.111111</v>
       </c>
       <c r="Q17">
-        <v>102.777778</v>
+        <v>101.0001</v>
       </c>
       <c r="R17">
-        <v>105.2276</v>
+        <v>103.888889</v>
       </c>
       <c r="S17">
-        <v>102.0</v>
+        <v>101.111211</v>
       </c>
       <c r="T17">
-        <v>104.449822</v>
+        <v>104.0</v>
       </c>
       <c r="U17">
-        <v>8.698226</v>
+        <v>9.204838</v>
       </c>
       <c r="V17">
-        <v>7.150008</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>7.183717</v>
       </c>
     </row>
     <row r="18" spans="1:24">
       <c r="A18" s="2">
-        <v>46048.61099537</v>
+        <v>46105.604571759</v>
       </c>
       <c r="B18" t="s">
         <v>24</v>
       </c>
       <c r="C18" t="s">
         <v>25</v>
       </c>
       <c r="D18" t="s">
         <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>27</v>
       </c>
       <c r="F18">
-        <v>0.18</v>
+        <v>-2.34</v>
       </c>
       <c r="G18">
-        <v>105.19</v>
+        <v>103.0611</v>
       </c>
       <c r="H18">
-        <v>2103.8</v>
+        <v>2061.222</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18">
         <v>10.0</v>
       </c>
       <c r="K18" s="2">
         <v>45931.0</v>
       </c>
       <c r="L18" s="2">
         <v>46661.0</v>
       </c>
       <c r="M18">
-        <v>12000</v>
+        <v>17000</v>
       </c>
       <c r="N18">
         <v>1000.0</v>
       </c>
       <c r="O18" t="s">
         <v>28</v>
       </c>
       <c r="P18">
-        <v>0.75</v>
+        <v>-0.138889</v>
       </c>
       <c r="Q18">
-        <v>102.75</v>
+        <v>100.9612</v>
       </c>
       <c r="R18">
-        <v>105.2</v>
+        <v>103.861111</v>
       </c>
       <c r="S18">
-        <v>102.0</v>
+        <v>101.100089</v>
       </c>
       <c r="T18">
-        <v>104.45</v>
+        <v>104.0</v>
       </c>
       <c r="U18">
-        <v>8.700283</v>
+        <v>9.214339</v>
       </c>
       <c r="V18">
-        <v>7.154292</v>
+        <v>7.188683</v>
       </c>
       <c r="X18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" s="2">
-        <v>46045.63974537</v>
+        <v>46104.541145833</v>
       </c>
       <c r="B19" t="s">
         <v>24</v>
       </c>
       <c r="C19" t="s">
         <v>25</v>
       </c>
       <c r="D19" t="s">
         <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>27</v>
       </c>
+      <c r="F19">
+        <v>0.13</v>
+      </c>
       <c r="G19">
-        <v>105.0</v>
+        <v>105.533333</v>
+      </c>
+      <c r="H19">
+        <v>7364.33331</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19">
         <v>10.0</v>
       </c>
       <c r="K19" s="2">
         <v>45931.0</v>
       </c>
       <c r="L19" s="2">
         <v>46661.0</v>
       </c>
       <c r="M19">
-        <v>12000</v>
+        <v>17000</v>
       </c>
       <c r="N19">
         <v>1000.0</v>
       </c>
       <c r="O19" t="s">
         <v>28</v>
       </c>
       <c r="P19">
-        <v>0.722222</v>
+        <v>2.333333</v>
       </c>
       <c r="Q19">
-        <v>102.722222</v>
+        <v>103.3401</v>
       </c>
       <c r="R19">
-        <v>105.162222</v>
+        <v>106.3333</v>
       </c>
       <c r="S19">
-        <v>102.0</v>
+        <v>101.006767</v>
       </c>
       <c r="T19">
-        <v>104.44</v>
+        <v>103.999967</v>
       </c>
       <c r="U19">
-        <v>8.702338</v>
+        <v>9.279455</v>
       </c>
       <c r="V19">
-        <v>7.164889</v>
+        <v>7.191624</v>
+      </c>
+      <c r="X19">
+        <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" s="2">
-        <v>46044.356076389</v>
+        <v>46101.633055556</v>
       </c>
       <c r="B20" t="s">
         <v>24</v>
       </c>
       <c r="C20" t="s">
         <v>25</v>
       </c>
       <c r="D20" t="s">
         <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>27</v>
       </c>
       <c r="G20">
-        <v>105.0</v>
+        <v>105.394444</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20">
         <v>10.0</v>
       </c>
       <c r="K20" s="2">
         <v>45931.0</v>
       </c>
       <c r="L20" s="2">
         <v>46661.0</v>
       </c>
       <c r="M20">
-        <v>12000</v>
+        <v>17000</v>
       </c>
       <c r="N20">
         <v>1000.0</v>
       </c>
       <c r="O20" t="s">
         <v>28</v>
       </c>
       <c r="P20">
-        <v>0.694444</v>
+        <v>2.305556</v>
       </c>
       <c r="Q20">
-        <v>102.694444</v>
+        <v>103.31</v>
       </c>
       <c r="R20">
-        <v>105.144444</v>
+        <v>104.805556</v>
       </c>
       <c r="S20">
-        <v>102.0</v>
+        <v>101.004444</v>
       </c>
       <c r="T20">
-        <v>104.45</v>
+        <v>102.5</v>
       </c>
       <c r="U20">
-        <v>8.70439</v>
+        <v>9.282127</v>
       </c>
       <c r="V20">
-        <v>7.16305</v>
+        <v>8.231479</v>
       </c>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" s="2">
-        <v>46043.355208333</v>
+        <v>46100.4675</v>
       </c>
       <c r="B21" t="s">
         <v>24</v>
       </c>
       <c r="C21" t="s">
         <v>25</v>
       </c>
       <c r="D21" t="s">
         <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>27</v>
       </c>
       <c r="G21">
-        <v>105.0</v>
+        <v>105.394444</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21">
         <v>10.0</v>
       </c>
       <c r="K21" s="2">
         <v>45931.0</v>
       </c>
       <c r="L21" s="2">
         <v>46661.0</v>
       </c>
       <c r="M21">
-        <v>12000</v>
+        <v>17000</v>
       </c>
       <c r="N21">
         <v>1000.0</v>
       </c>
       <c r="O21" t="s">
         <v>28</v>
       </c>
       <c r="P21">
-        <v>0.611111</v>
+        <v>2.277778</v>
       </c>
       <c r="Q21">
-        <v>102.611111</v>
+        <v>103.2778</v>
       </c>
       <c r="R21">
-        <v>105.061111</v>
+        <v>104.777778</v>
       </c>
       <c r="S21">
-        <v>102.0</v>
+        <v>101.000022</v>
       </c>
       <c r="T21">
-        <v>104.45</v>
+        <v>102.5</v>
       </c>
       <c r="U21">
-        <v>8.710532</v>
+        <v>9.286281</v>
       </c>
       <c r="V21">
-        <v>7.176104</v>
+        <v>8.234301</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" s="2">
-        <v>46042.355486111</v>
+        <v>46099.537453704</v>
       </c>
       <c r="B22" t="s">
         <v>24</v>
       </c>
       <c r="C22" t="s">
         <v>25</v>
       </c>
       <c r="D22" t="s">
         <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>27</v>
       </c>
+      <c r="F22">
+        <v>-0.54</v>
+      </c>
       <c r="G22">
-        <v>105.0</v>
+        <v>105.394444</v>
+      </c>
+      <c r="H22">
+        <v>9441.61996</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22">
         <v>10.0</v>
       </c>
       <c r="K22" s="2">
         <v>45931.0</v>
       </c>
       <c r="L22" s="2">
         <v>46661.0</v>
       </c>
       <c r="M22">
-        <v>12000</v>
+        <v>17000</v>
       </c>
       <c r="N22">
         <v>1000.0</v>
       </c>
       <c r="O22" t="s">
         <v>28</v>
       </c>
       <c r="P22">
-        <v>0.583333</v>
+        <v>2.194444</v>
       </c>
       <c r="Q22">
-        <v>102.583333</v>
+        <v>103.2001</v>
       </c>
       <c r="R22">
-        <v>105.033333</v>
+        <v>105.394444</v>
       </c>
       <c r="S22">
-        <v>102.0</v>
+        <v>101.005656</v>
       </c>
       <c r="T22">
-        <v>104.45</v>
+        <v>103.2</v>
       </c>
       <c r="U22">
-        <v>8.712574</v>
+        <v>9.285381</v>
       </c>
       <c r="V22">
-        <v>7.180434</v>
+        <v>7.760629</v>
+      </c>
+      <c r="X22">
+        <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" s="2">
-        <v>46041.654375</v>
+        <v>46098.591527778</v>
       </c>
       <c r="B23" t="s">
         <v>24</v>
       </c>
       <c r="C23" t="s">
         <v>25</v>
       </c>
       <c r="D23" t="s">
         <v>26</v>
       </c>
       <c r="E23" t="s">
         <v>27</v>
       </c>
+      <c r="F23">
+        <v>0.88</v>
+      </c>
       <c r="G23">
-        <v>105.0</v>
+        <v>105.9666</v>
+      </c>
+      <c r="H23">
+        <v>2119.332</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="J23">
         <v>10.0</v>
       </c>
       <c r="K23" s="2">
         <v>45931.0</v>
       </c>
       <c r="L23" s="2">
         <v>46661.0</v>
       </c>
       <c r="M23">
-        <v>12000</v>
+        <v>17000</v>
       </c>
       <c r="N23">
         <v>1000.0</v>
       </c>
       <c r="O23" t="s">
         <v>28</v>
       </c>
       <c r="P23">
-        <v>0.555556</v>
+        <v>2.166667</v>
       </c>
       <c r="Q23">
-        <v>104.955556</v>
+        <v>103.25</v>
       </c>
       <c r="R23">
-        <v>105.005556</v>
+        <v>105.9666</v>
       </c>
       <c r="S23">
-        <v>104.4</v>
+        <v>101.083333</v>
       </c>
       <c r="T23">
-        <v>104.45</v>
+        <v>103.799933</v>
       </c>
       <c r="U23">
-        <v>7.215542</v>
+        <v>9.231848</v>
       </c>
       <c r="V23">
-        <v>7.184752</v>
+        <v>7.35489</v>
+      </c>
+      <c r="X23">
+        <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" s="2">
-        <v>46038.525046296</v>
+        <v>46097.627627315</v>
       </c>
       <c r="B24" t="s">
         <v>24</v>
       </c>
       <c r="C24" t="s">
         <v>25</v>
       </c>
       <c r="D24" t="s">
         <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>27</v>
       </c>
+      <c r="F24">
+        <v>-1.36</v>
+      </c>
       <c r="G24">
-        <v>105.0</v>
+        <v>105.038889</v>
       </c>
       <c r="H24">
-        <v>1050.0</v>
+        <v>6227.33334</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24">
         <v>10.0</v>
       </c>
       <c r="K24" s="2">
         <v>45931.0</v>
       </c>
       <c r="L24" s="2">
         <v>46661.0</v>
       </c>
       <c r="M24">
-        <v>12000</v>
+        <v>17000</v>
       </c>
       <c r="N24">
         <v>1000.0</v>
       </c>
       <c r="O24" t="s">
         <v>28</v>
       </c>
       <c r="P24">
-        <v>0.527778</v>
+        <v>2.138889</v>
       </c>
       <c r="Q24">
-        <v>102.527778</v>
+        <v>105.038889</v>
       </c>
       <c r="R24">
-        <v>104.977778</v>
+        <v>106.1388</v>
       </c>
       <c r="S24">
-        <v>102.0</v>
+        <v>102.9</v>
       </c>
       <c r="T24">
-        <v>104.45</v>
+        <v>103.999911</v>
       </c>
       <c r="U24">
-        <v>8.716651</v>
+        <v>7.973279</v>
       </c>
       <c r="V24">
-        <v>7.189061</v>
+        <v>7.223599</v>
       </c>
       <c r="X24">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" s="2">
-        <v>46037.577731481</v>
+        <v>46094.5021875</v>
       </c>
       <c r="B25" t="s">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>25</v>
       </c>
       <c r="D25" t="s">
         <v>26</v>
       </c>
       <c r="E25" t="s">
         <v>27</v>
       </c>
-      <c r="F25">
-[...1 lines deleted...]
-      </c>
       <c r="G25">
-        <v>105.0</v>
-[...2 lines deleted...]
-        <v>3150.0</v>
+        <v>106.483333</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25">
         <v>10.0</v>
       </c>
       <c r="K25" s="2">
         <v>45931.0</v>
       </c>
       <c r="L25" s="2">
         <v>46661.0</v>
       </c>
       <c r="M25">
-        <v>12000</v>
+        <v>17000</v>
       </c>
       <c r="N25">
         <v>1000.0</v>
       </c>
       <c r="O25" t="s">
         <v>28</v>
       </c>
       <c r="P25">
-        <v>0.5</v>
+        <v>2.111111</v>
       </c>
       <c r="Q25">
-        <v>102.5</v>
+        <v>103.511111</v>
       </c>
       <c r="R25">
-        <v>105.0</v>
+        <v>106.011111</v>
       </c>
       <c r="S25">
-        <v>102.0</v>
+        <v>101.4</v>
       </c>
       <c r="T25">
-        <v>104.5</v>
+        <v>103.9</v>
       </c>
       <c r="U25">
-        <v>8.718686</v>
+        <v>9.01293</v>
       </c>
       <c r="V25">
-        <v>7.162678</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>7.295697</v>
       </c>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" s="2">
-        <v>46036.355486111</v>
+        <v>46093.649849537</v>
       </c>
       <c r="B26" t="s">
         <v>24</v>
       </c>
       <c r="C26" t="s">
         <v>25</v>
       </c>
       <c r="D26" t="s">
         <v>26</v>
       </c>
       <c r="E26" t="s">
         <v>27</v>
       </c>
+      <c r="F26">
+        <v>-0.89</v>
+      </c>
       <c r="G26">
-        <v>104.805556</v>
+        <v>106.483333</v>
+      </c>
+      <c r="H26">
+        <v>1064.83333</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="J26">
         <v>10.0</v>
       </c>
       <c r="K26" s="2">
         <v>45931.0</v>
       </c>
       <c r="L26" s="2">
         <v>46661.0</v>
       </c>
       <c r="M26">
-        <v>12000</v>
+        <v>17000</v>
       </c>
       <c r="N26">
         <v>1000.0</v>
       </c>
       <c r="O26" t="s">
         <v>28</v>
       </c>
       <c r="P26">
-        <v>0.416667</v>
+        <v>2.083333</v>
       </c>
       <c r="Q26">
-        <v>102.416667</v>
+        <v>103.483333</v>
       </c>
       <c r="R26">
-        <v>104.916667</v>
+        <v>106.483333</v>
       </c>
       <c r="S26">
-        <v>102.0</v>
+        <v>101.4</v>
       </c>
       <c r="T26">
-        <v>104.5</v>
+        <v>104.4</v>
       </c>
       <c r="U26">
-        <v>8.724776</v>
+        <v>9.014429</v>
       </c>
       <c r="V26">
-        <v>7.175643</v>
+        <v>6.963198</v>
+      </c>
+      <c r="X26">
+        <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:24">
       <c r="A27" s="2">
-        <v>46035.355300926</v>
+        <v>46092.64880787</v>
       </c>
       <c r="B27" t="s">
         <v>24</v>
       </c>
       <c r="C27" t="s">
         <v>25</v>
       </c>
       <c r="D27" t="s">
         <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>27</v>
       </c>
       <c r="G27">
-        <v>104.805556</v>
+        <v>107.444444</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27">
         <v>10.0</v>
       </c>
       <c r="K27" s="2">
         <v>45931.0</v>
       </c>
       <c r="L27" s="2">
         <v>46661.0</v>
       </c>
       <c r="M27">
-        <v>12000</v>
+        <v>17000</v>
       </c>
       <c r="N27">
         <v>1000.0</v>
       </c>
       <c r="O27" t="s">
         <v>28</v>
       </c>
       <c r="P27">
-        <v>0.388889</v>
+        <v>2.0</v>
       </c>
       <c r="Q27">
-        <v>102.388889</v>
+        <v>103.3</v>
       </c>
       <c r="R27">
-        <v>104.888889</v>
+        <v>106.7</v>
       </c>
       <c r="S27">
-        <v>102.0</v>
+        <v>101.3</v>
       </c>
       <c r="T27">
-        <v>104.5</v>
+        <v>104.7</v>
       </c>
       <c r="U27">
-        <v>8.726802</v>
+        <v>9.088206</v>
       </c>
       <c r="V27">
-        <v>7.179945</v>
+        <v>6.777775</v>
       </c>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" s="2">
-        <v>46034.355474537</v>
+        <v>46091.546666667</v>
       </c>
       <c r="B28" t="s">
         <v>24</v>
       </c>
       <c r="C28" t="s">
         <v>25</v>
       </c>
       <c r="D28" t="s">
         <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>27</v>
       </c>
       <c r="G28">
-        <v>104.805556</v>
+        <v>107.444444</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28">
         <v>10.0</v>
       </c>
       <c r="K28" s="2">
         <v>45931.0</v>
       </c>
       <c r="L28" s="2">
         <v>46661.0</v>
       </c>
       <c r="M28">
         <v>12000</v>
       </c>
       <c r="N28">
         <v>1000.0</v>
       </c>
       <c r="O28" t="s">
         <v>28</v>
       </c>
       <c r="P28">
-        <v>0.361111</v>
+        <v>1.972222</v>
       </c>
       <c r="Q28">
-        <v>102.361111</v>
+        <v>103.172222</v>
       </c>
       <c r="R28">
-        <v>104.861111</v>
+        <v>107.372222</v>
       </c>
       <c r="S28">
-        <v>102.0</v>
+        <v>101.2</v>
       </c>
       <c r="T28">
-        <v>104.5</v>
+        <v>105.4</v>
       </c>
       <c r="U28">
-        <v>8.728825</v>
+        <v>9.158839</v>
       </c>
       <c r="V28">
-        <v>7.184235</v>
+        <v>6.319346</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29" s="2">
-        <v>46031.355578704</v>
+        <v>46090.658472222</v>
       </c>
       <c r="B29" t="s">
         <v>24</v>
       </c>
       <c r="C29" t="s">
         <v>25</v>
       </c>
       <c r="D29" t="s">
         <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>27</v>
       </c>
+      <c r="F29">
+        <v>-0.78</v>
+      </c>
       <c r="G29">
-        <v>104.805556</v>
+        <v>107.444444</v>
+      </c>
+      <c r="H29">
+        <v>15046.22216</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29">
         <v>10.0</v>
       </c>
       <c r="K29" s="2">
         <v>45931.0</v>
       </c>
       <c r="L29" s="2">
         <v>46661.0</v>
       </c>
       <c r="M29">
         <v>12000</v>
       </c>
       <c r="N29">
         <v>1000.0</v>
       </c>
       <c r="O29" t="s">
         <v>28</v>
       </c>
       <c r="P29">
-        <v>0.333333</v>
+        <v>1.944444</v>
       </c>
       <c r="Q29">
-        <v>102.333333</v>
+        <v>102.444444</v>
       </c>
       <c r="R29">
-        <v>104.833333</v>
+        <v>107.344444</v>
       </c>
       <c r="S29">
-        <v>102.0</v>
+        <v>100.5</v>
       </c>
       <c r="T29">
-        <v>104.5</v>
+        <v>105.4</v>
       </c>
       <c r="U29">
-        <v>8.730846</v>
+        <v>9.646388</v>
       </c>
       <c r="V29">
-        <v>7.188515</v>
+        <v>6.325325</v>
+      </c>
+      <c r="X29">
+        <v>3</v>
       </c>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" s="2">
-        <v>46030.532175926</v>
+        <v>46087.4809375</v>
       </c>
       <c r="B30" t="s">
         <v>24</v>
       </c>
       <c r="C30" t="s">
         <v>25</v>
       </c>
       <c r="D30" t="s">
         <v>26</v>
       </c>
       <c r="E30" t="s">
         <v>27</v>
       </c>
-      <c r="F30">
-[...1 lines deleted...]
-      </c>
       <c r="G30">
-        <v>104.805556</v>
-[...2 lines deleted...]
-        <v>5240.2778</v>
+        <v>108.288889</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30">
         <v>10.0</v>
       </c>
       <c r="K30" s="2">
         <v>45931.0</v>
       </c>
       <c r="L30" s="2">
         <v>46661.0</v>
       </c>
       <c r="M30">
         <v>12000</v>
       </c>
       <c r="N30">
         <v>1000.0</v>
       </c>
       <c r="O30" t="s">
         <v>28</v>
       </c>
       <c r="P30">
-        <v>0.305556</v>
+        <v>1.916667</v>
       </c>
       <c r="Q30">
-        <v>102.305556</v>
+        <v>102.1001</v>
       </c>
       <c r="R30">
-        <v>104.805556</v>
+        <v>108.316667</v>
       </c>
       <c r="S30">
-        <v>102.0</v>
+        <v>100.183433</v>
       </c>
       <c r="T30">
-        <v>104.5</v>
+        <v>106.4</v>
       </c>
       <c r="U30">
-        <v>8.732864</v>
+        <v>9.867739</v>
       </c>
       <c r="V30">
-        <v>7.192785</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>5.6775</v>
       </c>
     </row>
     <row r="31" spans="1:24">
       <c r="A31" s="2">
-        <v>46029.623541667</v>
+        <v>46086.622210648</v>
       </c>
       <c r="B31" t="s">
         <v>24</v>
       </c>
       <c r="C31" t="s">
         <v>25</v>
       </c>
       <c r="D31" t="s">
         <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>27</v>
       </c>
       <c r="F31">
-        <v>0.03</v>
+        <v>-0.02</v>
       </c>
       <c r="G31">
-        <v>105.022222</v>
+        <v>108.288889</v>
       </c>
       <c r="H31">
-        <v>1050.22222</v>
+        <v>3260.66667</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31">
         <v>10.0</v>
       </c>
       <c r="K31" s="2">
         <v>45931.0</v>
       </c>
       <c r="L31" s="2">
         <v>46661.0</v>
       </c>
       <c r="M31">
         <v>12000</v>
       </c>
       <c r="N31">
         <v>1000.0</v>
       </c>
       <c r="O31" t="s">
         <v>28</v>
       </c>
       <c r="P31">
-        <v>0.222222</v>
+        <v>1.888889</v>
       </c>
       <c r="Q31">
-        <v>102.2223</v>
+        <v>104.104</v>
       </c>
       <c r="R31">
-        <v>104.722222</v>
+        <v>108.288889</v>
       </c>
       <c r="S31">
-        <v>102.000078</v>
+        <v>102.215111</v>
       </c>
       <c r="T31">
-        <v>104.5</v>
+        <v>106.4</v>
       </c>
       <c r="U31">
-        <v>8.738858</v>
+        <v>8.466937</v>
       </c>
       <c r="V31">
-        <v>7.205533</v>
+        <v>5.68452</v>
       </c>
       <c r="X31">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="32" spans="1:24">
       <c r="A32" s="2">
-        <v>46028.582638889</v>
+        <v>46085.630023148</v>
       </c>
       <c r="B32" t="s">
         <v>24</v>
       </c>
       <c r="C32" t="s">
         <v>25</v>
       </c>
       <c r="D32" t="s">
         <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>27</v>
       </c>
       <c r="F32">
-        <v>0.6</v>
+        <v>0.49</v>
       </c>
       <c r="G32">
-        <v>104.994444</v>
+        <v>108.305556</v>
       </c>
       <c r="H32">
-        <v>34630.16432</v>
+        <v>145625.55616</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="J32">
         <v>10.0</v>
       </c>
       <c r="K32" s="2">
         <v>45931.0</v>
       </c>
       <c r="L32" s="2">
         <v>46661.0</v>
       </c>
       <c r="M32">
         <v>12000</v>
       </c>
       <c r="N32">
         <v>1000.0</v>
       </c>
       <c r="O32" t="s">
         <v>28</v>
       </c>
       <c r="P32">
-        <v>0.194444</v>
+        <v>1.805556</v>
       </c>
       <c r="Q32">
-        <v>102.194444</v>
+        <v>108.805556</v>
       </c>
       <c r="R32">
-        <v>104.994444</v>
+        <v>116.705556</v>
       </c>
       <c r="S32">
-        <v>102.0</v>
+        <v>107.0</v>
       </c>
       <c r="T32">
-        <v>104.8</v>
+        <v>114.9</v>
       </c>
       <c r="U32">
-        <v>8.740916</v>
+        <v>5.319268</v>
       </c>
       <c r="V32">
-        <v>7.028976</v>
+        <v>0.465742</v>
       </c>
       <c r="X32">
-        <v>8</v>
+        <v>6</v>
       </c>
     </row>
     <row r="33" spans="1:24">
       <c r="A33" s="2">
-        <v>46027.650289352</v>
+        <v>46084.612326389</v>
       </c>
       <c r="B33" t="s">
         <v>24</v>
       </c>
       <c r="C33" t="s">
         <v>25</v>
       </c>
       <c r="D33" t="s">
         <v>26</v>
       </c>
       <c r="E33" t="s">
         <v>27</v>
       </c>
       <c r="F33">
-        <v>2.75</v>
+        <v>0.96</v>
       </c>
       <c r="G33">
-        <v>104.366667</v>
+        <v>107.777778</v>
       </c>
       <c r="H33">
-        <v>19868.66405</v>
+        <v>38670.00008</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="J33">
         <v>10.0</v>
       </c>
       <c r="K33" s="2">
         <v>45931.0</v>
       </c>
       <c r="L33" s="2">
         <v>46661.0</v>
       </c>
       <c r="M33">
         <v>12000</v>
       </c>
       <c r="N33">
         <v>1000.0</v>
       </c>
       <c r="O33" t="s">
         <v>28</v>
       </c>
       <c r="P33">
-        <v>0.166667</v>
+        <v>1.777778</v>
       </c>
       <c r="Q33">
-        <v>102.166667</v>
+        <v>106.777778</v>
       </c>
       <c r="R33">
-        <v>104.366667</v>
+        <v>107.777778</v>
       </c>
       <c r="S33">
-        <v>102.0</v>
+        <v>105.0</v>
       </c>
       <c r="T33">
-        <v>104.2</v>
+        <v>106.0</v>
       </c>
       <c r="U33">
-        <v>8.742923</v>
+        <v>6.622279</v>
       </c>
       <c r="V33">
-        <v>7.395127</v>
+        <v>5.970869</v>
       </c>
       <c r="X33">
-        <v>8</v>
+        <v>6</v>
       </c>
     </row>
     <row r="34" spans="1:24">
       <c r="A34" s="2">
-        <v>46024.466168981</v>
+        <v>46083.632465278</v>
       </c>
       <c r="B34" t="s">
         <v>24</v>
       </c>
       <c r="C34" t="s">
         <v>25</v>
       </c>
       <c r="D34" t="s">
         <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>27</v>
       </c>
+      <c r="F34">
+        <v>0.17</v>
+      </c>
       <c r="G34">
-        <v>101.572222</v>
+        <v>106.75</v>
+      </c>
+      <c r="H34">
+        <v>146120.0</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="J34">
         <v>10.0</v>
       </c>
       <c r="K34" s="2">
         <v>45931.0</v>
       </c>
       <c r="L34" s="2">
         <v>46661.0</v>
       </c>
       <c r="M34">
         <v>12000</v>
       </c>
       <c r="N34">
         <v>1000.0</v>
       </c>
       <c r="O34" t="s">
         <v>28</v>
       </c>
       <c r="P34">
-        <v>0.138889</v>
+        <v>1.75</v>
       </c>
       <c r="Q34">
-        <v>101.938889</v>
+        <v>104.15</v>
       </c>
       <c r="R34">
-        <v>104.7388</v>
+        <v>106.75</v>
       </c>
       <c r="S34">
-        <v>101.8</v>
+        <v>102.4</v>
       </c>
       <c r="T34">
-        <v>104.599911</v>
+        <v>105.0</v>
       </c>
       <c r="U34">
-        <v>8.869001</v>
+        <v>8.354189</v>
       </c>
       <c r="V34">
-        <v>7.158086</v>
+        <v>6.627707</v>
+      </c>
+      <c r="X34">
+        <v>6</v>
       </c>
     </row>
     <row r="35" spans="1:24">
       <c r="A35" s="2">
-        <v>46021.568148148</v>
+        <v>46080.617581019</v>
       </c>
       <c r="B35" t="s">
         <v>24</v>
       </c>
       <c r="C35" t="s">
         <v>25</v>
       </c>
       <c r="D35" t="s">
         <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>27</v>
       </c>
+      <c r="F35">
+        <v>0.03</v>
+      </c>
       <c r="G35">
-        <v>101.572222</v>
+        <v>106.572222</v>
+      </c>
+      <c r="H35">
+        <v>4262.88888</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="J35">
         <v>10.0</v>
       </c>
       <c r="K35" s="2">
         <v>45931.0</v>
       </c>
       <c r="L35" s="2">
         <v>46661.0</v>
       </c>
       <c r="M35">
         <v>12000</v>
       </c>
       <c r="N35">
         <v>1000.0</v>
       </c>
       <c r="O35" t="s">
         <v>28</v>
       </c>
       <c r="P35">
-        <v>0.027778</v>
+        <v>1.722222</v>
       </c>
       <c r="Q35">
-        <v>101.627778</v>
+        <v>105.222222</v>
       </c>
       <c r="R35">
-        <v>102.8267</v>
+        <v>106.572222</v>
       </c>
       <c r="S35">
-        <v>101.6</v>
+        <v>103.5</v>
       </c>
       <c r="T35">
-        <v>102.798922</v>
+        <v>104.85</v>
       </c>
       <c r="U35">
-        <v>8.999941</v>
+        <v>7.621171</v>
       </c>
       <c r="V35">
-        <v>8.263019</v>
+        <v>6.731155</v>
+      </c>
+      <c r="X35">
+        <v>2</v>
       </c>
     </row>
     <row r="36" spans="1:24">
       <c r="A36" s="2">
-        <v>46020.577071759</v>
+        <v>46079.584652778</v>
       </c>
       <c r="B36" t="s">
         <v>24</v>
       </c>
       <c r="C36" t="s">
         <v>25</v>
       </c>
       <c r="D36" t="s">
         <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>27</v>
       </c>
+      <c r="F36">
+        <v>0.13</v>
+      </c>
       <c r="G36">
-        <v>101.572222</v>
+        <v>106.544444</v>
       </c>
       <c r="H36">
-        <v>5078.6111</v>
+        <v>2130.88888</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="J36">
         <v>10.0</v>
       </c>
       <c r="K36" s="2">
         <v>45931.0</v>
       </c>
       <c r="L36" s="2">
         <v>46661.0</v>
       </c>
       <c r="M36">
         <v>12000</v>
       </c>
       <c r="N36">
         <v>1000.0</v>
       </c>
       <c r="O36" t="s">
         <v>28</v>
       </c>
       <c r="P36">
-        <v>-0.027778</v>
+        <v>1.694444</v>
       </c>
       <c r="Q36">
-        <v>100.0</v>
+        <v>105.194444</v>
       </c>
       <c r="R36">
-        <v>104.9722</v>
+        <v>106.544444</v>
       </c>
       <c r="S36">
-        <v>100.027778</v>
+        <v>103.5</v>
       </c>
       <c r="T36">
-        <v>104.999978</v>
+        <v>104.85</v>
       </c>
       <c r="U36">
-        <v>9.982745</v>
+        <v>7.624961</v>
       </c>
       <c r="V36">
-        <v>6.945715</v>
+        <v>6.736392</v>
       </c>
       <c r="X36">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:24">
       <c r="A37" s="2">
-        <v>46014.586226852</v>
+        <v>46078.439699074</v>
       </c>
       <c r="B37" t="s">
         <v>24</v>
       </c>
       <c r="C37" t="s">
         <v>25</v>
       </c>
       <c r="D37" t="s">
         <v>26</v>
       </c>
       <c r="E37" t="s">
         <v>27</v>
+      </c>
+      <c r="F37">
+        <v>0.05</v>
+      </c>
+      <c r="G37">
+        <v>106.405556</v>
+      </c>
+      <c r="H37">
+        <v>5293.2778</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="J37">
         <v>10.0</v>
       </c>
       <c r="K37" s="2">
         <v>45931.0</v>
       </c>
       <c r="L37" s="2">
         <v>46661.0</v>
       </c>
       <c r="M37">
         <v>12000</v>
       </c>
       <c r="N37">
         <v>1000.0</v>
       </c>
       <c r="O37" t="s">
         <v>28</v>
       </c>
       <c r="P37">
-        <v>-0.055556</v>
+        <v>1.555556</v>
+      </c>
+      <c r="Q37">
+        <v>105.055556</v>
       </c>
       <c r="R37">
-        <v>104.94</v>
+        <v>106.405556</v>
+      </c>
+      <c r="S37">
+        <v>103.5</v>
       </c>
       <c r="T37">
-        <v>104.995556</v>
+        <v>104.85</v>
+      </c>
+      <c r="U37">
+        <v>7.643772</v>
       </c>
       <c r="V37">
-        <v>6.952898</v>
+        <v>6.762351</v>
+      </c>
+      <c r="X37">
+        <v>2</v>
       </c>
     </row>
     <row r="38" spans="1:24">
       <c r="A38" s="2">
-        <v>46013.355150463</v>
+        <v>46077.354722222</v>
       </c>
       <c r="B38" t="s">
         <v>24</v>
       </c>
       <c r="C38" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D38" t="s">
         <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>27</v>
+      </c>
+      <c r="G38">
+        <v>106.35</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="J38">
         <v>10.0</v>
       </c>
       <c r="K38" s="2">
         <v>45931.0</v>
       </c>
       <c r="L38" s="2">
         <v>46661.0</v>
       </c>
       <c r="M38">
         <v>12000</v>
       </c>
       <c r="N38">
         <v>1000.0</v>
       </c>
       <c r="O38" t="s">
         <v>28</v>
       </c>
       <c r="P38">
+        <v>1.527778</v>
+      </c>
+    </row>
+    <row r="39" spans="1:24">
+      <c r="A39" s="2">
+        <v>46076.469444444</v>
+      </c>
+      <c r="B39" t="s">
+        <v>24</v>
+      </c>
+      <c r="C39" t="s">
+        <v>25</v>
+      </c>
+      <c r="D39" t="s">
+        <v>26</v>
+      </c>
+      <c r="E39" t="s">
+        <v>27</v>
+      </c>
+      <c r="F39">
+        <v>1.47</v>
+      </c>
+      <c r="G39">
+        <v>106.35</v>
+      </c>
+      <c r="H39">
+        <v>8465.5</v>
+      </c>
+      <c r="I39" t="s">
+        <v>28</v>
+      </c>
+      <c r="J39">
+        <v>10.0</v>
+      </c>
+      <c r="K39" s="2">
+        <v>45931.0</v>
+      </c>
+      <c r="L39" s="2">
+        <v>46661.0</v>
+      </c>
+      <c r="M39">
+        <v>12000</v>
+      </c>
+      <c r="N39">
+        <v>1000.0</v>
+      </c>
+      <c r="O39" t="s">
+        <v>28</v>
+      </c>
+      <c r="P39">
+        <v>1.5</v>
+      </c>
+      <c r="Q39">
+        <v>105.0</v>
+      </c>
+      <c r="R39">
+        <v>106.35</v>
+      </c>
+      <c r="S39">
+        <v>103.5</v>
+      </c>
+      <c r="T39">
+        <v>104.85</v>
+      </c>
+      <c r="U39">
+        <v>7.651232</v>
+      </c>
+      <c r="V39">
+        <v>6.772632</v>
+      </c>
+      <c r="X39">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:24">
+      <c r="A40" s="2">
+        <v>46073.355092593</v>
+      </c>
+      <c r="B40" t="s">
+        <v>24</v>
+      </c>
+      <c r="C40" t="s">
+        <v>25</v>
+      </c>
+      <c r="D40" t="s">
+        <v>26</v>
+      </c>
+      <c r="E40" t="s">
+        <v>27</v>
+      </c>
+      <c r="G40">
+        <v>104.805556</v>
+      </c>
+      <c r="I40" t="s">
+        <v>28</v>
+      </c>
+      <c r="J40">
+        <v>10.0</v>
+      </c>
+      <c r="K40" s="2">
+        <v>45931.0</v>
+      </c>
+      <c r="L40" s="2">
+        <v>46661.0</v>
+      </c>
+      <c r="M40">
+        <v>12000</v>
+      </c>
+      <c r="N40">
+        <v>1000.0</v>
+      </c>
+      <c r="O40" t="s">
+        <v>28</v>
+      </c>
+      <c r="P40">
+        <v>1.472222</v>
+      </c>
+      <c r="Q40">
+        <v>104.972222</v>
+      </c>
+      <c r="R40">
+        <v>105.472222</v>
+      </c>
+      <c r="S40">
+        <v>103.5</v>
+      </c>
+      <c r="T40">
+        <v>104.0</v>
+      </c>
+      <c r="U40">
+        <v>7.654948</v>
+      </c>
+      <c r="V40">
+        <v>7.328462</v>
+      </c>
+    </row>
+    <row r="41" spans="1:24">
+      <c r="A41" s="2">
+        <v>46072.355104167</v>
+      </c>
+      <c r="B41" t="s">
+        <v>24</v>
+      </c>
+      <c r="C41" t="s">
+        <v>25</v>
+      </c>
+      <c r="D41" t="s">
+        <v>26</v>
+      </c>
+      <c r="E41" t="s">
+        <v>27</v>
+      </c>
+      <c r="G41">
+        <v>104.805556</v>
+      </c>
+      <c r="I41" t="s">
+        <v>28</v>
+      </c>
+      <c r="J41">
+        <v>10.0</v>
+      </c>
+      <c r="K41" s="2">
+        <v>45931.0</v>
+      </c>
+      <c r="L41" s="2">
+        <v>46661.0</v>
+      </c>
+      <c r="M41">
+        <v>12000</v>
+      </c>
+      <c r="N41">
+        <v>1000.0</v>
+      </c>
+      <c r="O41" t="s">
+        <v>28</v>
+      </c>
+      <c r="P41">
+        <v>1.444444</v>
+      </c>
+      <c r="Q41">
+        <v>104.944444</v>
+      </c>
+      <c r="R41">
+        <v>105.444444</v>
+      </c>
+      <c r="S41">
+        <v>103.5</v>
+      </c>
+      <c r="T41">
+        <v>104.0</v>
+      </c>
+      <c r="U41">
+        <v>7.658655</v>
+      </c>
+      <c r="V41">
+        <v>7.332689</v>
+      </c>
+    </row>
+    <row r="42" spans="1:24">
+      <c r="A42" s="2">
+        <v>46071.355150463</v>
+      </c>
+      <c r="B42" t="s">
+        <v>24</v>
+      </c>
+      <c r="C42" t="s">
+        <v>25</v>
+      </c>
+      <c r="D42" t="s">
+        <v>26</v>
+      </c>
+      <c r="E42" t="s">
+        <v>27</v>
+      </c>
+      <c r="G42">
+        <v>104.805556</v>
+      </c>
+      <c r="I42" t="s">
+        <v>28</v>
+      </c>
+      <c r="J42">
+        <v>10.0</v>
+      </c>
+      <c r="K42" s="2">
+        <v>45931.0</v>
+      </c>
+      <c r="L42" s="2">
+        <v>46661.0</v>
+      </c>
+      <c r="M42">
+        <v>12000</v>
+      </c>
+      <c r="N42">
+        <v>1000.0</v>
+      </c>
+      <c r="O42" t="s">
+        <v>28</v>
+      </c>
+      <c r="P42">
+        <v>1.361111</v>
+      </c>
+      <c r="Q42">
+        <v>104.861111</v>
+      </c>
+      <c r="R42">
+        <v>105.361111</v>
+      </c>
+      <c r="S42">
+        <v>103.5</v>
+      </c>
+      <c r="T42">
+        <v>104.0</v>
+      </c>
+      <c r="U42">
+        <v>7.669722</v>
+      </c>
+      <c r="V42">
+        <v>7.345306</v>
+      </c>
+    </row>
+    <row r="43" spans="1:24">
+      <c r="A43" s="2">
+        <v>46070.355347222</v>
+      </c>
+      <c r="B43" t="s">
+        <v>24</v>
+      </c>
+      <c r="C43" t="s">
+        <v>25</v>
+      </c>
+      <c r="D43" t="s">
+        <v>26</v>
+      </c>
+      <c r="E43" t="s">
+        <v>27</v>
+      </c>
+      <c r="G43">
+        <v>104.805556</v>
+      </c>
+      <c r="I43" t="s">
+        <v>28</v>
+      </c>
+      <c r="J43">
+        <v>10.0</v>
+      </c>
+      <c r="K43" s="2">
+        <v>45931.0</v>
+      </c>
+      <c r="L43" s="2">
+        <v>46661.0</v>
+      </c>
+      <c r="M43">
+        <v>12000</v>
+      </c>
+      <c r="N43">
+        <v>1000.0</v>
+      </c>
+      <c r="O43" t="s">
+        <v>28</v>
+      </c>
+      <c r="P43">
+        <v>1.333333</v>
+      </c>
+      <c r="Q43">
+        <v>104.833333</v>
+      </c>
+      <c r="R43">
+        <v>105.333333</v>
+      </c>
+      <c r="S43">
+        <v>103.5</v>
+      </c>
+      <c r="T43">
+        <v>104.0</v>
+      </c>
+      <c r="U43">
+        <v>7.673394</v>
+      </c>
+      <c r="V43">
+        <v>7.34949</v>
+      </c>
+    </row>
+    <row r="44" spans="1:24">
+      <c r="A44" s="2">
+        <v>46069.649085648</v>
+      </c>
+      <c r="B44" t="s">
+        <v>24</v>
+      </c>
+      <c r="C44" t="s">
+        <v>25</v>
+      </c>
+      <c r="D44" t="s">
+        <v>26</v>
+      </c>
+      <c r="E44" t="s">
+        <v>27</v>
+      </c>
+      <c r="F44">
+        <v>0.03</v>
+      </c>
+      <c r="G44">
+        <v>104.805556</v>
+      </c>
+      <c r="H44">
+        <v>1048.05556</v>
+      </c>
+      <c r="I44" t="s">
+        <v>28</v>
+      </c>
+      <c r="J44">
+        <v>10.0</v>
+      </c>
+      <c r="K44" s="2">
+        <v>45931.0</v>
+      </c>
+      <c r="L44" s="2">
+        <v>46661.0</v>
+      </c>
+      <c r="M44">
+        <v>12000</v>
+      </c>
+      <c r="N44">
+        <v>1000.0</v>
+      </c>
+      <c r="O44" t="s">
+        <v>28</v>
+      </c>
+      <c r="P44">
+        <v>1.305556</v>
+      </c>
+      <c r="Q44">
+        <v>104.805556</v>
+      </c>
+      <c r="R44">
+        <v>105.305556</v>
+      </c>
+      <c r="S44">
+        <v>103.5</v>
+      </c>
+      <c r="T44">
+        <v>104.0</v>
+      </c>
+      <c r="U44">
+        <v>7.677056</v>
+      </c>
+      <c r="V44">
+        <v>7.353662</v>
+      </c>
+      <c r="X44">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:24">
+      <c r="A45" s="2">
+        <v>46066.607453704</v>
+      </c>
+      <c r="B45" t="s">
+        <v>24</v>
+      </c>
+      <c r="C45" t="s">
+        <v>25</v>
+      </c>
+      <c r="D45" t="s">
+        <v>26</v>
+      </c>
+      <c r="E45" t="s">
+        <v>27</v>
+      </c>
+      <c r="F45">
+        <v>0.11</v>
+      </c>
+      <c r="G45">
+        <v>104.777778</v>
+      </c>
+      <c r="H45">
+        <v>5238.8889</v>
+      </c>
+      <c r="I45" t="s">
+        <v>28</v>
+      </c>
+      <c r="J45">
+        <v>10.0</v>
+      </c>
+      <c r="K45" s="2">
+        <v>45931.0</v>
+      </c>
+      <c r="L45" s="2">
+        <v>46661.0</v>
+      </c>
+      <c r="M45">
+        <v>12000</v>
+      </c>
+      <c r="N45">
+        <v>1000.0</v>
+      </c>
+      <c r="O45" t="s">
+        <v>28</v>
+      </c>
+      <c r="P45">
+        <v>1.277778</v>
+      </c>
+      <c r="Q45">
+        <v>104.777778</v>
+      </c>
+      <c r="R45">
+        <v>105.277778</v>
+      </c>
+      <c r="S45">
+        <v>103.5</v>
+      </c>
+      <c r="T45">
+        <v>104.0</v>
+      </c>
+      <c r="U45">
+        <v>7.68071</v>
+      </c>
+      <c r="V45">
+        <v>7.357825</v>
+      </c>
+      <c r="X45">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:24">
+      <c r="A46" s="2">
+        <v>46065.355162037</v>
+      </c>
+      <c r="B46" t="s">
+        <v>24</v>
+      </c>
+      <c r="C46" t="s">
+        <v>25</v>
+      </c>
+      <c r="D46" t="s">
+        <v>26</v>
+      </c>
+      <c r="E46" t="s">
+        <v>27</v>
+      </c>
+      <c r="G46">
+        <v>104.666667</v>
+      </c>
+      <c r="I46" t="s">
+        <v>28</v>
+      </c>
+      <c r="J46">
+        <v>10.0</v>
+      </c>
+      <c r="K46" s="2">
+        <v>45931.0</v>
+      </c>
+      <c r="L46" s="2">
+        <v>46661.0</v>
+      </c>
+      <c r="M46">
+        <v>12000</v>
+      </c>
+      <c r="N46">
+        <v>1000.0</v>
+      </c>
+      <c r="O46" t="s">
+        <v>28</v>
+      </c>
+      <c r="P46">
+        <v>1.25</v>
+      </c>
+      <c r="Q46">
+        <v>104.149967</v>
+      </c>
+      <c r="R46">
+        <v>105.7</v>
+      </c>
+      <c r="S46">
+        <v>102.899967</v>
+      </c>
+      <c r="T46">
+        <v>104.45</v>
+      </c>
+      <c r="U46">
+        <v>8.073714</v>
+      </c>
+      <c r="V46">
+        <v>7.073426</v>
+      </c>
+    </row>
+    <row r="47" spans="1:24">
+      <c r="A47" s="2">
+        <v>46064.538356481</v>
+      </c>
+      <c r="B47" t="s">
+        <v>24</v>
+      </c>
+      <c r="C47" t="s">
+        <v>25</v>
+      </c>
+      <c r="D47" t="s">
+        <v>26</v>
+      </c>
+      <c r="E47" t="s">
+        <v>27</v>
+      </c>
+      <c r="F47">
+        <v>0.53</v>
+      </c>
+      <c r="G47">
+        <v>104.666667</v>
+      </c>
+      <c r="H47">
+        <v>7316.66669</v>
+      </c>
+      <c r="I47" t="s">
+        <v>28</v>
+      </c>
+      <c r="J47">
+        <v>10.0</v>
+      </c>
+      <c r="K47" s="2">
+        <v>45931.0</v>
+      </c>
+      <c r="L47" s="2">
+        <v>46661.0</v>
+      </c>
+      <c r="M47">
+        <v>12000</v>
+      </c>
+      <c r="N47">
+        <v>1000.0</v>
+      </c>
+      <c r="O47" t="s">
+        <v>28</v>
+      </c>
+      <c r="P47">
+        <v>1.166667</v>
+      </c>
+      <c r="Q47">
+        <v>104.166667</v>
+      </c>
+      <c r="R47">
+        <v>105.616667</v>
+      </c>
+      <c r="S47">
+        <v>103.0</v>
+      </c>
+      <c r="T47">
+        <v>104.45</v>
+      </c>
+      <c r="U47">
+        <v>8.017979</v>
+      </c>
+      <c r="V47">
+        <v>7.087168</v>
+      </c>
+      <c r="X47">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:24">
+      <c r="A48" s="2">
+        <v>46063.355046296</v>
+      </c>
+      <c r="B48" t="s">
+        <v>24</v>
+      </c>
+      <c r="C48" t="s">
+        <v>25</v>
+      </c>
+      <c r="D48" t="s">
+        <v>26</v>
+      </c>
+      <c r="E48" t="s">
+        <v>27</v>
+      </c>
+      <c r="G48">
+        <v>104.111111</v>
+      </c>
+      <c r="I48" t="s">
+        <v>28</v>
+      </c>
+      <c r="J48">
+        <v>10.0</v>
+      </c>
+      <c r="K48" s="2">
+        <v>45931.0</v>
+      </c>
+      <c r="L48" s="2">
+        <v>46661.0</v>
+      </c>
+      <c r="M48">
+        <v>12000</v>
+      </c>
+      <c r="N48">
+        <v>1000.0</v>
+      </c>
+      <c r="O48" t="s">
+        <v>28</v>
+      </c>
+      <c r="P48">
+        <v>1.138889</v>
+      </c>
+      <c r="Q48">
+        <v>104.038856</v>
+      </c>
+      <c r="R48">
+        <v>104.138889</v>
+      </c>
+      <c r="S48">
+        <v>102.899967</v>
+      </c>
+      <c r="T48">
+        <v>103.0</v>
+      </c>
+      <c r="U48">
+        <v>8.085782</v>
+      </c>
+      <c r="V48">
+        <v>8.021088</v>
+      </c>
+    </row>
+    <row r="49" spans="1:24">
+      <c r="A49" s="2">
+        <v>46062.600497685</v>
+      </c>
+      <c r="B49" t="s">
+        <v>24</v>
+      </c>
+      <c r="C49" t="s">
+        <v>25</v>
+      </c>
+      <c r="D49" t="s">
+        <v>26</v>
+      </c>
+      <c r="E49" t="s">
+        <v>27</v>
+      </c>
+      <c r="F49">
+        <v>0.12</v>
+      </c>
+      <c r="G49">
+        <v>104.111111</v>
+      </c>
+      <c r="H49">
+        <v>6243.66567</v>
+      </c>
+      <c r="I49" t="s">
+        <v>28</v>
+      </c>
+      <c r="J49">
+        <v>10.0</v>
+      </c>
+      <c r="K49" s="2">
+        <v>45931.0</v>
+      </c>
+      <c r="L49" s="2">
+        <v>46661.0</v>
+      </c>
+      <c r="M49">
+        <v>12000</v>
+      </c>
+      <c r="N49">
+        <v>1000.0</v>
+      </c>
+      <c r="O49" t="s">
+        <v>28</v>
+      </c>
+      <c r="P49">
+        <v>1.111111</v>
+      </c>
+      <c r="Q49">
+        <v>104.011078</v>
+      </c>
+      <c r="R49">
+        <v>104.111111</v>
+      </c>
+      <c r="S49">
+        <v>102.899967</v>
+      </c>
+      <c r="T49">
+        <v>103.0</v>
+      </c>
+      <c r="U49">
+        <v>8.088784</v>
+      </c>
+      <c r="V49">
+        <v>8.02419</v>
+      </c>
+      <c r="X49">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="50" spans="1:24">
+      <c r="A50" s="2">
+        <v>46059.537615741</v>
+      </c>
+      <c r="B50" t="s">
+        <v>24</v>
+      </c>
+      <c r="C50" t="s">
+        <v>25</v>
+      </c>
+      <c r="D50" t="s">
+        <v>26</v>
+      </c>
+      <c r="E50" t="s">
+        <v>27</v>
+      </c>
+      <c r="F50">
+        <v>0.98</v>
+      </c>
+      <c r="G50">
+        <v>103.9833</v>
+      </c>
+      <c r="H50">
+        <v>2079.666</v>
+      </c>
+      <c r="I50" t="s">
+        <v>28</v>
+      </c>
+      <c r="J50">
+        <v>10.0</v>
+      </c>
+      <c r="K50" s="2">
+        <v>45931.0</v>
+      </c>
+      <c r="L50" s="2">
+        <v>46661.0</v>
+      </c>
+      <c r="M50">
+        <v>12000</v>
+      </c>
+      <c r="N50">
+        <v>1000.0</v>
+      </c>
+      <c r="O50" t="s">
+        <v>28</v>
+      </c>
+      <c r="P50">
+        <v>1.083333</v>
+      </c>
+      <c r="Q50">
+        <v>103.9833</v>
+      </c>
+      <c r="R50">
+        <v>103.983333</v>
+      </c>
+      <c r="S50">
+        <v>102.899967</v>
+      </c>
+      <c r="T50">
+        <v>102.9</v>
+      </c>
+      <c r="U50">
+        <v>8.09178</v>
+      </c>
+      <c r="V50">
+        <v>8.091758</v>
+      </c>
+      <c r="X50">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:24">
+      <c r="A51" s="2">
+        <v>46058.509074074</v>
+      </c>
+      <c r="B51" t="s">
+        <v>24</v>
+      </c>
+      <c r="C51" t="s">
+        <v>25</v>
+      </c>
+      <c r="D51" t="s">
+        <v>26</v>
+      </c>
+      <c r="E51" t="s">
+        <v>27</v>
+      </c>
+      <c r="G51">
+        <v>102.972222</v>
+      </c>
+      <c r="I51" t="s">
+        <v>28</v>
+      </c>
+      <c r="J51">
+        <v>10.0</v>
+      </c>
+      <c r="K51" s="2">
+        <v>45931.0</v>
+      </c>
+      <c r="L51" s="2">
+        <v>46661.0</v>
+      </c>
+      <c r="M51">
+        <v>12000</v>
+      </c>
+      <c r="N51">
+        <v>1000.0</v>
+      </c>
+      <c r="O51" t="s">
+        <v>28</v>
+      </c>
+      <c r="P51">
+        <v>1.055556</v>
+      </c>
+      <c r="Q51">
+        <v>100.555556</v>
+      </c>
+      <c r="R51">
+        <v>104.0555</v>
+      </c>
+      <c r="S51">
+        <v>99.5</v>
+      </c>
+      <c r="T51">
+        <v>102.999944</v>
+      </c>
+      <c r="U51">
+        <v>10.32931</v>
+      </c>
+      <c r="V51">
+        <v>8.03041</v>
+      </c>
+    </row>
+    <row r="52" spans="1:24">
+      <c r="A52" s="2">
+        <v>46057.541296296</v>
+      </c>
+      <c r="B52" t="s">
+        <v>24</v>
+      </c>
+      <c r="C52" t="s">
+        <v>25</v>
+      </c>
+      <c r="D52" t="s">
+        <v>26</v>
+      </c>
+      <c r="E52" t="s">
+        <v>27</v>
+      </c>
+      <c r="F52">
+        <v>0.08</v>
+      </c>
+      <c r="G52">
+        <v>102.972222</v>
+      </c>
+      <c r="H52">
+        <v>5148.6111</v>
+      </c>
+      <c r="I52" t="s">
+        <v>28</v>
+      </c>
+      <c r="J52">
+        <v>10.0</v>
+      </c>
+      <c r="K52" s="2">
+        <v>45931.0</v>
+      </c>
+      <c r="L52" s="2">
+        <v>46661.0</v>
+      </c>
+      <c r="M52">
+        <v>12000</v>
+      </c>
+      <c r="N52">
+        <v>1000.0</v>
+      </c>
+      <c r="O52" t="s">
+        <v>28</v>
+      </c>
+      <c r="P52">
+        <v>0.972222</v>
+      </c>
+      <c r="Q52">
+        <v>100.472222</v>
+      </c>
+      <c r="R52">
+        <v>105.422</v>
+      </c>
+      <c r="S52">
+        <v>99.5</v>
+      </c>
+      <c r="T52">
+        <v>104.449778</v>
+      </c>
+      <c r="U52">
+        <v>10.327916</v>
+      </c>
+      <c r="V52">
+        <v>7.118956</v>
+      </c>
+      <c r="X52">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:24">
+      <c r="A53" s="2">
+        <v>46056.643912037</v>
+      </c>
+      <c r="B53" t="s">
+        <v>24</v>
+      </c>
+      <c r="C53" t="s">
+        <v>25</v>
+      </c>
+      <c r="D53" t="s">
+        <v>26</v>
+      </c>
+      <c r="E53" t="s">
+        <v>27</v>
+      </c>
+      <c r="F53">
+        <v>-0.03</v>
+      </c>
+      <c r="G53">
+        <v>102.889444</v>
+      </c>
+      <c r="H53">
+        <v>15436.7166</v>
+      </c>
+      <c r="I53" t="s">
+        <v>28</v>
+      </c>
+      <c r="J53">
+        <v>10.0</v>
+      </c>
+      <c r="K53" s="2">
+        <v>45931.0</v>
+      </c>
+      <c r="L53" s="2">
+        <v>46661.0</v>
+      </c>
+      <c r="M53">
+        <v>12000</v>
+      </c>
+      <c r="N53">
+        <v>1000.0</v>
+      </c>
+      <c r="O53" t="s">
+        <v>28</v>
+      </c>
+      <c r="P53">
+        <v>0.944444</v>
+      </c>
+      <c r="Q53">
+        <v>100.444444</v>
+      </c>
+      <c r="R53">
+        <v>102.944444</v>
+      </c>
+      <c r="S53">
+        <v>99.5</v>
+      </c>
+      <c r="T53">
+        <v>102.0</v>
+      </c>
+      <c r="U53">
+        <v>10.327466</v>
+      </c>
+      <c r="V53">
+        <v>8.685829</v>
+      </c>
+      <c r="X53">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="54" spans="1:24">
+      <c r="A54" s="2">
+        <v>46055.549363426</v>
+      </c>
+      <c r="B54" t="s">
+        <v>24</v>
+      </c>
+      <c r="C54" t="s">
+        <v>25</v>
+      </c>
+      <c r="D54" t="s">
+        <v>26</v>
+      </c>
+      <c r="E54" t="s">
+        <v>27</v>
+      </c>
+      <c r="F54">
+        <v>0.03</v>
+      </c>
+      <c r="G54">
+        <v>102.916667</v>
+      </c>
+      <c r="H54">
+        <v>1029.16667</v>
+      </c>
+      <c r="I54" t="s">
+        <v>28</v>
+      </c>
+      <c r="J54">
+        <v>10.0</v>
+      </c>
+      <c r="K54" s="2">
+        <v>45931.0</v>
+      </c>
+      <c r="L54" s="2">
+        <v>46661.0</v>
+      </c>
+      <c r="M54">
+        <v>12000</v>
+      </c>
+      <c r="N54">
+        <v>1000.0</v>
+      </c>
+      <c r="O54" t="s">
+        <v>28</v>
+      </c>
+      <c r="P54">
+        <v>0.916667</v>
+      </c>
+      <c r="Q54">
+        <v>102.861667</v>
+      </c>
+      <c r="R54">
+        <v>102.916667</v>
+      </c>
+      <c r="S54">
+        <v>101.945</v>
+      </c>
+      <c r="T54">
+        <v>102.0</v>
+      </c>
+      <c r="U54">
+        <v>8.723441</v>
+      </c>
+      <c r="V54">
+        <v>8.687902</v>
+      </c>
+      <c r="X54">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:24">
+      <c r="A55" s="2">
+        <v>46052.467384259</v>
+      </c>
+      <c r="B55" t="s">
+        <v>24</v>
+      </c>
+      <c r="C55" t="s">
+        <v>25</v>
+      </c>
+      <c r="D55" t="s">
+        <v>26</v>
+      </c>
+      <c r="E55" t="s">
+        <v>27</v>
+      </c>
+      <c r="F55">
+        <v>0.03</v>
+      </c>
+      <c r="G55">
+        <v>102.888889</v>
+      </c>
+      <c r="H55">
+        <v>2057.77778</v>
+      </c>
+      <c r="I55" t="s">
+        <v>28</v>
+      </c>
+      <c r="J55">
+        <v>10.0</v>
+      </c>
+      <c r="K55" s="2">
+        <v>45931.0</v>
+      </c>
+      <c r="L55" s="2">
+        <v>46661.0</v>
+      </c>
+      <c r="M55">
+        <v>12000</v>
+      </c>
+      <c r="N55">
+        <v>1000.0</v>
+      </c>
+      <c r="O55" t="s">
+        <v>28</v>
+      </c>
+      <c r="P55">
+        <v>0.888889</v>
+      </c>
+      <c r="Q55">
+        <v>100.388889</v>
+      </c>
+      <c r="R55">
+        <v>102.888889</v>
+      </c>
+      <c r="S55">
+        <v>99.5</v>
+      </c>
+      <c r="T55">
+        <v>102.0</v>
+      </c>
+      <c r="U55">
+        <v>10.326584</v>
+      </c>
+      <c r="V55">
+        <v>8.689972</v>
+      </c>
+      <c r="X55">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:24">
+      <c r="A56" s="2">
+        <v>46051.418993056</v>
+      </c>
+      <c r="B56" t="s">
+        <v>24</v>
+      </c>
+      <c r="C56" t="s">
+        <v>25</v>
+      </c>
+      <c r="D56" t="s">
+        <v>26</v>
+      </c>
+      <c r="E56" t="s">
+        <v>27</v>
+      </c>
+      <c r="F56">
+        <v>-0.76</v>
+      </c>
+      <c r="G56">
+        <v>102.861111</v>
+      </c>
+      <c r="H56">
+        <v>1028.61111</v>
+      </c>
+      <c r="I56" t="s">
+        <v>28</v>
+      </c>
+      <c r="J56">
+        <v>10.0</v>
+      </c>
+      <c r="K56" s="2">
+        <v>45931.0</v>
+      </c>
+      <c r="L56" s="2">
+        <v>46661.0</v>
+      </c>
+      <c r="M56">
+        <v>12000</v>
+      </c>
+      <c r="N56">
+        <v>1000.0</v>
+      </c>
+      <c r="O56" t="s">
+        <v>28</v>
+      </c>
+      <c r="P56">
+        <v>0.861111</v>
+      </c>
+      <c r="Q56">
+        <v>100.361111</v>
+      </c>
+      <c r="R56">
+        <v>102.861111</v>
+      </c>
+      <c r="S56">
+        <v>99.5</v>
+      </c>
+      <c r="T56">
+        <v>102.0</v>
+      </c>
+      <c r="U56">
+        <v>10.326153</v>
+      </c>
+      <c r="V56">
+        <v>8.692039</v>
+      </c>
+      <c r="X56">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:24">
+      <c r="A57" s="2">
+        <v>46050.417673611</v>
+      </c>
+      <c r="B57" t="s">
+        <v>24</v>
+      </c>
+      <c r="C57" t="s">
+        <v>25</v>
+      </c>
+      <c r="D57" t="s">
+        <v>26</v>
+      </c>
+      <c r="E57" t="s">
+        <v>27</v>
+      </c>
+      <c r="G57">
+        <v>103.647778</v>
+      </c>
+      <c r="I57" t="s">
+        <v>28</v>
+      </c>
+      <c r="J57">
+        <v>10.0</v>
+      </c>
+      <c r="K57" s="2">
+        <v>45931.0</v>
+      </c>
+      <c r="L57" s="2">
+        <v>46661.0</v>
+      </c>
+      <c r="M57">
+        <v>12000</v>
+      </c>
+      <c r="N57">
+        <v>1000.0</v>
+      </c>
+      <c r="O57" t="s">
+        <v>28</v>
+      </c>
+      <c r="P57">
+        <v>0.805556</v>
+      </c>
+      <c r="Q57">
+        <v>102.805556</v>
+      </c>
+      <c r="R57">
+        <v>105.2554</v>
+      </c>
+      <c r="S57">
+        <v>102.0</v>
+      </c>
+      <c r="T57">
+        <v>104.449844</v>
+      </c>
+      <c r="U57">
+        <v>8.696166</v>
+      </c>
+      <c r="V57">
+        <v>7.145588</v>
+      </c>
+    </row>
+    <row r="58" spans="1:24">
+      <c r="A58" s="2">
+        <v>46049.459872685</v>
+      </c>
+      <c r="B58" t="s">
+        <v>24</v>
+      </c>
+      <c r="C58" t="s">
+        <v>25</v>
+      </c>
+      <c r="D58" t="s">
+        <v>26</v>
+      </c>
+      <c r="E58" t="s">
+        <v>27</v>
+      </c>
+      <c r="F58">
+        <v>-1.47</v>
+      </c>
+      <c r="G58">
+        <v>103.647778</v>
+      </c>
+      <c r="H58">
+        <v>1036.47778</v>
+      </c>
+      <c r="I58" t="s">
+        <v>28</v>
+      </c>
+      <c r="J58">
+        <v>10.0</v>
+      </c>
+      <c r="K58" s="2">
+        <v>45931.0</v>
+      </c>
+      <c r="L58" s="2">
+        <v>46661.0</v>
+      </c>
+      <c r="M58">
+        <v>12000</v>
+      </c>
+      <c r="N58">
+        <v>1000.0</v>
+      </c>
+      <c r="O58" t="s">
+        <v>28</v>
+      </c>
+      <c r="P58">
+        <v>0.777778</v>
+      </c>
+      <c r="Q58">
+        <v>102.777778</v>
+      </c>
+      <c r="R58">
+        <v>105.2276</v>
+      </c>
+      <c r="S58">
+        <v>102.0</v>
+      </c>
+      <c r="T58">
+        <v>104.449822</v>
+      </c>
+      <c r="U58">
+        <v>8.698226</v>
+      </c>
+      <c r="V58">
+        <v>7.150008</v>
+      </c>
+      <c r="X58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:24">
+      <c r="A59" s="2">
+        <v>46048.61099537</v>
+      </c>
+      <c r="B59" t="s">
+        <v>24</v>
+      </c>
+      <c r="C59" t="s">
+        <v>25</v>
+      </c>
+      <c r="D59" t="s">
+        <v>26</v>
+      </c>
+      <c r="E59" t="s">
+        <v>27</v>
+      </c>
+      <c r="F59">
+        <v>0.18</v>
+      </c>
+      <c r="G59">
+        <v>105.19</v>
+      </c>
+      <c r="H59">
+        <v>2103.8</v>
+      </c>
+      <c r="I59" t="s">
+        <v>28</v>
+      </c>
+      <c r="J59">
+        <v>10.0</v>
+      </c>
+      <c r="K59" s="2">
+        <v>45931.0</v>
+      </c>
+      <c r="L59" s="2">
+        <v>46661.0</v>
+      </c>
+      <c r="M59">
+        <v>12000</v>
+      </c>
+      <c r="N59">
+        <v>1000.0</v>
+      </c>
+      <c r="O59" t="s">
+        <v>28</v>
+      </c>
+      <c r="P59">
+        <v>0.75</v>
+      </c>
+      <c r="Q59">
+        <v>102.75</v>
+      </c>
+      <c r="R59">
+        <v>105.2</v>
+      </c>
+      <c r="S59">
+        <v>102.0</v>
+      </c>
+      <c r="T59">
+        <v>104.45</v>
+      </c>
+      <c r="U59">
+        <v>8.700283</v>
+      </c>
+      <c r="V59">
+        <v>7.154292</v>
+      </c>
+      <c r="X59">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:24">
+      <c r="A60" s="2">
+        <v>46045.63974537</v>
+      </c>
+      <c r="B60" t="s">
+        <v>24</v>
+      </c>
+      <c r="C60" t="s">
+        <v>25</v>
+      </c>
+      <c r="D60" t="s">
+        <v>26</v>
+      </c>
+      <c r="E60" t="s">
+        <v>27</v>
+      </c>
+      <c r="G60">
+        <v>105.0</v>
+      </c>
+      <c r="I60" t="s">
+        <v>28</v>
+      </c>
+      <c r="J60">
+        <v>10.0</v>
+      </c>
+      <c r="K60" s="2">
+        <v>45931.0</v>
+      </c>
+      <c r="L60" s="2">
+        <v>46661.0</v>
+      </c>
+      <c r="M60">
+        <v>12000</v>
+      </c>
+      <c r="N60">
+        <v>1000.0</v>
+      </c>
+      <c r="O60" t="s">
+        <v>28</v>
+      </c>
+      <c r="P60">
+        <v>0.722222</v>
+      </c>
+      <c r="Q60">
+        <v>102.722222</v>
+      </c>
+      <c r="R60">
+        <v>105.162222</v>
+      </c>
+      <c r="S60">
+        <v>102.0</v>
+      </c>
+      <c r="T60">
+        <v>104.44</v>
+      </c>
+      <c r="U60">
+        <v>8.702338</v>
+      </c>
+      <c r="V60">
+        <v>7.164889</v>
+      </c>
+    </row>
+    <row r="61" spans="1:24">
+      <c r="A61" s="2">
+        <v>46044.356076389</v>
+      </c>
+      <c r="B61" t="s">
+        <v>24</v>
+      </c>
+      <c r="C61" t="s">
+        <v>25</v>
+      </c>
+      <c r="D61" t="s">
+        <v>26</v>
+      </c>
+      <c r="E61" t="s">
+        <v>27</v>
+      </c>
+      <c r="G61">
+        <v>105.0</v>
+      </c>
+      <c r="I61" t="s">
+        <v>28</v>
+      </c>
+      <c r="J61">
+        <v>10.0</v>
+      </c>
+      <c r="K61" s="2">
+        <v>45931.0</v>
+      </c>
+      <c r="L61" s="2">
+        <v>46661.0</v>
+      </c>
+      <c r="M61">
+        <v>12000</v>
+      </c>
+      <c r="N61">
+        <v>1000.0</v>
+      </c>
+      <c r="O61" t="s">
+        <v>28</v>
+      </c>
+      <c r="P61">
+        <v>0.694444</v>
+      </c>
+      <c r="Q61">
+        <v>102.694444</v>
+      </c>
+      <c r="R61">
+        <v>105.144444</v>
+      </c>
+      <c r="S61">
+        <v>102.0</v>
+      </c>
+      <c r="T61">
+        <v>104.45</v>
+      </c>
+      <c r="U61">
+        <v>8.70439</v>
+      </c>
+      <c r="V61">
+        <v>7.16305</v>
+      </c>
+    </row>
+    <row r="62" spans="1:24">
+      <c r="A62" s="2">
+        <v>46043.355208333</v>
+      </c>
+      <c r="B62" t="s">
+        <v>24</v>
+      </c>
+      <c r="C62" t="s">
+        <v>25</v>
+      </c>
+      <c r="D62" t="s">
+        <v>26</v>
+      </c>
+      <c r="E62" t="s">
+        <v>27</v>
+      </c>
+      <c r="G62">
+        <v>105.0</v>
+      </c>
+      <c r="I62" t="s">
+        <v>28</v>
+      </c>
+      <c r="J62">
+        <v>10.0</v>
+      </c>
+      <c r="K62" s="2">
+        <v>45931.0</v>
+      </c>
+      <c r="L62" s="2">
+        <v>46661.0</v>
+      </c>
+      <c r="M62">
+        <v>12000</v>
+      </c>
+      <c r="N62">
+        <v>1000.0</v>
+      </c>
+      <c r="O62" t="s">
+        <v>28</v>
+      </c>
+      <c r="P62">
+        <v>0.611111</v>
+      </c>
+      <c r="Q62">
+        <v>102.611111</v>
+      </c>
+      <c r="R62">
+        <v>105.061111</v>
+      </c>
+      <c r="S62">
+        <v>102.0</v>
+      </c>
+      <c r="T62">
+        <v>104.45</v>
+      </c>
+      <c r="U62">
+        <v>8.710532</v>
+      </c>
+      <c r="V62">
+        <v>7.176104</v>
+      </c>
+    </row>
+    <row r="63" spans="1:24">
+      <c r="A63" s="2">
+        <v>46042.355486111</v>
+      </c>
+      <c r="B63" t="s">
+        <v>24</v>
+      </c>
+      <c r="C63" t="s">
+        <v>25</v>
+      </c>
+      <c r="D63" t="s">
+        <v>26</v>
+      </c>
+      <c r="E63" t="s">
+        <v>27</v>
+      </c>
+      <c r="G63">
+        <v>105.0</v>
+      </c>
+      <c r="I63" t="s">
+        <v>28</v>
+      </c>
+      <c r="J63">
+        <v>10.0</v>
+      </c>
+      <c r="K63" s="2">
+        <v>45931.0</v>
+      </c>
+      <c r="L63" s="2">
+        <v>46661.0</v>
+      </c>
+      <c r="M63">
+        <v>12000</v>
+      </c>
+      <c r="N63">
+        <v>1000.0</v>
+      </c>
+      <c r="O63" t="s">
+        <v>28</v>
+      </c>
+      <c r="P63">
+        <v>0.583333</v>
+      </c>
+      <c r="Q63">
+        <v>102.583333</v>
+      </c>
+      <c r="R63">
+        <v>105.033333</v>
+      </c>
+      <c r="S63">
+        <v>102.0</v>
+      </c>
+      <c r="T63">
+        <v>104.45</v>
+      </c>
+      <c r="U63">
+        <v>8.712574</v>
+      </c>
+      <c r="V63">
+        <v>7.180434</v>
+      </c>
+    </row>
+    <row r="64" spans="1:24">
+      <c r="A64" s="2">
+        <v>46041.654375</v>
+      </c>
+      <c r="B64" t="s">
+        <v>24</v>
+      </c>
+      <c r="C64" t="s">
+        <v>25</v>
+      </c>
+      <c r="D64" t="s">
+        <v>26</v>
+      </c>
+      <c r="E64" t="s">
+        <v>27</v>
+      </c>
+      <c r="G64">
+        <v>105.0</v>
+      </c>
+      <c r="I64" t="s">
+        <v>28</v>
+      </c>
+      <c r="J64">
+        <v>10.0</v>
+      </c>
+      <c r="K64" s="2">
+        <v>45931.0</v>
+      </c>
+      <c r="L64" s="2">
+        <v>46661.0</v>
+      </c>
+      <c r="M64">
+        <v>12000</v>
+      </c>
+      <c r="N64">
+        <v>1000.0</v>
+      </c>
+      <c r="O64" t="s">
+        <v>28</v>
+      </c>
+      <c r="P64">
+        <v>0.555556</v>
+      </c>
+      <c r="Q64">
+        <v>104.955556</v>
+      </c>
+      <c r="R64">
+        <v>105.005556</v>
+      </c>
+      <c r="S64">
+        <v>104.4</v>
+      </c>
+      <c r="T64">
+        <v>104.45</v>
+      </c>
+      <c r="U64">
+        <v>7.215542</v>
+      </c>
+      <c r="V64">
+        <v>7.184752</v>
+      </c>
+    </row>
+    <row r="65" spans="1:24">
+      <c r="A65" s="2">
+        <v>46038.525046296</v>
+      </c>
+      <c r="B65" t="s">
+        <v>24</v>
+      </c>
+      <c r="C65" t="s">
+        <v>25</v>
+      </c>
+      <c r="D65" t="s">
+        <v>26</v>
+      </c>
+      <c r="E65" t="s">
+        <v>27</v>
+      </c>
+      <c r="G65">
+        <v>105.0</v>
+      </c>
+      <c r="H65">
+        <v>1050.0</v>
+      </c>
+      <c r="I65" t="s">
+        <v>28</v>
+      </c>
+      <c r="J65">
+        <v>10.0</v>
+      </c>
+      <c r="K65" s="2">
+        <v>45931.0</v>
+      </c>
+      <c r="L65" s="2">
+        <v>46661.0</v>
+      </c>
+      <c r="M65">
+        <v>12000</v>
+      </c>
+      <c r="N65">
+        <v>1000.0</v>
+      </c>
+      <c r="O65" t="s">
+        <v>28</v>
+      </c>
+      <c r="P65">
+        <v>0.527778</v>
+      </c>
+      <c r="Q65">
+        <v>102.527778</v>
+      </c>
+      <c r="R65">
+        <v>104.977778</v>
+      </c>
+      <c r="S65">
+        <v>102.0</v>
+      </c>
+      <c r="T65">
+        <v>104.45</v>
+      </c>
+      <c r="U65">
+        <v>8.716651</v>
+      </c>
+      <c r="V65">
+        <v>7.189061</v>
+      </c>
+      <c r="X65">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:24">
+      <c r="A66" s="2">
+        <v>46037.577731481</v>
+      </c>
+      <c r="B66" t="s">
+        <v>24</v>
+      </c>
+      <c r="C66" t="s">
+        <v>25</v>
+      </c>
+      <c r="D66" t="s">
+        <v>26</v>
+      </c>
+      <c r="E66" t="s">
+        <v>27</v>
+      </c>
+      <c r="F66">
+        <v>0.19</v>
+      </c>
+      <c r="G66">
+        <v>105.0</v>
+      </c>
+      <c r="H66">
+        <v>3150.0</v>
+      </c>
+      <c r="I66" t="s">
+        <v>28</v>
+      </c>
+      <c r="J66">
+        <v>10.0</v>
+      </c>
+      <c r="K66" s="2">
+        <v>45931.0</v>
+      </c>
+      <c r="L66" s="2">
+        <v>46661.0</v>
+      </c>
+      <c r="M66">
+        <v>12000</v>
+      </c>
+      <c r="N66">
+        <v>1000.0</v>
+      </c>
+      <c r="O66" t="s">
+        <v>28</v>
+      </c>
+      <c r="P66">
+        <v>0.5</v>
+      </c>
+      <c r="Q66">
+        <v>102.5</v>
+      </c>
+      <c r="R66">
+        <v>105.0</v>
+      </c>
+      <c r="S66">
+        <v>102.0</v>
+      </c>
+      <c r="T66">
+        <v>104.5</v>
+      </c>
+      <c r="U66">
+        <v>8.718686</v>
+      </c>
+      <c r="V66">
+        <v>7.162678</v>
+      </c>
+      <c r="X66">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="67" spans="1:24">
+      <c r="A67" s="2">
+        <v>46036.355486111</v>
+      </c>
+      <c r="B67" t="s">
+        <v>24</v>
+      </c>
+      <c r="C67" t="s">
+        <v>25</v>
+      </c>
+      <c r="D67" t="s">
+        <v>26</v>
+      </c>
+      <c r="E67" t="s">
+        <v>27</v>
+      </c>
+      <c r="G67">
+        <v>104.805556</v>
+      </c>
+      <c r="I67" t="s">
+        <v>28</v>
+      </c>
+      <c r="J67">
+        <v>10.0</v>
+      </c>
+      <c r="K67" s="2">
+        <v>45931.0</v>
+      </c>
+      <c r="L67" s="2">
+        <v>46661.0</v>
+      </c>
+      <c r="M67">
+        <v>12000</v>
+      </c>
+      <c r="N67">
+        <v>1000.0</v>
+      </c>
+      <c r="O67" t="s">
+        <v>28</v>
+      </c>
+      <c r="P67">
+        <v>0.416667</v>
+      </c>
+      <c r="Q67">
+        <v>102.416667</v>
+      </c>
+      <c r="R67">
+        <v>104.916667</v>
+      </c>
+      <c r="S67">
+        <v>102.0</v>
+      </c>
+      <c r="T67">
+        <v>104.5</v>
+      </c>
+      <c r="U67">
+        <v>8.724776</v>
+      </c>
+      <c r="V67">
+        <v>7.175643</v>
+      </c>
+    </row>
+    <row r="68" spans="1:24">
+      <c r="A68" s="2">
+        <v>46035.355300926</v>
+      </c>
+      <c r="B68" t="s">
+        <v>24</v>
+      </c>
+      <c r="C68" t="s">
+        <v>25</v>
+      </c>
+      <c r="D68" t="s">
+        <v>26</v>
+      </c>
+      <c r="E68" t="s">
+        <v>27</v>
+      </c>
+      <c r="G68">
+        <v>104.805556</v>
+      </c>
+      <c r="I68" t="s">
+        <v>28</v>
+      </c>
+      <c r="J68">
+        <v>10.0</v>
+      </c>
+      <c r="K68" s="2">
+        <v>45931.0</v>
+      </c>
+      <c r="L68" s="2">
+        <v>46661.0</v>
+      </c>
+      <c r="M68">
+        <v>12000</v>
+      </c>
+      <c r="N68">
+        <v>1000.0</v>
+      </c>
+      <c r="O68" t="s">
+        <v>28</v>
+      </c>
+      <c r="P68">
+        <v>0.388889</v>
+      </c>
+      <c r="Q68">
+        <v>102.388889</v>
+      </c>
+      <c r="R68">
+        <v>104.888889</v>
+      </c>
+      <c r="S68">
+        <v>102.0</v>
+      </c>
+      <c r="T68">
+        <v>104.5</v>
+      </c>
+      <c r="U68">
+        <v>8.726802</v>
+      </c>
+      <c r="V68">
+        <v>7.179945</v>
+      </c>
+    </row>
+    <row r="69" spans="1:24">
+      <c r="A69" s="2">
+        <v>46034.355474537</v>
+      </c>
+      <c r="B69" t="s">
+        <v>24</v>
+      </c>
+      <c r="C69" t="s">
+        <v>25</v>
+      </c>
+      <c r="D69" t="s">
+        <v>26</v>
+      </c>
+      <c r="E69" t="s">
+        <v>27</v>
+      </c>
+      <c r="G69">
+        <v>104.805556</v>
+      </c>
+      <c r="I69" t="s">
+        <v>28</v>
+      </c>
+      <c r="J69">
+        <v>10.0</v>
+      </c>
+      <c r="K69" s="2">
+        <v>45931.0</v>
+      </c>
+      <c r="L69" s="2">
+        <v>46661.0</v>
+      </c>
+      <c r="M69">
+        <v>12000</v>
+      </c>
+      <c r="N69">
+        <v>1000.0</v>
+      </c>
+      <c r="O69" t="s">
+        <v>28</v>
+      </c>
+      <c r="P69">
+        <v>0.361111</v>
+      </c>
+      <c r="Q69">
+        <v>102.361111</v>
+      </c>
+      <c r="R69">
+        <v>104.861111</v>
+      </c>
+      <c r="S69">
+        <v>102.0</v>
+      </c>
+      <c r="T69">
+        <v>104.5</v>
+      </c>
+      <c r="U69">
+        <v>8.728825</v>
+      </c>
+      <c r="V69">
+        <v>7.184235</v>
+      </c>
+    </row>
+    <row r="70" spans="1:24">
+      <c r="A70" s="2">
+        <v>46031.355578704</v>
+      </c>
+      <c r="B70" t="s">
+        <v>24</v>
+      </c>
+      <c r="C70" t="s">
+        <v>25</v>
+      </c>
+      <c r="D70" t="s">
+        <v>26</v>
+      </c>
+      <c r="E70" t="s">
+        <v>27</v>
+      </c>
+      <c r="G70">
+        <v>104.805556</v>
+      </c>
+      <c r="I70" t="s">
+        <v>28</v>
+      </c>
+      <c r="J70">
+        <v>10.0</v>
+      </c>
+      <c r="K70" s="2">
+        <v>45931.0</v>
+      </c>
+      <c r="L70" s="2">
+        <v>46661.0</v>
+      </c>
+      <c r="M70">
+        <v>12000</v>
+      </c>
+      <c r="N70">
+        <v>1000.0</v>
+      </c>
+      <c r="O70" t="s">
+        <v>28</v>
+      </c>
+      <c r="P70">
+        <v>0.333333</v>
+      </c>
+      <c r="Q70">
+        <v>102.333333</v>
+      </c>
+      <c r="R70">
+        <v>104.833333</v>
+      </c>
+      <c r="S70">
+        <v>102.0</v>
+      </c>
+      <c r="T70">
+        <v>104.5</v>
+      </c>
+      <c r="U70">
+        <v>8.730846</v>
+      </c>
+      <c r="V70">
+        <v>7.188515</v>
+      </c>
+    </row>
+    <row r="71" spans="1:24">
+      <c r="A71" s="2">
+        <v>46030.532175926</v>
+      </c>
+      <c r="B71" t="s">
+        <v>24</v>
+      </c>
+      <c r="C71" t="s">
+        <v>25</v>
+      </c>
+      <c r="D71" t="s">
+        <v>26</v>
+      </c>
+      <c r="E71" t="s">
+        <v>27</v>
+      </c>
+      <c r="F71">
+        <v>-0.21</v>
+      </c>
+      <c r="G71">
+        <v>104.805556</v>
+      </c>
+      <c r="H71">
+        <v>5240.2778</v>
+      </c>
+      <c r="I71" t="s">
+        <v>28</v>
+      </c>
+      <c r="J71">
+        <v>10.0</v>
+      </c>
+      <c r="K71" s="2">
+        <v>45931.0</v>
+      </c>
+      <c r="L71" s="2">
+        <v>46661.0</v>
+      </c>
+      <c r="M71">
+        <v>12000</v>
+      </c>
+      <c r="N71">
+        <v>1000.0</v>
+      </c>
+      <c r="O71" t="s">
+        <v>28</v>
+      </c>
+      <c r="P71">
+        <v>0.305556</v>
+      </c>
+      <c r="Q71">
+        <v>102.305556</v>
+      </c>
+      <c r="R71">
+        <v>104.805556</v>
+      </c>
+      <c r="S71">
+        <v>102.0</v>
+      </c>
+      <c r="T71">
+        <v>104.5</v>
+      </c>
+      <c r="U71">
+        <v>8.732864</v>
+      </c>
+      <c r="V71">
+        <v>7.192785</v>
+      </c>
+      <c r="X71">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:24">
+      <c r="A72" s="2">
+        <v>46029.623541667</v>
+      </c>
+      <c r="B72" t="s">
+        <v>24</v>
+      </c>
+      <c r="C72" t="s">
+        <v>25</v>
+      </c>
+      <c r="D72" t="s">
+        <v>26</v>
+      </c>
+      <c r="E72" t="s">
+        <v>27</v>
+      </c>
+      <c r="F72">
+        <v>0.03</v>
+      </c>
+      <c r="G72">
+        <v>105.022222</v>
+      </c>
+      <c r="H72">
+        <v>1050.22222</v>
+      </c>
+      <c r="I72" t="s">
+        <v>28</v>
+      </c>
+      <c r="J72">
+        <v>10.0</v>
+      </c>
+      <c r="K72" s="2">
+        <v>45931.0</v>
+      </c>
+      <c r="L72" s="2">
+        <v>46661.0</v>
+      </c>
+      <c r="M72">
+        <v>12000</v>
+      </c>
+      <c r="N72">
+        <v>1000.0</v>
+      </c>
+      <c r="O72" t="s">
+        <v>28</v>
+      </c>
+      <c r="P72">
+        <v>0.222222</v>
+      </c>
+      <c r="Q72">
+        <v>102.2223</v>
+      </c>
+      <c r="R72">
+        <v>104.722222</v>
+      </c>
+      <c r="S72">
+        <v>102.000078</v>
+      </c>
+      <c r="T72">
+        <v>104.5</v>
+      </c>
+      <c r="U72">
+        <v>8.738858</v>
+      </c>
+      <c r="V72">
+        <v>7.205533</v>
+      </c>
+      <c r="X72">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:24">
+      <c r="A73" s="2">
+        <v>46028.582638889</v>
+      </c>
+      <c r="B73" t="s">
+        <v>24</v>
+      </c>
+      <c r="C73" t="s">
+        <v>25</v>
+      </c>
+      <c r="D73" t="s">
+        <v>26</v>
+      </c>
+      <c r="E73" t="s">
+        <v>27</v>
+      </c>
+      <c r="F73">
+        <v>0.6</v>
+      </c>
+      <c r="G73">
+        <v>104.994444</v>
+      </c>
+      <c r="H73">
+        <v>34630.16432</v>
+      </c>
+      <c r="I73" t="s">
+        <v>28</v>
+      </c>
+      <c r="J73">
+        <v>10.0</v>
+      </c>
+      <c r="K73" s="2">
+        <v>45931.0</v>
+      </c>
+      <c r="L73" s="2">
+        <v>46661.0</v>
+      </c>
+      <c r="M73">
+        <v>12000</v>
+      </c>
+      <c r="N73">
+        <v>1000.0</v>
+      </c>
+      <c r="O73" t="s">
+        <v>28</v>
+      </c>
+      <c r="P73">
+        <v>0.194444</v>
+      </c>
+      <c r="Q73">
+        <v>102.194444</v>
+      </c>
+      <c r="R73">
+        <v>104.994444</v>
+      </c>
+      <c r="S73">
+        <v>102.0</v>
+      </c>
+      <c r="T73">
+        <v>104.8</v>
+      </c>
+      <c r="U73">
+        <v>8.740916</v>
+      </c>
+      <c r="V73">
+        <v>7.028976</v>
+      </c>
+      <c r="X73">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="74" spans="1:24">
+      <c r="A74" s="2">
+        <v>46027.650289352</v>
+      </c>
+      <c r="B74" t="s">
+        <v>24</v>
+      </c>
+      <c r="C74" t="s">
+        <v>25</v>
+      </c>
+      <c r="D74" t="s">
+        <v>26</v>
+      </c>
+      <c r="E74" t="s">
+        <v>27</v>
+      </c>
+      <c r="F74">
+        <v>2.75</v>
+      </c>
+      <c r="G74">
+        <v>104.366667</v>
+      </c>
+      <c r="H74">
+        <v>19868.66405</v>
+      </c>
+      <c r="I74" t="s">
+        <v>28</v>
+      </c>
+      <c r="J74">
+        <v>10.0</v>
+      </c>
+      <c r="K74" s="2">
+        <v>45931.0</v>
+      </c>
+      <c r="L74" s="2">
+        <v>46661.0</v>
+      </c>
+      <c r="M74">
+        <v>12000</v>
+      </c>
+      <c r="N74">
+        <v>1000.0</v>
+      </c>
+      <c r="O74" t="s">
+        <v>28</v>
+      </c>
+      <c r="P74">
+        <v>0.166667</v>
+      </c>
+      <c r="Q74">
+        <v>102.166667</v>
+      </c>
+      <c r="R74">
+        <v>104.366667</v>
+      </c>
+      <c r="S74">
+        <v>102.0</v>
+      </c>
+      <c r="T74">
+        <v>104.2</v>
+      </c>
+      <c r="U74">
+        <v>8.742923</v>
+      </c>
+      <c r="V74">
+        <v>7.395127</v>
+      </c>
+      <c r="X74">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="75" spans="1:24">
+      <c r="A75" s="2">
+        <v>46024.466168981</v>
+      </c>
+      <c r="B75" t="s">
+        <v>24</v>
+      </c>
+      <c r="C75" t="s">
+        <v>25</v>
+      </c>
+      <c r="D75" t="s">
+        <v>26</v>
+      </c>
+      <c r="E75" t="s">
+        <v>27</v>
+      </c>
+      <c r="G75">
+        <v>101.572222</v>
+      </c>
+      <c r="I75" t="s">
+        <v>28</v>
+      </c>
+      <c r="J75">
+        <v>10.0</v>
+      </c>
+      <c r="K75" s="2">
+        <v>45931.0</v>
+      </c>
+      <c r="L75" s="2">
+        <v>46661.0</v>
+      </c>
+      <c r="M75">
+        <v>12000</v>
+      </c>
+      <c r="N75">
+        <v>1000.0</v>
+      </c>
+      <c r="O75" t="s">
+        <v>28</v>
+      </c>
+      <c r="P75">
+        <v>0.138889</v>
+      </c>
+      <c r="Q75">
+        <v>101.938889</v>
+      </c>
+      <c r="R75">
+        <v>104.7388</v>
+      </c>
+      <c r="S75">
+        <v>101.8</v>
+      </c>
+      <c r="T75">
+        <v>104.599911</v>
+      </c>
+      <c r="U75">
+        <v>8.869001</v>
+      </c>
+      <c r="V75">
+        <v>7.158086</v>
+      </c>
+    </row>
+    <row r="76" spans="1:24">
+      <c r="A76" s="2">
+        <v>46021.568148148</v>
+      </c>
+      <c r="B76" t="s">
+        <v>24</v>
+      </c>
+      <c r="C76" t="s">
+        <v>25</v>
+      </c>
+      <c r="D76" t="s">
+        <v>26</v>
+      </c>
+      <c r="E76" t="s">
+        <v>27</v>
+      </c>
+      <c r="G76">
+        <v>101.572222</v>
+      </c>
+      <c r="I76" t="s">
+        <v>28</v>
+      </c>
+      <c r="J76">
+        <v>10.0</v>
+      </c>
+      <c r="K76" s="2">
+        <v>45931.0</v>
+      </c>
+      <c r="L76" s="2">
+        <v>46661.0</v>
+      </c>
+      <c r="M76">
+        <v>12000</v>
+      </c>
+      <c r="N76">
+        <v>1000.0</v>
+      </c>
+      <c r="O76" t="s">
+        <v>28</v>
+      </c>
+      <c r="P76">
+        <v>0.027778</v>
+      </c>
+      <c r="Q76">
+        <v>101.627778</v>
+      </c>
+      <c r="R76">
+        <v>102.8267</v>
+      </c>
+      <c r="S76">
+        <v>101.6</v>
+      </c>
+      <c r="T76">
+        <v>102.798922</v>
+      </c>
+      <c r="U76">
+        <v>8.999941</v>
+      </c>
+      <c r="V76">
+        <v>8.263019</v>
+      </c>
+    </row>
+    <row r="77" spans="1:24">
+      <c r="A77" s="2">
+        <v>46020.577071759</v>
+      </c>
+      <c r="B77" t="s">
+        <v>24</v>
+      </c>
+      <c r="C77" t="s">
+        <v>25</v>
+      </c>
+      <c r="D77" t="s">
+        <v>26</v>
+      </c>
+      <c r="E77" t="s">
+        <v>27</v>
+      </c>
+      <c r="G77">
+        <v>101.572222</v>
+      </c>
+      <c r="H77">
+        <v>5078.6111</v>
+      </c>
+      <c r="I77" t="s">
+        <v>28</v>
+      </c>
+      <c r="J77">
+        <v>10.0</v>
+      </c>
+      <c r="K77" s="2">
+        <v>45931.0</v>
+      </c>
+      <c r="L77" s="2">
+        <v>46661.0</v>
+      </c>
+      <c r="M77">
+        <v>12000</v>
+      </c>
+      <c r="N77">
+        <v>1000.0</v>
+      </c>
+      <c r="O77" t="s">
+        <v>28</v>
+      </c>
+      <c r="P77">
+        <v>-0.027778</v>
+      </c>
+      <c r="Q77">
+        <v>100.0</v>
+      </c>
+      <c r="R77">
+        <v>104.9722</v>
+      </c>
+      <c r="S77">
+        <v>100.027778</v>
+      </c>
+      <c r="T77">
+        <v>104.999978</v>
+      </c>
+      <c r="U77">
+        <v>9.982745</v>
+      </c>
+      <c r="V77">
+        <v>6.945715</v>
+      </c>
+      <c r="X77">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="78" spans="1:24">
+      <c r="A78" s="2">
+        <v>46014.586226852</v>
+      </c>
+      <c r="B78" t="s">
+        <v>24</v>
+      </c>
+      <c r="C78" t="s">
+        <v>25</v>
+      </c>
+      <c r="D78" t="s">
+        <v>26</v>
+      </c>
+      <c r="E78" t="s">
+        <v>27</v>
+      </c>
+      <c r="I78" t="s">
+        <v>28</v>
+      </c>
+      <c r="J78">
+        <v>10.0</v>
+      </c>
+      <c r="K78" s="2">
+        <v>45931.0</v>
+      </c>
+      <c r="L78" s="2">
+        <v>46661.0</v>
+      </c>
+      <c r="M78">
+        <v>12000</v>
+      </c>
+      <c r="N78">
+        <v>1000.0</v>
+      </c>
+      <c r="O78" t="s">
+        <v>28</v>
+      </c>
+      <c r="P78">
+        <v>-0.055556</v>
+      </c>
+      <c r="R78">
+        <v>104.94</v>
+      </c>
+      <c r="T78">
+        <v>104.995556</v>
+      </c>
+      <c r="V78">
+        <v>6.952898</v>
+      </c>
+    </row>
+    <row r="79" spans="1:24">
+      <c r="A79" s="2">
+        <v>46013.355150463</v>
+      </c>
+      <c r="B79" t="s">
+        <v>24</v>
+      </c>
+      <c r="C79" t="s">
+        <v>29</v>
+      </c>
+      <c r="D79" t="s">
+        <v>26</v>
+      </c>
+      <c r="E79" t="s">
+        <v>27</v>
+      </c>
+      <c r="I79" t="s">
+        <v>28</v>
+      </c>
+      <c r="J79">
+        <v>10.0</v>
+      </c>
+      <c r="K79" s="2">
+        <v>45931.0</v>
+      </c>
+      <c r="L79" s="2">
+        <v>46661.0</v>
+      </c>
+      <c r="M79">
+        <v>12000</v>
+      </c>
+      <c r="N79">
+        <v>1000.0</v>
+      </c>
+      <c r="O79" t="s">
+        <v>28</v>
+      </c>
+      <c r="P79">
         <v>-0.194444</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>