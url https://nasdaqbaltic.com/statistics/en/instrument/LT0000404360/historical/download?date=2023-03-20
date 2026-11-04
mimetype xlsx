--- v0 (2026-08-08)
+++ v1 (2026-11-04)
@@ -23411,50 +23411,53 @@
       </c>
       <c r="I515" t="s">
         <v>28</v>
       </c>
       <c r="J515">
         <v>5.0</v>
       </c>
       <c r="K515" s="2">
         <v>43922.0</v>
       </c>
       <c r="L515" s="2">
         <v>45017.0</v>
       </c>
       <c r="M515">
         <v>1054</v>
       </c>
       <c r="N515">
         <v>1000.0</v>
       </c>
       <c r="O515" t="s">
         <v>28</v>
       </c>
       <c r="Q515">
         <v>100.0</v>
       </c>
+      <c r="S515">
+        <v>100.0</v>
+      </c>
     </row>
     <row r="516" spans="1:24">
       <c r="A516" s="2">
         <v>44284.416747685</v>
       </c>
       <c r="B516" t="s">
         <v>24</v>
       </c>
       <c r="C516" t="s">
         <v>25</v>
       </c>
       <c r="D516" t="s">
         <v>26</v>
       </c>
       <c r="E516" t="s">
         <v>27</v>
       </c>
       <c r="G516">
         <v>102.295082</v>
       </c>
       <c r="I516" t="s">
         <v>28</v>
       </c>
       <c r="J516">
         <v>5.0</v>