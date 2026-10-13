--- v0 (2026-07-22)
+++ v1 (2026-10-13)
@@ -24118,50 +24118,53 @@
       </c>
       <c r="I504" t="s">
         <v>28</v>
       </c>
       <c r="J504">
         <v>5.0</v>
       </c>
       <c r="K504" s="2">
         <v>44544.0</v>
       </c>
       <c r="L504" s="2">
         <v>46005.0</v>
       </c>
       <c r="M504">
         <v>88325</v>
       </c>
       <c r="N504">
         <v>1000.0</v>
       </c>
       <c r="O504" t="s">
         <v>28</v>
       </c>
       <c r="R504">
         <v>95.5</v>
       </c>
+      <c r="T504">
+        <v>95.5</v>
+      </c>
     </row>
     <row r="505" spans="1:24">
       <c r="A505" s="2">
         <v>45454.417175926</v>
       </c>
       <c r="B505" t="s">
         <v>24</v>
       </c>
       <c r="C505" t="s">
         <v>25</v>
       </c>
       <c r="D505" t="s">
         <v>26</v>
       </c>
       <c r="E505" t="s">
         <v>27</v>
       </c>
       <c r="G505">
         <v>94.100333</v>
       </c>
       <c r="I505" t="s">
         <v>28</v>
       </c>
       <c r="J505">
         <v>5.0</v>
@@ -30297,50 +30300,53 @@
       </c>
       <c r="I628" t="s">
         <v>28</v>
       </c>
       <c r="J628">
         <v>5.0</v>
       </c>
       <c r="K628" s="2">
         <v>44544.0</v>
       </c>
       <c r="L628" s="2">
         <v>46005.0</v>
       </c>
       <c r="M628">
         <v>72382</v>
       </c>
       <c r="N628">
         <v>1000.0</v>
       </c>
       <c r="O628" t="s">
         <v>28</v>
       </c>
       <c r="R628">
         <v>97.0</v>
       </c>
+      <c r="T628">
+        <v>97.0</v>
+      </c>
     </row>
     <row r="629" spans="1:24">
       <c r="A629" s="2">
         <v>45271.416909722</v>
       </c>
       <c r="B629" t="s">
         <v>24</v>
       </c>
       <c r="C629" t="s">
         <v>25</v>
       </c>
       <c r="D629" t="s">
         <v>26</v>
       </c>
       <c r="E629" t="s">
         <v>27</v>
       </c>
       <c r="G629">
         <v>96.770732</v>
       </c>
       <c r="I629" t="s">
         <v>28</v>
       </c>
       <c r="J629">
         <v>5.0</v>
@@ -36808,50 +36814,53 @@
       </c>
       <c r="I759" t="s">
         <v>28</v>
       </c>
       <c r="J759">
         <v>5.0</v>
       </c>
       <c r="K759" s="2">
         <v>44544.0</v>
       </c>
       <c r="L759" s="2">
         <v>46005.0</v>
       </c>
       <c r="M759">
         <v>52000</v>
       </c>
       <c r="N759">
         <v>1000.0</v>
       </c>
       <c r="O759" t="s">
         <v>28</v>
       </c>
       <c r="R759">
         <v>97.0</v>
       </c>
+      <c r="T759">
+        <v>97.0</v>
+      </c>
     </row>
     <row r="760" spans="1:24">
       <c r="A760" s="2">
         <v>45086.416909722</v>
       </c>
       <c r="B760" t="s">
         <v>24</v>
       </c>
       <c r="C760" t="s">
         <v>25</v>
       </c>
       <c r="D760" t="s">
         <v>26</v>
       </c>
       <c r="E760" t="s">
         <v>27</v>
       </c>
       <c r="G760">
         <v>96.770732</v>
       </c>
       <c r="I760" t="s">
         <v>28</v>
       </c>
       <c r="J760">
         <v>5.0</v>
@@ -43473,50 +43482,56 @@
       <c r="I884" t="s">
         <v>28</v>
       </c>
       <c r="J884">
         <v>5.0</v>
       </c>
       <c r="K884" s="2">
         <v>44544.0</v>
       </c>
       <c r="L884" s="2">
         <v>46005.0</v>
       </c>
       <c r="M884">
         <v>40000</v>
       </c>
       <c r="N884">
         <v>1000.0</v>
       </c>
       <c r="O884" t="s">
         <v>28</v>
       </c>
       <c r="Q884">
         <v>85.0</v>
       </c>
       <c r="R884">
+        <v>95.0</v>
+      </c>
+      <c r="S884">
+        <v>85.0</v>
+      </c>
+      <c r="T884">
         <v>95.0</v>
       </c>
     </row>
     <row r="885" spans="1:24">
       <c r="A885" s="2">
         <v>44904.416921296</v>
       </c>
       <c r="B885" t="s">
         <v>24</v>
       </c>
       <c r="C885" t="s">
         <v>25</v>
       </c>
       <c r="D885" t="s">
         <v>26</v>
       </c>
       <c r="E885" t="s">
         <v>27</v>
       </c>
       <c r="G885">
         <v>96.770732</v>
       </c>
       <c r="I885" t="s">
         <v>28</v>
       </c>