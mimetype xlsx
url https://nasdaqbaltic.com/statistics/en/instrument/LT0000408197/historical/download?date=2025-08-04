--- v0 (2025-12-05)
+++ v1 (2026-10-12)
@@ -10398,50 +10398,53 @@
       </c>
       <c r="I202" t="s">
         <v>28</v>
       </c>
       <c r="J202">
         <v>11.0</v>
       </c>
       <c r="K202" s="2">
         <v>45215.0</v>
       </c>
       <c r="L202" s="2">
         <v>45946.0</v>
       </c>
       <c r="M202">
         <v>8000</v>
       </c>
       <c r="N202">
         <v>1000.0</v>
       </c>
       <c r="O202" t="s">
         <v>28</v>
       </c>
       <c r="Q202">
         <v>102.0</v>
       </c>
+      <c r="S202">
+        <v>102.0</v>
+      </c>
     </row>
     <row r="203" spans="1:24">
       <c r="A203" s="2">
         <v>45576.422071759</v>
       </c>
       <c r="B203" t="s">
         <v>24</v>
       </c>
       <c r="C203" t="s">
         <v>25</v>
       </c>
       <c r="D203" t="s">
         <v>26</v>
       </c>
       <c r="E203" t="s">
         <v>27</v>
       </c>
       <c r="G203">
         <v>106.0</v>
       </c>
       <c r="I203" t="s">
         <v>28</v>
       </c>
       <c r="J203">
         <v>11.0</v>