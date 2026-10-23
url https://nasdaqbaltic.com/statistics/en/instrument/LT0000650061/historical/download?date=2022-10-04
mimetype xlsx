--- v2 (2026-03-03)
+++ v3 (2026-10-23)
@@ -3244,88 +3244,94 @@
       </c>
       <c r="E78" t="s">
         <v>27</v>
       </c>
       <c r="I78" t="s">
         <v>28</v>
       </c>
       <c r="K78" s="2">
         <v>44034.0</v>
       </c>
       <c r="L78" s="2">
         <v>46044.0</v>
       </c>
       <c r="M78">
         <v>3600000</v>
       </c>
       <c r="N78">
         <v>100.0</v>
       </c>
       <c r="O78" t="s">
         <v>28</v>
       </c>
       <c r="Q78">
         <v>99.25</v>
       </c>
+      <c r="S78">
+        <v>99.25</v>
+      </c>
     </row>
     <row r="79" spans="1:24">
       <c r="A79" s="2">
         <v>45929.435439815</v>
       </c>
       <c r="B79" t="s">
         <v>24</v>
       </c>
       <c r="C79" t="s">
         <v>25</v>
       </c>
       <c r="D79" t="s">
         <v>26</v>
       </c>
       <c r="E79" t="s">
         <v>27</v>
       </c>
       <c r="I79" t="s">
         <v>28</v>
       </c>
       <c r="K79" s="2">
         <v>44034.0</v>
       </c>
       <c r="L79" s="2">
         <v>46044.0</v>
       </c>
       <c r="M79">
         <v>3600000</v>
       </c>
       <c r="N79">
         <v>100.0</v>
       </c>
       <c r="O79" t="s">
         <v>28</v>
       </c>
       <c r="Q79">
         <v>99.24</v>
       </c>
+      <c r="S79">
+        <v>99.24</v>
+      </c>
     </row>
     <row r="80" spans="1:24">
       <c r="A80" s="2">
         <v>45926.354733796</v>
       </c>
       <c r="B80" t="s">
         <v>24</v>
       </c>
       <c r="C80" t="s">
         <v>25</v>
       </c>
       <c r="D80" t="s">
         <v>26</v>
       </c>
       <c r="E80" t="s">
         <v>27</v>
       </c>
       <c r="I80" t="s">
         <v>28</v>
       </c>
       <c r="K80" s="2">
         <v>44034.0</v>
       </c>
       <c r="L80" s="2">
         <v>46044.0</v>
@@ -5420,772 +5426,832 @@
       </c>
       <c r="E140" t="s">
         <v>27</v>
       </c>
       <c r="I140" t="s">
         <v>28</v>
       </c>
       <c r="K140" s="2">
         <v>44034.0</v>
       </c>
       <c r="L140" s="2">
         <v>46044.0</v>
       </c>
       <c r="M140">
         <v>3600000</v>
       </c>
       <c r="N140">
         <v>100.0</v>
       </c>
       <c r="O140" t="s">
         <v>28</v>
       </c>
       <c r="Q140">
         <v>98.6636</v>
       </c>
+      <c r="S140">
+        <v>98.6636</v>
+      </c>
     </row>
     <row r="141" spans="1:24">
       <c r="A141" s="2">
         <v>45841.416712963</v>
       </c>
       <c r="B141" t="s">
         <v>24</v>
       </c>
       <c r="C141" t="s">
         <v>25</v>
       </c>
       <c r="D141" t="s">
         <v>26</v>
       </c>
       <c r="E141" t="s">
         <v>27</v>
       </c>
       <c r="I141" t="s">
         <v>28</v>
       </c>
       <c r="K141" s="2">
         <v>44034.0</v>
       </c>
       <c r="L141" s="2">
         <v>46044.0</v>
       </c>
       <c r="M141">
         <v>3600000</v>
       </c>
       <c r="N141">
         <v>100.0</v>
       </c>
       <c r="O141" t="s">
         <v>28</v>
       </c>
       <c r="Q141">
         <v>98.6636</v>
       </c>
+      <c r="S141">
+        <v>98.6636</v>
+      </c>
     </row>
     <row r="142" spans="1:24">
       <c r="A142" s="2">
         <v>45840.416724537</v>
       </c>
       <c r="B142" t="s">
         <v>24</v>
       </c>
       <c r="C142" t="s">
         <v>25</v>
       </c>
       <c r="D142" t="s">
         <v>26</v>
       </c>
       <c r="E142" t="s">
         <v>27</v>
       </c>
       <c r="I142" t="s">
         <v>28</v>
       </c>
       <c r="K142" s="2">
         <v>44034.0</v>
       </c>
       <c r="L142" s="2">
         <v>46044.0</v>
       </c>
       <c r="M142">
         <v>3600000</v>
       </c>
       <c r="N142">
         <v>100.0</v>
       </c>
       <c r="O142" t="s">
         <v>28</v>
       </c>
       <c r="Q142">
         <v>98.6636</v>
       </c>
+      <c r="S142">
+        <v>98.6636</v>
+      </c>
     </row>
     <row r="143" spans="1:24">
       <c r="A143" s="2">
         <v>45839.416701389</v>
       </c>
       <c r="B143" t="s">
         <v>24</v>
       </c>
       <c r="C143" t="s">
         <v>25</v>
       </c>
       <c r="D143" t="s">
         <v>26</v>
       </c>
       <c r="E143" t="s">
         <v>27</v>
       </c>
       <c r="I143" t="s">
         <v>28</v>
       </c>
       <c r="K143" s="2">
         <v>44034.0</v>
       </c>
       <c r="L143" s="2">
         <v>46044.0</v>
       </c>
       <c r="M143">
         <v>3600000</v>
       </c>
       <c r="N143">
         <v>100.0</v>
       </c>
       <c r="O143" t="s">
         <v>28</v>
       </c>
       <c r="Q143">
         <v>98.6636</v>
       </c>
+      <c r="S143">
+        <v>98.6636</v>
+      </c>
     </row>
     <row r="144" spans="1:24">
       <c r="A144" s="2">
         <v>45838.416712963</v>
       </c>
       <c r="B144" t="s">
         <v>24</v>
       </c>
       <c r="C144" t="s">
         <v>25</v>
       </c>
       <c r="D144" t="s">
         <v>26</v>
       </c>
       <c r="E144" t="s">
         <v>27</v>
       </c>
       <c r="I144" t="s">
         <v>28</v>
       </c>
       <c r="K144" s="2">
         <v>44034.0</v>
       </c>
       <c r="L144" s="2">
         <v>46044.0</v>
       </c>
       <c r="M144">
         <v>3600000</v>
       </c>
       <c r="N144">
         <v>100.0</v>
       </c>
       <c r="O144" t="s">
         <v>28</v>
       </c>
       <c r="Q144">
         <v>98.6636</v>
       </c>
+      <c r="S144">
+        <v>98.6636</v>
+      </c>
     </row>
     <row r="145" spans="1:24">
       <c r="A145" s="2">
         <v>45835.416712963</v>
       </c>
       <c r="B145" t="s">
         <v>24</v>
       </c>
       <c r="C145" t="s">
         <v>25</v>
       </c>
       <c r="D145" t="s">
         <v>26</v>
       </c>
       <c r="E145" t="s">
         <v>27</v>
       </c>
       <c r="I145" t="s">
         <v>28</v>
       </c>
       <c r="K145" s="2">
         <v>44034.0</v>
       </c>
       <c r="L145" s="2">
         <v>46044.0</v>
       </c>
       <c r="M145">
         <v>3600000</v>
       </c>
       <c r="N145">
         <v>100.0</v>
       </c>
       <c r="O145" t="s">
         <v>28</v>
       </c>
       <c r="Q145">
         <v>98.6636</v>
       </c>
+      <c r="S145">
+        <v>98.6636</v>
+      </c>
     </row>
     <row r="146" spans="1:24">
       <c r="A146" s="2">
         <v>45834.45681713</v>
       </c>
       <c r="B146" t="s">
         <v>24</v>
       </c>
       <c r="C146" t="s">
         <v>25</v>
       </c>
       <c r="D146" t="s">
         <v>26</v>
       </c>
       <c r="E146" t="s">
         <v>27</v>
       </c>
       <c r="I146" t="s">
         <v>28</v>
       </c>
       <c r="K146" s="2">
         <v>44034.0</v>
       </c>
       <c r="L146" s="2">
         <v>46044.0</v>
       </c>
       <c r="M146">
         <v>3600000</v>
       </c>
       <c r="N146">
         <v>100.0</v>
       </c>
       <c r="O146" t="s">
         <v>28</v>
       </c>
       <c r="Q146">
         <v>98.6636</v>
       </c>
+      <c r="S146">
+        <v>98.6636</v>
+      </c>
     </row>
     <row r="147" spans="1:24">
       <c r="A147" s="2">
         <v>45833.416747685</v>
       </c>
       <c r="B147" t="s">
         <v>24</v>
       </c>
       <c r="C147" t="s">
         <v>25</v>
       </c>
       <c r="D147" t="s">
         <v>26</v>
       </c>
       <c r="E147" t="s">
         <v>27</v>
       </c>
       <c r="I147" t="s">
         <v>28</v>
       </c>
       <c r="K147" s="2">
         <v>44034.0</v>
       </c>
       <c r="L147" s="2">
         <v>46044.0</v>
       </c>
       <c r="M147">
         <v>3600000</v>
       </c>
       <c r="N147">
         <v>100.0</v>
       </c>
       <c r="O147" t="s">
         <v>28</v>
       </c>
       <c r="Q147">
         <v>98.5643</v>
       </c>
+      <c r="S147">
+        <v>98.5643</v>
+      </c>
     </row>
     <row r="148" spans="1:24">
       <c r="A148" s="2">
         <v>45831.515185185</v>
       </c>
       <c r="B148" t="s">
         <v>24</v>
       </c>
       <c r="C148" t="s">
         <v>25</v>
       </c>
       <c r="D148" t="s">
         <v>26</v>
       </c>
       <c r="E148" t="s">
         <v>27</v>
       </c>
       <c r="I148" t="s">
         <v>28</v>
       </c>
       <c r="K148" s="2">
         <v>44034.0</v>
       </c>
       <c r="L148" s="2">
         <v>46044.0</v>
       </c>
       <c r="M148">
         <v>3600000</v>
       </c>
       <c r="N148">
         <v>100.0</v>
       </c>
       <c r="O148" t="s">
         <v>28</v>
       </c>
       <c r="Q148">
         <v>98.5643</v>
       </c>
+      <c r="S148">
+        <v>98.5643</v>
+      </c>
     </row>
     <row r="149" spans="1:24">
       <c r="A149" s="2">
         <v>45828.416712963</v>
       </c>
       <c r="B149" t="s">
         <v>24</v>
       </c>
       <c r="C149" t="s">
         <v>25</v>
       </c>
       <c r="D149" t="s">
         <v>26</v>
       </c>
       <c r="E149" t="s">
         <v>27</v>
       </c>
       <c r="I149" t="s">
         <v>28</v>
       </c>
       <c r="K149" s="2">
         <v>44034.0</v>
       </c>
       <c r="L149" s="2">
         <v>46044.0</v>
       </c>
       <c r="M149">
         <v>3600000</v>
       </c>
       <c r="N149">
         <v>100.0</v>
       </c>
       <c r="O149" t="s">
         <v>28</v>
       </c>
       <c r="Q149">
         <v>98.5643</v>
       </c>
+      <c r="S149">
+        <v>98.5643</v>
+      </c>
     </row>
     <row r="150" spans="1:24">
       <c r="A150" s="2">
         <v>45827.416712963</v>
       </c>
       <c r="B150" t="s">
         <v>24</v>
       </c>
       <c r="C150" t="s">
         <v>25</v>
       </c>
       <c r="D150" t="s">
         <v>26</v>
       </c>
       <c r="E150" t="s">
         <v>27</v>
       </c>
       <c r="I150" t="s">
         <v>28</v>
       </c>
       <c r="K150" s="2">
         <v>44034.0</v>
       </c>
       <c r="L150" s="2">
         <v>46044.0</v>
       </c>
       <c r="M150">
         <v>3600000</v>
       </c>
       <c r="N150">
         <v>100.0</v>
       </c>
       <c r="O150" t="s">
         <v>28</v>
       </c>
       <c r="Q150">
         <v>98.5643</v>
       </c>
+      <c r="S150">
+        <v>98.5643</v>
+      </c>
     </row>
     <row r="151" spans="1:24">
       <c r="A151" s="2">
         <v>45826.416736111</v>
       </c>
       <c r="B151" t="s">
         <v>24</v>
       </c>
       <c r="C151" t="s">
         <v>25</v>
       </c>
       <c r="D151" t="s">
         <v>26</v>
       </c>
       <c r="E151" t="s">
         <v>27</v>
       </c>
       <c r="I151" t="s">
         <v>28</v>
       </c>
       <c r="K151" s="2">
         <v>44034.0</v>
       </c>
       <c r="L151" s="2">
         <v>46044.0</v>
       </c>
       <c r="M151">
         <v>3600000</v>
       </c>
       <c r="N151">
         <v>100.0</v>
       </c>
       <c r="O151" t="s">
         <v>28</v>
       </c>
       <c r="Q151">
         <v>98.5643</v>
       </c>
+      <c r="S151">
+        <v>98.5643</v>
+      </c>
     </row>
     <row r="152" spans="1:24">
       <c r="A152" s="2">
         <v>45825.648078704</v>
       </c>
       <c r="B152" t="s">
         <v>24</v>
       </c>
       <c r="C152" t="s">
         <v>25</v>
       </c>
       <c r="D152" t="s">
         <v>26</v>
       </c>
       <c r="E152" t="s">
         <v>27</v>
       </c>
       <c r="I152" t="s">
         <v>28</v>
       </c>
       <c r="K152" s="2">
         <v>44034.0</v>
       </c>
       <c r="L152" s="2">
         <v>46044.0</v>
       </c>
       <c r="M152">
         <v>3600000</v>
       </c>
       <c r="N152">
         <v>100.0</v>
       </c>
       <c r="O152" t="s">
         <v>28</v>
       </c>
       <c r="Q152">
         <v>98.5643</v>
       </c>
+      <c r="S152">
+        <v>98.5643</v>
+      </c>
     </row>
     <row r="153" spans="1:24">
       <c r="A153" s="2">
         <v>45824.416712963</v>
       </c>
       <c r="B153" t="s">
         <v>24</v>
       </c>
       <c r="C153" t="s">
         <v>25</v>
       </c>
       <c r="D153" t="s">
         <v>26</v>
       </c>
       <c r="E153" t="s">
         <v>27</v>
       </c>
       <c r="I153" t="s">
         <v>28</v>
       </c>
       <c r="K153" s="2">
         <v>44034.0</v>
       </c>
       <c r="L153" s="2">
         <v>46044.0</v>
       </c>
       <c r="M153">
         <v>3600000</v>
       </c>
       <c r="N153">
         <v>100.0</v>
       </c>
       <c r="O153" t="s">
         <v>28</v>
       </c>
       <c r="Q153">
         <v>98.5357</v>
       </c>
+      <c r="S153">
+        <v>98.5357</v>
+      </c>
     </row>
     <row r="154" spans="1:24">
       <c r="A154" s="2">
         <v>45821.416701389</v>
       </c>
       <c r="B154" t="s">
         <v>24</v>
       </c>
       <c r="C154" t="s">
         <v>25</v>
       </c>
       <c r="D154" t="s">
         <v>26</v>
       </c>
       <c r="E154" t="s">
         <v>27</v>
       </c>
       <c r="I154" t="s">
         <v>28</v>
       </c>
       <c r="K154" s="2">
         <v>44034.0</v>
       </c>
       <c r="L154" s="2">
         <v>46044.0</v>
       </c>
       <c r="M154">
         <v>3600000</v>
       </c>
       <c r="N154">
         <v>100.0</v>
       </c>
       <c r="O154" t="s">
         <v>28</v>
       </c>
       <c r="Q154">
         <v>98.5357</v>
       </c>
+      <c r="S154">
+        <v>98.5357</v>
+      </c>
     </row>
     <row r="155" spans="1:24">
       <c r="A155" s="2">
         <v>45820.416840278</v>
       </c>
       <c r="B155" t="s">
         <v>24</v>
       </c>
       <c r="C155" t="s">
         <v>25</v>
       </c>
       <c r="D155" t="s">
         <v>26</v>
       </c>
       <c r="E155" t="s">
         <v>27</v>
       </c>
       <c r="I155" t="s">
         <v>28</v>
       </c>
       <c r="K155" s="2">
         <v>44034.0</v>
       </c>
       <c r="L155" s="2">
         <v>46044.0</v>
       </c>
       <c r="M155">
         <v>3600000</v>
       </c>
       <c r="N155">
         <v>100.0</v>
       </c>
       <c r="O155" t="s">
         <v>28</v>
       </c>
       <c r="Q155">
         <v>98.5357</v>
       </c>
+      <c r="S155">
+        <v>98.5357</v>
+      </c>
     </row>
     <row r="156" spans="1:24">
       <c r="A156" s="2">
         <v>45819.416712963</v>
       </c>
       <c r="B156" t="s">
         <v>24</v>
       </c>
       <c r="C156" t="s">
         <v>25</v>
       </c>
       <c r="D156" t="s">
         <v>26</v>
       </c>
       <c r="E156" t="s">
         <v>27</v>
       </c>
       <c r="I156" t="s">
         <v>28</v>
       </c>
       <c r="K156" s="2">
         <v>44034.0</v>
       </c>
       <c r="L156" s="2">
         <v>46044.0</v>
       </c>
       <c r="M156">
         <v>3600000</v>
       </c>
       <c r="N156">
         <v>100.0</v>
       </c>
       <c r="O156" t="s">
         <v>28</v>
       </c>
       <c r="Q156">
         <v>98.5357</v>
       </c>
+      <c r="S156">
+        <v>98.5357</v>
+      </c>
     </row>
     <row r="157" spans="1:24">
       <c r="A157" s="2">
         <v>45818.416805556</v>
       </c>
       <c r="B157" t="s">
         <v>24</v>
       </c>
       <c r="C157" t="s">
         <v>25</v>
       </c>
       <c r="D157" t="s">
         <v>26</v>
       </c>
       <c r="E157" t="s">
         <v>27</v>
       </c>
       <c r="I157" t="s">
         <v>28</v>
       </c>
       <c r="K157" s="2">
         <v>44034.0</v>
       </c>
       <c r="L157" s="2">
         <v>46044.0</v>
       </c>
       <c r="M157">
         <v>3600000</v>
       </c>
       <c r="N157">
         <v>100.0</v>
       </c>
       <c r="O157" t="s">
         <v>28</v>
       </c>
       <c r="Q157">
         <v>98.5357</v>
       </c>
+      <c r="S157">
+        <v>98.5357</v>
+      </c>
     </row>
     <row r="158" spans="1:24">
       <c r="A158" s="2">
         <v>45817.416701389</v>
       </c>
       <c r="B158" t="s">
         <v>24</v>
       </c>
       <c r="C158" t="s">
         <v>25</v>
       </c>
       <c r="D158" t="s">
         <v>26</v>
       </c>
       <c r="E158" t="s">
         <v>27</v>
       </c>
       <c r="I158" t="s">
         <v>28</v>
       </c>
       <c r="K158" s="2">
         <v>44034.0</v>
       </c>
       <c r="L158" s="2">
         <v>46044.0</v>
       </c>
       <c r="M158">
         <v>3600000</v>
       </c>
       <c r="N158">
         <v>100.0</v>
       </c>
       <c r="O158" t="s">
         <v>28</v>
       </c>
       <c r="Q158">
         <v>98.5357</v>
       </c>
+      <c r="S158">
+        <v>98.5357</v>
+      </c>
     </row>
     <row r="159" spans="1:24">
       <c r="A159" s="2">
         <v>45814.436481481</v>
       </c>
       <c r="B159" t="s">
         <v>24</v>
       </c>
       <c r="C159" t="s">
         <v>25</v>
       </c>
       <c r="D159" t="s">
         <v>26</v>
       </c>
       <c r="E159" t="s">
         <v>27</v>
       </c>
       <c r="I159" t="s">
         <v>28</v>
       </c>
       <c r="K159" s="2">
         <v>44034.0</v>
       </c>
       <c r="L159" s="2">
         <v>46044.0</v>
       </c>
       <c r="M159">
         <v>3600000</v>
       </c>
       <c r="N159">
         <v>100.0</v>
       </c>
       <c r="O159" t="s">
         <v>28</v>
       </c>
       <c r="Q159">
         <v>98.5357</v>
       </c>
+      <c r="S159">
+        <v>98.5357</v>
+      </c>
     </row>
     <row r="160" spans="1:24">
       <c r="A160" s="2">
         <v>45813.354849537</v>
       </c>
       <c r="B160" t="s">
         <v>24</v>
       </c>
       <c r="C160" t="s">
         <v>25</v>
       </c>
       <c r="D160" t="s">
         <v>26</v>
       </c>
       <c r="E160" t="s">
         <v>27</v>
       </c>
       <c r="I160" t="s">
         <v>28</v>
       </c>
       <c r="K160" s="2">
         <v>44034.0</v>
       </c>
       <c r="L160" s="2">
         <v>46044.0</v>
@@ -6670,316 +6736,340 @@
       </c>
       <c r="E174" t="s">
         <v>27</v>
       </c>
       <c r="I174" t="s">
         <v>28</v>
       </c>
       <c r="K174" s="2">
         <v>44034.0</v>
       </c>
       <c r="L174" s="2">
         <v>46044.0</v>
       </c>
       <c r="M174">
         <v>3600000</v>
       </c>
       <c r="N174">
         <v>100.0</v>
       </c>
       <c r="O174" t="s">
         <v>28</v>
       </c>
       <c r="R174">
         <v>98.35</v>
       </c>
+      <c r="T174">
+        <v>98.35</v>
+      </c>
     </row>
     <row r="175" spans="1:24">
       <c r="A175" s="2">
         <v>45791.416724537</v>
       </c>
       <c r="B175" t="s">
         <v>24</v>
       </c>
       <c r="C175" t="s">
         <v>25</v>
       </c>
       <c r="D175" t="s">
         <v>26</v>
       </c>
       <c r="E175" t="s">
         <v>27</v>
       </c>
       <c r="I175" t="s">
         <v>28</v>
       </c>
       <c r="K175" s="2">
         <v>44034.0</v>
       </c>
       <c r="L175" s="2">
         <v>46044.0</v>
       </c>
       <c r="M175">
         <v>3600000</v>
       </c>
       <c r="N175">
         <v>100.0</v>
       </c>
       <c r="O175" t="s">
         <v>28</v>
       </c>
       <c r="R175">
         <v>98.35</v>
       </c>
+      <c r="T175">
+        <v>98.35</v>
+      </c>
     </row>
     <row r="176" spans="1:24">
       <c r="A176" s="2">
         <v>45790.416712963</v>
       </c>
       <c r="B176" t="s">
         <v>24</v>
       </c>
       <c r="C176" t="s">
         <v>25</v>
       </c>
       <c r="D176" t="s">
         <v>26</v>
       </c>
       <c r="E176" t="s">
         <v>27</v>
       </c>
       <c r="I176" t="s">
         <v>28</v>
       </c>
       <c r="K176" s="2">
         <v>44034.0</v>
       </c>
       <c r="L176" s="2">
         <v>46044.0</v>
       </c>
       <c r="M176">
         <v>3600000</v>
       </c>
       <c r="N176">
         <v>100.0</v>
       </c>
       <c r="O176" t="s">
         <v>28</v>
       </c>
       <c r="R176">
         <v>98.35</v>
       </c>
+      <c r="T176">
+        <v>98.35</v>
+      </c>
     </row>
     <row r="177" spans="1:24">
       <c r="A177" s="2">
         <v>45789.416701389</v>
       </c>
       <c r="B177" t="s">
         <v>24</v>
       </c>
       <c r="C177" t="s">
         <v>25</v>
       </c>
       <c r="D177" t="s">
         <v>26</v>
       </c>
       <c r="E177" t="s">
         <v>27</v>
       </c>
       <c r="I177" t="s">
         <v>28</v>
       </c>
       <c r="K177" s="2">
         <v>44034.0</v>
       </c>
       <c r="L177" s="2">
         <v>46044.0</v>
       </c>
       <c r="M177">
         <v>3600000</v>
       </c>
       <c r="N177">
         <v>100.0</v>
       </c>
       <c r="O177" t="s">
         <v>28</v>
       </c>
       <c r="R177">
         <v>98.35</v>
       </c>
+      <c r="T177">
+        <v>98.35</v>
+      </c>
     </row>
     <row r="178" spans="1:24">
       <c r="A178" s="2">
         <v>45786.416701389</v>
       </c>
       <c r="B178" t="s">
         <v>24</v>
       </c>
       <c r="C178" t="s">
         <v>25</v>
       </c>
       <c r="D178" t="s">
         <v>26</v>
       </c>
       <c r="E178" t="s">
         <v>27</v>
       </c>
       <c r="I178" t="s">
         <v>28</v>
       </c>
       <c r="K178" s="2">
         <v>44034.0</v>
       </c>
       <c r="L178" s="2">
         <v>46044.0</v>
       </c>
       <c r="M178">
         <v>3600000</v>
       </c>
       <c r="N178">
         <v>100.0</v>
       </c>
       <c r="O178" t="s">
         <v>28</v>
       </c>
       <c r="R178">
         <v>98.35</v>
       </c>
+      <c r="T178">
+        <v>98.35</v>
+      </c>
     </row>
     <row r="179" spans="1:24">
       <c r="A179" s="2">
         <v>45785.41681713</v>
       </c>
       <c r="B179" t="s">
         <v>24</v>
       </c>
       <c r="C179" t="s">
         <v>25</v>
       </c>
       <c r="D179" t="s">
         <v>26</v>
       </c>
       <c r="E179" t="s">
         <v>27</v>
       </c>
       <c r="I179" t="s">
         <v>28</v>
       </c>
       <c r="K179" s="2">
         <v>44034.0</v>
       </c>
       <c r="L179" s="2">
         <v>46044.0</v>
       </c>
       <c r="M179">
         <v>3600000</v>
       </c>
       <c r="N179">
         <v>100.0</v>
       </c>
       <c r="O179" t="s">
         <v>28</v>
       </c>
       <c r="R179">
         <v>98.35</v>
       </c>
+      <c r="T179">
+        <v>98.35</v>
+      </c>
     </row>
     <row r="180" spans="1:24">
       <c r="A180" s="2">
         <v>45784.416759259</v>
       </c>
       <c r="B180" t="s">
         <v>24</v>
       </c>
       <c r="C180" t="s">
         <v>25</v>
       </c>
       <c r="D180" t="s">
         <v>26</v>
       </c>
       <c r="E180" t="s">
         <v>27</v>
       </c>
       <c r="I180" t="s">
         <v>28</v>
       </c>
       <c r="K180" s="2">
         <v>44034.0</v>
       </c>
       <c r="L180" s="2">
         <v>46044.0</v>
       </c>
       <c r="M180">
         <v>3600000</v>
       </c>
       <c r="N180">
         <v>100.0</v>
       </c>
       <c r="O180" t="s">
         <v>28</v>
       </c>
       <c r="R180">
         <v>98.35</v>
       </c>
+      <c r="T180">
+        <v>98.35</v>
+      </c>
     </row>
     <row r="181" spans="1:24">
       <c r="A181" s="2">
         <v>45783.421041667</v>
       </c>
       <c r="B181" t="s">
         <v>24</v>
       </c>
       <c r="C181" t="s">
         <v>25</v>
       </c>
       <c r="D181" t="s">
         <v>26</v>
       </c>
       <c r="E181" t="s">
         <v>27</v>
       </c>
       <c r="I181" t="s">
         <v>28</v>
       </c>
       <c r="K181" s="2">
         <v>44034.0</v>
       </c>
       <c r="L181" s="2">
         <v>46044.0</v>
       </c>
       <c r="M181">
         <v>3600000</v>
       </c>
       <c r="N181">
         <v>100.0</v>
       </c>
       <c r="O181" t="s">
         <v>28</v>
       </c>
       <c r="R181">
         <v>98.35</v>
       </c>
+      <c r="T181">
+        <v>98.35</v>
+      </c>
     </row>
     <row r="182" spans="1:24">
       <c r="A182" s="2">
         <v>45782.355266204</v>
       </c>
       <c r="B182" t="s">
         <v>24</v>
       </c>
       <c r="C182" t="s">
         <v>25</v>
       </c>
       <c r="D182" t="s">
         <v>26</v>
       </c>
       <c r="E182" t="s">
         <v>27</v>
       </c>
       <c r="I182" t="s">
         <v>28</v>
       </c>
       <c r="K182" s="2">
         <v>44034.0</v>
       </c>
       <c r="L182" s="2">
         <v>46044.0</v>
@@ -7079,732 +7169,789 @@
       </c>
       <c r="E185" t="s">
         <v>27</v>
       </c>
       <c r="I185" t="s">
         <v>28</v>
       </c>
       <c r="K185" s="2">
         <v>44034.0</v>
       </c>
       <c r="L185" s="2">
         <v>46044.0</v>
       </c>
       <c r="M185">
         <v>3600000</v>
       </c>
       <c r="N185">
         <v>100.0</v>
       </c>
       <c r="O185" t="s">
         <v>28</v>
       </c>
       <c r="R185">
         <v>98.3</v>
       </c>
+      <c r="T185">
+        <v>98.3</v>
+      </c>
     </row>
     <row r="186" spans="1:24">
       <c r="A186" s="2">
         <v>45775.416840278</v>
       </c>
       <c r="B186" t="s">
         <v>24</v>
       </c>
       <c r="C186" t="s">
         <v>25</v>
       </c>
       <c r="D186" t="s">
         <v>26</v>
       </c>
       <c r="E186" t="s">
         <v>27</v>
       </c>
       <c r="I186" t="s">
         <v>28</v>
       </c>
       <c r="K186" s="2">
         <v>44034.0</v>
       </c>
       <c r="L186" s="2">
         <v>46044.0</v>
       </c>
       <c r="M186">
         <v>3600000</v>
       </c>
       <c r="N186">
         <v>100.0</v>
       </c>
       <c r="O186" t="s">
         <v>28</v>
       </c>
       <c r="R186">
         <v>98.3</v>
       </c>
+      <c r="T186">
+        <v>98.3</v>
+      </c>
     </row>
     <row r="187" spans="1:24">
       <c r="A187" s="2">
         <v>45772.416759259</v>
       </c>
       <c r="B187" t="s">
         <v>24</v>
       </c>
       <c r="C187" t="s">
         <v>25</v>
       </c>
       <c r="D187" t="s">
         <v>26</v>
       </c>
       <c r="E187" t="s">
         <v>27</v>
       </c>
       <c r="I187" t="s">
         <v>28</v>
       </c>
       <c r="K187" s="2">
         <v>44034.0</v>
       </c>
       <c r="L187" s="2">
         <v>46044.0</v>
       </c>
       <c r="M187">
         <v>3600000</v>
       </c>
       <c r="N187">
         <v>100.0</v>
       </c>
       <c r="O187" t="s">
         <v>28</v>
       </c>
       <c r="R187">
         <v>98.3</v>
       </c>
+      <c r="T187">
+        <v>98.3</v>
+      </c>
     </row>
     <row r="188" spans="1:24">
       <c r="A188" s="2">
         <v>45771.421342593</v>
       </c>
       <c r="B188" t="s">
         <v>24</v>
       </c>
       <c r="C188" t="s">
         <v>25</v>
       </c>
       <c r="D188" t="s">
         <v>26</v>
       </c>
       <c r="E188" t="s">
         <v>27</v>
       </c>
       <c r="I188" t="s">
         <v>28</v>
       </c>
       <c r="K188" s="2">
         <v>44034.0</v>
       </c>
       <c r="L188" s="2">
         <v>46044.0</v>
       </c>
       <c r="M188">
         <v>3600000</v>
       </c>
       <c r="N188">
         <v>100.0</v>
       </c>
       <c r="O188" t="s">
         <v>28</v>
       </c>
       <c r="R188">
         <v>98.3</v>
       </c>
+      <c r="T188">
+        <v>98.3</v>
+      </c>
     </row>
     <row r="189" spans="1:24">
       <c r="A189" s="2">
         <v>45770.416990741</v>
       </c>
       <c r="B189" t="s">
         <v>24</v>
       </c>
       <c r="C189" t="s">
         <v>25</v>
       </c>
       <c r="D189" t="s">
         <v>26</v>
       </c>
       <c r="E189" t="s">
         <v>27</v>
       </c>
       <c r="I189" t="s">
         <v>28</v>
       </c>
       <c r="K189" s="2">
         <v>44034.0</v>
       </c>
       <c r="L189" s="2">
         <v>46044.0</v>
       </c>
       <c r="M189">
         <v>3600000</v>
       </c>
       <c r="N189">
         <v>100.0</v>
       </c>
       <c r="O189" t="s">
         <v>28</v>
       </c>
       <c r="R189">
         <v>98.1</v>
       </c>
+      <c r="T189">
+        <v>98.1</v>
+      </c>
     </row>
     <row r="190" spans="1:24">
       <c r="A190" s="2">
         <v>45769.417002315</v>
       </c>
       <c r="B190" t="s">
         <v>24</v>
       </c>
       <c r="C190" t="s">
         <v>25</v>
       </c>
       <c r="D190" t="s">
         <v>26</v>
       </c>
       <c r="E190" t="s">
         <v>27</v>
       </c>
       <c r="I190" t="s">
         <v>28</v>
       </c>
       <c r="K190" s="2">
         <v>44034.0</v>
       </c>
       <c r="L190" s="2">
         <v>46044.0</v>
       </c>
       <c r="M190">
         <v>3600000</v>
       </c>
       <c r="N190">
         <v>100.0</v>
       </c>
       <c r="O190" t="s">
         <v>28</v>
       </c>
       <c r="R190">
         <v>98.1</v>
       </c>
+      <c r="T190">
+        <v>98.1</v>
+      </c>
     </row>
     <row r="191" spans="1:24">
       <c r="A191" s="2">
         <v>45764.416909722</v>
       </c>
       <c r="B191" t="s">
         <v>24</v>
       </c>
       <c r="C191" t="s">
         <v>25</v>
       </c>
       <c r="D191" t="s">
         <v>26</v>
       </c>
       <c r="E191" t="s">
         <v>27</v>
       </c>
       <c r="I191" t="s">
         <v>28</v>
       </c>
       <c r="K191" s="2">
         <v>44034.0</v>
       </c>
       <c r="L191" s="2">
         <v>46044.0</v>
       </c>
       <c r="M191">
         <v>3600000</v>
       </c>
       <c r="N191">
         <v>100.0</v>
       </c>
       <c r="O191" t="s">
         <v>28</v>
       </c>
       <c r="R191">
         <v>98.1</v>
       </c>
+      <c r="T191">
+        <v>98.1</v>
+      </c>
     </row>
     <row r="192" spans="1:24">
       <c r="A192" s="2">
         <v>45763.416886574</v>
       </c>
       <c r="B192" t="s">
         <v>24</v>
       </c>
       <c r="C192" t="s">
         <v>25</v>
       </c>
       <c r="D192" t="s">
         <v>26</v>
       </c>
       <c r="E192" t="s">
         <v>27</v>
       </c>
       <c r="I192" t="s">
         <v>28</v>
       </c>
       <c r="K192" s="2">
         <v>44034.0</v>
       </c>
       <c r="L192" s="2">
         <v>46044.0</v>
       </c>
       <c r="M192">
         <v>3600000</v>
       </c>
       <c r="N192">
         <v>100.0</v>
       </c>
       <c r="O192" t="s">
         <v>28</v>
       </c>
       <c r="R192">
         <v>98.1</v>
       </c>
+      <c r="T192">
+        <v>98.1</v>
+      </c>
     </row>
     <row r="193" spans="1:24">
       <c r="A193" s="2">
         <v>45762.416898148</v>
       </c>
       <c r="B193" t="s">
         <v>24</v>
       </c>
       <c r="C193" t="s">
         <v>25</v>
       </c>
       <c r="D193" t="s">
         <v>26</v>
       </c>
       <c r="E193" t="s">
         <v>27</v>
       </c>
       <c r="I193" t="s">
         <v>28</v>
       </c>
       <c r="K193" s="2">
         <v>44034.0</v>
       </c>
       <c r="L193" s="2">
         <v>46044.0</v>
       </c>
       <c r="M193">
         <v>3600000</v>
       </c>
       <c r="N193">
         <v>100.0</v>
       </c>
       <c r="O193" t="s">
         <v>28</v>
       </c>
       <c r="R193">
         <v>98.1</v>
       </c>
+      <c r="T193">
+        <v>98.1</v>
+      </c>
     </row>
     <row r="194" spans="1:24">
       <c r="A194" s="2">
         <v>45761.417268519</v>
       </c>
       <c r="B194" t="s">
         <v>24</v>
       </c>
       <c r="C194" t="s">
         <v>25</v>
       </c>
       <c r="D194" t="s">
         <v>26</v>
       </c>
       <c r="E194" t="s">
         <v>27</v>
       </c>
       <c r="I194" t="s">
         <v>28</v>
       </c>
       <c r="K194" s="2">
         <v>44034.0</v>
       </c>
       <c r="L194" s="2">
         <v>46044.0</v>
       </c>
       <c r="M194">
         <v>3600000</v>
       </c>
       <c r="N194">
         <v>100.0</v>
       </c>
       <c r="O194" t="s">
         <v>28</v>
       </c>
       <c r="R194">
         <v>98.1</v>
       </c>
+      <c r="T194">
+        <v>98.1</v>
+      </c>
     </row>
     <row r="195" spans="1:24">
       <c r="A195" s="2">
         <v>45758.416840278</v>
       </c>
       <c r="B195" t="s">
         <v>24</v>
       </c>
       <c r="C195" t="s">
         <v>25</v>
       </c>
       <c r="D195" t="s">
         <v>26</v>
       </c>
       <c r="E195" t="s">
         <v>27</v>
       </c>
       <c r="I195" t="s">
         <v>28</v>
       </c>
       <c r="K195" s="2">
         <v>44034.0</v>
       </c>
       <c r="L195" s="2">
         <v>46044.0</v>
       </c>
       <c r="M195">
         <v>3600000</v>
       </c>
       <c r="N195">
         <v>100.0</v>
       </c>
       <c r="O195" t="s">
         <v>28</v>
       </c>
       <c r="R195">
         <v>98.1</v>
       </c>
+      <c r="T195">
+        <v>98.1</v>
+      </c>
     </row>
     <row r="196" spans="1:24">
       <c r="A196" s="2">
         <v>45757.416840278</v>
       </c>
       <c r="B196" t="s">
         <v>24</v>
       </c>
       <c r="C196" t="s">
         <v>25</v>
       </c>
       <c r="D196" t="s">
         <v>26</v>
       </c>
       <c r="E196" t="s">
         <v>27</v>
       </c>
       <c r="I196" t="s">
         <v>28</v>
       </c>
       <c r="K196" s="2">
         <v>44034.0</v>
       </c>
       <c r="L196" s="2">
         <v>46044.0</v>
       </c>
       <c r="M196">
         <v>3600000</v>
       </c>
       <c r="N196">
         <v>100.0</v>
       </c>
       <c r="O196" t="s">
         <v>28</v>
       </c>
       <c r="R196">
         <v>98.1</v>
       </c>
+      <c r="T196">
+        <v>98.1</v>
+      </c>
     </row>
     <row r="197" spans="1:24">
       <c r="A197" s="2">
         <v>45756.417175926</v>
       </c>
       <c r="B197" t="s">
         <v>24</v>
       </c>
       <c r="C197" t="s">
         <v>25</v>
       </c>
       <c r="D197" t="s">
         <v>26</v>
       </c>
       <c r="E197" t="s">
         <v>27</v>
       </c>
       <c r="I197" t="s">
         <v>28</v>
       </c>
       <c r="K197" s="2">
         <v>44034.0</v>
       </c>
       <c r="L197" s="2">
         <v>46044.0</v>
       </c>
       <c r="M197">
         <v>3600000</v>
       </c>
       <c r="N197">
         <v>100.0</v>
       </c>
       <c r="O197" t="s">
         <v>28</v>
       </c>
       <c r="R197">
         <v>98.1</v>
       </c>
+      <c r="T197">
+        <v>98.1</v>
+      </c>
     </row>
     <row r="198" spans="1:24">
       <c r="A198" s="2">
         <v>45755.417997685</v>
       </c>
       <c r="B198" t="s">
         <v>24</v>
       </c>
       <c r="C198" t="s">
         <v>25</v>
       </c>
       <c r="D198" t="s">
         <v>26</v>
       </c>
       <c r="E198" t="s">
         <v>27</v>
       </c>
       <c r="I198" t="s">
         <v>28</v>
       </c>
       <c r="K198" s="2">
         <v>44034.0</v>
       </c>
       <c r="L198" s="2">
         <v>46044.0</v>
       </c>
       <c r="M198">
         <v>3600000</v>
       </c>
       <c r="N198">
         <v>100.0</v>
       </c>
       <c r="O198" t="s">
         <v>28</v>
       </c>
       <c r="R198">
         <v>98.1</v>
       </c>
+      <c r="T198">
+        <v>98.1</v>
+      </c>
     </row>
     <row r="199" spans="1:24">
       <c r="A199" s="2">
         <v>45754.416898148</v>
       </c>
       <c r="B199" t="s">
         <v>24</v>
       </c>
       <c r="C199" t="s">
         <v>25</v>
       </c>
       <c r="D199" t="s">
         <v>26</v>
       </c>
       <c r="E199" t="s">
         <v>27</v>
       </c>
       <c r="I199" t="s">
         <v>28</v>
       </c>
       <c r="K199" s="2">
         <v>44034.0</v>
       </c>
       <c r="L199" s="2">
         <v>46044.0</v>
       </c>
       <c r="M199">
         <v>3600000</v>
       </c>
       <c r="N199">
         <v>100.0</v>
       </c>
       <c r="O199" t="s">
         <v>28</v>
       </c>
       <c r="R199">
         <v>98.1</v>
       </c>
+      <c r="T199">
+        <v>98.1</v>
+      </c>
     </row>
     <row r="200" spans="1:24">
       <c r="A200" s="2">
         <v>45751.417025463</v>
       </c>
       <c r="B200" t="s">
         <v>24</v>
       </c>
       <c r="C200" t="s">
         <v>25</v>
       </c>
       <c r="D200" t="s">
         <v>26</v>
       </c>
       <c r="E200" t="s">
         <v>27</v>
       </c>
       <c r="I200" t="s">
         <v>28</v>
       </c>
       <c r="K200" s="2">
         <v>44034.0</v>
       </c>
       <c r="L200" s="2">
         <v>46044.0</v>
       </c>
       <c r="M200">
         <v>3600000</v>
       </c>
       <c r="N200">
         <v>100.0</v>
       </c>
       <c r="O200" t="s">
         <v>28</v>
       </c>
       <c r="R200">
         <v>98.1</v>
       </c>
+      <c r="T200">
+        <v>98.1</v>
+      </c>
     </row>
     <row r="201" spans="1:24">
       <c r="A201" s="2">
         <v>45750.416886574</v>
       </c>
       <c r="B201" t="s">
         <v>24</v>
       </c>
       <c r="C201" t="s">
         <v>25</v>
       </c>
       <c r="D201" t="s">
         <v>26</v>
       </c>
       <c r="E201" t="s">
         <v>27</v>
       </c>
       <c r="I201" t="s">
         <v>28</v>
       </c>
       <c r="K201" s="2">
         <v>44034.0</v>
       </c>
       <c r="L201" s="2">
         <v>46044.0</v>
       </c>
       <c r="M201">
         <v>3600000</v>
       </c>
       <c r="N201">
         <v>100.0</v>
       </c>
       <c r="O201" t="s">
         <v>28</v>
       </c>
       <c r="R201">
         <v>98.1</v>
       </c>
+      <c r="T201">
+        <v>98.1</v>
+      </c>
     </row>
     <row r="202" spans="1:24">
       <c r="A202" s="2">
         <v>45749.41693287</v>
       </c>
       <c r="B202" t="s">
         <v>24</v>
       </c>
       <c r="C202" t="s">
         <v>25</v>
       </c>
       <c r="D202" t="s">
         <v>26</v>
       </c>
       <c r="E202" t="s">
         <v>27</v>
       </c>
       <c r="I202" t="s">
         <v>28</v>
       </c>
       <c r="K202" s="2">
         <v>44034.0</v>
       </c>
       <c r="L202" s="2">
         <v>46044.0</v>
       </c>
       <c r="M202">
         <v>3600000</v>
       </c>
       <c r="N202">
         <v>100.0</v>
       </c>
       <c r="O202" t="s">
         <v>28</v>
       </c>
       <c r="R202">
         <v>98.1</v>
       </c>
+      <c r="T202">
+        <v>98.1</v>
+      </c>
     </row>
     <row r="203" spans="1:24">
       <c r="A203" s="2">
         <v>45748.550486111</v>
       </c>
       <c r="B203" t="s">
         <v>24</v>
       </c>
       <c r="C203" t="s">
         <v>25</v>
       </c>
       <c r="D203" t="s">
         <v>26</v>
       </c>
       <c r="E203" t="s">
         <v>27</v>
       </c>
       <c r="I203" t="s">
         <v>28</v>
       </c>
       <c r="K203" s="2">
         <v>44034.0</v>
       </c>
       <c r="L203" s="2">
         <v>46044.0</v>
       </c>
       <c r="M203">
         <v>3600000</v>
       </c>
       <c r="N203">
         <v>100.0</v>
       </c>
       <c r="O203" t="s">
         <v>28</v>
       </c>
       <c r="R203">
+        <v>98.1</v>
+      </c>
+      <c r="T203">
         <v>98.1</v>
       </c>
     </row>
     <row r="204" spans="1:24">
       <c r="A204" s="2">
         <v>45748.354236111</v>
       </c>
       <c r="B204" t="s">
         <v>24</v>
       </c>
       <c r="C204" t="s">
         <v>29</v>
       </c>
       <c r="D204" t="s">
         <v>26</v>
       </c>
       <c r="E204" t="s">
         <v>27</v>
       </c>
       <c r="I204" t="s">
         <v>28</v>
       </c>
       <c r="K204" s="2">
         <v>44034.0</v>
       </c>