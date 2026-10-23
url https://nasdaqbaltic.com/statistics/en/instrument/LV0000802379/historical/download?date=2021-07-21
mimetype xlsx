--- v0 (2025-12-07)
+++ v1 (2026-10-23)
@@ -1928,50 +1928,53 @@
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="J26">
         <v>14.0</v>
       </c>
       <c r="K26" s="2">
         <v>43784.0</v>
       </c>
       <c r="L26" s="2">
         <v>44890.0</v>
       </c>
       <c r="M26">
         <v>5000</v>
       </c>
       <c r="N26">
         <v>1000.0</v>
       </c>
       <c r="O26" t="s">
         <v>28</v>
       </c>
       <c r="Q26">
         <v>104.0</v>
       </c>
+      <c r="S26">
+        <v>104.0</v>
+      </c>
     </row>
     <row r="27" spans="1:24">
       <c r="A27" s="2">
         <v>44489.416701389</v>
       </c>
       <c r="B27" t="s">
         <v>24</v>
       </c>
       <c r="C27" t="s">
         <v>25</v>
       </c>
       <c r="D27" t="s">
         <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>27</v>
       </c>
       <c r="G27">
         <v>110.7</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27">
         <v>14.0</v>
@@ -4198,50 +4201,53 @@
       </c>
       <c r="I69" t="s">
         <v>28</v>
       </c>
       <c r="J69">
         <v>14.0</v>
       </c>
       <c r="K69" s="2">
         <v>43784.0</v>
       </c>
       <c r="L69" s="2">
         <v>44890.0</v>
       </c>
       <c r="M69">
         <v>5000</v>
       </c>
       <c r="N69">
         <v>1000.0</v>
       </c>
       <c r="O69" t="s">
         <v>28</v>
       </c>
       <c r="Q69">
         <v>103.0</v>
       </c>
+      <c r="S69">
+        <v>103.0</v>
+      </c>
     </row>
     <row r="70" spans="1:24">
       <c r="A70" s="2">
         <v>44428.456203704</v>
       </c>
       <c r="B70" t="s">
         <v>24</v>
       </c>
       <c r="C70" t="s">
         <v>25</v>
       </c>
       <c r="D70" t="s">
         <v>26</v>
       </c>
       <c r="E70" t="s">
         <v>27</v>
       </c>
       <c r="F70">
         <v>-1.61</v>
       </c>
       <c r="G70">
         <v>103.961111</v>
       </c>
       <c r="H70">
         <v>33292.55552</v>
@@ -7568,50 +7574,53 @@
       </c>
       <c r="I134" t="s">
         <v>28</v>
       </c>
       <c r="J134">
         <v>14.0</v>
       </c>
       <c r="K134" s="2">
         <v>43784.0</v>
       </c>
       <c r="L134" s="2">
         <v>44890.0</v>
       </c>
       <c r="M134">
         <v>5000</v>
       </c>
       <c r="N134">
         <v>1000.0</v>
       </c>
       <c r="O134" t="s">
         <v>28</v>
       </c>
       <c r="Q134">
         <v>104.0</v>
       </c>
+      <c r="S134">
+        <v>104.0</v>
+      </c>
     </row>
     <row r="135" spans="1:24">
       <c r="A135" s="2">
         <v>44336.417696759</v>
       </c>
       <c r="B135" t="s">
         <v>24</v>
       </c>
       <c r="C135" t="s">
         <v>25</v>
       </c>
       <c r="D135" t="s">
         <v>26</v>
       </c>
       <c r="E135" t="s">
         <v>27</v>
       </c>
       <c r="G135">
         <v>104.894444</v>
       </c>
       <c r="I135" t="s">
         <v>28</v>
       </c>
       <c r="J135">
         <v>14.0</v>
@@ -9568,50 +9577,53 @@
       </c>
       <c r="I174" t="s">
         <v>28</v>
       </c>
       <c r="J174">
         <v>14.0</v>
       </c>
       <c r="K174" s="2">
         <v>43784.0</v>
       </c>
       <c r="L174" s="2">
         <v>44890.0</v>
       </c>
       <c r="M174">
         <v>5000</v>
       </c>
       <c r="N174">
         <v>1000.0</v>
       </c>
       <c r="O174" t="s">
         <v>28</v>
       </c>
       <c r="Q174">
         <v>103.0</v>
       </c>
+      <c r="S174">
+        <v>103.0</v>
+      </c>
     </row>
     <row r="175" spans="1:24">
       <c r="A175" s="2">
         <v>44277.418449074</v>
       </c>
       <c r="B175" t="s">
         <v>24</v>
       </c>
       <c r="C175" t="s">
         <v>25</v>
       </c>
       <c r="D175" t="s">
         <v>26</v>
       </c>
       <c r="E175" t="s">
         <v>27</v>
       </c>
       <c r="G175">
         <v>105.816667</v>
       </c>
       <c r="I175" t="s">
         <v>28</v>
       </c>
       <c r="J175">
         <v>14.0</v>
@@ -10562,50 +10574,53 @@
       </c>
       <c r="I194" t="s">
         <v>28</v>
       </c>
       <c r="J194">
         <v>14.0</v>
       </c>
       <c r="K194" s="2">
         <v>43784.0</v>
       </c>
       <c r="L194" s="2">
         <v>44890.0</v>
       </c>
       <c r="M194">
         <v>5000</v>
       </c>
       <c r="N194">
         <v>1000.0</v>
       </c>
       <c r="O194" t="s">
         <v>28</v>
       </c>
       <c r="Q194">
         <v>105.0</v>
       </c>
+      <c r="S194">
+        <v>105.0</v>
+      </c>
     </row>
     <row r="195" spans="1:24">
       <c r="A195" s="2">
         <v>44249.418391204</v>
       </c>
       <c r="B195" t="s">
         <v>24</v>
       </c>
       <c r="C195" t="s">
         <v>25</v>
       </c>
       <c r="D195" t="s">
         <v>26</v>
       </c>
       <c r="E195" t="s">
         <v>27</v>
       </c>
       <c r="G195">
         <v>105.816667</v>
       </c>
       <c r="I195" t="s">
         <v>28</v>
       </c>
       <c r="J195">
         <v>14.0</v>
@@ -11859,50 +11874,56 @@
       </c>
       <c r="J217">
         <v>14.0</v>
       </c>
       <c r="K217" s="2">
         <v>43784.0</v>
       </c>
       <c r="L217" s="2">
         <v>44890.0</v>
       </c>
       <c r="M217">
         <v>5000</v>
       </c>
       <c r="N217">
         <v>1000.0</v>
       </c>
       <c r="O217" t="s">
         <v>28</v>
       </c>
       <c r="Q217">
         <v>102.0</v>
       </c>
       <c r="R217">
         <v>105.0</v>
       </c>
+      <c r="S217">
+        <v>102.0</v>
+      </c>
+      <c r="T217">
+        <v>105.0</v>
+      </c>
       <c r="X217">
         <v>2</v>
       </c>
     </row>
     <row r="218" spans="1:24">
       <c r="A218" s="2">
         <v>44216.416770833</v>
       </c>
       <c r="B218" t="s">
         <v>24</v>
       </c>
       <c r="C218" t="s">
         <v>25</v>
       </c>
       <c r="D218" t="s">
         <v>26</v>
       </c>
       <c r="E218" t="s">
         <v>27</v>
       </c>
       <c r="G218">
         <v>105.777778</v>
       </c>
       <c r="I218" t="s">
         <v>28</v>
@@ -14028,50 +14049,56 @@
       </c>
       <c r="J256">
         <v>14.0</v>
       </c>
       <c r="K256" s="2">
         <v>43784.0</v>
       </c>
       <c r="L256" s="2">
         <v>44890.0</v>
       </c>
       <c r="M256">
         <v>5000</v>
       </c>
       <c r="N256">
         <v>1000.0</v>
       </c>
       <c r="O256" t="s">
         <v>28</v>
       </c>
       <c r="Q256">
         <v>99.8</v>
       </c>
       <c r="R256">
         <v>105.0</v>
       </c>
+      <c r="S256">
+        <v>99.8</v>
+      </c>
+      <c r="T256">
+        <v>105.0</v>
+      </c>
     </row>
     <row r="257" spans="1:24">
       <c r="A257" s="2">
         <v>44155.416886574</v>
       </c>
       <c r="B257" t="s">
         <v>24</v>
       </c>
       <c r="C257" t="s">
         <v>25</v>
       </c>
       <c r="D257" t="s">
         <v>26</v>
       </c>
       <c r="E257" t="s">
         <v>27</v>
       </c>
       <c r="G257">
         <v>105.894444</v>
       </c>
       <c r="I257" t="s">
         <v>28</v>
       </c>
       <c r="J257">
         <v>14.0</v>
@@ -16562,50 +16589,56 @@
       </c>
       <c r="J299">
         <v>14.0</v>
       </c>
       <c r="K299" s="2">
         <v>43784.0</v>
       </c>
       <c r="L299" s="2">
         <v>44890.0</v>
       </c>
       <c r="M299">
         <v>5000</v>
       </c>
       <c r="N299">
         <v>1000.0</v>
       </c>
       <c r="O299" t="s">
         <v>28</v>
       </c>
       <c r="Q299">
         <v>102.0</v>
       </c>
       <c r="R299">
         <v>102.9</v>
       </c>
+      <c r="S299">
+        <v>102.0</v>
+      </c>
+      <c r="T299">
+        <v>102.9</v>
+      </c>
     </row>
     <row r="300" spans="1:24">
       <c r="A300" s="2">
         <v>44096.627256944</v>
       </c>
       <c r="B300" t="s">
         <v>24</v>
       </c>
       <c r="C300" t="s">
         <v>25</v>
       </c>
       <c r="D300" t="s">
         <v>26</v>
       </c>
       <c r="E300" t="s">
         <v>27</v>
       </c>
       <c r="G300">
         <v>103.755556</v>
       </c>
       <c r="I300" t="s">
         <v>28</v>
       </c>
       <c r="J300">
         <v>14.0</v>
@@ -17896,50 +17929,56 @@
       <c r="I322" t="s">
         <v>28</v>
       </c>
       <c r="J322">
         <v>14.0</v>
       </c>
       <c r="K322" s="2">
         <v>43784.0</v>
       </c>
       <c r="L322" s="2">
         <v>44890.0</v>
       </c>
       <c r="M322">
         <v>5000</v>
       </c>
       <c r="N322">
         <v>1000.0</v>
       </c>
       <c r="O322" t="s">
         <v>28</v>
       </c>
       <c r="Q322">
         <v>102.0</v>
       </c>
       <c r="R322">
+        <v>103.0</v>
+      </c>
+      <c r="S322">
+        <v>102.0</v>
+      </c>
+      <c r="T322">
         <v>103.0</v>
       </c>
     </row>
     <row r="323" spans="1:24">
       <c r="A323" s="2">
         <v>44063.624386574</v>
       </c>
       <c r="B323" t="s">
         <v>24</v>
       </c>
       <c r="C323" t="s">
         <v>25</v>
       </c>
       <c r="D323" t="s">
         <v>26</v>
       </c>
       <c r="E323" t="s">
         <v>27</v>
       </c>
       <c r="F323">
         <v>1.1</v>
       </c>
       <c r="G323">
         <v>102.961111</v>
       </c>