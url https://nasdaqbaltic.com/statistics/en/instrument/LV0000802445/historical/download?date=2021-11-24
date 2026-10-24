--- v0 (2025-12-08)
+++ v1 (2026-10-24)
@@ -3880,50 +3880,53 @@
       </c>
       <c r="I69" t="s">
         <v>28</v>
       </c>
       <c r="J69">
         <v>11.0</v>
       </c>
       <c r="K69" s="2">
         <v>44120.0</v>
       </c>
       <c r="L69" s="2">
         <v>44834.0</v>
       </c>
       <c r="M69">
         <v>15000</v>
       </c>
       <c r="N69">
         <v>1000.0</v>
       </c>
       <c r="O69" t="s">
         <v>28</v>
       </c>
       <c r="R69">
         <v>101.1</v>
       </c>
+      <c r="T69">
+        <v>101.1</v>
+      </c>
       <c r="X69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:24">
       <c r="A70" s="2">
         <v>44739.416724537</v>
       </c>
       <c r="B70" t="s">
         <v>24</v>
       </c>
       <c r="C70" t="s">
         <v>25</v>
       </c>
       <c r="D70" t="s">
         <v>26</v>
       </c>
       <c r="E70" t="s">
         <v>27</v>
       </c>
       <c r="G70">
         <v>102.894444</v>
       </c>
       <c r="I70" t="s">
         <v>28</v>
@@ -6980,97 +6983,109 @@
       </c>
       <c r="J131">
         <v>11.0</v>
       </c>
       <c r="K131" s="2">
         <v>44120.0</v>
       </c>
       <c r="L131" s="2">
         <v>44834.0</v>
       </c>
       <c r="M131">
         <v>15000</v>
       </c>
       <c r="N131">
         <v>1000.0</v>
       </c>
       <c r="O131" t="s">
         <v>28</v>
       </c>
       <c r="Q131">
         <v>101.0</v>
       </c>
       <c r="R131">
         <v>104.5</v>
       </c>
+      <c r="S131">
+        <v>101.0</v>
+      </c>
+      <c r="T131">
+        <v>104.5</v>
+      </c>
     </row>
     <row r="132" spans="1:24">
       <c r="A132" s="2">
         <v>44648.416678241</v>
       </c>
       <c r="B132" t="s">
         <v>24</v>
       </c>
       <c r="C132" t="s">
         <v>25</v>
       </c>
       <c r="D132" t="s">
         <v>26</v>
       </c>
       <c r="E132" t="s">
         <v>27</v>
       </c>
       <c r="G132">
         <v>102.894444</v>
       </c>
       <c r="I132" t="s">
         <v>28</v>
       </c>
       <c r="J132">
         <v>11.0</v>
       </c>
       <c r="K132" s="2">
         <v>44120.0</v>
       </c>
       <c r="L132" s="2">
         <v>44834.0</v>
       </c>
       <c r="M132">
         <v>15000</v>
       </c>
       <c r="N132">
         <v>1000.0</v>
       </c>
       <c r="O132" t="s">
         <v>28</v>
       </c>
       <c r="Q132">
         <v>101.0</v>
       </c>
       <c r="R132">
         <v>104.5</v>
       </c>
+      <c r="S132">
+        <v>101.0</v>
+      </c>
+      <c r="T132">
+        <v>104.5</v>
+      </c>
     </row>
     <row r="133" spans="1:24">
       <c r="A133" s="2">
         <v>44645.416863426</v>
       </c>
       <c r="B133" t="s">
         <v>24</v>
       </c>
       <c r="C133" t="s">
         <v>25</v>
       </c>
       <c r="D133" t="s">
         <v>26</v>
       </c>
       <c r="E133" t="s">
         <v>27</v>
       </c>
       <c r="G133">
         <v>102.894444</v>
       </c>
       <c r="I133" t="s">
         <v>28</v>
       </c>
       <c r="J133">
         <v>11.0</v>
@@ -10331,92 +10346,98 @@
       </c>
       <c r="I194" t="s">
         <v>28</v>
       </c>
       <c r="J194">
         <v>11.0</v>
       </c>
       <c r="K194" s="2">
         <v>44120.0</v>
       </c>
       <c r="L194" s="2">
         <v>44834.0</v>
       </c>
       <c r="M194">
         <v>15000</v>
       </c>
       <c r="N194">
         <v>1000.0</v>
       </c>
       <c r="O194" t="s">
         <v>28</v>
       </c>
       <c r="R194">
         <v>102.0</v>
       </c>
+      <c r="T194">
+        <v>102.0</v>
+      </c>
     </row>
     <row r="195" spans="1:24">
       <c r="A195" s="2">
         <v>44558.416851852</v>
       </c>
       <c r="B195" t="s">
         <v>24</v>
       </c>
       <c r="C195" t="s">
         <v>25</v>
       </c>
       <c r="D195" t="s">
         <v>26</v>
       </c>
       <c r="E195" t="s">
         <v>27</v>
       </c>
       <c r="G195">
         <v>103.894444</v>
       </c>
       <c r="I195" t="s">
         <v>28</v>
       </c>
       <c r="J195">
         <v>11.0</v>
       </c>
       <c r="K195" s="2">
         <v>44120.0</v>
       </c>
       <c r="L195" s="2">
         <v>44834.0</v>
       </c>
       <c r="M195">
         <v>15000</v>
       </c>
       <c r="N195">
         <v>1000.0</v>
       </c>
       <c r="O195" t="s">
         <v>28</v>
       </c>
       <c r="R195">
+        <v>102.0</v>
+      </c>
+      <c r="T195">
         <v>102.0</v>
       </c>
     </row>
     <row r="196" spans="1:24">
       <c r="A196" s="2">
         <v>44557.417002315</v>
       </c>
       <c r="B196" t="s">
         <v>24</v>
       </c>
       <c r="C196" t="s">
         <v>25</v>
       </c>
       <c r="D196" t="s">
         <v>26</v>
       </c>
       <c r="E196" t="s">
         <v>27</v>
       </c>
       <c r="G196">
         <v>103.894444</v>
       </c>
       <c r="I196" t="s">
         <v>28</v>
       </c>