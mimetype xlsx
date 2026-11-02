--- v0 (2026-02-24)
+++ v1 (2026-11-02)
@@ -1639,50 +1639,53 @@
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24">
         <v>11.0</v>
       </c>
       <c r="K24" s="2">
         <v>44256.0</v>
       </c>
       <c r="L24" s="2">
         <v>45382.0</v>
       </c>
       <c r="M24">
         <v>30000</v>
       </c>
       <c r="N24">
         <v>1000.0</v>
       </c>
       <c r="O24" t="s">
         <v>28</v>
       </c>
       <c r="R24">
         <v>101.0</v>
       </c>
+      <c r="T24">
+        <v>101.0</v>
+      </c>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" s="2">
         <v>45348.473287037</v>
       </c>
       <c r="B25" t="s">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>25</v>
       </c>
       <c r="D25" t="s">
         <v>26</v>
       </c>
       <c r="E25" t="s">
         <v>27</v>
       </c>
       <c r="G25">
         <v>101.0</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25">
         <v>11.0</v>
@@ -2764,100 +2767,109 @@
       </c>
       <c r="J45">
         <v>11.0</v>
       </c>
       <c r="K45" s="2">
         <v>44256.0</v>
       </c>
       <c r="L45" s="2">
         <v>45382.0</v>
       </c>
       <c r="M45">
         <v>30000</v>
       </c>
       <c r="N45">
         <v>1000.0</v>
       </c>
       <c r="O45" t="s">
         <v>28</v>
       </c>
       <c r="Q45">
         <v>100.0</v>
       </c>
       <c r="R45">
         <v>101.5</v>
       </c>
+      <c r="S45">
+        <v>100.0</v>
+      </c>
+      <c r="T45">
+        <v>101.5</v>
+      </c>
     </row>
     <row r="46" spans="1:24">
       <c r="A46" s="2">
         <v>45317.662881944</v>
       </c>
       <c r="B46" t="s">
         <v>24</v>
       </c>
       <c r="C46" t="s">
         <v>25</v>
       </c>
       <c r="D46" t="s">
         <v>26</v>
       </c>
       <c r="E46" t="s">
         <v>27</v>
       </c>
       <c r="F46">
         <v>1.15</v>
       </c>
       <c r="G46">
         <v>101.0</v>
       </c>
       <c r="H46">
         <v>4040.0</v>
       </c>
       <c r="I46" t="s">
         <v>28</v>
       </c>
       <c r="J46">
         <v>11.0</v>
       </c>
       <c r="K46" s="2">
         <v>44256.0</v>
       </c>
       <c r="L46" s="2">
         <v>45382.0</v>
       </c>
       <c r="M46">
         <v>30000</v>
       </c>
       <c r="N46">
         <v>1000.0</v>
       </c>
       <c r="O46" t="s">
         <v>28</v>
       </c>
       <c r="Q46">
         <v>100.0</v>
       </c>
+      <c r="S46">
+        <v>100.0</v>
+      </c>
       <c r="X46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:24">
       <c r="A47" s="2">
         <v>45316.416863426</v>
       </c>
       <c r="B47" t="s">
         <v>24</v>
       </c>
       <c r="C47" t="s">
         <v>25</v>
       </c>
       <c r="D47" t="s">
         <v>26</v>
       </c>
       <c r="E47" t="s">
         <v>27</v>
       </c>
       <c r="G47">
         <v>99.847222</v>
       </c>
       <c r="I47" t="s">
         <v>28</v>
@@ -5126,50 +5138,53 @@
       </c>
       <c r="I86" t="s">
         <v>28</v>
       </c>
       <c r="J86">
         <v>11.0</v>
       </c>
       <c r="K86" s="2">
         <v>44256.0</v>
       </c>
       <c r="L86" s="2">
         <v>45382.0</v>
       </c>
       <c r="M86">
         <v>30000</v>
       </c>
       <c r="N86">
         <v>1000.0</v>
       </c>
       <c r="O86" t="s">
         <v>28</v>
       </c>
       <c r="Q86">
         <v>99.01</v>
       </c>
+      <c r="S86">
+        <v>99.01</v>
+      </c>
     </row>
     <row r="87" spans="1:24">
       <c r="A87" s="2">
         <v>45257.421527778</v>
       </c>
       <c r="B87" t="s">
         <v>24</v>
       </c>
       <c r="C87" t="s">
         <v>25</v>
       </c>
       <c r="D87" t="s">
         <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>27</v>
       </c>
       <c r="G87">
         <v>101.0</v>
       </c>
       <c r="I87" t="s">
         <v>28</v>
       </c>
       <c r="J87">
         <v>11.0</v>
@@ -6328,50 +6343,56 @@
       </c>
       <c r="J108">
         <v>11.0</v>
       </c>
       <c r="K108" s="2">
         <v>44256.0</v>
       </c>
       <c r="L108" s="2">
         <v>45382.0</v>
       </c>
       <c r="M108">
         <v>30000</v>
       </c>
       <c r="N108">
         <v>1000.0</v>
       </c>
       <c r="O108" t="s">
         <v>28</v>
       </c>
       <c r="Q108">
         <v>100.6</v>
       </c>
       <c r="R108">
         <v>100.7</v>
       </c>
+      <c r="S108">
+        <v>100.6</v>
+      </c>
+      <c r="T108">
+        <v>100.7</v>
+      </c>
       <c r="X108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:24">
       <c r="A109" s="2">
         <v>45225.468576389</v>
       </c>
       <c r="B109" t="s">
         <v>24</v>
       </c>
       <c r="C109" t="s">
         <v>25</v>
       </c>
       <c r="D109" t="s">
         <v>26</v>
       </c>
       <c r="E109" t="s">
         <v>27</v>
       </c>
       <c r="F109">
         <v>0.72</v>
       </c>
       <c r="G109">
         <v>100.6</v>
@@ -6384,50 +6405,56 @@
       </c>
       <c r="J109">
         <v>11.0</v>
       </c>
       <c r="K109" s="2">
         <v>44256.0</v>
       </c>
       <c r="L109" s="2">
         <v>45382.0</v>
       </c>
       <c r="M109">
         <v>30000</v>
       </c>
       <c r="N109">
         <v>1000.0</v>
       </c>
       <c r="O109" t="s">
         <v>28</v>
       </c>
       <c r="Q109">
         <v>100.6</v>
       </c>
       <c r="R109">
         <v>100.7</v>
       </c>
+      <c r="S109">
+        <v>100.6</v>
+      </c>
+      <c r="T109">
+        <v>100.7</v>
+      </c>
       <c r="X109">
         <v>4</v>
       </c>
     </row>
     <row r="110" spans="1:24">
       <c r="A110" s="2">
         <v>45224.417361111</v>
       </c>
       <c r="B110" t="s">
         <v>24</v>
       </c>
       <c r="C110" t="s">
         <v>25</v>
       </c>
       <c r="D110" t="s">
         <v>26</v>
       </c>
       <c r="E110" t="s">
         <v>27</v>
       </c>
       <c r="G110">
         <v>99.877778</v>
       </c>
       <c r="I110" t="s">
         <v>28</v>
@@ -8886,97 +8913,109 @@
       </c>
       <c r="J151">
         <v>11.0</v>
       </c>
       <c r="K151" s="2">
         <v>44256.0</v>
       </c>
       <c r="L151" s="2">
         <v>45382.0</v>
       </c>
       <c r="M151">
         <v>30000</v>
       </c>
       <c r="N151">
         <v>1000.0</v>
       </c>
       <c r="O151" t="s">
         <v>28</v>
       </c>
       <c r="Q151">
         <v>100.6</v>
       </c>
       <c r="R151">
         <v>101.7</v>
       </c>
+      <c r="S151">
+        <v>100.6</v>
+      </c>
+      <c r="T151">
+        <v>101.7</v>
+      </c>
     </row>
     <row r="152" spans="1:24">
       <c r="A152" s="2">
         <v>45166.416840278</v>
       </c>
       <c r="B152" t="s">
         <v>24</v>
       </c>
       <c r="C152" t="s">
         <v>25</v>
       </c>
       <c r="D152" t="s">
         <v>26</v>
       </c>
       <c r="E152" t="s">
         <v>27</v>
       </c>
       <c r="G152">
         <v>101.669444</v>
       </c>
       <c r="I152" t="s">
         <v>28</v>
       </c>
       <c r="J152">
         <v>11.0</v>
       </c>
       <c r="K152" s="2">
         <v>44256.0</v>
       </c>
       <c r="L152" s="2">
         <v>45382.0</v>
       </c>
       <c r="M152">
         <v>30000</v>
       </c>
       <c r="N152">
         <v>1000.0</v>
       </c>
       <c r="O152" t="s">
         <v>28</v>
       </c>
       <c r="Q152">
         <v>100.6</v>
       </c>
       <c r="R152">
         <v>101.7</v>
       </c>
+      <c r="S152">
+        <v>100.6</v>
+      </c>
+      <c r="T152">
+        <v>101.7</v>
+      </c>
     </row>
     <row r="153" spans="1:24">
       <c r="A153" s="2">
         <v>45163.658680556</v>
       </c>
       <c r="B153" t="s">
         <v>24</v>
       </c>
       <c r="C153" t="s">
         <v>25</v>
       </c>
       <c r="D153" t="s">
         <v>26</v>
       </c>
       <c r="E153" t="s">
         <v>27</v>
       </c>
       <c r="F153">
         <v>1.12</v>
       </c>
       <c r="G153">
         <v>101.669444</v>
       </c>
       <c r="H153">
         <v>2033.38888</v>
@@ -10222,50 +10261,53 @@
       </c>
       <c r="I174" t="s">
         <v>28</v>
       </c>
       <c r="J174">
         <v>11.0</v>
       </c>
       <c r="K174" s="2">
         <v>44256.0</v>
       </c>
       <c r="L174" s="2">
         <v>45382.0</v>
       </c>
       <c r="M174">
         <v>30000</v>
       </c>
       <c r="N174">
         <v>1000.0</v>
       </c>
       <c r="O174" t="s">
         <v>28</v>
       </c>
       <c r="Q174">
         <v>101.0</v>
       </c>
+      <c r="S174">
+        <v>101.0</v>
+      </c>
     </row>
     <row r="175" spans="1:24">
       <c r="A175" s="2">
         <v>45133.551736111</v>
       </c>
       <c r="B175" t="s">
         <v>24</v>
       </c>
       <c r="C175" t="s">
         <v>25</v>
       </c>
       <c r="D175" t="s">
         <v>26</v>
       </c>
       <c r="E175" t="s">
         <v>27</v>
       </c>
       <c r="F175">
         <v>0.33</v>
       </c>
       <c r="G175">
         <v>101.638889</v>
       </c>
       <c r="H175">
         <v>7111.72223</v>
@@ -11449,50 +11491,56 @@
       </c>
       <c r="J195">
         <v>11.0</v>
       </c>
       <c r="K195" s="2">
         <v>44256.0</v>
       </c>
       <c r="L195" s="2">
         <v>45382.0</v>
       </c>
       <c r="M195">
         <v>30000</v>
       </c>
       <c r="N195">
         <v>1000.0</v>
       </c>
       <c r="O195" t="s">
         <v>28</v>
       </c>
       <c r="Q195">
         <v>100.3</v>
       </c>
       <c r="R195">
         <v>101.0</v>
       </c>
+      <c r="S195">
+        <v>100.3</v>
+      </c>
+      <c r="T195">
+        <v>101.0</v>
+      </c>
     </row>
     <row r="196" spans="1:24">
       <c r="A196" s="2">
         <v>45104.416886574</v>
       </c>
       <c r="B196" t="s">
         <v>24</v>
       </c>
       <c r="C196" t="s">
         <v>25</v>
       </c>
       <c r="D196" t="s">
         <v>26</v>
       </c>
       <c r="E196" t="s">
         <v>27</v>
       </c>
       <c r="G196">
         <v>101.702778</v>
       </c>
       <c r="I196" t="s">
         <v>28</v>
       </c>
       <c r="J196">
         <v>11.0</v>
@@ -12750,100 +12798,112 @@
       </c>
       <c r="J217">
         <v>11.0</v>
       </c>
       <c r="K217" s="2">
         <v>44256.0</v>
       </c>
       <c r="L217" s="2">
         <v>45382.0</v>
       </c>
       <c r="M217">
         <v>30000</v>
       </c>
       <c r="N217">
         <v>1000.0</v>
       </c>
       <c r="O217" t="s">
         <v>28</v>
       </c>
       <c r="Q217">
         <v>101.1</v>
       </c>
       <c r="R217">
         <v>102.49</v>
       </c>
+      <c r="S217">
+        <v>101.1</v>
+      </c>
+      <c r="T217">
+        <v>102.49</v>
+      </c>
       <c r="X217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:24">
       <c r="A218" s="2">
         <v>45072.532465278</v>
       </c>
       <c r="B218" t="s">
         <v>24</v>
       </c>
       <c r="C218" t="s">
         <v>25</v>
       </c>
       <c r="D218" t="s">
         <v>26</v>
       </c>
       <c r="E218" t="s">
         <v>27</v>
       </c>
       <c r="G218">
         <v>101.533333</v>
       </c>
       <c r="I218" t="s">
         <v>28</v>
       </c>
       <c r="J218">
         <v>11.0</v>
       </c>
       <c r="K218" s="2">
         <v>44256.0</v>
       </c>
       <c r="L218" s="2">
         <v>45382.0</v>
       </c>
       <c r="M218">
         <v>30000</v>
       </c>
       <c r="N218">
         <v>1000.0</v>
       </c>
       <c r="O218" t="s">
         <v>28</v>
       </c>
       <c r="Q218">
         <v>100.1834</v>
       </c>
       <c r="R218">
         <v>101.1</v>
       </c>
+      <c r="S218">
+        <v>100.1834</v>
+      </c>
+      <c r="T218">
+        <v>101.1</v>
+      </c>
     </row>
     <row r="219" spans="1:24">
       <c r="A219" s="2">
         <v>45071.642650463</v>
       </c>
       <c r="B219" t="s">
         <v>24</v>
       </c>
       <c r="C219" t="s">
         <v>25</v>
       </c>
       <c r="D219" t="s">
         <v>26</v>
       </c>
       <c r="E219" t="s">
         <v>27</v>
       </c>
       <c r="G219">
         <v>101.533333</v>
       </c>
       <c r="I219" t="s">
         <v>28</v>
       </c>
       <c r="J219">
         <v>11.0</v>
@@ -15066,97 +15126,109 @@
       </c>
       <c r="J256">
         <v>11.0</v>
       </c>
       <c r="K256" s="2">
         <v>44256.0</v>
       </c>
       <c r="L256" s="2">
         <v>45382.0</v>
       </c>
       <c r="M256">
         <v>30000</v>
       </c>
       <c r="N256">
         <v>1000.0</v>
       </c>
       <c r="O256" t="s">
         <v>28</v>
       </c>
       <c r="Q256">
         <v>101.9</v>
       </c>
       <c r="R256">
         <v>102.0</v>
       </c>
+      <c r="S256">
+        <v>101.9</v>
+      </c>
+      <c r="T256">
+        <v>102.0</v>
+      </c>
     </row>
     <row r="257" spans="1:24">
       <c r="A257" s="2">
         <v>45013.454513889</v>
       </c>
       <c r="B257" t="s">
         <v>24</v>
       </c>
       <c r="C257" t="s">
         <v>25</v>
       </c>
       <c r="D257" t="s">
         <v>26</v>
       </c>
       <c r="E257" t="s">
         <v>27</v>
       </c>
       <c r="G257">
         <v>103.189444</v>
       </c>
       <c r="I257" t="s">
         <v>28</v>
       </c>
       <c r="J257">
         <v>11.0</v>
       </c>
       <c r="K257" s="2">
         <v>44256.0</v>
       </c>
       <c r="L257" s="2">
         <v>45382.0</v>
       </c>
       <c r="M257">
         <v>30000</v>
       </c>
       <c r="N257">
         <v>1000.0</v>
       </c>
       <c r="O257" t="s">
         <v>28</v>
       </c>
       <c r="Q257">
         <v>101.8</v>
       </c>
       <c r="R257">
         <v>102.395</v>
       </c>
+      <c r="S257">
+        <v>101.8</v>
+      </c>
+      <c r="T257">
+        <v>102.395</v>
+      </c>
     </row>
     <row r="258" spans="1:24">
       <c r="A258" s="2">
         <v>45012.582418981</v>
       </c>
       <c r="B258" t="s">
         <v>24</v>
       </c>
       <c r="C258" t="s">
         <v>25</v>
       </c>
       <c r="D258" t="s">
         <v>26</v>
       </c>
       <c r="E258" t="s">
         <v>27</v>
       </c>
       <c r="G258">
         <v>103.189444</v>
       </c>
       <c r="I258" t="s">
         <v>28</v>
       </c>
       <c r="J258">
         <v>11.0</v>
@@ -16417,50 +16489,56 @@
       </c>
       <c r="J279">
         <v>11.0</v>
       </c>
       <c r="K279" s="2">
         <v>44256.0</v>
       </c>
       <c r="L279" s="2">
         <v>45382.0</v>
       </c>
       <c r="M279">
         <v>30000</v>
       </c>
       <c r="N279">
         <v>1000.0</v>
       </c>
       <c r="O279" t="s">
         <v>28</v>
       </c>
       <c r="Q279">
         <v>101.4</v>
       </c>
       <c r="R279">
         <v>102.995</v>
       </c>
+      <c r="S279">
+        <v>101.4</v>
+      </c>
+      <c r="T279">
+        <v>102.995</v>
+      </c>
     </row>
     <row r="280" spans="1:24">
       <c r="A280" s="2">
         <v>44980.594490741</v>
       </c>
       <c r="B280" t="s">
         <v>24</v>
       </c>
       <c r="C280" t="s">
         <v>25</v>
       </c>
       <c r="D280" t="s">
         <v>26</v>
       </c>
       <c r="E280" t="s">
         <v>27</v>
       </c>
       <c r="F280">
         <v>0.12</v>
       </c>
       <c r="G280">
         <v>101.369444</v>
       </c>
       <c r="H280">
         <v>2027.38888</v>
@@ -17609,97 +17687,109 @@
       </c>
       <c r="J299">
         <v>11.0</v>
       </c>
       <c r="K299" s="2">
         <v>44256.0</v>
       </c>
       <c r="L299" s="2">
         <v>45382.0</v>
       </c>
       <c r="M299">
         <v>30000</v>
       </c>
       <c r="N299">
         <v>1000.0</v>
       </c>
       <c r="O299" t="s">
         <v>28</v>
       </c>
       <c r="Q299">
         <v>101.005</v>
       </c>
       <c r="R299">
         <v>101.995</v>
       </c>
+      <c r="S299">
+        <v>101.005</v>
+      </c>
+      <c r="T299">
+        <v>101.995</v>
+      </c>
     </row>
     <row r="300" spans="1:24">
       <c r="A300" s="2">
         <v>44952.417106481</v>
       </c>
       <c r="B300" t="s">
         <v>24</v>
       </c>
       <c r="C300" t="s">
         <v>25</v>
       </c>
       <c r="D300" t="s">
         <v>26</v>
       </c>
       <c r="E300" t="s">
         <v>27</v>
       </c>
       <c r="G300">
         <v>102.111111</v>
       </c>
       <c r="I300" t="s">
         <v>28</v>
       </c>
       <c r="J300">
         <v>11.0</v>
       </c>
       <c r="K300" s="2">
         <v>44256.0</v>
       </c>
       <c r="L300" s="2">
         <v>45382.0</v>
       </c>
       <c r="M300">
         <v>30000</v>
       </c>
       <c r="N300">
         <v>1000.0</v>
       </c>
       <c r="O300" t="s">
         <v>28</v>
       </c>
       <c r="Q300">
         <v>101.005</v>
       </c>
       <c r="R300">
         <v>101.995</v>
       </c>
+      <c r="S300">
+        <v>101.005</v>
+      </c>
+      <c r="T300">
+        <v>101.995</v>
+      </c>
     </row>
     <row r="301" spans="1:24">
       <c r="A301" s="2">
         <v>44951.610474537</v>
       </c>
       <c r="B301" t="s">
         <v>24</v>
       </c>
       <c r="C301" t="s">
         <v>25</v>
       </c>
       <c r="D301" t="s">
         <v>26</v>
       </c>
       <c r="E301" t="s">
         <v>27</v>
       </c>
       <c r="G301">
         <v>102.111111</v>
       </c>
       <c r="I301" t="s">
         <v>28</v>
       </c>
       <c r="J301">
         <v>11.0</v>
@@ -18940,50 +19030,56 @@
       </c>
       <c r="J321">
         <v>11.0</v>
       </c>
       <c r="K321" s="2">
         <v>44256.0</v>
       </c>
       <c r="L321" s="2">
         <v>45382.0</v>
       </c>
       <c r="M321">
         <v>30000</v>
       </c>
       <c r="N321">
         <v>1000.0</v>
       </c>
       <c r="O321" t="s">
         <v>28</v>
       </c>
       <c r="Q321">
         <v>100.2</v>
       </c>
       <c r="R321">
         <v>100.5</v>
       </c>
+      <c r="S321">
+        <v>100.2</v>
+      </c>
+      <c r="T321">
+        <v>100.5</v>
+      </c>
     </row>
     <row r="322" spans="1:24">
       <c r="A322" s="2">
         <v>44922.65505787</v>
       </c>
       <c r="B322" t="s">
         <v>24</v>
       </c>
       <c r="C322" t="s">
         <v>25</v>
       </c>
       <c r="D322" t="s">
         <v>26</v>
       </c>
       <c r="E322" t="s">
         <v>27</v>
       </c>
       <c r="F322">
         <v>0.13</v>
       </c>
       <c r="G322">
         <v>100.469444</v>
       </c>
       <c r="H322">
         <v>8037.55552</v>
@@ -20197,50 +20293,56 @@
       </c>
       <c r="J342">
         <v>11.0</v>
       </c>
       <c r="K342" s="2">
         <v>44256.0</v>
       </c>
       <c r="L342" s="2">
         <v>45382.0</v>
       </c>
       <c r="M342">
         <v>30000</v>
       </c>
       <c r="N342">
         <v>1000.0</v>
       </c>
       <c r="O342" t="s">
         <v>28</v>
       </c>
       <c r="Q342">
         <v>100.5</v>
       </c>
       <c r="R342">
         <v>101.4</v>
       </c>
+      <c r="S342">
+        <v>100.5</v>
+      </c>
+      <c r="T342">
+        <v>101.4</v>
+      </c>
     </row>
     <row r="343" spans="1:24">
       <c r="A343" s="2">
         <v>44890.660416667</v>
       </c>
       <c r="B343" t="s">
         <v>24</v>
       </c>
       <c r="C343" t="s">
         <v>25</v>
       </c>
       <c r="D343" t="s">
         <v>26</v>
       </c>
       <c r="E343" t="s">
         <v>27</v>
       </c>
       <c r="F343">
         <v>0.12</v>
       </c>
       <c r="G343">
         <v>101.369444</v>
       </c>
       <c r="H343">
         <v>4054.77776</v>
@@ -21507,50 +21609,56 @@
       </c>
       <c r="J364">
         <v>11.0</v>
       </c>
       <c r="K364" s="2">
         <v>44256.0</v>
       </c>
       <c r="L364" s="2">
         <v>45382.0</v>
       </c>
       <c r="M364">
         <v>30000</v>
       </c>
       <c r="N364">
         <v>1000.0</v>
       </c>
       <c r="O364" t="s">
         <v>28</v>
       </c>
       <c r="Q364">
         <v>99.0</v>
       </c>
       <c r="R364">
         <v>100.5</v>
       </c>
+      <c r="S364">
+        <v>99.0</v>
+      </c>
+      <c r="T364">
+        <v>100.5</v>
+      </c>
     </row>
     <row r="365" spans="1:24">
       <c r="A365" s="2">
         <v>44860.422025463</v>
       </c>
       <c r="B365" t="s">
         <v>24</v>
       </c>
       <c r="C365" t="s">
         <v>25</v>
       </c>
       <c r="D365" t="s">
         <v>26</v>
       </c>
       <c r="E365" t="s">
         <v>27</v>
       </c>
       <c r="G365">
         <v>100.610111</v>
       </c>
       <c r="I365" t="s">
         <v>28</v>
       </c>
       <c r="J365">
         <v>11.0</v>
@@ -22737,50 +22845,56 @@
       </c>
       <c r="J385">
         <v>11.0</v>
       </c>
       <c r="K385" s="2">
         <v>44256.0</v>
       </c>
       <c r="L385" s="2">
         <v>45382.0</v>
       </c>
       <c r="M385">
         <v>30000</v>
       </c>
       <c r="N385">
         <v>1000.0</v>
       </c>
       <c r="O385" t="s">
         <v>28</v>
       </c>
       <c r="Q385">
         <v>99.754</v>
       </c>
       <c r="R385">
         <v>101.4</v>
       </c>
+      <c r="S385">
+        <v>99.754</v>
+      </c>
+      <c r="T385">
+        <v>101.4</v>
+      </c>
     </row>
     <row r="386" spans="1:24">
       <c r="A386" s="2">
         <v>44831.591238426</v>
       </c>
       <c r="B386" t="s">
         <v>24</v>
       </c>
       <c r="C386" t="s">
         <v>25</v>
       </c>
       <c r="D386" t="s">
         <v>26</v>
       </c>
       <c r="E386" t="s">
         <v>27</v>
       </c>
       <c r="F386">
         <v>-2.38</v>
       </c>
       <c r="G386">
         <v>99.020444</v>
       </c>
       <c r="H386">
         <v>13868.28216</v>
@@ -24053,100 +24167,112 @@
       </c>
       <c r="J407">
         <v>11.0</v>
       </c>
       <c r="K407" s="2">
         <v>44256.0</v>
       </c>
       <c r="L407" s="2">
         <v>45382.0</v>
       </c>
       <c r="M407">
         <v>30000</v>
       </c>
       <c r="N407">
         <v>1000.0</v>
       </c>
       <c r="O407" t="s">
         <v>28</v>
       </c>
       <c r="Q407">
         <v>100.0</v>
       </c>
       <c r="R407">
         <v>101.92</v>
       </c>
+      <c r="S407">
+        <v>100.0</v>
+      </c>
+      <c r="T407">
+        <v>101.92</v>
+      </c>
       <c r="X407">
         <v>1</v>
       </c>
     </row>
     <row r="408" spans="1:24">
       <c r="A408" s="2">
         <v>44799.416747685</v>
       </c>
       <c r="B408" t="s">
         <v>24</v>
       </c>
       <c r="C408" t="s">
         <v>25</v>
       </c>
       <c r="D408" t="s">
         <v>26</v>
       </c>
       <c r="E408" t="s">
         <v>27</v>
       </c>
       <c r="G408">
         <v>100.577778</v>
       </c>
       <c r="I408" t="s">
         <v>28</v>
       </c>
       <c r="J408">
         <v>11.0</v>
       </c>
       <c r="K408" s="2">
         <v>44256.0</v>
       </c>
       <c r="L408" s="2">
         <v>45382.0</v>
       </c>
       <c r="M408">
         <v>30000</v>
       </c>
       <c r="N408">
         <v>1000.0</v>
       </c>
       <c r="O408" t="s">
         <v>28</v>
       </c>
       <c r="Q408">
         <v>100.0</v>
       </c>
       <c r="R408">
         <v>101.92</v>
       </c>
+      <c r="S408">
+        <v>100.0</v>
+      </c>
+      <c r="T408">
+        <v>101.92</v>
+      </c>
     </row>
     <row r="409" spans="1:24">
       <c r="A409" s="2">
         <v>44798.548506944</v>
       </c>
       <c r="B409" t="s">
         <v>24</v>
       </c>
       <c r="C409" t="s">
         <v>25</v>
       </c>
       <c r="D409" t="s">
         <v>26</v>
       </c>
       <c r="E409" t="s">
         <v>27</v>
       </c>
       <c r="G409">
         <v>100.577778</v>
       </c>
       <c r="I409" t="s">
         <v>28</v>
       </c>
       <c r="J409">
         <v>11.0</v>
@@ -26706,50 +26832,56 @@
       </c>
       <c r="J451">
         <v>11.0</v>
       </c>
       <c r="K451" s="2">
         <v>44256.0</v>
       </c>
       <c r="L451" s="2">
         <v>45382.0</v>
       </c>
       <c r="M451">
         <v>30000</v>
       </c>
       <c r="N451">
         <v>1000.0</v>
       </c>
       <c r="O451" t="s">
         <v>28</v>
       </c>
       <c r="Q451">
         <v>98.1</v>
       </c>
       <c r="R451">
         <v>100.903</v>
       </c>
+      <c r="S451">
+        <v>98.1</v>
+      </c>
+      <c r="T451">
+        <v>100.903</v>
+      </c>
       <c r="X451">
         <v>6</v>
       </c>
     </row>
     <row r="452" spans="1:24">
       <c r="A452" s="2">
         <v>44739.591990741</v>
       </c>
       <c r="B452" t="s">
         <v>24</v>
       </c>
       <c r="C452" t="s">
         <v>25</v>
       </c>
       <c r="D452" t="s">
         <v>26</v>
       </c>
       <c r="E452" t="s">
         <v>27</v>
       </c>
       <c r="F452">
         <v>-0.74</v>
       </c>
       <c r="G452">
         <v>99.969444</v>
@@ -28013,50 +28145,56 @@
       </c>
       <c r="J473">
         <v>11.0</v>
       </c>
       <c r="K473" s="2">
         <v>44256.0</v>
       </c>
       <c r="L473" s="2">
         <v>45382.0</v>
       </c>
       <c r="M473">
         <v>30000</v>
       </c>
       <c r="N473">
         <v>1000.0</v>
       </c>
       <c r="O473" t="s">
         <v>28</v>
       </c>
       <c r="Q473">
         <v>101.0</v>
       </c>
       <c r="R473">
         <v>101.85</v>
       </c>
+      <c r="S473">
+        <v>101.0</v>
+      </c>
+      <c r="T473">
+        <v>101.85</v>
+      </c>
       <c r="X473">
         <v>1</v>
       </c>
     </row>
     <row r="474" spans="1:24">
       <c r="A474" s="2">
         <v>44706.491863426</v>
       </c>
       <c r="B474" t="s">
         <v>24</v>
       </c>
       <c r="C474" t="s">
         <v>25</v>
       </c>
       <c r="D474" t="s">
         <v>26</v>
       </c>
       <c r="E474" t="s">
         <v>27</v>
       </c>
       <c r="G474">
         <v>100.350222</v>
       </c>
       <c r="I474" t="s">
         <v>28</v>
@@ -30439,50 +30577,56 @@
       </c>
       <c r="J513">
         <v>11.0</v>
       </c>
       <c r="K513" s="2">
         <v>44256.0</v>
       </c>
       <c r="L513" s="2">
         <v>45382.0</v>
       </c>
       <c r="M513">
         <v>30000</v>
       </c>
       <c r="N513">
         <v>1000.0</v>
       </c>
       <c r="O513" t="s">
         <v>28</v>
       </c>
       <c r="Q513">
         <v>100.5</v>
       </c>
       <c r="R513">
         <v>100.79</v>
       </c>
+      <c r="S513">
+        <v>100.5</v>
+      </c>
+      <c r="T513">
+        <v>100.79</v>
+      </c>
       <c r="X513">
         <v>2</v>
       </c>
     </row>
     <row r="514" spans="1:24">
       <c r="A514" s="2">
         <v>44648.489502315</v>
       </c>
       <c r="B514" t="s">
         <v>24</v>
       </c>
       <c r="C514" t="s">
         <v>25</v>
       </c>
       <c r="D514" t="s">
         <v>26</v>
       </c>
       <c r="E514" t="s">
         <v>27</v>
       </c>
       <c r="F514">
         <v>0.15</v>
       </c>
       <c r="G514">
         <v>100.79</v>
@@ -30495,50 +30639,56 @@
       </c>
       <c r="J514">
         <v>11.0</v>
       </c>
       <c r="K514" s="2">
         <v>44256.0</v>
       </c>
       <c r="L514" s="2">
         <v>45382.0</v>
       </c>
       <c r="M514">
         <v>30000</v>
       </c>
       <c r="N514">
         <v>1000.0</v>
       </c>
       <c r="O514" t="s">
         <v>28</v>
       </c>
       <c r="Q514">
         <v>100.0</v>
       </c>
       <c r="R514">
         <v>100.7</v>
       </c>
+      <c r="S514">
+        <v>100.0</v>
+      </c>
+      <c r="T514">
+        <v>100.7</v>
+      </c>
       <c r="X514">
         <v>1</v>
       </c>
     </row>
     <row r="515" spans="1:24">
       <c r="A515" s="2">
         <v>44645.666076389</v>
       </c>
       <c r="B515" t="s">
         <v>24</v>
       </c>
       <c r="C515" t="s">
         <v>25</v>
       </c>
       <c r="D515" t="s">
         <v>26</v>
       </c>
       <c r="E515" t="s">
         <v>27</v>
       </c>
       <c r="G515">
         <v>100.637222</v>
       </c>
       <c r="I515" t="s">
         <v>28</v>
@@ -31859,50 +32009,53 @@
       </c>
       <c r="I536" t="s">
         <v>28</v>
       </c>
       <c r="J536">
         <v>11.0</v>
       </c>
       <c r="K536" s="2">
         <v>44256.0</v>
       </c>
       <c r="L536" s="2">
         <v>45382.0</v>
       </c>
       <c r="M536">
         <v>30000</v>
       </c>
       <c r="N536">
         <v>1000.0</v>
       </c>
       <c r="O536" t="s">
         <v>28</v>
       </c>
       <c r="R536">
         <v>104.5</v>
       </c>
+      <c r="T536">
+        <v>104.5</v>
+      </c>
       <c r="X536">
         <v>2</v>
       </c>
     </row>
     <row r="537" spans="1:24">
       <c r="A537" s="2">
         <v>44615.416828704</v>
       </c>
       <c r="B537" t="s">
         <v>24</v>
       </c>
       <c r="C537" t="s">
         <v>25</v>
       </c>
       <c r="D537" t="s">
         <v>26</v>
       </c>
       <c r="E537" t="s">
         <v>27</v>
       </c>
       <c r="G537">
         <v>102.477778</v>
       </c>
       <c r="I537" t="s">
         <v>28</v>
@@ -33063,50 +33216,56 @@
       </c>
       <c r="J556">
         <v>11.0</v>
       </c>
       <c r="K556" s="2">
         <v>44256.0</v>
       </c>
       <c r="L556" s="2">
         <v>45382.0</v>
       </c>
       <c r="M556">
         <v>30000</v>
       </c>
       <c r="N556">
         <v>1000.0</v>
       </c>
       <c r="O556" t="s">
         <v>28</v>
       </c>
       <c r="Q556">
         <v>103.5</v>
       </c>
       <c r="R556">
         <v>104.89</v>
       </c>
+      <c r="S556">
+        <v>103.5</v>
+      </c>
+      <c r="T556">
+        <v>104.89</v>
+      </c>
     </row>
     <row r="557" spans="1:24">
       <c r="A557" s="2">
         <v>44587.523564815</v>
       </c>
       <c r="B557" t="s">
         <v>24</v>
       </c>
       <c r="C557" t="s">
         <v>25</v>
       </c>
       <c r="D557" t="s">
         <v>26</v>
       </c>
       <c r="E557" t="s">
         <v>27</v>
       </c>
       <c r="F557">
         <v>-0.08</v>
       </c>
       <c r="G557">
         <v>104.828889</v>
       </c>
       <c r="H557">
         <v>1048.28889</v>
@@ -34300,50 +34459,56 @@
       </c>
       <c r="J576">
         <v>11.0</v>
       </c>
       <c r="K576" s="2">
         <v>44256.0</v>
       </c>
       <c r="L576" s="2">
         <v>45382.0</v>
       </c>
       <c r="M576">
         <v>30000</v>
       </c>
       <c r="N576">
         <v>1000.0</v>
       </c>
       <c r="O576" t="s">
         <v>28</v>
       </c>
       <c r="Q576">
         <v>103.269</v>
       </c>
       <c r="R576">
         <v>104.0</v>
       </c>
+      <c r="S576">
+        <v>103.269</v>
+      </c>
+      <c r="T576">
+        <v>104.0</v>
+      </c>
     </row>
     <row r="577" spans="1:24">
       <c r="A577" s="2">
         <v>44558.424502315</v>
       </c>
       <c r="B577" t="s">
         <v>24</v>
       </c>
       <c r="C577" t="s">
         <v>25</v>
       </c>
       <c r="D577" t="s">
         <v>26</v>
       </c>
       <c r="E577" t="s">
         <v>27</v>
       </c>
       <c r="F577">
         <v>0.03</v>
       </c>
       <c r="G577">
         <v>104.0</v>
       </c>
       <c r="H577">
         <v>1040.0</v>
@@ -34353,50 +34518,56 @@
       </c>
       <c r="J577">
         <v>11.0</v>
       </c>
       <c r="K577" s="2">
         <v>44256.0</v>
       </c>
       <c r="L577" s="2">
         <v>45382.0</v>
       </c>
       <c r="M577">
         <v>30000</v>
       </c>
       <c r="N577">
         <v>1000.0</v>
       </c>
       <c r="O577" t="s">
         <v>28</v>
       </c>
       <c r="Q577">
         <v>103.269</v>
       </c>
       <c r="R577">
         <v>104.0</v>
       </c>
+      <c r="S577">
+        <v>103.269</v>
+      </c>
+      <c r="T577">
+        <v>104.0</v>
+      </c>
       <c r="X577">
         <v>1</v>
       </c>
     </row>
     <row r="578" spans="1:24">
       <c r="A578" s="2">
         <v>44557.516423611</v>
       </c>
       <c r="B578" t="s">
         <v>24</v>
       </c>
       <c r="C578" t="s">
         <v>25</v>
       </c>
       <c r="D578" t="s">
         <v>26</v>
       </c>
       <c r="E578" t="s">
         <v>27</v>
       </c>
       <c r="F578">
         <v>-0.68</v>
       </c>
       <c r="G578">
         <v>103.969444</v>
@@ -35646,50 +35817,56 @@
       </c>
       <c r="J598">
         <v>11.0</v>
       </c>
       <c r="K598" s="2">
         <v>44256.0</v>
       </c>
       <c r="L598" s="2">
         <v>45382.0</v>
       </c>
       <c r="M598">
         <v>30000</v>
       </c>
       <c r="N598">
         <v>1000.0</v>
       </c>
       <c r="O598" t="s">
         <v>28</v>
       </c>
       <c r="Q598">
         <v>103.5</v>
       </c>
       <c r="R598">
         <v>104.0</v>
       </c>
+      <c r="S598">
+        <v>103.5</v>
+      </c>
+      <c r="T598">
+        <v>104.0</v>
+      </c>
       <c r="X598">
         <v>5</v>
       </c>
     </row>
     <row r="599" spans="1:24">
       <c r="A599" s="2">
         <v>44525.444872685</v>
       </c>
       <c r="B599" t="s">
         <v>24</v>
       </c>
       <c r="C599" t="s">
         <v>25</v>
       </c>
       <c r="D599" t="s">
         <v>26</v>
       </c>
       <c r="E599" t="s">
         <v>27</v>
       </c>
       <c r="G599">
         <v>103.847222</v>
       </c>
       <c r="I599" t="s">
         <v>28</v>
@@ -38195,50 +38372,56 @@
       </c>
       <c r="J641">
         <v>11.0</v>
       </c>
       <c r="K641" s="2">
         <v>44256.0</v>
       </c>
       <c r="L641" s="2">
         <v>45382.0</v>
       </c>
       <c r="M641">
         <v>30000</v>
       </c>
       <c r="N641">
         <v>1000.0</v>
       </c>
       <c r="O641" t="s">
         <v>28</v>
       </c>
       <c r="Q641">
         <v>104.1</v>
       </c>
       <c r="R641">
         <v>106.49</v>
       </c>
+      <c r="S641">
+        <v>104.1</v>
+      </c>
+      <c r="T641">
+        <v>106.49</v>
+      </c>
     </row>
     <row r="642" spans="1:24">
       <c r="A642" s="2">
         <v>44466.63974537</v>
       </c>
       <c r="B642" t="s">
         <v>24</v>
       </c>
       <c r="C642" t="s">
         <v>25</v>
       </c>
       <c r="D642" t="s">
         <v>26</v>
       </c>
       <c r="E642" t="s">
         <v>27</v>
       </c>
       <c r="G642">
         <v>104.408333</v>
       </c>
       <c r="I642" t="s">
         <v>28</v>
       </c>
       <c r="J642">
         <v>11.0</v>
@@ -39529,50 +39712,56 @@
       </c>
       <c r="J663">
         <v>11.0</v>
       </c>
       <c r="K663" s="2">
         <v>44256.0</v>
       </c>
       <c r="L663" s="2">
         <v>45382.0</v>
       </c>
       <c r="M663">
         <v>30000</v>
       </c>
       <c r="N663">
         <v>1000.0</v>
       </c>
       <c r="O663" t="s">
         <v>28</v>
       </c>
       <c r="Q663">
         <v>104.5</v>
       </c>
       <c r="R663">
         <v>105.5</v>
       </c>
+      <c r="S663">
+        <v>104.5</v>
+      </c>
+      <c r="T663">
+        <v>105.5</v>
+      </c>
       <c r="X663">
         <v>1</v>
       </c>
     </row>
     <row r="664" spans="1:24">
       <c r="A664" s="2">
         <v>44434.523356481</v>
       </c>
       <c r="B664" t="s">
         <v>24</v>
       </c>
       <c r="C664" t="s">
         <v>25</v>
       </c>
       <c r="D664" t="s">
         <v>26</v>
       </c>
       <c r="E664" t="s">
         <v>27</v>
       </c>
       <c r="F664">
         <v>0.09</v>
       </c>
       <c r="G664">
         <v>105.5</v>
@@ -39585,50 +39774,56 @@
       </c>
       <c r="J664">
         <v>11.0</v>
       </c>
       <c r="K664" s="2">
         <v>44256.0</v>
       </c>
       <c r="L664" s="2">
         <v>45382.0</v>
       </c>
       <c r="M664">
         <v>30000</v>
       </c>
       <c r="N664">
         <v>1000.0</v>
       </c>
       <c r="O664" t="s">
         <v>28</v>
       </c>
       <c r="Q664">
         <v>105.5</v>
       </c>
       <c r="R664">
         <v>106.5</v>
       </c>
+      <c r="S664">
+        <v>105.5</v>
+      </c>
+      <c r="T664">
+        <v>106.5</v>
+      </c>
       <c r="X664">
         <v>2</v>
       </c>
     </row>
     <row r="665" spans="1:24">
       <c r="A665" s="2">
         <v>44433.535787037</v>
       </c>
       <c r="B665" t="s">
         <v>24</v>
       </c>
       <c r="C665" t="s">
         <v>25</v>
       </c>
       <c r="D665" t="s">
         <v>26</v>
       </c>
       <c r="E665" t="s">
         <v>27</v>
       </c>
       <c r="F665">
         <v>0.99</v>
       </c>
       <c r="G665">
         <v>105.408333</v>
@@ -40842,50 +41037,56 @@
       </c>
       <c r="J685">
         <v>11.0</v>
       </c>
       <c r="K685" s="2">
         <v>44256.0</v>
       </c>
       <c r="L685" s="2">
         <v>45382.0</v>
       </c>
       <c r="M685">
         <v>30000</v>
       </c>
       <c r="N685">
         <v>1000.0</v>
       </c>
       <c r="O685" t="s">
         <v>28</v>
       </c>
       <c r="Q685">
         <v>103.5268</v>
       </c>
       <c r="R685">
         <v>105.5</v>
       </c>
+      <c r="S685">
+        <v>103.5268</v>
+      </c>
+      <c r="T685">
+        <v>105.5</v>
+      </c>
       <c r="X685">
         <v>1</v>
       </c>
     </row>
     <row r="686" spans="1:24">
       <c r="A686" s="2">
         <v>44404.526365741</v>
       </c>
       <c r="B686" t="s">
         <v>24</v>
       </c>
       <c r="C686" t="s">
         <v>25</v>
       </c>
       <c r="D686" t="s">
         <v>26</v>
       </c>
       <c r="E686" t="s">
         <v>27</v>
       </c>
       <c r="G686">
         <v>102.038889</v>
       </c>
       <c r="I686" t="s">
         <v>28</v>
@@ -42173,50 +42374,56 @@
       </c>
       <c r="J707">
         <v>11.0</v>
       </c>
       <c r="K707" s="2">
         <v>44256.0</v>
       </c>
       <c r="L707" s="2">
         <v>45382.0</v>
       </c>
       <c r="M707">
         <v>30000</v>
       </c>
       <c r="N707">
         <v>1000.0</v>
       </c>
       <c r="O707" t="s">
         <v>28</v>
       </c>
       <c r="Q707">
         <v>102.96</v>
       </c>
       <c r="R707">
         <v>103.49</v>
       </c>
+      <c r="S707">
+        <v>102.96</v>
+      </c>
+      <c r="T707">
+        <v>103.49</v>
+      </c>
       <c r="X707">
         <v>1</v>
       </c>
     </row>
     <row r="708" spans="1:24">
       <c r="A708" s="2">
         <v>44372.35462963</v>
       </c>
       <c r="B708" t="s">
         <v>24</v>
       </c>
       <c r="C708" t="s">
         <v>25</v>
       </c>
       <c r="D708" t="s">
         <v>26</v>
       </c>
       <c r="E708" t="s">
         <v>27</v>
       </c>
       <c r="G708">
         <v>103.652778</v>
       </c>
       <c r="I708" t="s">
         <v>28</v>
@@ -43433,50 +43640,56 @@
       </c>
       <c r="J728">
         <v>11.0</v>
       </c>
       <c r="K728" s="2">
         <v>44256.0</v>
       </c>
       <c r="L728" s="2">
         <v>45382.0</v>
       </c>
       <c r="M728">
         <v>30000</v>
       </c>
       <c r="N728">
         <v>1000.0</v>
       </c>
       <c r="O728" t="s">
         <v>28</v>
       </c>
       <c r="Q728">
         <v>102.35</v>
       </c>
       <c r="R728">
         <v>103.0</v>
       </c>
+      <c r="S728">
+        <v>102.35</v>
+      </c>
+      <c r="T728">
+        <v>103.0</v>
+      </c>
       <c r="X728">
         <v>1</v>
       </c>
     </row>
     <row r="729" spans="1:24">
       <c r="A729" s="2">
         <v>44342.512962963</v>
       </c>
       <c r="B729" t="s">
         <v>24</v>
       </c>
       <c r="C729" t="s">
         <v>25</v>
       </c>
       <c r="D729" t="s">
         <v>26</v>
       </c>
       <c r="E729" t="s">
         <v>27</v>
       </c>
       <c r="F729">
         <v>0.06</v>
       </c>
       <c r="G729">
         <v>102.938889</v>
@@ -44646,50 +44859,56 @@
       </c>
       <c r="J748">
         <v>11.0</v>
       </c>
       <c r="K748" s="2">
         <v>44256.0</v>
       </c>
       <c r="L748" s="2">
         <v>45382.0</v>
       </c>
       <c r="M748">
         <v>30000</v>
       </c>
       <c r="N748">
         <v>1000.0</v>
       </c>
       <c r="O748" t="s">
         <v>28</v>
       </c>
       <c r="Q748">
         <v>102.6</v>
       </c>
       <c r="R748">
         <v>104.0</v>
       </c>
+      <c r="S748">
+        <v>102.6</v>
+      </c>
+      <c r="T748">
+        <v>104.0</v>
+      </c>
       <c r="X748">
         <v>1</v>
       </c>
     </row>
     <row r="749" spans="1:24">
       <c r="A749" s="2">
         <v>44313.50375</v>
       </c>
       <c r="B749" t="s">
         <v>24</v>
       </c>
       <c r="C749" t="s">
         <v>25</v>
       </c>
       <c r="D749" t="s">
         <v>26</v>
       </c>
       <c r="E749" t="s">
         <v>27</v>
       </c>
       <c r="F749">
         <v>-0.9</v>
       </c>
       <c r="G749">
         <v>102.969444</v>
@@ -45883,98 +46102,110 @@
       </c>
       <c r="J768">
         <v>11.0</v>
       </c>
       <c r="K768" s="2">
         <v>44256.0</v>
       </c>
       <c r="L768" s="2">
         <v>45382.0</v>
       </c>
       <c r="M768">
         <v>30000</v>
       </c>
       <c r="N768">
         <v>1000.0</v>
       </c>
       <c r="O768" t="s">
         <v>28</v>
       </c>
       <c r="Q768">
         <v>102.5</v>
       </c>
       <c r="R768">
         <v>103.0</v>
       </c>
+      <c r="S768">
+        <v>102.5</v>
+      </c>
+      <c r="T768">
+        <v>103.0</v>
+      </c>
       <c r="X768">
         <v>5</v>
       </c>
     </row>
     <row r="769" spans="1:24">
       <c r="A769" s="2">
         <v>44281.649548611</v>
       </c>
       <c r="B769" t="s">
         <v>24</v>
       </c>
       <c r="C769" t="s">
         <v>25</v>
       </c>
       <c r="D769" t="s">
         <v>26</v>
       </c>
       <c r="E769" t="s">
         <v>27</v>
       </c>
       <c r="G769">
         <v>102.969444</v>
       </c>
       <c r="I769" t="s">
         <v>28</v>
       </c>
       <c r="J769">
         <v>11.0</v>
       </c>
       <c r="K769" s="2">
         <v>44256.0</v>
       </c>
       <c r="L769" s="2">
         <v>45382.0</v>
       </c>
       <c r="M769">
         <v>30000</v>
       </c>
       <c r="N769">
         <v>1000.0</v>
       </c>
       <c r="O769" t="s">
         <v>28</v>
       </c>
       <c r="Q769">
         <v>101.0</v>
       </c>
       <c r="R769">
+        <v>103.0</v>
+      </c>
+      <c r="S769">
+        <v>101.0</v>
+      </c>
+      <c r="T769">
         <v>103.0</v>
       </c>
     </row>
     <row r="770" spans="1:24">
       <c r="A770" s="2">
         <v>44280.630613426</v>
       </c>
       <c r="B770" t="s">
         <v>24</v>
       </c>
       <c r="C770" t="s">
         <v>25</v>
       </c>
       <c r="D770" t="s">
         <v>26</v>
       </c>
       <c r="E770" t="s">
         <v>27</v>
       </c>
       <c r="F770">
         <v>-1.54</v>
       </c>
       <c r="G770">
         <v>102.969444</v>
       </c>