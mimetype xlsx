--- v0 (2025-12-06)
+++ v1 (2026-10-17)
@@ -1679,50 +1679,53 @@
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="J26">
         <v>8.0</v>
       </c>
       <c r="K26" s="2">
         <v>44524.0</v>
       </c>
       <c r="L26" s="2">
         <v>45255.0</v>
       </c>
       <c r="M26">
         <v>10000</v>
       </c>
       <c r="N26">
         <v>1000.0</v>
       </c>
       <c r="O26" t="s">
         <v>28</v>
       </c>
       <c r="R26">
         <v>100.0</v>
       </c>
+      <c r="T26">
+        <v>100.0</v>
+      </c>
       <c r="X26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:24">
       <c r="A27" s="2">
         <v>45219.416793981</v>
       </c>
       <c r="B27" t="s">
         <v>24</v>
       </c>
       <c r="C27" t="s">
         <v>25</v>
       </c>
       <c r="D27" t="s">
         <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>27</v>
       </c>
       <c r="G27">
         <v>100.066667</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
@@ -2776,50 +2779,53 @@
       </c>
       <c r="I48" t="s">
         <v>28</v>
       </c>
       <c r="J48">
         <v>8.0</v>
       </c>
       <c r="K48" s="2">
         <v>44524.0</v>
       </c>
       <c r="L48" s="2">
         <v>45255.0</v>
       </c>
       <c r="M48">
         <v>10000</v>
       </c>
       <c r="N48">
         <v>1000.0</v>
       </c>
       <c r="O48" t="s">
         <v>28</v>
       </c>
       <c r="R48">
         <v>100.0</v>
       </c>
+      <c r="T48">
+        <v>100.0</v>
+      </c>
     </row>
     <row r="49" spans="1:24">
       <c r="A49" s="2">
         <v>45189.416979167</v>
       </c>
       <c r="B49" t="s">
         <v>24</v>
       </c>
       <c r="C49" t="s">
         <v>25</v>
       </c>
       <c r="D49" t="s">
         <v>26</v>
       </c>
       <c r="E49" t="s">
         <v>27</v>
       </c>
       <c r="G49">
         <v>100.066667</v>
       </c>
       <c r="I49" t="s">
         <v>28</v>
       </c>
       <c r="J49">
         <v>8.0</v>
@@ -3829,50 +3835,53 @@
       </c>
       <c r="I69" t="s">
         <v>28</v>
       </c>
       <c r="J69">
         <v>8.0</v>
       </c>
       <c r="K69" s="2">
         <v>44524.0</v>
       </c>
       <c r="L69" s="2">
         <v>45255.0</v>
       </c>
       <c r="M69">
         <v>10000</v>
       </c>
       <c r="N69">
         <v>1000.0</v>
       </c>
       <c r="O69" t="s">
         <v>28</v>
       </c>
       <c r="R69">
         <v>100.0</v>
       </c>
+      <c r="T69">
+        <v>100.0</v>
+      </c>
     </row>
     <row r="70" spans="1:24">
       <c r="A70" s="2">
         <v>45160.416736111</v>
       </c>
       <c r="B70" t="s">
         <v>24</v>
       </c>
       <c r="C70" t="s">
         <v>25</v>
       </c>
       <c r="D70" t="s">
         <v>26</v>
       </c>
       <c r="E70" t="s">
         <v>27</v>
       </c>
       <c r="G70">
         <v>99.488889</v>
       </c>
       <c r="I70" t="s">
         <v>28</v>
       </c>
       <c r="J70">
         <v>8.0</v>
@@ -4973,50 +4982,53 @@
       </c>
       <c r="I92" t="s">
         <v>28</v>
       </c>
       <c r="J92">
         <v>8.0</v>
       </c>
       <c r="K92" s="2">
         <v>44524.0</v>
       </c>
       <c r="L92" s="2">
         <v>45255.0</v>
       </c>
       <c r="M92">
         <v>10000</v>
       </c>
       <c r="N92">
         <v>1000.0</v>
       </c>
       <c r="O92" t="s">
         <v>28</v>
       </c>
       <c r="R92">
         <v>100.0</v>
       </c>
+      <c r="T92">
+        <v>100.0</v>
+      </c>
     </row>
     <row r="93" spans="1:24">
       <c r="A93" s="2">
         <v>45127.416782407</v>
       </c>
       <c r="B93" t="s">
         <v>24</v>
       </c>
       <c r="C93" t="s">
         <v>25</v>
       </c>
       <c r="D93" t="s">
         <v>26</v>
       </c>
       <c r="E93" t="s">
         <v>27</v>
       </c>
       <c r="G93">
         <v>99.488889</v>
       </c>
       <c r="I93" t="s">
         <v>28</v>
       </c>
       <c r="J93">
         <v>8.0</v>
@@ -7177,50 +7189,53 @@
       </c>
       <c r="I135" t="s">
         <v>28</v>
       </c>
       <c r="J135">
         <v>8.0</v>
       </c>
       <c r="K135" s="2">
         <v>44524.0</v>
       </c>
       <c r="L135" s="2">
         <v>45255.0</v>
       </c>
       <c r="M135">
         <v>10000</v>
       </c>
       <c r="N135">
         <v>1000.0</v>
       </c>
       <c r="O135" t="s">
         <v>28</v>
       </c>
       <c r="R135">
         <v>99.99</v>
       </c>
+      <c r="T135">
+        <v>99.99</v>
+      </c>
     </row>
     <row r="136" spans="1:24">
       <c r="A136" s="2">
         <v>45068.416828704</v>
       </c>
       <c r="B136" t="s">
         <v>24</v>
       </c>
       <c r="C136" t="s">
         <v>25</v>
       </c>
       <c r="D136" t="s">
         <v>26</v>
       </c>
       <c r="E136" t="s">
         <v>27</v>
       </c>
       <c r="G136">
         <v>100.2</v>
       </c>
       <c r="I136" t="s">
         <v>28</v>
       </c>
       <c r="J136">
         <v>8.0</v>
@@ -8168,50 +8183,53 @@
       </c>
       <c r="I155" t="s">
         <v>28</v>
       </c>
       <c r="J155">
         <v>8.0</v>
       </c>
       <c r="K155" s="2">
         <v>44524.0</v>
       </c>
       <c r="L155" s="2">
         <v>45255.0</v>
       </c>
       <c r="M155">
         <v>10000</v>
       </c>
       <c r="N155">
         <v>1000.0</v>
       </c>
       <c r="O155" t="s">
         <v>28</v>
       </c>
       <c r="R155">
         <v>100.0</v>
       </c>
+      <c r="T155">
+        <v>100.0</v>
+      </c>
     </row>
     <row r="156" spans="1:24">
       <c r="A156" s="2">
         <v>45036.583414352</v>
       </c>
       <c r="B156" t="s">
         <v>24</v>
       </c>
       <c r="C156" t="s">
         <v>25</v>
       </c>
       <c r="D156" t="s">
         <v>26</v>
       </c>
       <c r="E156" t="s">
         <v>27</v>
       </c>
       <c r="G156">
         <v>99.911111</v>
       </c>
       <c r="I156" t="s">
         <v>28</v>
       </c>
       <c r="J156">
         <v>8.0</v>
@@ -11709,50 +11727,53 @@
       </c>
       <c r="I217" t="s">
         <v>28</v>
       </c>
       <c r="J217">
         <v>8.0</v>
       </c>
       <c r="K217" s="2">
         <v>44524.0</v>
       </c>
       <c r="L217" s="2">
         <v>45255.0</v>
       </c>
       <c r="M217">
         <v>10000</v>
       </c>
       <c r="N217">
         <v>1000.0</v>
       </c>
       <c r="O217" t="s">
         <v>28</v>
       </c>
       <c r="R217">
         <v>100.0</v>
       </c>
+      <c r="T217">
+        <v>100.0</v>
+      </c>
     </row>
     <row r="218" spans="1:24">
       <c r="A218" s="2">
         <v>44946.570902778</v>
       </c>
       <c r="B218" t="s">
         <v>24</v>
       </c>
       <c r="C218" t="s">
         <v>25</v>
       </c>
       <c r="D218" t="s">
         <v>26</v>
       </c>
       <c r="E218" t="s">
         <v>27</v>
       </c>
       <c r="G218">
         <v>99.177778</v>
       </c>
       <c r="I218" t="s">
         <v>28</v>
       </c>
       <c r="J218">
         <v>8.0</v>
@@ -13920,50 +13941,56 @@
       </c>
       <c r="J259">
         <v>8.0</v>
       </c>
       <c r="K259" s="2">
         <v>44524.0</v>
       </c>
       <c r="L259" s="2">
         <v>45255.0</v>
       </c>
       <c r="M259">
         <v>10000</v>
       </c>
       <c r="N259">
         <v>1000.0</v>
       </c>
       <c r="O259" t="s">
         <v>28</v>
       </c>
       <c r="Q259">
         <v>99.0</v>
       </c>
       <c r="R259">
         <v>100.0</v>
       </c>
+      <c r="S259">
+        <v>99.0</v>
+      </c>
+      <c r="T259">
+        <v>100.0</v>
+      </c>
     </row>
     <row r="260" spans="1:24">
       <c r="A260" s="2">
         <v>44887.497175926</v>
       </c>
       <c r="B260" t="s">
         <v>24</v>
       </c>
       <c r="C260" t="s">
         <v>25</v>
       </c>
       <c r="D260" t="s">
         <v>26</v>
       </c>
       <c r="E260" t="s">
         <v>27</v>
       </c>
       <c r="G260">
         <v>98.444444</v>
       </c>
       <c r="I260" t="s">
         <v>28</v>
       </c>
       <c r="J260">
         <v>8.0</v>
@@ -15115,50 +15142,53 @@
       </c>
       <c r="I282" t="s">
         <v>28</v>
       </c>
       <c r="J282">
         <v>8.0</v>
       </c>
       <c r="K282" s="2">
         <v>44524.0</v>
       </c>
       <c r="L282" s="2">
         <v>45255.0</v>
       </c>
       <c r="M282">
         <v>10000</v>
       </c>
       <c r="N282">
         <v>1000.0</v>
       </c>
       <c r="O282" t="s">
         <v>28</v>
       </c>
       <c r="R282">
         <v>100.5</v>
       </c>
+      <c r="T282">
+        <v>100.5</v>
+      </c>
     </row>
     <row r="283" spans="1:24">
       <c r="A283" s="2">
         <v>44854.416712963</v>
       </c>
       <c r="B283" t="s">
         <v>24</v>
       </c>
       <c r="C283" t="s">
         <v>25</v>
       </c>
       <c r="D283" t="s">
         <v>26</v>
       </c>
       <c r="E283" t="s">
         <v>27</v>
       </c>
       <c r="G283">
         <v>100.838889</v>
       </c>
       <c r="I283" t="s">
         <v>28</v>
       </c>
       <c r="J283">
         <v>8.0</v>
@@ -17283,50 +17313,53 @@
       </c>
       <c r="I325" t="s">
         <v>28</v>
       </c>
       <c r="J325">
         <v>8.0</v>
       </c>
       <c r="K325" s="2">
         <v>44524.0</v>
       </c>
       <c r="L325" s="2">
         <v>45255.0</v>
       </c>
       <c r="M325">
         <v>10000</v>
       </c>
       <c r="N325">
         <v>1000.0</v>
       </c>
       <c r="O325" t="s">
         <v>28</v>
       </c>
       <c r="R325">
         <v>100.75</v>
       </c>
+      <c r="T325">
+        <v>100.75</v>
+      </c>
     </row>
     <row r="326" spans="1:24">
       <c r="A326" s="2">
         <v>44795.41681713</v>
       </c>
       <c r="B326" t="s">
         <v>24</v>
       </c>
       <c r="C326" t="s">
         <v>25</v>
       </c>
       <c r="D326" t="s">
         <v>26</v>
       </c>
       <c r="E326" t="s">
         <v>27</v>
       </c>
       <c r="G326">
         <v>101.261111</v>
       </c>
       <c r="I326" t="s">
         <v>28</v>
       </c>
       <c r="J326">
         <v>8.0</v>
@@ -18458,50 +18491,53 @@
       <c r="G348">
         <v>100.617333</v>
       </c>
       <c r="I348" t="s">
         <v>28</v>
       </c>
       <c r="J348">
         <v>8.0</v>
       </c>
       <c r="K348" s="2">
         <v>44524.0</v>
       </c>
       <c r="L348" s="2">
         <v>45255.0</v>
       </c>
       <c r="M348">
         <v>10000</v>
       </c>
       <c r="N348">
         <v>1000.0</v>
       </c>
       <c r="O348" t="s">
         <v>28</v>
       </c>
       <c r="R348">
+        <v>100.75</v>
+      </c>
+      <c r="T348">
         <v>100.75</v>
       </c>
     </row>
     <row r="349" spans="1:24">
       <c r="A349" s="2">
         <v>44762.590428241</v>
       </c>
       <c r="B349" t="s">
         <v>24</v>
       </c>
       <c r="C349" t="s">
         <v>25</v>
       </c>
       <c r="D349" t="s">
         <v>26</v>
       </c>
       <c r="E349" t="s">
         <v>27</v>
       </c>
       <c r="F349">
         <v>0.03</v>
       </c>
       <c r="G349">
         <v>100.617333</v>
       </c>