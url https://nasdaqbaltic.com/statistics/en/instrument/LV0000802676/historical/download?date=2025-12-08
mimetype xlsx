--- v0 (2025-12-19)
+++ v1 (2026-10-23)
@@ -710,144 +710,153 @@
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5">
         <v>8.493</v>
       </c>
       <c r="K5" s="2">
         <v>44904.0</v>
       </c>
       <c r="L5" s="2">
         <v>46000.0</v>
       </c>
       <c r="M5">
         <v>4356</v>
       </c>
       <c r="N5">
         <v>1000.0</v>
       </c>
       <c r="O5" t="s">
         <v>28</v>
       </c>
       <c r="Q5">
         <v>99.5</v>
       </c>
+      <c r="S5">
+        <v>99.5</v>
+      </c>
       <c r="U5">
         <v>53.812875</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" s="2">
         <v>45993.355474537</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="G6">
         <v>101.122892</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6">
         <v>8.493</v>
       </c>
       <c r="K6" s="2">
         <v>44904.0</v>
       </c>
       <c r="L6" s="2">
         <v>46000.0</v>
       </c>
       <c r="M6">
         <v>4356</v>
       </c>
       <c r="N6">
         <v>1000.0</v>
       </c>
       <c r="O6" t="s">
         <v>28</v>
       </c>
       <c r="Q6">
         <v>99.5</v>
       </c>
+      <c r="S6">
+        <v>99.5</v>
+      </c>
       <c r="U6">
         <v>44.769632</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" s="2">
         <v>45992.355520833</v>
       </c>
       <c r="B7" t="s">
         <v>24</v>
       </c>
       <c r="C7" t="s">
         <v>25</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>27</v>
       </c>
       <c r="G7">
         <v>101.122892</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7">
         <v>8.493</v>
       </c>
       <c r="K7" s="2">
         <v>44904.0</v>
       </c>
       <c r="L7" s="2">
         <v>46000.0</v>
       </c>
       <c r="M7">
         <v>4356</v>
       </c>
       <c r="N7">
         <v>1000.0</v>
       </c>
       <c r="O7" t="s">
         <v>28</v>
       </c>
       <c r="Q7">
         <v>99.5</v>
       </c>
+      <c r="S7">
+        <v>99.5</v>
+      </c>
       <c r="U7">
         <v>38.741545</v>
       </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" s="2">
         <v>45989.355717593</v>
       </c>
       <c r="B8" t="s">
         <v>24</v>
       </c>
       <c r="C8" t="s">
         <v>25</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
       <c r="G8">
         <v>101.122892</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
@@ -3323,50 +3332,56 @@
       </c>
       <c r="J53">
         <v>8.493</v>
       </c>
       <c r="K53" s="2">
         <v>44904.0</v>
       </c>
       <c r="L53" s="2">
         <v>46000.0</v>
       </c>
       <c r="M53">
         <v>15000</v>
       </c>
       <c r="N53">
         <v>1000.0</v>
       </c>
       <c r="O53" t="s">
         <v>28</v>
       </c>
       <c r="Q53">
         <v>99.5</v>
       </c>
       <c r="R53">
         <v>101.1</v>
       </c>
+      <c r="S53">
+        <v>99.5</v>
+      </c>
+      <c r="T53">
+        <v>101.1</v>
+      </c>
     </row>
     <row r="54" spans="1:24">
       <c r="A54" s="2">
         <v>45925.424155093</v>
       </c>
       <c r="B54" t="s">
         <v>24</v>
       </c>
       <c r="C54" t="s">
         <v>25</v>
       </c>
       <c r="D54" t="s">
         <v>26</v>
       </c>
       <c r="E54" t="s">
         <v>27</v>
       </c>
       <c r="G54">
         <v>99.358383</v>
       </c>
       <c r="I54" t="s">
         <v>28</v>
       </c>
       <c r="J54">
         <v>8.497</v>
@@ -6950,50 +6965,53 @@
       </c>
       <c r="I119" t="s">
         <v>28</v>
       </c>
       <c r="J119">
         <v>8.497</v>
       </c>
       <c r="K119" s="2">
         <v>44904.0</v>
       </c>
       <c r="L119" s="2">
         <v>46000.0</v>
       </c>
       <c r="M119">
         <v>15000</v>
       </c>
       <c r="N119">
         <v>1000.0</v>
       </c>
       <c r="O119" t="s">
         <v>28</v>
       </c>
       <c r="R119">
         <v>102.0</v>
       </c>
+      <c r="T119">
+        <v>102.0</v>
+      </c>
       <c r="X119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:24">
       <c r="A120" s="2">
         <v>45833.654884259</v>
       </c>
       <c r="B120" t="s">
         <v>24</v>
       </c>
       <c r="C120" t="s">
         <v>25</v>
       </c>
       <c r="D120" t="s">
         <v>26</v>
       </c>
       <c r="E120" t="s">
         <v>27</v>
       </c>
       <c r="F120">
         <v>-2.47</v>
       </c>
       <c r="G120">
         <v>100.426125</v>
@@ -10328,50 +10346,56 @@
       </c>
       <c r="J179">
         <v>8.865</v>
       </c>
       <c r="K179" s="2">
         <v>44904.0</v>
       </c>
       <c r="L179" s="2">
         <v>46000.0</v>
       </c>
       <c r="M179">
         <v>15000</v>
       </c>
       <c r="N179">
         <v>1000.0</v>
       </c>
       <c r="O179" t="s">
         <v>28</v>
       </c>
       <c r="Q179">
         <v>101.75</v>
       </c>
       <c r="R179">
         <v>102.9</v>
       </c>
+      <c r="S179">
+        <v>101.75</v>
+      </c>
+      <c r="T179">
+        <v>102.9</v>
+      </c>
     </row>
     <row r="180" spans="1:24">
       <c r="A180" s="2">
         <v>45742.41724537</v>
       </c>
       <c r="B180" t="s">
         <v>24</v>
       </c>
       <c r="C180" t="s">
         <v>25</v>
       </c>
       <c r="D180" t="s">
         <v>26</v>
       </c>
       <c r="E180" t="s">
         <v>27</v>
       </c>
       <c r="G180">
         <v>103.758933</v>
       </c>
       <c r="I180" t="s">
         <v>28</v>
       </c>
       <c r="J180">
         <v>9.272</v>
@@ -13800,50 +13824,53 @@
       </c>
       <c r="I241" t="s">
         <v>28</v>
       </c>
       <c r="J241">
         <v>9.931</v>
       </c>
       <c r="K241" s="2">
         <v>44904.0</v>
       </c>
       <c r="L241" s="2">
         <v>46000.0</v>
       </c>
       <c r="M241">
         <v>15000</v>
       </c>
       <c r="N241">
         <v>1000.0</v>
       </c>
       <c r="O241" t="s">
         <v>28</v>
       </c>
       <c r="Q241">
         <v>102.01</v>
       </c>
+      <c r="S241">
+        <v>102.01</v>
+      </c>
     </row>
     <row r="242" spans="1:24">
       <c r="A242" s="2">
         <v>45649.356377315</v>
       </c>
       <c r="B242" t="s">
         <v>24</v>
       </c>
       <c r="C242" t="s">
         <v>25</v>
       </c>
       <c r="D242" t="s">
         <v>26</v>
       </c>
       <c r="E242" t="s">
         <v>27</v>
       </c>
       <c r="G242">
         <v>103.931028</v>
       </c>
       <c r="I242" t="s">
         <v>28</v>
       </c>
       <c r="J242">
         <v>9.931</v>
@@ -16983,50 +17010,56 @@
       </c>
       <c r="J304">
         <v>9.931</v>
       </c>
       <c r="K304" s="2">
         <v>44904.0</v>
       </c>
       <c r="L304" s="2">
         <v>46000.0</v>
       </c>
       <c r="M304">
         <v>15000</v>
       </c>
       <c r="N304">
         <v>1000.0</v>
       </c>
       <c r="O304" t="s">
         <v>28</v>
       </c>
       <c r="Q304">
         <v>102.25</v>
       </c>
       <c r="R304">
         <v>103.0</v>
       </c>
+      <c r="S304">
+        <v>102.25</v>
+      </c>
+      <c r="T304">
+        <v>103.0</v>
+      </c>
     </row>
     <row r="305" spans="1:24">
       <c r="A305" s="2">
         <v>45560.416701389</v>
       </c>
       <c r="B305" t="s">
         <v>24</v>
       </c>
       <c r="C305" t="s">
         <v>25</v>
       </c>
       <c r="D305" t="s">
         <v>26</v>
       </c>
       <c r="E305" t="s">
         <v>27</v>
       </c>
       <c r="G305">
         <v>102.73275</v>
       </c>
       <c r="I305" t="s">
         <v>28</v>
       </c>
       <c r="J305">
         <v>10.198</v>
@@ -33165,50 +33198,56 @@
       </c>
       <c r="J622">
         <v>9.49</v>
       </c>
       <c r="K622" s="2">
         <v>44904.0</v>
       </c>
       <c r="L622" s="2">
         <v>46000.0</v>
       </c>
       <c r="M622">
         <v>15000</v>
       </c>
       <c r="N622">
         <v>1000.0</v>
       </c>
       <c r="O622" t="s">
         <v>28</v>
       </c>
       <c r="Q622">
         <v>102.0</v>
       </c>
       <c r="R622">
         <v>104.0</v>
       </c>
+      <c r="S622">
+        <v>102.0</v>
+      </c>
+      <c r="T622">
+        <v>104.0</v>
+      </c>
     </row>
     <row r="623" spans="1:24">
       <c r="A623" s="2">
         <v>45104.588171296</v>
       </c>
       <c r="B623" t="s">
         <v>24</v>
       </c>
       <c r="C623" t="s">
         <v>25</v>
       </c>
       <c r="D623" t="s">
         <v>26</v>
       </c>
       <c r="E623" t="s">
         <v>27</v>
       </c>
       <c r="F623">
         <v>-3.67</v>
       </c>
       <c r="G623">
         <v>102.723639</v>
       </c>
       <c r="H623">
         <v>102723.639</v>
@@ -37439,50 +37478,56 @@
       <c r="I699" t="s">
         <v>28</v>
       </c>
       <c r="J699">
         <v>8.473</v>
       </c>
       <c r="K699" s="2">
         <v>44904.0</v>
       </c>
       <c r="L699" s="2">
         <v>46000.0</v>
       </c>
       <c r="M699">
         <v>15000</v>
       </c>
       <c r="N699">
         <v>1000.0</v>
       </c>
       <c r="O699" t="s">
         <v>28</v>
       </c>
       <c r="Q699">
         <v>101.5</v>
       </c>
       <c r="R699">
+        <v>103.0</v>
+      </c>
+      <c r="S699">
+        <v>101.5</v>
+      </c>
+      <c r="T699">
         <v>103.0</v>
       </c>
     </row>
     <row r="700" spans="1:24">
       <c r="A700" s="2">
         <v>44991.416828704</v>
       </c>
       <c r="B700" t="s">
         <v>24</v>
       </c>
       <c r="C700" t="s">
         <v>25</v>
       </c>
       <c r="D700" t="s">
         <v>26</v>
       </c>
       <c r="E700" t="s">
         <v>27</v>
       </c>
       <c r="G700">
         <v>104.765208</v>
       </c>
       <c r="I700" t="s">
         <v>28</v>
       </c>