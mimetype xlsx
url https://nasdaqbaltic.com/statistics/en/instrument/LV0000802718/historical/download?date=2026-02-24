--- v0 (2026-03-14)
+++ v1 (2026-10-18)
@@ -710,144 +710,153 @@
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5">
         <v>11.002</v>
       </c>
       <c r="K5" s="2">
         <v>45161.0</v>
       </c>
       <c r="L5" s="2">
         <v>46078.0</v>
       </c>
       <c r="M5">
         <v>10995</v>
       </c>
       <c r="N5">
         <v>1000.0</v>
       </c>
       <c r="O5" t="s">
         <v>28</v>
       </c>
       <c r="R5">
         <v>100.2</v>
       </c>
+      <c r="T5">
+        <v>100.2</v>
+      </c>
       <c r="V5">
         <v>-24.963369</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" s="2">
         <v>46071.355150463</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="G6">
         <v>100.841783</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6">
         <v>11.002</v>
       </c>
       <c r="K6" s="2">
         <v>45161.0</v>
       </c>
       <c r="L6" s="2">
         <v>46078.0</v>
       </c>
       <c r="M6">
         <v>10995</v>
       </c>
       <c r="N6">
         <v>1000.0</v>
       </c>
       <c r="O6" t="s">
         <v>28</v>
       </c>
       <c r="R6">
         <v>100.2</v>
       </c>
+      <c r="T6">
+        <v>100.2</v>
+      </c>
       <c r="V6">
         <v>-3.396365</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" s="2">
         <v>46070.355335648</v>
       </c>
       <c r="B7" t="s">
         <v>24</v>
       </c>
       <c r="C7" t="s">
         <v>25</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>27</v>
       </c>
       <c r="G7">
         <v>100.841783</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7">
         <v>11.002</v>
       </c>
       <c r="K7" s="2">
         <v>45161.0</v>
       </c>
       <c r="L7" s="2">
         <v>46078.0</v>
       </c>
       <c r="M7">
         <v>10995</v>
       </c>
       <c r="N7">
         <v>1000.0</v>
       </c>
       <c r="O7" t="s">
         <v>28</v>
       </c>
       <c r="R7">
         <v>100.2</v>
       </c>
+      <c r="T7">
+        <v>100.2</v>
+      </c>
       <c r="V7">
         <v>-0.997814</v>
       </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" s="2">
         <v>46069.355104167</v>
       </c>
       <c r="B8" t="s">
         <v>24</v>
       </c>
       <c r="C8" t="s">
         <v>25</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
       <c r="G8">
         <v>100.841783</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
@@ -4431,50 +4440,56 @@
       </c>
       <c r="J64">
         <v>11.016</v>
       </c>
       <c r="K64" s="2">
         <v>45161.0</v>
       </c>
       <c r="L64" s="2">
         <v>46078.0</v>
       </c>
       <c r="M64">
         <v>10995</v>
       </c>
       <c r="N64">
         <v>1000.0</v>
       </c>
       <c r="O64" t="s">
         <v>28</v>
       </c>
       <c r="Q64">
         <v>100.0</v>
       </c>
       <c r="R64">
         <v>101.302</v>
       </c>
+      <c r="S64">
+        <v>100.0</v>
+      </c>
+      <c r="T64">
+        <v>101.302</v>
+      </c>
       <c r="U64">
         <v>11.015999</v>
       </c>
       <c r="V64">
         <v>5.757941</v>
       </c>
     </row>
     <row r="65" spans="1:24">
       <c r="A65" s="2">
         <v>45981.355196759</v>
       </c>
       <c r="B65" t="s">
         <v>24</v>
       </c>
       <c r="C65" t="s">
         <v>25</v>
       </c>
       <c r="D65" t="s">
         <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>27</v>
       </c>
       <c r="G65">
         <v>100.9672</v>
@@ -6977,50 +6992,56 @@
       </c>
       <c r="J107">
         <v>11.016</v>
       </c>
       <c r="K107" s="2">
         <v>45161.0</v>
       </c>
       <c r="L107" s="2">
         <v>46078.0</v>
       </c>
       <c r="M107">
         <v>15000</v>
       </c>
       <c r="N107">
         <v>1000.0</v>
       </c>
       <c r="O107" t="s">
         <v>28</v>
       </c>
       <c r="Q107">
         <v>101.3</v>
       </c>
       <c r="R107">
         <v>101.39</v>
       </c>
+      <c r="S107">
+        <v>101.3</v>
+      </c>
+      <c r="T107">
+        <v>101.39</v>
+      </c>
       <c r="X107">
         <v>2</v>
       </c>
     </row>
     <row r="108" spans="1:24">
       <c r="A108" s="2">
         <v>45922.417881944</v>
       </c>
       <c r="B108" t="s">
         <v>24</v>
       </c>
       <c r="C108" t="s">
         <v>25</v>
       </c>
       <c r="D108" t="s">
         <v>26</v>
       </c>
       <c r="E108" t="s">
         <v>27</v>
       </c>
       <c r="G108">
         <v>100.438811</v>
       </c>
       <c r="I108" t="s">
         <v>28</v>
@@ -8355,50 +8376,56 @@
       </c>
       <c r="J130">
         <v>11.014</v>
       </c>
       <c r="K130" s="2">
         <v>45161.0</v>
       </c>
       <c r="L130" s="2">
         <v>46078.0</v>
       </c>
       <c r="M130">
         <v>15000</v>
       </c>
       <c r="N130">
         <v>1000.0</v>
       </c>
       <c r="O130" t="s">
         <v>28</v>
       </c>
       <c r="Q130">
         <v>99.0</v>
       </c>
       <c r="R130">
         <v>100.5</v>
       </c>
+      <c r="S130">
+        <v>99.0</v>
+      </c>
+      <c r="T130">
+        <v>100.5</v>
+      </c>
       <c r="X130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:24">
       <c r="A131" s="2">
         <v>45889.416701389</v>
       </c>
       <c r="B131" t="s">
         <v>24</v>
       </c>
       <c r="C131" t="s">
         <v>25</v>
       </c>
       <c r="D131" t="s">
         <v>26</v>
       </c>
       <c r="E131" t="s">
         <v>27</v>
       </c>
       <c r="G131">
         <v>100.377622</v>
       </c>
       <c r="I131" t="s">
         <v>28</v>
@@ -9621,50 +9648,56 @@
       </c>
       <c r="J151">
         <v>11.014</v>
       </c>
       <c r="K151" s="2">
         <v>45161.0</v>
       </c>
       <c r="L151" s="2">
         <v>46078.0</v>
       </c>
       <c r="M151">
         <v>15000</v>
       </c>
       <c r="N151">
         <v>1000.0</v>
       </c>
       <c r="O151" t="s">
         <v>28</v>
       </c>
       <c r="Q151">
         <v>100.0</v>
       </c>
       <c r="R151">
         <v>100.8</v>
       </c>
+      <c r="S151">
+        <v>100.0</v>
+      </c>
+      <c r="T151">
+        <v>100.8</v>
+      </c>
     </row>
     <row r="152" spans="1:24">
       <c r="A152" s="2">
         <v>45860.416678241</v>
       </c>
       <c r="B152" t="s">
         <v>24</v>
       </c>
       <c r="C152" t="s">
         <v>25</v>
       </c>
       <c r="D152" t="s">
         <v>26</v>
       </c>
       <c r="E152" t="s">
         <v>27</v>
       </c>
       <c r="G152">
         <v>99.938811</v>
       </c>
       <c r="I152" t="s">
         <v>28</v>
       </c>
       <c r="J152">
         <v>11.014</v>
@@ -13264,50 +13297,56 @@
       </c>
       <c r="J213">
         <v>11.426</v>
       </c>
       <c r="K213" s="2">
         <v>45161.0</v>
       </c>
       <c r="L213" s="2">
         <v>46078.0</v>
       </c>
       <c r="M213">
         <v>15000</v>
       </c>
       <c r="N213">
         <v>1000.0</v>
       </c>
       <c r="O213" t="s">
         <v>28</v>
       </c>
       <c r="Q213">
         <v>100.9</v>
       </c>
       <c r="R213">
         <v>101.8</v>
       </c>
+      <c r="S213">
+        <v>100.9</v>
+      </c>
+      <c r="T213">
+        <v>101.8</v>
+      </c>
     </row>
     <row r="214" spans="1:24">
       <c r="A214" s="2">
         <v>45769.542581019</v>
       </c>
       <c r="B214" t="s">
         <v>24</v>
       </c>
       <c r="C214" t="s">
         <v>25</v>
       </c>
       <c r="D214" t="s">
         <v>26</v>
       </c>
       <c r="E214" t="s">
         <v>27</v>
       </c>
       <c r="F214">
         <v>1.22</v>
       </c>
       <c r="G214">
         <v>101.768261</v>
       </c>
       <c r="H214">
         <v>2026.36522</v>
@@ -14494,50 +14533,56 @@
       </c>
       <c r="J234">
         <v>11.426</v>
       </c>
       <c r="K234" s="2">
         <v>45161.0</v>
       </c>
       <c r="L234" s="2">
         <v>46078.0</v>
       </c>
       <c r="M234">
         <v>15000</v>
       </c>
       <c r="N234">
         <v>1000.0</v>
       </c>
       <c r="O234" t="s">
         <v>28</v>
       </c>
       <c r="Q234">
         <v>102.4</v>
       </c>
       <c r="R234">
         <v>102.5</v>
       </c>
+      <c r="S234">
+        <v>102.4</v>
+      </c>
+      <c r="T234">
+        <v>102.5</v>
+      </c>
     </row>
     <row r="235" spans="1:24">
       <c r="A235" s="2">
         <v>45736.417199074</v>
       </c>
       <c r="B235" t="s">
         <v>24</v>
       </c>
       <c r="C235" t="s">
         <v>25</v>
       </c>
       <c r="D235" t="s">
         <v>26</v>
       </c>
       <c r="E235" t="s">
         <v>27</v>
       </c>
       <c r="G235">
         <v>102.268456</v>
       </c>
       <c r="I235" t="s">
         <v>28</v>
       </c>
       <c r="J235">
         <v>11.839</v>
@@ -15683,50 +15728,56 @@
       </c>
       <c r="J254">
         <v>11.839</v>
       </c>
       <c r="K254" s="2">
         <v>45161.0</v>
       </c>
       <c r="L254" s="2">
         <v>46078.0</v>
       </c>
       <c r="M254">
         <v>15000</v>
       </c>
       <c r="N254">
         <v>1000.0</v>
       </c>
       <c r="O254" t="s">
         <v>28</v>
       </c>
       <c r="Q254">
         <v>102.03</v>
       </c>
       <c r="R254">
         <v>102.5</v>
       </c>
+      <c r="S254">
+        <v>102.03</v>
+      </c>
+      <c r="T254">
+        <v>102.5</v>
+      </c>
       <c r="X254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:24">
       <c r="A255" s="2">
         <v>45708.520972222</v>
       </c>
       <c r="B255" t="s">
         <v>24</v>
       </c>
       <c r="C255" t="s">
         <v>25</v>
       </c>
       <c r="D255" t="s">
         <v>26</v>
       </c>
       <c r="E255" t="s">
         <v>27</v>
       </c>
       <c r="F255">
         <v>-1.05</v>
       </c>
       <c r="G255">
         <v>101.967114</v>
@@ -19195,50 +19246,56 @@
       </c>
       <c r="J315">
         <v>12.455</v>
       </c>
       <c r="K315" s="2">
         <v>45161.0</v>
       </c>
       <c r="L315" s="2">
         <v>46078.0</v>
       </c>
       <c r="M315">
         <v>15000</v>
       </c>
       <c r="N315">
         <v>1000.0</v>
       </c>
       <c r="O315" t="s">
         <v>28</v>
       </c>
       <c r="Q315">
         <v>101.0</v>
       </c>
       <c r="R315">
         <v>102.0</v>
       </c>
+      <c r="S315">
+        <v>101.0</v>
+      </c>
+      <c r="T315">
+        <v>102.0</v>
+      </c>
     </row>
     <row r="316" spans="1:24">
       <c r="A316" s="2">
         <v>45616.65556713</v>
       </c>
       <c r="B316" t="s">
         <v>24</v>
       </c>
       <c r="C316" t="s">
         <v>25</v>
       </c>
       <c r="D316" t="s">
         <v>26</v>
       </c>
       <c r="E316" t="s">
         <v>27</v>
       </c>
       <c r="G316">
         <v>102.111611</v>
       </c>
       <c r="I316" t="s">
         <v>28</v>
       </c>
       <c r="J316">
         <v>12.455</v>
@@ -20443,50 +20500,56 @@
       </c>
       <c r="J336">
         <v>12.455</v>
       </c>
       <c r="K336" s="2">
         <v>45161.0</v>
       </c>
       <c r="L336" s="2">
         <v>46078.0</v>
       </c>
       <c r="M336">
         <v>15000</v>
       </c>
       <c r="N336">
         <v>1000.0</v>
       </c>
       <c r="O336" t="s">
         <v>28</v>
       </c>
       <c r="Q336">
         <v>101.0</v>
       </c>
       <c r="R336">
         <v>102.0</v>
       </c>
+      <c r="S336">
+        <v>101.0</v>
+      </c>
+      <c r="T336">
+        <v>102.0</v>
+      </c>
       <c r="X336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:24">
       <c r="A337" s="2">
         <v>45587.630277778</v>
       </c>
       <c r="B337" t="s">
         <v>24</v>
       </c>
       <c r="C337" t="s">
         <v>25</v>
       </c>
       <c r="D337" t="s">
         <v>26</v>
       </c>
       <c r="E337" t="s">
         <v>27</v>
       </c>
       <c r="F337">
         <v>0.77</v>
       </c>
       <c r="G337">
         <v>102.465403</v>
@@ -21801,50 +21864,56 @@
       </c>
       <c r="J358">
         <v>12.455</v>
       </c>
       <c r="K358" s="2">
         <v>45161.0</v>
       </c>
       <c r="L358" s="2">
         <v>46078.0</v>
       </c>
       <c r="M358">
         <v>15000</v>
       </c>
       <c r="N358">
         <v>1000.0</v>
       </c>
       <c r="O358" t="s">
         <v>28</v>
       </c>
       <c r="Q358">
         <v>101.7</v>
       </c>
       <c r="R358">
         <v>102.0</v>
       </c>
+      <c r="S358">
+        <v>101.7</v>
+      </c>
+      <c r="T358">
+        <v>102.0</v>
+      </c>
       <c r="X358">
         <v>2</v>
       </c>
     </row>
     <row r="359" spans="1:24">
       <c r="A359" s="2">
         <v>45555.653009259</v>
       </c>
       <c r="B359" t="s">
         <v>24</v>
       </c>
       <c r="C359" t="s">
         <v>25</v>
       </c>
       <c r="D359" t="s">
         <v>26</v>
       </c>
       <c r="E359" t="s">
         <v>27</v>
       </c>
       <c r="F359">
         <v>0.03</v>
       </c>
       <c r="G359">
         <v>101.964689</v>
@@ -24484,50 +24553,56 @@
       </c>
       <c r="J402">
         <v>12.712</v>
       </c>
       <c r="K402" s="2">
         <v>45161.0</v>
       </c>
       <c r="L402" s="2">
         <v>46078.0</v>
       </c>
       <c r="M402">
         <v>15000</v>
       </c>
       <c r="N402">
         <v>1000.0</v>
       </c>
       <c r="O402" t="s">
         <v>28</v>
       </c>
       <c r="Q402">
         <v>101.0</v>
       </c>
       <c r="R402">
         <v>103.849</v>
       </c>
+      <c r="S402">
+        <v>101.0</v>
+      </c>
+      <c r="T402">
+        <v>103.849</v>
+      </c>
     </row>
     <row r="403" spans="1:24">
       <c r="A403" s="2">
         <v>45495.590243056</v>
       </c>
       <c r="B403" t="s">
         <v>24</v>
       </c>
       <c r="C403" t="s">
         <v>25</v>
       </c>
       <c r="D403" t="s">
         <v>26</v>
       </c>
       <c r="E403" t="s">
         <v>27</v>
       </c>
       <c r="G403">
         <v>102.312156</v>
       </c>
       <c r="I403" t="s">
         <v>28</v>
       </c>
       <c r="J403">
         <v>12.712</v>
@@ -25765,50 +25840,56 @@
       </c>
       <c r="J423">
         <v>12.712</v>
       </c>
       <c r="K423" s="2">
         <v>45161.0</v>
       </c>
       <c r="L423" s="2">
         <v>46078.0</v>
       </c>
       <c r="M423">
         <v>15000</v>
       </c>
       <c r="N423">
         <v>1000.0</v>
       </c>
       <c r="O423" t="s">
         <v>28</v>
       </c>
       <c r="Q423">
         <v>100.8</v>
       </c>
       <c r="R423">
         <v>104.0</v>
       </c>
+      <c r="S423">
+        <v>100.8</v>
+      </c>
+      <c r="T423">
+        <v>104.0</v>
+      </c>
       <c r="X423">
         <v>7</v>
       </c>
     </row>
     <row r="424" spans="1:24">
       <c r="A424" s="2">
         <v>45463.620740741</v>
       </c>
       <c r="B424" t="s">
         <v>24</v>
       </c>
       <c r="C424" t="s">
         <v>25</v>
       </c>
       <c r="D424" t="s">
         <v>26</v>
       </c>
       <c r="E424" t="s">
         <v>27</v>
       </c>
       <c r="F424">
         <v>0.11</v>
       </c>
       <c r="G424">
         <v>100.964069</v>
@@ -28328,50 +28409,56 @@
       </c>
       <c r="J464">
         <v>12.935</v>
       </c>
       <c r="K464" s="2">
         <v>45161.0</v>
       </c>
       <c r="L464" s="2">
         <v>46078.0</v>
       </c>
       <c r="M464">
         <v>15000</v>
       </c>
       <c r="N464">
         <v>1000.0</v>
       </c>
       <c r="O464" t="s">
         <v>28</v>
       </c>
       <c r="Q464">
         <v>100.55</v>
       </c>
       <c r="R464">
         <v>101.0</v>
       </c>
+      <c r="S464">
+        <v>100.55</v>
+      </c>
+      <c r="T464">
+        <v>101.0</v>
+      </c>
       <c r="X464">
         <v>5</v>
       </c>
     </row>
     <row r="465" spans="1:24">
       <c r="A465" s="2">
         <v>45404.443263889</v>
       </c>
       <c r="B465" t="s">
         <v>24</v>
       </c>
       <c r="C465" t="s">
         <v>25</v>
       </c>
       <c r="D465" t="s">
         <v>26</v>
       </c>
       <c r="E465" t="s">
         <v>27</v>
       </c>
       <c r="F465">
         <v>0.07</v>
       </c>
       <c r="G465">
         <v>100.964069</v>
@@ -29639,50 +29726,56 @@
       </c>
       <c r="J485">
         <v>12.935</v>
       </c>
       <c r="K485" s="2">
         <v>45161.0</v>
       </c>
       <c r="L485" s="2">
         <v>46078.0</v>
       </c>
       <c r="M485">
         <v>15000</v>
       </c>
       <c r="N485">
         <v>1000.0</v>
       </c>
       <c r="O485" t="s">
         <v>28</v>
       </c>
       <c r="Q485">
         <v>100.15</v>
       </c>
       <c r="R485">
         <v>100.5</v>
       </c>
+      <c r="S485">
+        <v>100.15</v>
+      </c>
+      <c r="T485">
+        <v>100.5</v>
+      </c>
       <c r="X485">
         <v>3</v>
       </c>
     </row>
     <row r="486" spans="1:24">
       <c r="A486" s="2">
         <v>45371.627303241</v>
       </c>
       <c r="B486" t="s">
         <v>24</v>
       </c>
       <c r="C486" t="s">
         <v>25</v>
       </c>
       <c r="D486" t="s">
         <v>26</v>
       </c>
       <c r="E486" t="s">
         <v>27</v>
       </c>
       <c r="F486">
         <v>0.41</v>
       </c>
       <c r="G486">
         <v>100.392308</v>
@@ -32312,50 +32405,56 @@
       </c>
       <c r="J527">
         <v>12.923</v>
       </c>
       <c r="K527" s="2">
         <v>45161.0</v>
       </c>
       <c r="L527" s="2">
         <v>46078.0</v>
       </c>
       <c r="M527">
         <v>15000</v>
       </c>
       <c r="N527">
         <v>1000.0</v>
       </c>
       <c r="O527" t="s">
         <v>28</v>
       </c>
       <c r="Q527">
         <v>100.11</v>
       </c>
       <c r="R527">
         <v>100.5</v>
       </c>
+      <c r="S527">
+        <v>100.11</v>
+      </c>
+      <c r="T527">
+        <v>100.5</v>
+      </c>
       <c r="X527">
         <v>8</v>
       </c>
     </row>
     <row r="528" spans="1:24">
       <c r="A528" s="2">
         <v>45313.569953704</v>
       </c>
       <c r="B528" t="s">
         <v>24</v>
       </c>
       <c r="C528" t="s">
         <v>25</v>
       </c>
       <c r="D528" t="s">
         <v>26</v>
       </c>
       <c r="E528" t="s">
         <v>27</v>
       </c>
       <c r="F528">
         <v>0.04</v>
       </c>
       <c r="G528">
         <v>100.464103</v>
@@ -36234,50 +36333,56 @@
       <c r="I590" t="s">
         <v>28</v>
       </c>
       <c r="J590">
         <v>12.934</v>
       </c>
       <c r="K590" s="2">
         <v>45161.0</v>
       </c>
       <c r="L590" s="2">
         <v>46078.0</v>
       </c>
       <c r="M590">
         <v>15000</v>
       </c>
       <c r="N590">
         <v>1000.0</v>
       </c>
       <c r="O590" t="s">
         <v>28</v>
       </c>
       <c r="Q590">
         <v>99.91</v>
       </c>
       <c r="R590">
+        <v>101.0</v>
+      </c>
+      <c r="S590">
+        <v>99.91</v>
+      </c>
+      <c r="T590">
         <v>101.0</v>
       </c>
     </row>
     <row r="591" spans="1:24">
       <c r="A591" s="2">
         <v>45219.621898148</v>
       </c>
       <c r="B591" t="s">
         <v>24</v>
       </c>
       <c r="C591" t="s">
         <v>25</v>
       </c>
       <c r="D591" t="s">
         <v>26</v>
       </c>
       <c r="E591" t="s">
         <v>27</v>
       </c>
       <c r="F591">
         <v>1.04</v>
       </c>
       <c r="G591">
         <v>100.964072</v>
       </c>