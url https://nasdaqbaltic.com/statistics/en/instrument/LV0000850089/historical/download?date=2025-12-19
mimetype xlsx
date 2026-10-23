--- v1 (2026-02-15)
+++ v2 (2026-10-23)
@@ -719,50 +719,56 @@
       </c>
       <c r="J5">
         <v>11.0</v>
       </c>
       <c r="K5" s="2">
         <v>45098.0</v>
       </c>
       <c r="L5" s="2">
         <v>46012.0</v>
       </c>
       <c r="M5">
         <v>82209</v>
       </c>
       <c r="N5">
         <v>100.0</v>
       </c>
       <c r="O5" t="s">
         <v>28</v>
       </c>
       <c r="Q5">
         <v>99.2</v>
       </c>
       <c r="R5">
         <v>100.0</v>
       </c>
+      <c r="S5">
+        <v>99.2</v>
+      </c>
+      <c r="T5">
+        <v>100.0</v>
+      </c>
       <c r="U5">
         <v>107.962705</v>
       </c>
       <c r="V5">
         <v>11.010132</v>
       </c>
       <c r="X5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" s="2">
         <v>46006.440625</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
@@ -778,50 +784,56 @@
       </c>
       <c r="J6">
         <v>11.0</v>
       </c>
       <c r="K6" s="2">
         <v>45098.0</v>
       </c>
       <c r="L6" s="2">
         <v>46012.0</v>
       </c>
       <c r="M6">
         <v>82209</v>
       </c>
       <c r="N6">
         <v>100.0</v>
       </c>
       <c r="O6" t="s">
         <v>28</v>
       </c>
       <c r="Q6">
         <v>99.2</v>
       </c>
       <c r="R6">
         <v>100.0</v>
       </c>
+      <c r="S6">
+        <v>99.2</v>
+      </c>
+      <c r="T6">
+        <v>100.0</v>
+      </c>
       <c r="U6">
         <v>83.772547</v>
       </c>
       <c r="V6">
         <v>11.013441</v>
       </c>
       <c r="X6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" s="2">
         <v>46003.596041667</v>
       </c>
       <c r="B7" t="s">
         <v>24</v>
       </c>
       <c r="C7" t="s">
         <v>25</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>27</v>
@@ -840,50 +852,56 @@
       </c>
       <c r="J7">
         <v>11.0</v>
       </c>
       <c r="K7" s="2">
         <v>45098.0</v>
       </c>
       <c r="L7" s="2">
         <v>46012.0</v>
       </c>
       <c r="M7">
         <v>82209</v>
       </c>
       <c r="N7">
         <v>100.0</v>
       </c>
       <c r="O7" t="s">
         <v>28</v>
       </c>
       <c r="Q7">
         <v>99.2</v>
       </c>
       <c r="R7">
         <v>100.0</v>
       </c>
+      <c r="S7">
+        <v>99.2</v>
+      </c>
+      <c r="T7">
+        <v>100.0</v>
+      </c>
       <c r="U7">
         <v>69.259908</v>
       </c>
       <c r="V7">
         <v>11.016847</v>
       </c>
       <c r="X7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" s="2">
         <v>46002.62619213</v>
       </c>
       <c r="B8" t="s">
         <v>24</v>
       </c>
       <c r="C8" t="s">
         <v>25</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
@@ -12575,50 +12593,56 @@
       </c>
       <c r="J194">
         <v>11.0</v>
       </c>
       <c r="K194" s="2">
         <v>45098.0</v>
       </c>
       <c r="L194" s="2">
         <v>46012.0</v>
       </c>
       <c r="M194">
         <v>150000</v>
       </c>
       <c r="N194">
         <v>100.0</v>
       </c>
       <c r="O194" t="s">
         <v>28</v>
       </c>
       <c r="Q194">
         <v>97.49</v>
       </c>
       <c r="R194">
         <v>101.0</v>
       </c>
+      <c r="S194">
+        <v>97.49</v>
+      </c>
+      <c r="T194">
+        <v>101.0</v>
+      </c>
     </row>
     <row r="195" spans="1:24">
       <c r="A195" s="2">
         <v>45734.526886574</v>
       </c>
       <c r="B195" t="s">
         <v>24</v>
       </c>
       <c r="C195" t="s">
         <v>25</v>
       </c>
       <c r="D195" t="s">
         <v>26</v>
       </c>
       <c r="E195" t="s">
         <v>27</v>
       </c>
       <c r="F195">
         <v>0.07</v>
       </c>
       <c r="G195">
         <v>100.999444</v>
       </c>
       <c r="H195">
         <v>100.999444</v>
@@ -24182,50 +24206,56 @@
       </c>
       <c r="J383">
         <v>11.0</v>
       </c>
       <c r="K383" s="2">
         <v>45098.0</v>
       </c>
       <c r="L383" s="2">
         <v>46012.0</v>
       </c>
       <c r="M383">
         <v>150000</v>
       </c>
       <c r="N383">
         <v>100.0</v>
       </c>
       <c r="O383" t="s">
         <v>28</v>
       </c>
       <c r="Q383">
         <v>99.0</v>
       </c>
       <c r="R383">
         <v>103.2</v>
       </c>
+      <c r="S383">
+        <v>99.0</v>
+      </c>
+      <c r="T383">
+        <v>103.2</v>
+      </c>
       <c r="X383">
         <v>2</v>
       </c>
     </row>
     <row r="384" spans="1:24">
       <c r="A384" s="2">
         <v>45461.605266204</v>
       </c>
       <c r="B384" t="s">
         <v>24</v>
       </c>
       <c r="C384" t="s">
         <v>25</v>
       </c>
       <c r="D384" t="s">
         <v>26</v>
       </c>
       <c r="E384" t="s">
         <v>27</v>
       </c>
       <c r="G384">
         <v>103.138889</v>
       </c>
       <c r="I384" t="s">
         <v>28</v>
@@ -27975,50 +28005,56 @@
       </c>
       <c r="J445">
         <v>11.0</v>
       </c>
       <c r="K445" s="2">
         <v>45098.0</v>
       </c>
       <c r="L445" s="2">
         <v>46012.0</v>
       </c>
       <c r="M445">
         <v>150000</v>
       </c>
       <c r="N445">
         <v>100.0</v>
       </c>
       <c r="O445" t="s">
         <v>28</v>
       </c>
       <c r="Q445">
         <v>99.0</v>
       </c>
       <c r="R445">
         <v>102.5</v>
       </c>
+      <c r="S445">
+        <v>99.0</v>
+      </c>
+      <c r="T445">
+        <v>102.5</v>
+      </c>
       <c r="X445">
         <v>2</v>
       </c>
     </row>
     <row r="446" spans="1:24">
       <c r="A446" s="2">
         <v>45369.645509259</v>
       </c>
       <c r="B446" t="s">
         <v>24</v>
       </c>
       <c r="C446" t="s">
         <v>25</v>
       </c>
       <c r="D446" t="s">
         <v>26</v>
       </c>
       <c r="E446" t="s">
         <v>27</v>
       </c>
       <c r="F446">
         <v>-1.91</v>
       </c>
       <c r="G446">
         <v>100.969444</v>
@@ -31771,50 +31807,56 @@
       </c>
       <c r="J507">
         <v>11.0</v>
       </c>
       <c r="K507" s="2">
         <v>45098.0</v>
       </c>
       <c r="L507" s="2">
         <v>46012.0</v>
       </c>
       <c r="M507">
         <v>150000</v>
       </c>
       <c r="N507">
         <v>100.0</v>
       </c>
       <c r="O507" t="s">
         <v>28</v>
       </c>
       <c r="Q507">
         <v>101.0</v>
       </c>
       <c r="R507">
         <v>102.0</v>
       </c>
+      <c r="S507">
+        <v>101.0</v>
+      </c>
+      <c r="T507">
+        <v>102.0</v>
+      </c>
       <c r="X507">
         <v>3</v>
       </c>
     </row>
     <row r="508" spans="1:24">
       <c r="A508" s="2">
         <v>45278.588668981</v>
       </c>
       <c r="B508" t="s">
         <v>24</v>
       </c>
       <c r="C508" t="s">
         <v>25</v>
       </c>
       <c r="D508" t="s">
         <v>26</v>
       </c>
       <c r="E508" t="s">
         <v>27</v>
       </c>
       <c r="G508">
         <v>102.938889</v>
       </c>
       <c r="I508" t="s">
         <v>28</v>
@@ -35769,50 +35811,56 @@
       <c r="I572" t="s">
         <v>28</v>
       </c>
       <c r="J572">
         <v>11.0</v>
       </c>
       <c r="K572" s="2">
         <v>45098.0</v>
       </c>
       <c r="L572" s="2">
         <v>46012.0</v>
       </c>
       <c r="M572">
         <v>105000</v>
       </c>
       <c r="N572">
         <v>100.0</v>
       </c>
       <c r="O572" t="s">
         <v>28</v>
       </c>
       <c r="Q572">
         <v>100.0</v>
       </c>
       <c r="R572">
+        <v>104.838</v>
+      </c>
+      <c r="S572">
+        <v>100.0</v>
+      </c>
+      <c r="T572">
         <v>104.838</v>
       </c>
     </row>
     <row r="573" spans="1:24">
       <c r="A573" s="2">
         <v>45187.505532407</v>
       </c>
       <c r="B573" t="s">
         <v>24</v>
       </c>
       <c r="C573" t="s">
         <v>25</v>
       </c>
       <c r="D573" t="s">
         <v>26</v>
       </c>
       <c r="E573" t="s">
         <v>27</v>
       </c>
       <c r="G573">
         <v>104.838</v>
       </c>
       <c r="I573" t="s">
         <v>28</v>
       </c>