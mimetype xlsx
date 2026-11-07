--- v0 (2025-12-08)
+++ v1 (2026-11-07)
@@ -1662,94 +1662,100 @@
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25">
         <v>6.0</v>
       </c>
       <c r="K25" s="2">
         <v>44530.0</v>
       </c>
       <c r="L25" s="2">
         <v>45626.0</v>
       </c>
       <c r="M25">
         <v>3000</v>
       </c>
       <c r="N25">
         <v>1000.0</v>
       </c>
       <c r="O25" t="s">
         <v>28</v>
       </c>
       <c r="Q25">
         <v>99.0</v>
       </c>
+      <c r="S25">
+        <v>99.0</v>
+      </c>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" s="2">
         <v>45593.417037037</v>
       </c>
       <c r="B26" t="s">
         <v>24</v>
       </c>
       <c r="C26" t="s">
         <v>25</v>
       </c>
       <c r="D26" t="s">
         <v>26</v>
       </c>
       <c r="E26" t="s">
         <v>27</v>
       </c>
       <c r="G26">
         <v>98.466667</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="J26">
         <v>6.0</v>
       </c>
       <c r="K26" s="2">
         <v>44530.0</v>
       </c>
       <c r="L26" s="2">
         <v>45626.0</v>
       </c>
       <c r="M26">
         <v>3000</v>
       </c>
       <c r="N26">
         <v>1000.0</v>
       </c>
       <c r="O26" t="s">
         <v>28</v>
       </c>
       <c r="Q26">
         <v>99.0</v>
       </c>
+      <c r="S26">
+        <v>99.0</v>
+      </c>
     </row>
     <row r="27" spans="1:24">
       <c r="A27" s="2">
         <v>45590.417164352</v>
       </c>
       <c r="B27" t="s">
         <v>24</v>
       </c>
       <c r="C27" t="s">
         <v>25</v>
       </c>
       <c r="D27" t="s">
         <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>27</v>
       </c>
       <c r="G27">
         <v>98.466667</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27">
         <v>6.0</v>
@@ -2800,50 +2806,53 @@
       </c>
       <c r="I48" t="s">
         <v>28</v>
       </c>
       <c r="J48">
         <v>6.0</v>
       </c>
       <c r="K48" s="2">
         <v>44530.0</v>
       </c>
       <c r="L48" s="2">
         <v>45626.0</v>
       </c>
       <c r="M48">
         <v>3000</v>
       </c>
       <c r="N48">
         <v>1000.0</v>
       </c>
       <c r="O48" t="s">
         <v>28</v>
       </c>
       <c r="Q48">
         <v>99.0</v>
       </c>
+      <c r="S48">
+        <v>99.0</v>
+      </c>
     </row>
     <row r="49" spans="1:24">
       <c r="A49" s="2">
         <v>45560.416828704</v>
       </c>
       <c r="B49" t="s">
         <v>24</v>
       </c>
       <c r="C49" t="s">
         <v>25</v>
       </c>
       <c r="D49" t="s">
         <v>26</v>
       </c>
       <c r="E49" t="s">
         <v>27</v>
       </c>
       <c r="G49">
         <v>98.466667</v>
       </c>
       <c r="I49" t="s">
         <v>28</v>
       </c>
       <c r="J49">
         <v>6.0</v>
@@ -3844,50 +3853,53 @@
       </c>
       <c r="I69" t="s">
         <v>28</v>
       </c>
       <c r="J69">
         <v>6.0</v>
       </c>
       <c r="K69" s="2">
         <v>44530.0</v>
       </c>
       <c r="L69" s="2">
         <v>45626.0</v>
       </c>
       <c r="M69">
         <v>3000</v>
       </c>
       <c r="N69">
         <v>1000.0</v>
       </c>
       <c r="O69" t="s">
         <v>28</v>
       </c>
       <c r="Q69">
         <v>99.0</v>
       </c>
+      <c r="S69">
+        <v>99.0</v>
+      </c>
     </row>
     <row r="70" spans="1:24">
       <c r="A70" s="2">
         <v>45531.416898148</v>
       </c>
       <c r="B70" t="s">
         <v>24</v>
       </c>
       <c r="C70" t="s">
         <v>25</v>
       </c>
       <c r="D70" t="s">
         <v>26</v>
       </c>
       <c r="E70" t="s">
         <v>27</v>
       </c>
       <c r="G70">
         <v>98.466667</v>
       </c>
       <c r="I70" t="s">
         <v>28</v>
       </c>
       <c r="J70">
         <v>6.0</v>
@@ -4938,94 +4950,100 @@
       </c>
       <c r="I91" t="s">
         <v>28</v>
       </c>
       <c r="J91">
         <v>6.0</v>
       </c>
       <c r="K91" s="2">
         <v>44530.0</v>
       </c>
       <c r="L91" s="2">
         <v>45626.0</v>
       </c>
       <c r="M91">
         <v>3000</v>
       </c>
       <c r="N91">
         <v>1000.0</v>
       </c>
       <c r="O91" t="s">
         <v>28</v>
       </c>
       <c r="Q91">
         <v>99.0</v>
       </c>
+      <c r="S91">
+        <v>99.0</v>
+      </c>
     </row>
     <row r="92" spans="1:24">
       <c r="A92" s="2">
         <v>45499.416747685</v>
       </c>
       <c r="B92" t="s">
         <v>24</v>
       </c>
       <c r="C92" t="s">
         <v>25</v>
       </c>
       <c r="D92" t="s">
         <v>26</v>
       </c>
       <c r="E92" t="s">
         <v>27</v>
       </c>
       <c r="G92">
         <v>98.466667</v>
       </c>
       <c r="I92" t="s">
         <v>28</v>
       </c>
       <c r="J92">
         <v>6.0</v>
       </c>
       <c r="K92" s="2">
         <v>44530.0</v>
       </c>
       <c r="L92" s="2">
         <v>45626.0</v>
       </c>
       <c r="M92">
         <v>3000</v>
       </c>
       <c r="N92">
         <v>1000.0</v>
       </c>
       <c r="O92" t="s">
         <v>28</v>
       </c>
       <c r="Q92">
         <v>99.0</v>
       </c>
+      <c r="S92">
+        <v>99.0</v>
+      </c>
     </row>
     <row r="93" spans="1:24">
       <c r="A93" s="2">
         <v>45498.416782407</v>
       </c>
       <c r="B93" t="s">
         <v>24</v>
       </c>
       <c r="C93" t="s">
         <v>25</v>
       </c>
       <c r="D93" t="s">
         <v>26</v>
       </c>
       <c r="E93" t="s">
         <v>27</v>
       </c>
       <c r="G93">
         <v>98.466667</v>
       </c>
       <c r="I93" t="s">
         <v>28</v>
       </c>
       <c r="J93">
         <v>6.0</v>
@@ -7026,94 +7044,100 @@
       </c>
       <c r="I133" t="s">
         <v>28</v>
       </c>
       <c r="J133">
         <v>6.0</v>
       </c>
       <c r="K133" s="2">
         <v>44530.0</v>
       </c>
       <c r="L133" s="2">
         <v>45626.0</v>
       </c>
       <c r="M133">
         <v>3000</v>
       </c>
       <c r="N133">
         <v>1000.0</v>
       </c>
       <c r="O133" t="s">
         <v>28</v>
       </c>
       <c r="Q133">
         <v>99.0</v>
       </c>
+      <c r="S133">
+        <v>99.0</v>
+      </c>
     </row>
     <row r="134" spans="1:24">
       <c r="A134" s="2">
         <v>45440.416944444</v>
       </c>
       <c r="B134" t="s">
         <v>24</v>
       </c>
       <c r="C134" t="s">
         <v>25</v>
       </c>
       <c r="D134" t="s">
         <v>26</v>
       </c>
       <c r="E134" t="s">
         <v>27</v>
       </c>
       <c r="G134">
         <v>98.466667</v>
       </c>
       <c r="I134" t="s">
         <v>28</v>
       </c>
       <c r="J134">
         <v>6.0</v>
       </c>
       <c r="K134" s="2">
         <v>44530.0</v>
       </c>
       <c r="L134" s="2">
         <v>45626.0</v>
       </c>
       <c r="M134">
         <v>3000</v>
       </c>
       <c r="N134">
         <v>1000.0</v>
       </c>
       <c r="O134" t="s">
         <v>28</v>
       </c>
       <c r="Q134">
         <v>99.0</v>
       </c>
+      <c r="S134">
+        <v>99.0</v>
+      </c>
     </row>
     <row r="135" spans="1:24">
       <c r="A135" s="2">
         <v>45439.416759259</v>
       </c>
       <c r="B135" t="s">
         <v>24</v>
       </c>
       <c r="C135" t="s">
         <v>25</v>
       </c>
       <c r="D135" t="s">
         <v>26</v>
       </c>
       <c r="E135" t="s">
         <v>27</v>
       </c>
       <c r="G135">
         <v>98.466667</v>
       </c>
       <c r="I135" t="s">
         <v>28</v>
       </c>
       <c r="J135">
         <v>6.0</v>
@@ -8058,50 +8082,53 @@
       </c>
       <c r="I154" t="s">
         <v>28</v>
       </c>
       <c r="J154">
         <v>6.0</v>
       </c>
       <c r="K154" s="2">
         <v>44530.0</v>
       </c>
       <c r="L154" s="2">
         <v>45626.0</v>
       </c>
       <c r="M154">
         <v>3000</v>
       </c>
       <c r="N154">
         <v>1000.0</v>
       </c>
       <c r="O154" t="s">
         <v>28</v>
       </c>
       <c r="Q154">
         <v>99.0</v>
       </c>
+      <c r="S154">
+        <v>99.0</v>
+      </c>
     </row>
     <row r="155" spans="1:24">
       <c r="A155" s="2">
         <v>45407.416863426</v>
       </c>
       <c r="B155" t="s">
         <v>24</v>
       </c>
       <c r="C155" t="s">
         <v>25</v>
       </c>
       <c r="D155" t="s">
         <v>26</v>
       </c>
       <c r="E155" t="s">
         <v>27</v>
       </c>
       <c r="G155">
         <v>98.466667</v>
       </c>
       <c r="I155" t="s">
         <v>28</v>
       </c>
       <c r="J155">
         <v>6.0</v>
@@ -15621,94 +15648,100 @@
       </c>
       <c r="I322" t="s">
         <v>28</v>
       </c>
       <c r="J322">
         <v>6.0</v>
       </c>
       <c r="K322" s="2">
         <v>44530.0</v>
       </c>
       <c r="L322" s="2">
         <v>45626.0</v>
       </c>
       <c r="M322">
         <v>3000</v>
       </c>
       <c r="N322">
         <v>1000.0</v>
       </c>
       <c r="O322" t="s">
         <v>28</v>
       </c>
       <c r="R322">
         <v>100.0</v>
       </c>
+      <c r="T322">
+        <v>100.0</v>
+      </c>
     </row>
     <row r="323" spans="1:24">
       <c r="A323" s="2">
         <v>45166.416828704</v>
       </c>
       <c r="B323" t="s">
         <v>24</v>
       </c>
       <c r="C323" t="s">
         <v>25</v>
       </c>
       <c r="D323" t="s">
         <v>26</v>
       </c>
       <c r="E323" t="s">
         <v>27</v>
       </c>
       <c r="G323">
         <v>99.916667</v>
       </c>
       <c r="I323" t="s">
         <v>28</v>
       </c>
       <c r="J323">
         <v>6.0</v>
       </c>
       <c r="K323" s="2">
         <v>44530.0</v>
       </c>
       <c r="L323" s="2">
         <v>45626.0</v>
       </c>
       <c r="M323">
         <v>3000</v>
       </c>
       <c r="N323">
         <v>1000.0</v>
       </c>
       <c r="O323" t="s">
         <v>28</v>
       </c>
       <c r="R323">
         <v>100.0</v>
       </c>
+      <c r="T323">
+        <v>100.0</v>
+      </c>
     </row>
     <row r="324" spans="1:24">
       <c r="A324" s="2">
         <v>45163.416886574</v>
       </c>
       <c r="B324" t="s">
         <v>24</v>
       </c>
       <c r="C324" t="s">
         <v>25</v>
       </c>
       <c r="D324" t="s">
         <v>26</v>
       </c>
       <c r="E324" t="s">
         <v>27</v>
       </c>
       <c r="G324">
         <v>99.916667</v>
       </c>
       <c r="I324" t="s">
         <v>28</v>
       </c>
       <c r="J324">
         <v>6.0</v>
@@ -16759,50 +16792,53 @@
       </c>
       <c r="I345" t="s">
         <v>28</v>
       </c>
       <c r="J345">
         <v>6.0</v>
       </c>
       <c r="K345" s="2">
         <v>44530.0</v>
       </c>
       <c r="L345" s="2">
         <v>45626.0</v>
       </c>
       <c r="M345">
         <v>3000</v>
       </c>
       <c r="N345">
         <v>1000.0</v>
       </c>
       <c r="O345" t="s">
         <v>28</v>
       </c>
       <c r="R345">
         <v>100.0</v>
       </c>
+      <c r="T345">
+        <v>100.0</v>
+      </c>
     </row>
     <row r="346" spans="1:24">
       <c r="A346" s="2">
         <v>45133.416747685</v>
       </c>
       <c r="B346" t="s">
         <v>24</v>
       </c>
       <c r="C346" t="s">
         <v>25</v>
       </c>
       <c r="D346" t="s">
         <v>26</v>
       </c>
       <c r="E346" t="s">
         <v>27</v>
       </c>
       <c r="G346">
         <v>99.916667</v>
       </c>
       <c r="I346" t="s">
         <v>28</v>
       </c>
       <c r="J346">
         <v>6.0</v>
@@ -17806,50 +17842,53 @@
       </c>
       <c r="I366" t="s">
         <v>28</v>
       </c>
       <c r="J366">
         <v>6.0</v>
       </c>
       <c r="K366" s="2">
         <v>44530.0</v>
       </c>
       <c r="L366" s="2">
         <v>45626.0</v>
       </c>
       <c r="M366">
         <v>3000</v>
       </c>
       <c r="N366">
         <v>1000.0</v>
       </c>
       <c r="O366" t="s">
         <v>28</v>
       </c>
       <c r="R366">
         <v>100.0</v>
       </c>
+      <c r="T366">
+        <v>100.0</v>
+      </c>
     </row>
     <row r="367" spans="1:24">
       <c r="A367" s="2">
         <v>45104.416886574</v>
       </c>
       <c r="B367" t="s">
         <v>24</v>
       </c>
       <c r="C367" t="s">
         <v>25</v>
       </c>
       <c r="D367" t="s">
         <v>26</v>
       </c>
       <c r="E367" t="s">
         <v>27</v>
       </c>
       <c r="G367">
         <v>98.966667</v>
       </c>
       <c r="I367" t="s">
         <v>28</v>
       </c>
       <c r="J367">
         <v>6.0</v>
@@ -18885,94 +18924,100 @@
       </c>
       <c r="I388" t="s">
         <v>28</v>
       </c>
       <c r="J388">
         <v>6.0</v>
       </c>
       <c r="K388" s="2">
         <v>44530.0</v>
       </c>
       <c r="L388" s="2">
         <v>45626.0</v>
       </c>
       <c r="M388">
         <v>3000</v>
       </c>
       <c r="N388">
         <v>1000.0</v>
       </c>
       <c r="O388" t="s">
         <v>28</v>
       </c>
       <c r="R388">
         <v>100.0</v>
       </c>
+      <c r="T388">
+        <v>100.0</v>
+      </c>
     </row>
     <row r="389" spans="1:24">
       <c r="A389" s="2">
         <v>45072.417314815</v>
       </c>
       <c r="B389" t="s">
         <v>24</v>
       </c>
       <c r="C389" t="s">
         <v>25</v>
       </c>
       <c r="D389" t="s">
         <v>26</v>
       </c>
       <c r="E389" t="s">
         <v>27</v>
       </c>
       <c r="G389">
         <v>98.966667</v>
       </c>
       <c r="I389" t="s">
         <v>28</v>
       </c>
       <c r="J389">
         <v>6.0</v>
       </c>
       <c r="K389" s="2">
         <v>44530.0</v>
       </c>
       <c r="L389" s="2">
         <v>45626.0</v>
       </c>
       <c r="M389">
         <v>3000</v>
       </c>
       <c r="N389">
         <v>1000.0</v>
       </c>
       <c r="O389" t="s">
         <v>28</v>
       </c>
       <c r="R389">
         <v>100.0</v>
       </c>
+      <c r="T389">
+        <v>100.0</v>
+      </c>
     </row>
     <row r="390" spans="1:24">
       <c r="A390" s="2">
         <v>45071.416770833</v>
       </c>
       <c r="B390" t="s">
         <v>24</v>
       </c>
       <c r="C390" t="s">
         <v>25</v>
       </c>
       <c r="D390" t="s">
         <v>26</v>
       </c>
       <c r="E390" t="s">
         <v>27</v>
       </c>
       <c r="G390">
         <v>98.966667</v>
       </c>
       <c r="I390" t="s">
         <v>28</v>
       </c>
       <c r="J390">
         <v>6.0</v>
@@ -20811,94 +20856,100 @@
       </c>
       <c r="I427" t="s">
         <v>28</v>
       </c>
       <c r="J427">
         <v>6.0</v>
       </c>
       <c r="K427" s="2">
         <v>44530.0</v>
       </c>
       <c r="L427" s="2">
         <v>45626.0</v>
       </c>
       <c r="M427">
         <v>3000</v>
       </c>
       <c r="N427">
         <v>1000.0</v>
       </c>
       <c r="O427" t="s">
         <v>28</v>
       </c>
       <c r="R427">
         <v>100.0</v>
       </c>
+      <c r="T427">
+        <v>100.0</v>
+      </c>
     </row>
     <row r="428" spans="1:24">
       <c r="A428" s="2">
         <v>45013.416828704</v>
       </c>
       <c r="B428" t="s">
         <v>24</v>
       </c>
       <c r="C428" t="s">
         <v>25</v>
       </c>
       <c r="D428" t="s">
         <v>26</v>
       </c>
       <c r="E428" t="s">
         <v>27</v>
       </c>
       <c r="G428">
         <v>98.966667</v>
       </c>
       <c r="I428" t="s">
         <v>28</v>
       </c>
       <c r="J428">
         <v>6.0</v>
       </c>
       <c r="K428" s="2">
         <v>44530.0</v>
       </c>
       <c r="L428" s="2">
         <v>45626.0</v>
       </c>
       <c r="M428">
         <v>3000</v>
       </c>
       <c r="N428">
         <v>1000.0</v>
       </c>
       <c r="O428" t="s">
         <v>28</v>
       </c>
       <c r="R428">
         <v>100.0</v>
       </c>
+      <c r="T428">
+        <v>100.0</v>
+      </c>
     </row>
     <row r="429" spans="1:24">
       <c r="A429" s="2">
         <v>45012.41681713</v>
       </c>
       <c r="B429" t="s">
         <v>24</v>
       </c>
       <c r="C429" t="s">
         <v>25</v>
       </c>
       <c r="D429" t="s">
         <v>26</v>
       </c>
       <c r="E429" t="s">
         <v>27</v>
       </c>
       <c r="G429">
         <v>98.966667</v>
       </c>
       <c r="I429" t="s">
         <v>28</v>
       </c>
       <c r="J429">
         <v>6.0</v>
@@ -21895,50 +21946,53 @@
       </c>
       <c r="I450" t="s">
         <v>28</v>
       </c>
       <c r="J450">
         <v>6.0</v>
       </c>
       <c r="K450" s="2">
         <v>44530.0</v>
       </c>
       <c r="L450" s="2">
         <v>45626.0</v>
       </c>
       <c r="M450">
         <v>3000</v>
       </c>
       <c r="N450">
         <v>1000.0</v>
       </c>
       <c r="O450" t="s">
         <v>28</v>
       </c>
       <c r="R450">
         <v>100.0</v>
       </c>
+      <c r="T450">
+        <v>100.0</v>
+      </c>
     </row>
     <row r="451" spans="1:24">
       <c r="A451" s="2">
         <v>44980.416851852</v>
       </c>
       <c r="B451" t="s">
         <v>24</v>
       </c>
       <c r="C451" t="s">
         <v>25</v>
       </c>
       <c r="D451" t="s">
         <v>26</v>
       </c>
       <c r="E451" t="s">
         <v>27</v>
       </c>
       <c r="I451" t="s">
         <v>28</v>
       </c>
       <c r="J451">
         <v>6.0</v>
       </c>
       <c r="K451" s="2">
         <v>44530.0</v>
@@ -22829,91 +22883,97 @@
       </c>
       <c r="I470" t="s">
         <v>28</v>
       </c>
       <c r="J470">
         <v>6.0</v>
       </c>
       <c r="K470" s="2">
         <v>44530.0</v>
       </c>
       <c r="L470" s="2">
         <v>45626.0</v>
       </c>
       <c r="M470">
         <v>3000</v>
       </c>
       <c r="N470">
         <v>1000.0</v>
       </c>
       <c r="O470" t="s">
         <v>28</v>
       </c>
       <c r="R470">
         <v>100.0</v>
       </c>
+      <c r="T470">
+        <v>100.0</v>
+      </c>
     </row>
     <row r="471" spans="1:24">
       <c r="A471" s="2">
         <v>44952.417094907</v>
       </c>
       <c r="B471" t="s">
         <v>24</v>
       </c>
       <c r="C471" t="s">
         <v>25</v>
       </c>
       <c r="D471" t="s">
         <v>26</v>
       </c>
       <c r="E471" t="s">
         <v>27</v>
       </c>
       <c r="I471" t="s">
         <v>28</v>
       </c>
       <c r="J471">
         <v>6.0</v>
       </c>
       <c r="K471" s="2">
         <v>44530.0</v>
       </c>
       <c r="L471" s="2">
         <v>45626.0</v>
       </c>
       <c r="M471">
         <v>3000</v>
       </c>
       <c r="N471">
         <v>1000.0</v>
       </c>
       <c r="O471" t="s">
         <v>28</v>
       </c>
       <c r="R471">
         <v>100.0</v>
       </c>
+      <c r="T471">
+        <v>100.0</v>
+      </c>
     </row>
     <row r="472" spans="1:24">
       <c r="A472" s="2">
         <v>44951.416840278</v>
       </c>
       <c r="B472" t="s">
         <v>24</v>
       </c>
       <c r="C472" t="s">
         <v>25</v>
       </c>
       <c r="D472" t="s">
         <v>26</v>
       </c>
       <c r="E472" t="s">
         <v>27</v>
       </c>
       <c r="I472" t="s">
         <v>28</v>
       </c>
       <c r="J472">
         <v>6.0</v>
       </c>
       <c r="K472" s="2">
         <v>44530.0</v>
@@ -23851,50 +23911,53 @@
       </c>
       <c r="I492" t="s">
         <v>28</v>
       </c>
       <c r="J492">
         <v>6.0</v>
       </c>
       <c r="K492" s="2">
         <v>44530.0</v>
       </c>
       <c r="L492" s="2">
         <v>45626.0</v>
       </c>
       <c r="M492">
         <v>3000</v>
       </c>
       <c r="N492">
         <v>1000.0</v>
       </c>
       <c r="O492" t="s">
         <v>28</v>
       </c>
       <c r="R492">
         <v>101.0</v>
       </c>
+      <c r="T492">
+        <v>101.0</v>
+      </c>
     </row>
     <row r="493" spans="1:24">
       <c r="A493" s="2">
         <v>44922.417349537</v>
       </c>
       <c r="B493" t="s">
         <v>24</v>
       </c>
       <c r="C493" t="s">
         <v>25</v>
       </c>
       <c r="D493" t="s">
         <v>26</v>
       </c>
       <c r="E493" t="s">
         <v>27</v>
       </c>
       <c r="I493" t="s">
         <v>28</v>
       </c>
       <c r="J493">
         <v>6.0</v>
       </c>
       <c r="K493" s="2">
         <v>44530.0</v>
@@ -24832,50 +24895,53 @@
       </c>
       <c r="I513" t="s">
         <v>28</v>
       </c>
       <c r="J513">
         <v>6.0</v>
       </c>
       <c r="K513" s="2">
         <v>44530.0</v>
       </c>
       <c r="L513" s="2">
         <v>45626.0</v>
       </c>
       <c r="M513">
         <v>3000</v>
       </c>
       <c r="N513">
         <v>1000.0</v>
       </c>
       <c r="O513" t="s">
         <v>28</v>
       </c>
       <c r="R513">
         <v>101.0</v>
       </c>
+      <c r="T513">
+        <v>101.0</v>
+      </c>
     </row>
     <row r="514" spans="1:24">
       <c r="A514" s="2">
         <v>44890.416956019</v>
       </c>
       <c r="B514" t="s">
         <v>24</v>
       </c>
       <c r="C514" t="s">
         <v>25</v>
       </c>
       <c r="D514" t="s">
         <v>26</v>
       </c>
       <c r="E514" t="s">
         <v>27</v>
       </c>
       <c r="I514" t="s">
         <v>28</v>
       </c>
       <c r="J514">
         <v>6.0</v>
       </c>
       <c r="K514" s="2">
         <v>44530.0</v>
@@ -25854,50 +25920,53 @@
       </c>
       <c r="I535" t="s">
         <v>28</v>
       </c>
       <c r="J535">
         <v>6.0</v>
       </c>
       <c r="K535" s="2">
         <v>44530.0</v>
       </c>
       <c r="L535" s="2">
         <v>45626.0</v>
       </c>
       <c r="M535">
         <v>3000</v>
       </c>
       <c r="N535">
         <v>1000.0</v>
       </c>
       <c r="O535" t="s">
         <v>28</v>
       </c>
       <c r="R535">
         <v>101.0</v>
       </c>
+      <c r="T535">
+        <v>101.0</v>
+      </c>
     </row>
     <row r="536" spans="1:24">
       <c r="A536" s="2">
         <v>44860.416724537</v>
       </c>
       <c r="B536" t="s">
         <v>24</v>
       </c>
       <c r="C536" t="s">
         <v>25</v>
       </c>
       <c r="D536" t="s">
         <v>26</v>
       </c>
       <c r="E536" t="s">
         <v>27</v>
       </c>
       <c r="I536" t="s">
         <v>28</v>
       </c>
       <c r="J536">
         <v>6.0</v>
       </c>
       <c r="K536" s="2">
         <v>44530.0</v>
@@ -26835,50 +26904,53 @@
       </c>
       <c r="I556" t="s">
         <v>28</v>
       </c>
       <c r="J556">
         <v>6.0</v>
       </c>
       <c r="K556" s="2">
         <v>44530.0</v>
       </c>
       <c r="L556" s="2">
         <v>45626.0</v>
       </c>
       <c r="M556">
         <v>3000</v>
       </c>
       <c r="N556">
         <v>1000.0</v>
       </c>
       <c r="O556" t="s">
         <v>28</v>
       </c>
       <c r="R556">
         <v>101.0</v>
       </c>
+      <c r="T556">
+        <v>101.0</v>
+      </c>
     </row>
     <row r="557" spans="1:24">
       <c r="A557" s="2">
         <v>44831.416724537</v>
       </c>
       <c r="B557" t="s">
         <v>24</v>
       </c>
       <c r="C557" t="s">
         <v>25</v>
       </c>
       <c r="D557" t="s">
         <v>26</v>
       </c>
       <c r="E557" t="s">
         <v>27</v>
       </c>
       <c r="I557" t="s">
         <v>28</v>
       </c>
       <c r="J557">
         <v>6.0</v>
       </c>
       <c r="K557" s="2">
         <v>44530.0</v>
@@ -27863,89 +27935,95 @@
       </c>
       <c r="I578" t="s">
         <v>28</v>
       </c>
       <c r="J578">
         <v>6.0</v>
       </c>
       <c r="K578" s="2">
         <v>44530.0</v>
       </c>
       <c r="L578" s="2">
         <v>45626.0</v>
       </c>
       <c r="M578">
         <v>3000</v>
       </c>
       <c r="N578">
         <v>1000.0</v>
       </c>
       <c r="O578" t="s">
         <v>28</v>
       </c>
       <c r="R578">
         <v>101.0</v>
       </c>
+      <c r="T578">
+        <v>101.0</v>
+      </c>
     </row>
     <row r="579" spans="1:24">
       <c r="A579" s="2">
         <v>44799.416736111</v>
       </c>
       <c r="B579" t="s">
         <v>24</v>
       </c>
       <c r="C579" t="s">
         <v>25</v>
       </c>
       <c r="D579" t="s">
         <v>26</v>
       </c>
       <c r="E579" t="s">
         <v>27</v>
       </c>
       <c r="I579" t="s">
         <v>28</v>
       </c>
       <c r="J579">
         <v>6.0</v>
       </c>
       <c r="K579" s="2">
         <v>44530.0</v>
       </c>
       <c r="L579" s="2">
         <v>45626.0</v>
       </c>
       <c r="M579">
         <v>3000</v>
       </c>
       <c r="N579">
         <v>1000.0</v>
       </c>
       <c r="O579" t="s">
         <v>28</v>
       </c>
       <c r="R579">
+        <v>101.0</v>
+      </c>
+      <c r="T579">
         <v>101.0</v>
       </c>
     </row>
     <row r="580" spans="1:24">
       <c r="A580" s="2">
         <v>44798.416724537</v>
       </c>
       <c r="B580" t="s">
         <v>24</v>
       </c>
       <c r="C580" t="s">
         <v>25</v>
       </c>
       <c r="D580" t="s">
         <v>26</v>
       </c>
       <c r="E580" t="s">
         <v>27</v>
       </c>
       <c r="I580" t="s">
         <v>28</v>
       </c>
       <c r="J580">
         <v>6.0</v>
       </c>