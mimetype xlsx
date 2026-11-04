--- v0 (2026-08-08)
+++ v1 (2026-11-04)
@@ -16639,50 +16639,56 @@
       </c>
       <c r="J330">
         <v>6.25</v>
       </c>
       <c r="K330" s="2">
         <v>44754.0</v>
       </c>
       <c r="L330" s="2">
         <v>46580.0</v>
       </c>
       <c r="M330">
         <v>240000</v>
       </c>
       <c r="N330">
         <v>1000.0</v>
       </c>
       <c r="O330" t="s">
         <v>28</v>
       </c>
       <c r="Q330">
         <v>100.0</v>
       </c>
       <c r="R330">
         <v>103.0</v>
       </c>
+      <c r="S330">
+        <v>100.0</v>
+      </c>
+      <c r="T330">
+        <v>103.0</v>
+      </c>
     </row>
     <row r="331" spans="1:24">
       <c r="A331" s="2">
         <v>45482.416990741</v>
       </c>
       <c r="B331" t="s">
         <v>24</v>
       </c>
       <c r="C331" t="s">
         <v>25</v>
       </c>
       <c r="D331" t="s">
         <v>26</v>
       </c>
       <c r="E331" t="s">
         <v>27</v>
       </c>
       <c r="G331">
         <v>107.696038</v>
       </c>
       <c r="I331" t="s">
         <v>28</v>
       </c>
       <c r="J331">
         <v>6.25</v>
@@ -30756,50 +30762,56 @@
       <c r="I584" t="s">
         <v>28</v>
       </c>
       <c r="J584">
         <v>6.25</v>
       </c>
       <c r="K584" s="2">
         <v>44754.0</v>
       </c>
       <c r="L584" s="2">
         <v>46580.0</v>
       </c>
       <c r="M584">
         <v>240000</v>
       </c>
       <c r="N584">
         <v>1000.0</v>
       </c>
       <c r="O584" t="s">
         <v>28</v>
       </c>
       <c r="Q584">
         <v>100.0</v>
       </c>
       <c r="R584">
+        <v>102.0</v>
+      </c>
+      <c r="S584">
+        <v>100.0</v>
+      </c>
+      <c r="T584">
         <v>102.0</v>
       </c>
     </row>
     <row r="585" spans="1:24">
       <c r="A585" s="2">
         <v>45114.416805556</v>
       </c>
       <c r="B585" t="s">
         <v>24</v>
       </c>
       <c r="C585" t="s">
         <v>25</v>
       </c>
       <c r="D585" t="s">
         <v>26</v>
       </c>
       <c r="E585" t="s">
         <v>27</v>
       </c>
       <c r="G585">
         <v>105.856164</v>
       </c>
       <c r="I585" t="s">
         <v>28</v>
       </c>