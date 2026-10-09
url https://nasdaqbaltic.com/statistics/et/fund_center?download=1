--- v4 (2026-08-07)
+++ v5 (2026-10-09)
@@ -606,167 +606,185 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>0.4039</v>
+        <v>0.4077</v>
       </c>
       <c r="F2">
-        <v>-0.07422068</v>
+        <v>0.44345898</v>
       </c>
       <c r="G2" s="2">
-        <v>46203.0</v>
+        <v>46265.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="I2" t="s">
         <v>34</v>
       </c>
       <c r="J2" t="s">
         <v>35</v>
       </c>
+      <c r="K2">
+        <v>0.44345898</v>
+      </c>
+      <c r="L2">
+        <v>0.86590797</v>
+      </c>
+      <c r="M2">
+        <v>-25.41163557</v>
+      </c>
       <c r="N2">
-        <v>-25.90350394</v>
+        <v>-25.20638415</v>
       </c>
       <c r="O2">
-        <v>-40.30446349</v>
+        <v>-39.90271226</v>
       </c>
       <c r="P2">
-        <v>-29.20162412</v>
+        <v>-28.66100451</v>
       </c>
       <c r="Q2">
-        <v>-25.84511067</v>
+        <v>-25.50784137</v>
       </c>
       <c r="R2">
-        <v>-22.53266</v>
+        <v>-22.36666139</v>
       </c>
       <c r="S2">
-        <v>-17.29667103</v>
+        <v>-17.18442984</v>
       </c>
       <c r="T2">
-        <v>91511124.0</v>
+        <v>92368082.0</v>
       </c>
       <c r="U2">
-        <v>-0.0695366</v>
+        <v>0.43065607</v>
       </c>
       <c r="X2">
-        <v>17.99083328</v>
+        <v>18.02652168</v>
       </c>
       <c r="Y2" t="s">
         <v>36</v>
       </c>
       <c r="Z2">
-        <v>0.4039</v>
+        <v>0.4077</v>
       </c>
       <c r="AA2">
-        <v>91511124.0</v>
+        <v>92368082.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" t="s">
         <v>38</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3">
-        <v>11.62</v>
+        <v>11.58</v>
       </c>
       <c r="F3">
-        <v>-0.34305317</v>
+        <v>0.17301038</v>
       </c>
       <c r="G3" s="2">
-        <v>46203.0</v>
+        <v>46265.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="I3" t="s">
         <v>34</v>
       </c>
       <c r="J3" t="s">
         <v>35</v>
       </c>
+      <c r="K3">
+        <v>0.17301038</v>
+      </c>
+      <c r="L3">
+        <v>-0.68610635</v>
+      </c>
+      <c r="M3">
+        <v>-2.68907563</v>
+      </c>
       <c r="N3">
-        <v>-1.19047619</v>
+        <v>-1.53061224</v>
       </c>
       <c r="O3">
-        <v>4.02864816</v>
+        <v>2.47787611</v>
       </c>
       <c r="P3">
-        <v>4.55298386</v>
+        <v>4.22590561</v>
       </c>
       <c r="Q3">
-        <v>3.07742988</v>
+        <v>3.35012916</v>
       </c>
       <c r="R3">
-        <v>1.79928245</v>
+        <v>1.54771838</v>
       </c>
       <c r="T3">
-        <v>28859457.0</v>
+        <v>28774862.0</v>
       </c>
       <c r="U3">
-        <v>-0.35439079</v>
+        <v>0.20231039</v>
       </c>
       <c r="X3">
-        <v>7.89213657</v>
+        <v>7.8864994</v>
       </c>
       <c r="Y3" t="s">
         <v>39</v>
       </c>
       <c r="Z3">
-        <v>11.62</v>
+        <v>11.58</v>
       </c>
       <c r="AA3">
-        <v>28859457.0</v>
+        <v>28774862.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">