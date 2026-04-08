--- v2 (2026-02-06)
+++ v3 (2026-04-08)
@@ -654,766 +654,745 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>19.73</v>
+        <v>19.3</v>
       </c>
       <c r="F2">
-        <v>0.10147133</v>
+        <v>-0.05178664</v>
       </c>
       <c r="G2" s="2">
-        <v>46058.0</v>
+        <v>46114.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>1.38746146</v>
+        <v>-2.6727181</v>
       </c>
       <c r="L2">
-        <v>2.81396561</v>
+        <v>-0.77120823</v>
       </c>
       <c r="M2">
-        <v>4.66843501</v>
+        <v>0.88865656</v>
       </c>
       <c r="N2">
-        <v>1.43958869</v>
+        <v>-0.77120823</v>
       </c>
       <c r="O2">
-        <v>7.22826087</v>
+        <v>4.77741585</v>
       </c>
       <c r="P2">
-        <v>7.8575668</v>
+        <v>5.40925534</v>
       </c>
       <c r="Q2">
-        <v>8.51587162</v>
+        <v>8.2382808</v>
       </c>
       <c r="R2">
-        <v>0.88068588</v>
+        <v>5.39745884</v>
       </c>
       <c r="S2">
-        <v>0.08129266</v>
+        <v>-0.27746805</v>
       </c>
       <c r="T2">
-        <v>32004930.2</v>
+        <v>30589562.51</v>
       </c>
       <c r="U2">
-        <v>-0.12899256</v>
+        <v>-0.68990151</v>
       </c>
       <c r="V2">
-        <v>19.73</v>
+        <v>19.3</v>
       </c>
       <c r="W2">
-        <v>19.73</v>
+        <v>19.3</v>
       </c>
       <c r="X2">
-        <v>2.78609324</v>
+        <v>3.7256031</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>19.73</v>
+        <v>19.3</v>
       </c>
       <c r="AA2">
-        <v>32004930.2</v>
+        <v>30589562.51</v>
       </c>
       <c r="AB2">
-        <v>19.73</v>
+        <v>19.3</v>
       </c>
       <c r="AC2">
-        <v>19.73</v>
+        <v>19.3</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>30.82</v>
+        <v>30.26</v>
       </c>
       <c r="F3">
-        <v>0.06493506</v>
+        <v>-0.0660502</v>
       </c>
       <c r="G3" s="2">
-        <v>46058.0</v>
+        <v>46114.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>1.54859967</v>
+        <v>-2.41857465</v>
       </c>
       <c r="L3">
-        <v>3.42281879</v>
+        <v>-0.23079459</v>
       </c>
       <c r="M3">
-        <v>5.87427001</v>
+        <v>2.0229265</v>
       </c>
       <c r="N3">
-        <v>1.61556215</v>
+        <v>-0.23079459</v>
       </c>
       <c r="O3">
-        <v>9.71876112</v>
+        <v>7.34302944</v>
       </c>
       <c r="P3">
-        <v>10.02392084</v>
+        <v>7.59241859</v>
       </c>
       <c r="Q3">
-        <v>10.68218725</v>
+        <v>10.41401579</v>
       </c>
       <c r="R3">
-        <v>3.25849222</v>
+        <v>7.7609764</v>
       </c>
       <c r="S3">
-        <v>2.1207344</v>
+        <v>1.79095609</v>
       </c>
       <c r="T3">
-        <v>32004930.2</v>
+        <v>30589562.51</v>
       </c>
       <c r="U3">
-        <v>-0.12899256</v>
+        <v>-0.68990151</v>
       </c>
       <c r="V3">
-        <v>30.82</v>
+        <v>30.26</v>
       </c>
       <c r="W3">
-        <v>30.82</v>
+        <v>30.26</v>
       </c>
       <c r="X3">
-        <v>2.83091092</v>
+        <v>3.75304747</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>26.07445013</v>
+        <v>26.07496756</v>
       </c>
       <c r="AA3">
-        <v>27076929.145996</v>
+        <v>26358950.764543</v>
       </c>
       <c r="AB3">
-        <v>26.07445013</v>
+        <v>26.07496756</v>
       </c>
       <c r="AC3">
-        <v>26.07445013</v>
+        <v>26.07496756</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" t="s">
         <v>40</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4">
-        <v>60.26</v>
+        <v>58.33</v>
       </c>
       <c r="F4">
-        <v>-1.45543745</v>
+        <v>-0.90044173</v>
       </c>
       <c r="G4" s="2">
-        <v>46058.0</v>
+        <v>46114.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>1.92828146</v>
+        <v>-3.84108144</v>
       </c>
       <c r="L4">
-        <v>7.78036129</v>
+        <v>1.37295794</v>
       </c>
       <c r="M4">
-        <v>7.16699271</v>
+        <v>2.51318102</v>
       </c>
       <c r="N4">
-        <v>4.72714633</v>
+        <v>1.37295794</v>
       </c>
       <c r="O4">
-        <v>6.14761318</v>
+        <v>9.25266904</v>
       </c>
       <c r="P4">
-        <v>7.60833699</v>
+        <v>4.02832496</v>
       </c>
       <c r="Q4">
-        <v>10.05206773</v>
+        <v>7.31242095</v>
       </c>
       <c r="R4">
-        <v>3.22254279</v>
+        <v>3.10732728</v>
       </c>
       <c r="S4">
-        <v>2.37385892</v>
+        <v>1.00327371</v>
       </c>
       <c r="T4">
-        <v>16092837.69</v>
+        <v>15563929.84</v>
       </c>
       <c r="U4">
-        <v>-1.4733635</v>
+        <v>-0.89192796</v>
       </c>
       <c r="V4">
-        <v>60.26</v>
+        <v>58.33</v>
       </c>
       <c r="W4">
-        <v>60.26</v>
+        <v>58.33</v>
       </c>
       <c r="X4">
-        <v>11.93569946</v>
+        <v>12.79992008</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>60.26</v>
+        <v>58.33</v>
       </c>
       <c r="AA4">
-        <v>16092837.69</v>
+        <v>15563929.84</v>
       </c>
       <c r="AB4">
-        <v>60.26</v>
+        <v>58.33</v>
       </c>
       <c r="AC4">
-        <v>60.26</v>
+        <v>58.33</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5">
-        <v>11.47</v>
-[...2 lines deleted...]
-        <v>-0.08710801</v>
+        <v>11.05</v>
       </c>
       <c r="G5" s="2">
-        <v>46058.0</v>
+        <v>46114.0</v>
       </c>
       <c r="H5" t="s">
         <v>33</v>
       </c>
       <c r="K5">
-        <v>1.41467728</v>
+        <v>-3.40909091</v>
       </c>
       <c r="L5">
-        <v>1.68439716</v>
+        <v>-2.29885057</v>
       </c>
       <c r="M5">
-        <v>0.87950748</v>
+        <v>-2.55731922</v>
       </c>
       <c r="N5">
-        <v>1.41467728</v>
+        <v>-2.29885057</v>
       </c>
       <c r="O5">
-        <v>3.61336947</v>
+        <v>-0.89686099</v>
       </c>
       <c r="P5">
-        <v>5.01831342</v>
+        <v>2.05245274</v>
       </c>
       <c r="Q5">
-        <v>4.71268841</v>
+        <v>4.43919473</v>
       </c>
       <c r="R5">
-        <v>-0.02178412</v>
+        <v>1.11645203</v>
       </c>
       <c r="S5">
-        <v>-0.63296227</v>
+        <v>-1.27130478</v>
       </c>
       <c r="T5">
-        <v>25818964.72</v>
+        <v>22520237.67</v>
       </c>
       <c r="U5">
-        <v>-0.27928185</v>
+        <v>-0.64562338</v>
       </c>
       <c r="V5">
-        <v>11.47</v>
+        <v>11.05</v>
       </c>
       <c r="W5">
-        <v>11.47</v>
+        <v>11.05</v>
       </c>
       <c r="X5">
-        <v>3.6119585</v>
+        <v>4.73740911</v>
       </c>
       <c r="Y5" t="s">
         <v>34</v>
       </c>
       <c r="Z5">
-        <v>11.47</v>
+        <v>11.05</v>
       </c>
       <c r="AA5">
-        <v>25818964.72</v>
+        <v>22520237.67</v>
       </c>
       <c r="AB5">
-        <v>11.47</v>
+        <v>11.05</v>
       </c>
       <c r="AC5">
-        <v>11.47</v>
+        <v>11.05</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" t="s">
         <v>44</v>
       </c>
       <c r="D6" t="s">
         <v>37</v>
       </c>
       <c r="E6">
-        <v>12.08</v>
+        <v>11.67</v>
+      </c>
+      <c r="F6">
+        <v>-0.08561644</v>
       </c>
       <c r="G6" s="2">
-        <v>46058.0</v>
+        <v>46114.0</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
       <c r="K6">
-        <v>1.5979815</v>
+        <v>-3.23383085</v>
       </c>
       <c r="L6">
-        <v>2.28619814</v>
+        <v>-1.76767677</v>
       </c>
       <c r="M6">
-        <v>2.19966159</v>
+        <v>-1.43581081</v>
       </c>
       <c r="N6">
-        <v>1.68350168</v>
+        <v>-1.76767677</v>
       </c>
       <c r="O6">
-        <v>6.05794557</v>
+        <v>1.47826087</v>
       </c>
       <c r="P6">
-        <v>7.20921329</v>
+        <v>4.19123741</v>
       </c>
       <c r="Q6">
-        <v>6.85887063</v>
+        <v>6.54044692</v>
       </c>
       <c r="R6">
-        <v>2.34577143</v>
+        <v>3.44849291</v>
       </c>
       <c r="S6">
-        <v>1.4518859</v>
+        <v>0.8075474</v>
       </c>
       <c r="T6">
-        <v>25818964.72</v>
+        <v>22520237.67</v>
       </c>
       <c r="U6">
-        <v>-0.27928185</v>
+        <v>-0.64562338</v>
       </c>
       <c r="V6">
-        <v>12.08</v>
+        <v>11.67</v>
       </c>
       <c r="W6">
-        <v>12.08</v>
+        <v>11.67</v>
       </c>
       <c r="X6">
-        <v>3.69600344</v>
+        <v>4.75866795</v>
       </c>
       <c r="Y6" t="s">
         <v>34</v>
       </c>
       <c r="Z6">
-        <v>10.21996618</v>
+        <v>10.05601029</v>
       </c>
       <c r="AA6">
-        <v>21843455.804394</v>
+        <v>19405633.400454</v>
       </c>
       <c r="AB6">
-        <v>10.21996618</v>
+        <v>10.05601029</v>
       </c>
       <c r="AC6">
-        <v>10.21996618</v>
+        <v>10.05601029</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" t="s">
         <v>47</v>
       </c>
       <c r="D7" t="s">
         <v>37</v>
       </c>
       <c r="E7">
-        <v>13.4</v>
+        <v>13.1</v>
       </c>
       <c r="F7">
-        <v>-0.22338049</v>
+        <v>0.84680523</v>
       </c>
       <c r="G7" s="2">
-        <v>46058.0</v>
+        <v>46114.0</v>
       </c>
       <c r="H7" t="s">
         <v>33</v>
       </c>
       <c r="K7">
-        <v>0.90361446</v>
+        <v>-3.60559235</v>
       </c>
       <c r="L7">
-        <v>1.74639332</v>
+        <v>-1.42964635</v>
       </c>
       <c r="M7">
-        <v>5.67823344</v>
+        <v>0.22953328</v>
       </c>
       <c r="N7">
-        <v>0.82768999</v>
+        <v>-1.42964635</v>
       </c>
       <c r="O7">
-        <v>8.50202429</v>
+        <v>7.46513536</v>
       </c>
       <c r="P7">
-        <v>7.75799319</v>
+        <v>5.45398662</v>
       </c>
       <c r="Q7">
-        <v>7.62143488</v>
+        <v>7.38127163</v>
       </c>
       <c r="R7">
-        <v>3.47193524</v>
+        <v>3.83334496</v>
       </c>
       <c r="S7">
-        <v>2.68034999</v>
+        <v>2.39144289</v>
       </c>
       <c r="T7">
-        <v>905868.6</v>
+        <v>862621.23</v>
       </c>
       <c r="U7">
-        <v>-0.2394029</v>
+        <v>0.88440796</v>
       </c>
       <c r="V7">
-        <v>13.4</v>
+        <v>13.1</v>
       </c>
       <c r="W7">
-        <v>13.4</v>
+        <v>13.1</v>
       </c>
       <c r="X7">
-        <v>4.45540953</v>
+        <v>6.24312687</v>
       </c>
       <c r="Y7" t="s">
         <v>34</v>
       </c>
       <c r="Z7">
-        <v>11.33671745</v>
+        <v>11.28823777</v>
       </c>
       <c r="AA7">
-        <v>766386.29562713</v>
+        <v>743318.59184277</v>
       </c>
       <c r="AB7">
-        <v>11.33671745</v>
+        <v>11.28823777</v>
       </c>
       <c r="AC7">
-        <v>11.33671745</v>
+        <v>11.28823777</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" t="s">
         <v>49</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8">
-        <v>13.18</v>
+        <v>12.9</v>
       </c>
       <c r="F8">
-        <v>-0.37792895</v>
+        <v>0.93896714</v>
       </c>
       <c r="G8" s="2">
-        <v>46058.0</v>
+        <v>46114.0</v>
       </c>
       <c r="H8" t="s">
         <v>33</v>
       </c>
       <c r="K8">
-        <v>0.84162204</v>
+        <v>-3.37078652</v>
       </c>
       <c r="L8">
-        <v>0.76452599</v>
+        <v>-1.3006886</v>
       </c>
       <c r="M8">
-        <v>4.52022205</v>
+        <v>-0.15479876</v>
       </c>
       <c r="N8">
-        <v>0.84162204</v>
+        <v>-1.3006886</v>
       </c>
       <c r="O8">
-        <v>5.6936648</v>
+        <v>5.91133005</v>
       </c>
       <c r="P8">
-        <v>6.36401986</v>
+        <v>4.07321585</v>
       </c>
       <c r="Q8">
-        <v>6.21216016</v>
+        <v>6.20003723</v>
       </c>
       <c r="R8">
-        <v>1.70122302</v>
+        <v>2.0806243</v>
       </c>
       <c r="S8">
-        <v>1.14611628</v>
+        <v>0.84259249</v>
       </c>
       <c r="T8">
-        <v>7912943.68</v>
+        <v>7560766.74</v>
       </c>
       <c r="U8">
-        <v>-0.39993781</v>
+        <v>0.97504679</v>
       </c>
       <c r="V8">
-        <v>13.18</v>
+        <v>12.9</v>
       </c>
       <c r="W8">
-        <v>13.18</v>
+        <v>12.9</v>
       </c>
       <c r="X8">
-        <v>4.57468843</v>
+        <v>6.10870934</v>
       </c>
       <c r="Y8" t="s">
         <v>34</v>
       </c>
       <c r="Z8">
-        <v>13.18</v>
+        <v>12.9</v>
       </c>
       <c r="AA8">
-        <v>7912943.68</v>
+        <v>7560766.74</v>
       </c>
       <c r="AB8">
-        <v>13.18</v>
+        <v>12.9</v>
       </c>
       <c r="AC8">
-        <v>13.18</v>
+        <v>12.9</v>
       </c>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="E9">
-        <v>12.28</v>
+        <v>12.04</v>
       </c>
       <c r="F9">
-        <v>-0.08136697</v>
+        <v>0.50083472</v>
       </c>
       <c r="G9" s="2">
-        <v>46058.0</v>
+        <v>46114.0</v>
       </c>
       <c r="H9" t="s">
         <v>33</v>
       </c>
       <c r="K9">
-        <v>0.73831009</v>
+        <v>-2.98146656</v>
       </c>
       <c r="L9">
-        <v>1.23660346</v>
+        <v>-1.23051682</v>
       </c>
       <c r="M9">
-        <v>3.54131535</v>
+        <v>-0.33112583</v>
       </c>
       <c r="N9">
-        <v>0.73831009</v>
+        <v>-1.23051682</v>
       </c>
       <c r="O9">
-        <v>5.77088717</v>
+        <v>4.24242424</v>
       </c>
       <c r="P9">
-        <v>5.03924736</v>
+        <v>3.58975717</v>
       </c>
       <c r="Q9">
-        <v>4.14928055</v>
+        <v>4.30465742</v>
       </c>
       <c r="R9">
-        <v>-0.08126784</v>
+        <v>0.6113914</v>
       </c>
       <c r="S9">
-        <v>-0.85699724</v>
+        <v>-0.92084819</v>
       </c>
       <c r="T9">
-        <v>880564.99</v>
+        <v>797428.63</v>
       </c>
       <c r="U9">
-        <v>-0.07349418</v>
+        <v>0.39963892</v>
       </c>
       <c r="V9">
-        <v>12.28</v>
+        <v>12.04</v>
       </c>
       <c r="W9">
-        <v>12.28</v>
+        <v>12.04</v>
       </c>
       <c r="X9">
-        <v>3.28956318</v>
+        <v>4.70327711</v>
       </c>
       <c r="Y9" t="s">
         <v>34</v>
       </c>
       <c r="Z9">
-        <v>12.28</v>
+        <v>12.04</v>
       </c>
       <c r="AA9">
-        <v>880564.99</v>
+        <v>797428.63</v>
       </c>
       <c r="AB9">
-        <v>12.28</v>
+        <v>12.04</v>
       </c>
       <c r="AC9">
-        <v>12.28</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10">
-        <v>122.2687</v>
+        <v>122.4728</v>
       </c>
       <c r="F10">
-        <v>0.48826953</v>
+        <v>0.16692743</v>
       </c>
       <c r="G10" s="2">
-        <v>46025.0</v>
+        <v>46080.0</v>
       </c>
       <c r="H10" t="s">
         <v>54</v>
       </c>
-      <c r="K10">
-[...7 lines deleted...]
-      </c>
       <c r="N10">
-        <v>0.48826953</v>
-[...11 lines deleted...]
-        <v>2.69254168</v>
+        <v>0.65601202</v>
       </c>
       <c r="S10">
-        <v>2.96142054</v>
+        <v>2.85118943</v>
       </c>
       <c r="T10">
-        <v>78719562.81</v>
+        <v>79599997.46</v>
       </c>
       <c r="U10">
-        <v>2.77469228</v>
+        <v>1.11844454</v>
       </c>
       <c r="X10">
-        <v>0.71607476</v>
+        <v>0.7245037</v>
       </c>
       <c r="Y10" t="s">
         <v>55</v>
       </c>
       <c r="Z10">
-        <v>122.2687</v>
+        <v>122.4728</v>
       </c>
       <c r="AA10">
-        <v>78719562.81</v>
+        <v>79599997.46</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">