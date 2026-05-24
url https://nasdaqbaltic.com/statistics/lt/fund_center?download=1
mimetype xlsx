--- v3 (2026-04-08)
+++ v4 (2026-05-24)
@@ -654,745 +654,760 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>19.3</v>
+        <v>19.65</v>
       </c>
       <c r="F2">
-        <v>-0.05178664</v>
+        <v>0.0509165</v>
       </c>
       <c r="G2" s="2">
-        <v>46114.0</v>
+        <v>46163.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>-2.6727181</v>
+        <v>0.25510204</v>
       </c>
       <c r="L2">
-        <v>-0.77120823</v>
+        <v>-0.85771948</v>
       </c>
       <c r="M2">
-        <v>0.88865656</v>
+        <v>2.13097713</v>
       </c>
       <c r="N2">
-        <v>-0.77120823</v>
+        <v>1.02827763</v>
       </c>
       <c r="O2">
-        <v>4.77741585</v>
+        <v>6.61964189</v>
       </c>
       <c r="P2">
-        <v>5.40925534</v>
+        <v>6.33014137</v>
       </c>
       <c r="Q2">
-        <v>8.2382808</v>
+        <v>8.53327192</v>
       </c>
       <c r="R2">
-        <v>5.39745884</v>
+        <v>5.99087697</v>
       </c>
       <c r="S2">
-        <v>-0.27746805</v>
+        <v>-0.11158478</v>
       </c>
       <c r="T2">
-        <v>30589562.51</v>
+        <v>31268720.29</v>
       </c>
       <c r="U2">
-        <v>-0.68990151</v>
+        <v>-0.02360147</v>
       </c>
       <c r="V2">
-        <v>19.3</v>
+        <v>19.65</v>
       </c>
       <c r="W2">
-        <v>19.3</v>
+        <v>19.65</v>
       </c>
       <c r="X2">
-        <v>3.7256031</v>
+        <v>3.73660946</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>19.3</v>
+        <v>19.65</v>
       </c>
       <c r="AA2">
-        <v>30589562.51</v>
+        <v>31268720.29</v>
       </c>
       <c r="AB2">
-        <v>19.3</v>
+        <v>19.65</v>
       </c>
       <c r="AC2">
-        <v>19.3</v>
+        <v>19.65</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>30.26</v>
+        <v>30.88</v>
       </c>
       <c r="F3">
-        <v>-0.0660502</v>
+        <v>0.03239391</v>
       </c>
       <c r="G3" s="2">
-        <v>46114.0</v>
+        <v>46163.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>-2.41857465</v>
+        <v>0.39011704</v>
       </c>
       <c r="L3">
-        <v>-0.23079459</v>
+        <v>-0.35495321</v>
       </c>
       <c r="M3">
-        <v>2.0229265</v>
+        <v>3.17407284</v>
       </c>
       <c r="N3">
-        <v>-0.23079459</v>
+        <v>1.81338609</v>
       </c>
       <c r="O3">
-        <v>7.34302944</v>
+        <v>9.19377652</v>
       </c>
       <c r="P3">
-        <v>7.59241859</v>
+        <v>8.54382841</v>
       </c>
       <c r="Q3">
-        <v>10.41401579</v>
+        <v>10.70528254</v>
       </c>
       <c r="R3">
-        <v>7.7609764</v>
+        <v>8.39339695</v>
       </c>
       <c r="S3">
-        <v>1.79095609</v>
+        <v>2.0065419</v>
       </c>
       <c r="T3">
-        <v>30589562.51</v>
+        <v>31268720.29</v>
       </c>
       <c r="U3">
-        <v>-0.68990151</v>
+        <v>-0.02360147</v>
       </c>
       <c r="V3">
-        <v>30.26</v>
+        <v>30.88</v>
       </c>
       <c r="W3">
-        <v>30.26</v>
+        <v>30.88</v>
       </c>
       <c r="X3">
-        <v>3.75304747</v>
+        <v>3.76362395</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>26.07496756</v>
+        <v>26.62068979</v>
       </c>
       <c r="AA3">
-        <v>26358950.764543</v>
+        <v>26955793.493618</v>
       </c>
       <c r="AB3">
-        <v>26.07496756</v>
+        <v>26.62068979</v>
       </c>
       <c r="AC3">
-        <v>26.07496756</v>
+        <v>26.62068979</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" t="s">
         <v>40</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4">
-        <v>58.33</v>
+        <v>62.71</v>
       </c>
       <c r="F4">
-        <v>-0.90044173</v>
+        <v>-0.23862552</v>
       </c>
       <c r="G4" s="2">
-        <v>46114.0</v>
+        <v>46163.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>-3.84108144</v>
+        <v>1.81847703</v>
       </c>
       <c r="L4">
-        <v>1.37295794</v>
+        <v>0.73895582</v>
       </c>
       <c r="M4">
-        <v>2.51318102</v>
+        <v>16.25880608</v>
       </c>
       <c r="N4">
-        <v>1.37295794</v>
+        <v>8.98505388</v>
       </c>
       <c r="O4">
-        <v>9.25266904</v>
+        <v>9.34612031</v>
       </c>
       <c r="P4">
-        <v>4.02832496</v>
+        <v>7.04236018</v>
       </c>
       <c r="Q4">
-        <v>7.31242095</v>
+        <v>9.24391143</v>
       </c>
       <c r="R4">
-        <v>3.10732728</v>
+        <v>9.58140092</v>
       </c>
       <c r="S4">
-        <v>1.00327371</v>
+        <v>2.46176328</v>
       </c>
       <c r="T4">
-        <v>15563929.84</v>
+        <v>16781037.69</v>
       </c>
       <c r="U4">
-        <v>-0.89192796</v>
+        <v>-0.28705682</v>
       </c>
       <c r="V4">
-        <v>58.33</v>
+        <v>62.71</v>
       </c>
       <c r="W4">
-        <v>58.33</v>
+        <v>62.71</v>
       </c>
       <c r="X4">
-        <v>12.79992008</v>
+        <v>14.06018162</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>58.33</v>
+        <v>62.71</v>
       </c>
       <c r="AA4">
-        <v>15563929.84</v>
+        <v>16781037.69</v>
       </c>
       <c r="AB4">
-        <v>58.33</v>
+        <v>62.71</v>
       </c>
       <c r="AC4">
-        <v>58.33</v>
+        <v>62.71</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5">
-        <v>11.05</v>
+        <v>11.16</v>
+      </c>
+      <c r="F5">
+        <v>0.0896861</v>
       </c>
       <c r="G5" s="2">
-        <v>46114.0</v>
+        <v>46163.0</v>
       </c>
       <c r="H5" t="s">
         <v>33</v>
       </c>
       <c r="K5">
-        <v>-3.40909091</v>
+        <v>-0.62333037</v>
       </c>
       <c r="L5">
-        <v>-2.29885057</v>
+        <v>-2.61780105</v>
       </c>
       <c r="M5">
-        <v>-2.55731922</v>
+        <v>-0.88809947</v>
       </c>
       <c r="N5">
-        <v>-2.29885057</v>
+        <v>-1.32625995</v>
       </c>
       <c r="O5">
-        <v>-0.89686099</v>
+        <v>0.63119928</v>
       </c>
       <c r="P5">
-        <v>2.05245274</v>
+        <v>2.51085102</v>
       </c>
       <c r="Q5">
-        <v>4.43919473</v>
+        <v>4.64096737</v>
       </c>
       <c r="R5">
-        <v>1.11645203</v>
+        <v>2.37469518</v>
       </c>
       <c r="S5">
-        <v>-1.27130478</v>
+        <v>-1.17598406</v>
       </c>
       <c r="T5">
-        <v>22520237.67</v>
+        <v>22806972.26</v>
       </c>
       <c r="U5">
-        <v>-0.64562338</v>
+        <v>-0.02377247</v>
       </c>
       <c r="V5">
-        <v>11.05</v>
+        <v>11.16</v>
       </c>
       <c r="W5">
-        <v>11.05</v>
+        <v>11.16</v>
       </c>
       <c r="X5">
-        <v>4.73740911</v>
+        <v>4.74731874</v>
       </c>
       <c r="Y5" t="s">
         <v>34</v>
       </c>
       <c r="Z5">
-        <v>11.05</v>
+        <v>11.16</v>
       </c>
       <c r="AA5">
-        <v>22520237.67</v>
+        <v>22806972.26</v>
       </c>
       <c r="AB5">
-        <v>11.05</v>
+        <v>11.16</v>
       </c>
       <c r="AC5">
-        <v>11.05</v>
+        <v>11.16</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" t="s">
         <v>44</v>
       </c>
       <c r="D6" t="s">
         <v>37</v>
       </c>
       <c r="E6">
-        <v>11.67</v>
-[...2 lines deleted...]
-        <v>-0.08561644</v>
+        <v>11.82</v>
       </c>
       <c r="G6" s="2">
-        <v>46114.0</v>
+        <v>46163.0</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
       <c r="K6">
-        <v>-3.23383085</v>
+        <v>-0.50505051</v>
       </c>
       <c r="L6">
-        <v>-1.76767677</v>
+        <v>-2.07125104</v>
       </c>
       <c r="M6">
-        <v>-1.43581081</v>
+        <v>0.16949153</v>
       </c>
       <c r="N6">
-        <v>-1.76767677</v>
+        <v>-0.50505051</v>
       </c>
       <c r="O6">
-        <v>1.47826087</v>
+        <v>3.14136126</v>
       </c>
       <c r="P6">
-        <v>4.19123741</v>
+        <v>4.6641657</v>
       </c>
       <c r="Q6">
-        <v>6.54044692</v>
+        <v>6.77414002</v>
       </c>
       <c r="R6">
-        <v>3.44849291</v>
+        <v>4.74335902</v>
       </c>
       <c r="S6">
-        <v>0.8075474</v>
+        <v>0.93962231</v>
       </c>
       <c r="T6">
-        <v>22520237.67</v>
+        <v>22806972.26</v>
       </c>
       <c r="U6">
-        <v>-0.64562338</v>
+        <v>-0.02377247</v>
       </c>
       <c r="V6">
-        <v>11.67</v>
+        <v>11.82</v>
       </c>
       <c r="W6">
-        <v>11.67</v>
+        <v>11.82</v>
       </c>
       <c r="X6">
-        <v>4.75866795</v>
+        <v>4.77853107</v>
       </c>
       <c r="Y6" t="s">
         <v>34</v>
       </c>
       <c r="Z6">
-        <v>10.05601029</v>
+        <v>10.18965523</v>
       </c>
       <c r="AA6">
-        <v>19405633.400454</v>
+        <v>19661183.084997</v>
       </c>
       <c r="AB6">
-        <v>10.05601029</v>
+        <v>10.18965523</v>
       </c>
       <c r="AC6">
-        <v>10.05601029</v>
+        <v>10.18965523</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" t="s">
         <v>47</v>
       </c>
       <c r="D7" t="s">
         <v>37</v>
       </c>
       <c r="E7">
-        <v>13.1</v>
+        <v>13.9</v>
       </c>
       <c r="F7">
-        <v>0.84680523</v>
+        <v>0.36101083</v>
       </c>
       <c r="G7" s="2">
-        <v>46114.0</v>
+        <v>46163.0</v>
       </c>
       <c r="H7" t="s">
         <v>33</v>
       </c>
       <c r="K7">
-        <v>-3.60559235</v>
+        <v>1.38584974</v>
       </c>
       <c r="L7">
-        <v>-1.42964635</v>
+        <v>2.73466371</v>
       </c>
       <c r="M7">
-        <v>0.22953328</v>
+        <v>7.41885626</v>
       </c>
       <c r="N7">
-        <v>-1.42964635</v>
+        <v>4.58991723</v>
       </c>
       <c r="O7">
-        <v>7.46513536</v>
+        <v>12.55060729</v>
       </c>
       <c r="P7">
-        <v>5.45398662</v>
+        <v>8.53414678</v>
       </c>
       <c r="Q7">
-        <v>7.38127163</v>
+        <v>9.11312836</v>
       </c>
       <c r="R7">
-        <v>3.83334496</v>
+        <v>7.44411251</v>
       </c>
       <c r="S7">
-        <v>2.39144289</v>
+        <v>3.34755322</v>
       </c>
       <c r="T7">
-        <v>862621.23</v>
+        <v>906330.56</v>
       </c>
       <c r="U7">
-        <v>0.88440796</v>
+        <v>0.35896137</v>
       </c>
       <c r="V7">
-        <v>13.1</v>
+        <v>13.9</v>
       </c>
       <c r="W7">
-        <v>13.1</v>
+        <v>13.9</v>
       </c>
       <c r="X7">
-        <v>6.24312687</v>
+        <v>7.34925222</v>
       </c>
       <c r="Y7" t="s">
         <v>34</v>
       </c>
       <c r="Z7">
-        <v>11.28823777</v>
+        <v>11.98275868</v>
       </c>
       <c r="AA7">
-        <v>743318.59184277</v>
+        <v>781319.45233872</v>
       </c>
       <c r="AB7">
-        <v>11.28823777</v>
+        <v>11.98275868</v>
       </c>
       <c r="AC7">
-        <v>11.28823777</v>
+        <v>11.98275868</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" t="s">
         <v>49</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8">
-        <v>12.9</v>
+        <v>13.71</v>
       </c>
       <c r="F8">
-        <v>0.93896714</v>
+        <v>0.51319648</v>
       </c>
       <c r="G8" s="2">
-        <v>46114.0</v>
+        <v>46163.0</v>
       </c>
       <c r="H8" t="s">
         <v>33</v>
       </c>
       <c r="K8">
-        <v>-3.37078652</v>
+        <v>1.85735513</v>
       </c>
       <c r="L8">
-        <v>-1.3006886</v>
+        <v>3.08270677</v>
       </c>
       <c r="M8">
-        <v>-0.15479876</v>
+        <v>6.692607</v>
       </c>
       <c r="N8">
-        <v>-1.3006886</v>
+        <v>4.89671002</v>
       </c>
       <c r="O8">
-        <v>5.91133005</v>
+        <v>11.01214575</v>
       </c>
       <c r="P8">
-        <v>4.07321585</v>
+        <v>7.51681307</v>
       </c>
       <c r="Q8">
-        <v>6.20003723</v>
+        <v>7.97830977</v>
       </c>
       <c r="R8">
-        <v>2.0806243</v>
+        <v>5.70822457</v>
       </c>
       <c r="S8">
-        <v>0.84259249</v>
+        <v>1.96319015</v>
       </c>
       <c r="T8">
-        <v>7560766.74</v>
+        <v>7851840.3</v>
       </c>
       <c r="U8">
-        <v>0.97504679</v>
+        <v>0.51791501</v>
       </c>
       <c r="V8">
-        <v>12.9</v>
+        <v>13.71</v>
       </c>
       <c r="W8">
-        <v>12.9</v>
+        <v>13.71</v>
       </c>
       <c r="X8">
-        <v>6.10870934</v>
+        <v>7.14364624</v>
       </c>
       <c r="Y8" t="s">
         <v>34</v>
       </c>
       <c r="Z8">
-        <v>12.9</v>
+        <v>13.71</v>
       </c>
       <c r="AA8">
-        <v>7560766.74</v>
+        <v>7851840.3</v>
       </c>
       <c r="AB8">
-        <v>12.9</v>
+        <v>13.71</v>
       </c>
       <c r="AC8">
-        <v>12.9</v>
+        <v>13.71</v>
       </c>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="E9">
-        <v>12.04</v>
+        <v>12.37</v>
       </c>
       <c r="F9">
-        <v>0.50083472</v>
+        <v>0.324412</v>
       </c>
       <c r="G9" s="2">
-        <v>46114.0</v>
+        <v>46163.0</v>
       </c>
       <c r="H9" t="s">
         <v>33</v>
       </c>
       <c r="K9">
-        <v>-2.98146656</v>
+        <v>0.08090615</v>
       </c>
       <c r="L9">
-        <v>-1.23051682</v>
+        <v>0.08090615</v>
       </c>
       <c r="M9">
-        <v>-0.33112583</v>
+        <v>2.82626766</v>
       </c>
       <c r="N9">
-        <v>-1.23051682</v>
+        <v>1.47662018</v>
       </c>
       <c r="O9">
-        <v>4.24242424</v>
+        <v>6.63793103</v>
       </c>
       <c r="P9">
-        <v>3.58975717</v>
+        <v>5.2345294</v>
       </c>
       <c r="Q9">
-        <v>4.30465742</v>
+        <v>5.18298181</v>
       </c>
       <c r="R9">
-        <v>0.6113914</v>
+        <v>2.95456196</v>
       </c>
       <c r="S9">
-        <v>-0.92084819</v>
+        <v>-0.49381197</v>
       </c>
       <c r="T9">
-        <v>797428.63</v>
+        <v>794663.19</v>
       </c>
       <c r="U9">
-        <v>0.39963892</v>
+        <v>0.36616719</v>
       </c>
       <c r="V9">
-        <v>12.04</v>
+        <v>12.37</v>
       </c>
       <c r="W9">
-        <v>12.04</v>
+        <v>12.37</v>
       </c>
       <c r="X9">
-        <v>4.70327711</v>
+        <v>5.05841875</v>
       </c>
       <c r="Y9" t="s">
         <v>34</v>
       </c>
       <c r="Z9">
-        <v>12.04</v>
+        <v>12.37</v>
       </c>
       <c r="AA9">
-        <v>797428.63</v>
+        <v>794663.19</v>
       </c>
       <c r="AB9">
-        <v>12.04</v>
+        <v>12.37</v>
       </c>
       <c r="AC9">
-        <v>12.04</v>
+        <v>12.37</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10">
-        <v>122.4728</v>
+        <v>122.1699</v>
       </c>
       <c r="F10">
-        <v>0.16692743</v>
+        <v>0.36681525</v>
       </c>
       <c r="G10" s="2">
-        <v>46080.0</v>
+        <v>46142.0</v>
       </c>
       <c r="H10" t="s">
         <v>54</v>
       </c>
+      <c r="L10">
+        <v>-0.08080564</v>
+      </c>
       <c r="N10">
-        <v>0.65601202</v>
+        <v>0.40706935</v>
+      </c>
+      <c r="O10">
+        <v>2.60851088</v>
+      </c>
+      <c r="P10">
+        <v>2.83370288</v>
+      </c>
+      <c r="Q10">
+        <v>4.03644379</v>
+      </c>
+      <c r="R10">
+        <v>3.38294583</v>
       </c>
       <c r="S10">
-        <v>2.85118943</v>
+        <v>2.44052705</v>
       </c>
       <c r="T10">
-        <v>79599997.46</v>
+        <v>79102303.5</v>
       </c>
       <c r="U10">
-        <v>1.11844454</v>
+        <v>1.8958452</v>
       </c>
       <c r="X10">
-        <v>0.7245037</v>
+        <v>0.87424195</v>
       </c>
       <c r="Y10" t="s">
         <v>55</v>
       </c>
       <c r="Z10">
-        <v>122.4728</v>
+        <v>122.1699</v>
       </c>
       <c r="AA10">
-        <v>79599997.46</v>
+        <v>79102303.5</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">