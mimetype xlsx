--- v4 (2026-05-24)
+++ v5 (2026-07-24)
@@ -654,760 +654,754 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>19.65</v>
-[...2 lines deleted...]
-        <v>0.0509165</v>
+        <v>19.85</v>
       </c>
       <c r="G2" s="2">
-        <v>46163.0</v>
+        <v>46225.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>0.25510204</v>
+        <v>-0.20110608</v>
       </c>
       <c r="L2">
-        <v>-0.85771948</v>
+        <v>1.2755102</v>
       </c>
       <c r="M2">
-        <v>2.13097713</v>
+        <v>1.2755102</v>
       </c>
       <c r="N2">
-        <v>1.02827763</v>
+        <v>2.05655527</v>
       </c>
       <c r="O2">
-        <v>6.61964189</v>
+        <v>5.92315902</v>
       </c>
       <c r="P2">
-        <v>6.33014137</v>
+        <v>6.07937814</v>
       </c>
       <c r="Q2">
-        <v>8.53327192</v>
+        <v>7.85774694</v>
       </c>
       <c r="R2">
-        <v>5.99087697</v>
+        <v>7.79802252</v>
       </c>
       <c r="S2">
-        <v>-0.11158478</v>
+        <v>-0.190344</v>
       </c>
       <c r="T2">
-        <v>31268720.29</v>
+        <v>30552449.45</v>
       </c>
       <c r="U2">
-        <v>-0.02360147</v>
+        <v>-0.10614067</v>
       </c>
       <c r="V2">
-        <v>19.65</v>
+        <v>19.85</v>
       </c>
       <c r="W2">
-        <v>19.65</v>
+        <v>19.85</v>
       </c>
       <c r="X2">
-        <v>3.73660946</v>
+        <v>3.62681484</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>19.65</v>
+        <v>19.85</v>
       </c>
       <c r="AA2">
-        <v>31268720.29</v>
+        <v>30552449.45</v>
       </c>
       <c r="AB2">
-        <v>19.65</v>
+        <v>19.85</v>
       </c>
       <c r="AC2">
-        <v>19.65</v>
+        <v>19.85</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>30.88</v>
+        <v>31.28</v>
       </c>
       <c r="F3">
-        <v>0.03239391</v>
+        <v>-0.03195909</v>
       </c>
       <c r="G3" s="2">
-        <v>46163.0</v>
+        <v>46225.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>0.39011704</v>
+        <v>-0.09581603</v>
       </c>
       <c r="L3">
-        <v>-0.35495321</v>
+        <v>1.69050715</v>
       </c>
       <c r="M3">
-        <v>3.17407284</v>
+        <v>2.2556391</v>
       </c>
       <c r="N3">
-        <v>1.81338609</v>
+        <v>3.13221233</v>
       </c>
       <c r="O3">
-        <v>9.19377652</v>
+        <v>8.23529412</v>
       </c>
       <c r="P3">
-        <v>8.54382841</v>
+        <v>8.25777211</v>
       </c>
       <c r="Q3">
-        <v>10.70528254</v>
+        <v>9.95498891</v>
       </c>
       <c r="R3">
-        <v>8.39339695</v>
+        <v>10.12218341</v>
       </c>
       <c r="S3">
-        <v>2.0065419</v>
+        <v>1.96494062</v>
       </c>
       <c r="T3">
-        <v>31268720.29</v>
+        <v>30552449.45</v>
       </c>
       <c r="U3">
-        <v>-0.02360147</v>
+        <v>-0.10614067</v>
       </c>
       <c r="V3">
-        <v>30.88</v>
+        <v>31.28</v>
       </c>
       <c r="W3">
-        <v>30.88</v>
+        <v>31.28</v>
       </c>
       <c r="X3">
-        <v>3.76362395</v>
+        <v>3.64431477</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>26.62068979</v>
+        <v>27.39534055</v>
       </c>
       <c r="AA3">
-        <v>26955793.493618</v>
+        <v>26758144.419098</v>
       </c>
       <c r="AB3">
-        <v>26.62068979</v>
+        <v>27.39534055</v>
       </c>
       <c r="AC3">
-        <v>26.62068979</v>
+        <v>27.39534055</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" t="s">
         <v>40</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4">
-        <v>62.71</v>
+        <v>65.36</v>
       </c>
       <c r="F4">
-        <v>-0.23862552</v>
+        <v>0.44567389</v>
       </c>
       <c r="G4" s="2">
-        <v>46163.0</v>
+        <v>46225.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>1.81847703</v>
+        <v>-1.50693189</v>
       </c>
       <c r="L4">
-        <v>0.73895582</v>
+        <v>6.32829022</v>
       </c>
       <c r="M4">
-        <v>16.25880608</v>
+        <v>7.55306895</v>
       </c>
       <c r="N4">
-        <v>8.98505388</v>
+        <v>13.59054571</v>
       </c>
       <c r="O4">
-        <v>9.34612031</v>
+        <v>15.53827117</v>
       </c>
       <c r="P4">
-        <v>7.04236018</v>
+        <v>9.49091829</v>
       </c>
       <c r="Q4">
-        <v>9.24391143</v>
+        <v>10.79226108</v>
       </c>
       <c r="R4">
-        <v>9.58140092</v>
+        <v>9.99492428</v>
       </c>
       <c r="S4">
-        <v>2.46176328</v>
+        <v>1.30740479</v>
       </c>
       <c r="T4">
-        <v>16781037.69</v>
+        <v>17444865.26</v>
       </c>
       <c r="U4">
-        <v>-0.28705682</v>
+        <v>0.43810472</v>
       </c>
       <c r="V4">
-        <v>62.71</v>
+        <v>65.36</v>
       </c>
       <c r="W4">
-        <v>62.71</v>
+        <v>65.36</v>
       </c>
       <c r="X4">
-        <v>14.06018162</v>
+        <v>14.58606911</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>62.71</v>
+        <v>65.36</v>
       </c>
       <c r="AA4">
-        <v>16781037.69</v>
+        <v>17444865.26</v>
       </c>
       <c r="AB4">
-        <v>62.71</v>
+        <v>65.36</v>
       </c>
       <c r="AC4">
-        <v>62.71</v>
+        <v>65.36</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5">
-        <v>11.16</v>
-[...2 lines deleted...]
-        <v>0.0896861</v>
+        <v>11.22</v>
       </c>
       <c r="G5" s="2">
-        <v>46163.0</v>
+        <v>46225.0</v>
       </c>
       <c r="H5" t="s">
         <v>33</v>
       </c>
       <c r="K5">
-        <v>-0.62333037</v>
+        <v>-0.62001771</v>
       </c>
       <c r="L5">
-        <v>-2.61780105</v>
+        <v>-0.0890472</v>
       </c>
       <c r="M5">
-        <v>-0.88809947</v>
+        <v>-1.57894737</v>
       </c>
       <c r="N5">
-        <v>-1.32625995</v>
+        <v>-0.79575597</v>
       </c>
       <c r="O5">
-        <v>0.63119928</v>
+        <v>-0.53191489</v>
       </c>
       <c r="P5">
-        <v>2.51085102</v>
+        <v>2.06775837</v>
       </c>
       <c r="Q5">
-        <v>4.64096737</v>
+        <v>3.84247847</v>
       </c>
       <c r="R5">
-        <v>2.37469518</v>
+        <v>3.92127017</v>
       </c>
       <c r="S5">
-        <v>-1.17598406</v>
+        <v>-1.20309941</v>
       </c>
       <c r="T5">
-        <v>22806972.26</v>
+        <v>22381411.85</v>
       </c>
       <c r="U5">
-        <v>-0.02377247</v>
+        <v>-0.09241503</v>
       </c>
       <c r="V5">
-        <v>11.16</v>
+        <v>11.22</v>
       </c>
       <c r="W5">
-        <v>11.16</v>
+        <v>11.22</v>
       </c>
       <c r="X5">
-        <v>4.74731874</v>
+        <v>4.67587376</v>
       </c>
       <c r="Y5" t="s">
         <v>34</v>
       </c>
       <c r="Z5">
-        <v>11.16</v>
+        <v>11.22</v>
       </c>
       <c r="AA5">
-        <v>22806972.26</v>
+        <v>22381411.85</v>
       </c>
       <c r="AB5">
-        <v>11.16</v>
+        <v>11.22</v>
       </c>
       <c r="AC5">
-        <v>11.16</v>
+        <v>11.22</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" t="s">
         <v>44</v>
       </c>
       <c r="D6" t="s">
         <v>37</v>
       </c>
       <c r="E6">
-        <v>11.82</v>
+        <v>11.92</v>
       </c>
       <c r="G6" s="2">
-        <v>46163.0</v>
+        <v>46225.0</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
       <c r="K6">
-        <v>-0.50505051</v>
+        <v>-0.41771094</v>
       </c>
       <c r="L6">
-        <v>-2.07125104</v>
+        <v>0.33670034</v>
       </c>
       <c r="M6">
-        <v>0.16949153</v>
+        <v>-0.58381985</v>
       </c>
       <c r="N6">
-        <v>-0.50505051</v>
+        <v>0.33670034</v>
       </c>
       <c r="O6">
-        <v>3.14136126</v>
+        <v>1.79333903</v>
       </c>
       <c r="P6">
-        <v>4.6641657</v>
+        <v>4.2400987</v>
       </c>
       <c r="Q6">
-        <v>6.77414002</v>
+        <v>5.92336623</v>
       </c>
       <c r="R6">
-        <v>4.74335902</v>
+        <v>6.20235963</v>
       </c>
       <c r="S6">
-        <v>0.93962231</v>
+        <v>0.94926428</v>
       </c>
       <c r="T6">
-        <v>22806972.26</v>
+        <v>22381411.85</v>
       </c>
       <c r="U6">
-        <v>-0.02377247</v>
+        <v>-0.09241503</v>
       </c>
       <c r="V6">
-        <v>11.82</v>
+        <v>11.92</v>
       </c>
       <c r="W6">
-        <v>11.82</v>
+        <v>11.92</v>
       </c>
       <c r="X6">
-        <v>4.77853107</v>
+        <v>4.71417236</v>
       </c>
       <c r="Y6" t="s">
         <v>34</v>
       </c>
       <c r="Z6">
-        <v>10.18965523</v>
+        <v>10.43965663</v>
       </c>
       <c r="AA6">
-        <v>19661183.084997</v>
+        <v>19601866.998118</v>
       </c>
       <c r="AB6">
-        <v>10.18965523</v>
+        <v>10.43965663</v>
       </c>
       <c r="AC6">
-        <v>10.18965523</v>
+        <v>10.43965663</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" t="s">
         <v>47</v>
       </c>
       <c r="D7" t="s">
         <v>37</v>
       </c>
       <c r="E7">
-        <v>13.9</v>
+        <v>14.09</v>
       </c>
       <c r="F7">
-        <v>0.36101083</v>
+        <v>0.28469751</v>
       </c>
       <c r="G7" s="2">
-        <v>46163.0</v>
+        <v>46225.0</v>
       </c>
       <c r="H7" t="s">
         <v>33</v>
       </c>
       <c r="K7">
-        <v>1.38584974</v>
+        <v>-1.26138753</v>
       </c>
       <c r="L7">
-        <v>2.73466371</v>
+        <v>2.84671533</v>
       </c>
       <c r="M7">
-        <v>7.41885626</v>
+        <v>5.3064275</v>
       </c>
       <c r="N7">
-        <v>4.58991723</v>
+        <v>6.01956358</v>
       </c>
       <c r="O7">
-        <v>12.55060729</v>
+        <v>11.47151899</v>
       </c>
       <c r="P7">
-        <v>8.53414678</v>
+        <v>8.63088887</v>
       </c>
       <c r="Q7">
-        <v>9.11312836</v>
+        <v>8.70131264</v>
       </c>
       <c r="R7">
-        <v>7.44411251</v>
+        <v>7.88707367</v>
       </c>
       <c r="S7">
-        <v>3.34755322</v>
+        <v>3.09203786</v>
       </c>
       <c r="T7">
-        <v>906330.56</v>
+        <v>778440.39</v>
       </c>
       <c r="U7">
-        <v>0.35896137</v>
+        <v>0.29862547</v>
       </c>
       <c r="V7">
-        <v>13.9</v>
+        <v>14.09</v>
       </c>
       <c r="W7">
-        <v>13.9</v>
+        <v>14.09</v>
       </c>
       <c r="X7">
-        <v>7.34925222</v>
+        <v>7.47655058</v>
       </c>
       <c r="Y7" t="s">
         <v>34</v>
       </c>
       <c r="Z7">
-        <v>11.98275868</v>
+        <v>12.34016459</v>
       </c>
       <c r="AA7">
-        <v>781319.45233872</v>
+        <v>681765.97137875</v>
       </c>
       <c r="AB7">
-        <v>11.98275868</v>
+        <v>12.34016459</v>
       </c>
       <c r="AC7">
-        <v>11.98275868</v>
+        <v>12.34016459</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" t="s">
         <v>49</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8">
-        <v>13.71</v>
+        <v>13.95</v>
       </c>
       <c r="F8">
-        <v>0.51319648</v>
+        <v>0.43196544</v>
       </c>
       <c r="G8" s="2">
-        <v>46163.0</v>
+        <v>46225.0</v>
       </c>
       <c r="H8" t="s">
         <v>33</v>
       </c>
       <c r="K8">
-        <v>1.85735513</v>
+        <v>-1.27388535</v>
       </c>
       <c r="L8">
-        <v>3.08270677</v>
+        <v>3.71747212</v>
       </c>
       <c r="M8">
-        <v>6.692607</v>
+        <v>5.76194086</v>
       </c>
       <c r="N8">
-        <v>4.89671002</v>
+        <v>6.73297628</v>
       </c>
       <c r="O8">
-        <v>11.01214575</v>
+        <v>11.24401914</v>
       </c>
       <c r="P8">
-        <v>7.51681307</v>
+        <v>7.81929326</v>
       </c>
       <c r="Q8">
-        <v>7.97830977</v>
+        <v>7.94790557</v>
       </c>
       <c r="R8">
-        <v>5.70822457</v>
+        <v>6.19202316</v>
       </c>
       <c r="S8">
-        <v>1.96319015</v>
+        <v>1.62466621</v>
       </c>
       <c r="T8">
-        <v>7851840.3</v>
+        <v>7774062.42</v>
       </c>
       <c r="U8">
-        <v>0.51791501</v>
+        <v>0.39355676</v>
       </c>
       <c r="V8">
-        <v>13.71</v>
+        <v>13.95</v>
       </c>
       <c r="W8">
-        <v>13.71</v>
+        <v>13.95</v>
       </c>
       <c r="X8">
-        <v>7.14364624</v>
+        <v>7.3308959</v>
       </c>
       <c r="Y8" t="s">
         <v>34</v>
       </c>
       <c r="Z8">
-        <v>13.71</v>
+        <v>13.95</v>
       </c>
       <c r="AA8">
-        <v>7851840.3</v>
+        <v>7774062.42</v>
       </c>
       <c r="AB8">
-        <v>13.71</v>
+        <v>13.95</v>
       </c>
       <c r="AC8">
-        <v>13.71</v>
+        <v>13.95</v>
       </c>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="E9">
-        <v>12.37</v>
+        <v>12.53</v>
       </c>
       <c r="F9">
-        <v>0.324412</v>
+        <v>0.1598721</v>
       </c>
       <c r="G9" s="2">
-        <v>46163.0</v>
+        <v>46225.0</v>
       </c>
       <c r="H9" t="s">
         <v>33</v>
       </c>
       <c r="K9">
-        <v>0.08090615</v>
+        <v>-0.71315372</v>
       </c>
       <c r="L9">
-        <v>0.08090615</v>
+        <v>1.53970827</v>
       </c>
       <c r="M9">
-        <v>2.82626766</v>
+        <v>2.28571429</v>
       </c>
       <c r="N9">
-        <v>1.47662018</v>
+        <v>2.78917145</v>
       </c>
       <c r="O9">
-        <v>6.63793103</v>
+        <v>6.27650551</v>
       </c>
       <c r="P9">
-        <v>5.2345294</v>
+        <v>5.06972722</v>
       </c>
       <c r="Q9">
-        <v>5.18298181</v>
+        <v>5.17482286</v>
       </c>
       <c r="R9">
-        <v>2.95456196</v>
+        <v>3.54547942</v>
       </c>
       <c r="S9">
-        <v>-0.49381197</v>
+        <v>-0.67256652</v>
       </c>
       <c r="T9">
-        <v>794663.19</v>
+        <v>770745.95</v>
       </c>
       <c r="U9">
-        <v>0.36616719</v>
+        <v>0.139821</v>
       </c>
       <c r="V9">
-        <v>12.37</v>
+        <v>12.53</v>
       </c>
       <c r="W9">
-        <v>12.37</v>
+        <v>12.53</v>
       </c>
       <c r="X9">
-        <v>5.05841875</v>
+        <v>4.88630533</v>
       </c>
       <c r="Y9" t="s">
         <v>34</v>
       </c>
       <c r="Z9">
-        <v>12.37</v>
+        <v>12.53</v>
       </c>
       <c r="AA9">
-        <v>794663.19</v>
+        <v>770745.95</v>
       </c>
       <c r="AB9">
-        <v>12.37</v>
+        <v>12.53</v>
       </c>
       <c r="AC9">
-        <v>12.37</v>
+        <v>12.53</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10">
-        <v>122.1699</v>
+        <v>123.0402</v>
       </c>
       <c r="F10">
-        <v>0.36681525</v>
+        <v>0.22857683</v>
       </c>
       <c r="G10" s="2">
-        <v>46142.0</v>
+        <v>46203.0</v>
       </c>
       <c r="H10" t="s">
         <v>54</v>
       </c>
-      <c r="L10">
-        <v>-0.08080564</v>
+      <c r="K10">
+        <v>0.22857683</v>
       </c>
       <c r="N10">
-        <v>0.40706935</v>
+        <v>1.12233778</v>
       </c>
       <c r="O10">
-        <v>2.60851088</v>
+        <v>2.588898</v>
       </c>
       <c r="P10">
-        <v>2.83370288</v>
+        <v>2.6429766</v>
       </c>
       <c r="Q10">
-        <v>4.03644379</v>
+        <v>4.00757252</v>
       </c>
       <c r="R10">
-        <v>3.38294583</v>
+        <v>3.6993767</v>
       </c>
       <c r="S10">
-        <v>2.44052705</v>
+        <v>2.51929667</v>
       </c>
       <c r="T10">
-        <v>79102303.5</v>
+        <v>79988920.9</v>
       </c>
       <c r="U10">
-        <v>1.8958452</v>
+        <v>0.90192901</v>
       </c>
       <c r="X10">
-        <v>0.87424195</v>
+        <v>0.83948773</v>
       </c>
       <c r="Y10" t="s">
         <v>55</v>
       </c>
       <c r="Z10">
-        <v>122.1699</v>
+        <v>123.0402</v>
       </c>
       <c r="AA10">
-        <v>79102303.5</v>
+        <v>79988920.9</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">