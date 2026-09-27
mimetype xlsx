--- v5 (2026-07-24)
+++ v6 (2026-09-27)
@@ -654,754 +654,766 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>19.85</v>
+        <v>19.72</v>
+      </c>
+      <c r="F2">
+        <v>-0.25290845</v>
       </c>
       <c r="G2" s="2">
-        <v>46225.0</v>
+        <v>46289.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>-0.20110608</v>
+        <v>-1.15288221</v>
       </c>
       <c r="L2">
-        <v>1.2755102</v>
+        <v>-0.85470085</v>
       </c>
       <c r="M2">
-        <v>1.2755102</v>
+        <v>1.96483971</v>
       </c>
       <c r="N2">
-        <v>2.05655527</v>
+        <v>1.38817481</v>
       </c>
       <c r="O2">
-        <v>5.92315902</v>
+        <v>3.2460733</v>
       </c>
       <c r="P2">
-        <v>6.07937814</v>
+        <v>4.75612296</v>
       </c>
       <c r="Q2">
-        <v>7.85774694</v>
+        <v>7.41845715</v>
       </c>
       <c r="R2">
-        <v>7.79802252</v>
+        <v>7.62109189</v>
       </c>
       <c r="S2">
-        <v>-0.190344</v>
+        <v>-0.37108636</v>
       </c>
       <c r="T2">
-        <v>30552449.45</v>
+        <v>30125583.98</v>
       </c>
       <c r="U2">
-        <v>-0.10614067</v>
+        <v>-0.6295727</v>
       </c>
       <c r="V2">
-        <v>19.85</v>
+        <v>19.72</v>
       </c>
       <c r="W2">
-        <v>19.85</v>
+        <v>19.72</v>
       </c>
       <c r="X2">
-        <v>3.62681484</v>
+        <v>3.64052796</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>19.85</v>
+        <v>19.72</v>
       </c>
       <c r="AA2">
-        <v>30552449.45</v>
+        <v>30125583.98</v>
       </c>
       <c r="AB2">
-        <v>19.85</v>
+        <v>19.72</v>
       </c>
       <c r="AC2">
-        <v>19.85</v>
+        <v>19.72</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>31.28</v>
+        <v>31.16</v>
       </c>
       <c r="F3">
-        <v>-0.03195909</v>
+        <v>-0.288</v>
       </c>
       <c r="G3" s="2">
-        <v>46225.0</v>
+        <v>46289.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>-0.09581603</v>
+        <v>-1.04795173</v>
       </c>
       <c r="L3">
-        <v>1.69050715</v>
+        <v>-0.47908017</v>
       </c>
       <c r="M3">
-        <v>2.2556391</v>
+        <v>2.804355</v>
       </c>
       <c r="N3">
-        <v>3.13221233</v>
+        <v>2.73656446</v>
       </c>
       <c r="O3">
-        <v>8.23529412</v>
+        <v>5.27027027</v>
       </c>
       <c r="P3">
-        <v>8.25777211</v>
+        <v>6.85551866</v>
       </c>
       <c r="Q3">
-        <v>9.95498891</v>
+        <v>9.50482032</v>
       </c>
       <c r="R3">
-        <v>10.12218341</v>
+        <v>9.90034358</v>
       </c>
       <c r="S3">
-        <v>1.96494062</v>
+        <v>1.80778763</v>
       </c>
       <c r="T3">
-        <v>30552449.45</v>
+        <v>30125583.98</v>
       </c>
       <c r="U3">
-        <v>-0.10614067</v>
+        <v>-0.6295727</v>
       </c>
       <c r="V3">
-        <v>31.28</v>
+        <v>31.16</v>
       </c>
       <c r="W3">
-        <v>31.28</v>
+        <v>31.16</v>
       </c>
       <c r="X3">
-        <v>3.64431477</v>
+        <v>3.66282582</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>27.39534055</v>
+        <v>27.30698436</v>
       </c>
       <c r="AA3">
-        <v>26758144.419098</v>
+        <v>26400476.591843</v>
       </c>
       <c r="AB3">
-        <v>27.39534055</v>
+        <v>27.30698436</v>
       </c>
       <c r="AC3">
-        <v>27.39534055</v>
+        <v>27.30698436</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" t="s">
         <v>40</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4">
-        <v>65.36</v>
+        <v>63.9</v>
       </c>
       <c r="F4">
-        <v>0.44567389</v>
+        <v>-1.05295757</v>
       </c>
       <c r="G4" s="2">
-        <v>46225.0</v>
+        <v>46289.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>-1.50693189</v>
+        <v>-2.12896309</v>
       </c>
       <c r="L4">
-        <v>6.32829022</v>
+        <v>-3.70705244</v>
       </c>
       <c r="M4">
-        <v>7.55306895</v>
+        <v>12.06594177</v>
       </c>
       <c r="N4">
-        <v>13.59054571</v>
+        <v>11.0531804</v>
       </c>
       <c r="O4">
-        <v>15.53827117</v>
+        <v>13.98501605</v>
       </c>
       <c r="P4">
-        <v>9.49091829</v>
+        <v>8.52018723</v>
       </c>
       <c r="Q4">
-        <v>10.79226108</v>
+        <v>12.39908646</v>
       </c>
       <c r="R4">
-        <v>9.99492428</v>
+        <v>12.67158834</v>
       </c>
       <c r="S4">
-        <v>1.30740479</v>
+        <v>0.3542823</v>
       </c>
       <c r="T4">
-        <v>17444865.26</v>
+        <v>17858236.59</v>
       </c>
       <c r="U4">
-        <v>0.43810472</v>
+        <v>-1.05835146</v>
       </c>
       <c r="V4">
-        <v>65.36</v>
+        <v>63.9</v>
       </c>
       <c r="W4">
-        <v>65.36</v>
+        <v>63.9</v>
       </c>
       <c r="X4">
-        <v>14.58606911</v>
+        <v>14.33651257</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>65.36</v>
+        <v>63.9</v>
       </c>
       <c r="AA4">
-        <v>17444865.26</v>
+        <v>17858236.59</v>
       </c>
       <c r="AB4">
-        <v>65.36</v>
+        <v>63.9</v>
       </c>
       <c r="AC4">
-        <v>65.36</v>
+        <v>63.9</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5">
-        <v>11.22</v>
+        <v>11.12</v>
+      </c>
+      <c r="F5">
+        <v>-0.35842294</v>
       </c>
       <c r="G5" s="2">
-        <v>46225.0</v>
+        <v>46289.0</v>
       </c>
       <c r="H5" t="s">
         <v>33</v>
       </c>
       <c r="K5">
-        <v>-0.62001771</v>
+        <v>-1.15555556</v>
       </c>
       <c r="L5">
-        <v>-0.0890472</v>
-[...2 lines deleted...]
-        <v>-1.57894737</v>
+        <v>-1.50575731</v>
       </c>
       <c r="N5">
-        <v>-0.79575597</v>
+        <v>-1.67992927</v>
       </c>
       <c r="O5">
-        <v>-0.53191489</v>
+        <v>-2.62697023</v>
       </c>
       <c r="P5">
-        <v>2.06775837</v>
+        <v>0.13516564</v>
       </c>
       <c r="Q5">
-        <v>3.84247847</v>
+        <v>3.6711896</v>
       </c>
       <c r="R5">
-        <v>3.92127017</v>
+        <v>3.90563556</v>
       </c>
       <c r="S5">
-        <v>-1.20309941</v>
+        <v>-1.46236663</v>
       </c>
       <c r="T5">
-        <v>22381411.85</v>
+        <v>21980385.78</v>
       </c>
       <c r="U5">
-        <v>-0.09241503</v>
+        <v>-0.72245786</v>
       </c>
       <c r="V5">
-        <v>11.22</v>
+        <v>11.12</v>
       </c>
       <c r="W5">
-        <v>11.22</v>
+        <v>11.12</v>
       </c>
       <c r="X5">
-        <v>4.67587376</v>
+        <v>4.61617899</v>
       </c>
       <c r="Y5" t="s">
         <v>34</v>
       </c>
       <c r="Z5">
-        <v>11.22</v>
+        <v>11.12</v>
       </c>
       <c r="AA5">
-        <v>22381411.85</v>
+        <v>21980385.78</v>
       </c>
       <c r="AB5">
-        <v>11.22</v>
+        <v>11.12</v>
       </c>
       <c r="AC5">
-        <v>11.22</v>
+        <v>11.12</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" t="s">
         <v>44</v>
       </c>
       <c r="D6" t="s">
         <v>37</v>
       </c>
       <c r="E6">
-        <v>11.92</v>
+        <v>11.84</v>
+      </c>
+      <c r="F6">
+        <v>-0.42052145</v>
       </c>
       <c r="G6" s="2">
-        <v>46225.0</v>
+        <v>46289.0</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
       <c r="K6">
-        <v>-0.41771094</v>
+        <v>-1.08604845</v>
       </c>
       <c r="L6">
-        <v>0.33670034</v>
+        <v>-1.08604845</v>
       </c>
       <c r="M6">
-        <v>-0.58381985</v>
+        <v>0.85178876</v>
       </c>
       <c r="N6">
-        <v>0.33670034</v>
+        <v>-0.33670034</v>
       </c>
       <c r="O6">
-        <v>1.79333903</v>
+        <v>-0.75440067</v>
       </c>
       <c r="P6">
-        <v>4.2400987</v>
+        <v>2.18080596</v>
       </c>
       <c r="Q6">
-        <v>5.92336623</v>
+        <v>5.68586909</v>
       </c>
       <c r="R6">
-        <v>6.20235963</v>
+        <v>6.13717271</v>
       </c>
       <c r="S6">
-        <v>0.94926428</v>
+        <v>0.7073329</v>
       </c>
       <c r="T6">
-        <v>22381411.85</v>
+        <v>21980385.78</v>
       </c>
       <c r="U6">
-        <v>-0.09241503</v>
+        <v>-0.72245786</v>
       </c>
       <c r="V6">
-        <v>11.92</v>
+        <v>11.84</v>
       </c>
       <c r="W6">
-        <v>11.92</v>
+        <v>11.84</v>
       </c>
       <c r="X6">
-        <v>4.71417236</v>
+        <v>4.63097477</v>
       </c>
       <c r="Y6" t="s">
         <v>34</v>
       </c>
       <c r="Z6">
-        <v>10.43965663</v>
+        <v>10.37595298</v>
       </c>
       <c r="AA6">
-        <v>19601866.998118</v>
+        <v>19262453.489692</v>
       </c>
       <c r="AB6">
-        <v>10.43965663</v>
+        <v>10.37595298</v>
       </c>
       <c r="AC6">
-        <v>10.43965663</v>
+        <v>10.37595298</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" t="s">
         <v>47</v>
       </c>
       <c r="D7" t="s">
         <v>37</v>
       </c>
       <c r="E7">
-        <v>14.09</v>
+        <v>14.16</v>
       </c>
       <c r="F7">
-        <v>0.28469751</v>
+        <v>-0.56179775</v>
       </c>
       <c r="G7" s="2">
-        <v>46225.0</v>
+        <v>46289.0</v>
       </c>
       <c r="H7" t="s">
         <v>33</v>
       </c>
       <c r="K7">
-        <v>-1.26138753</v>
+        <v>-0.42194093</v>
       </c>
       <c r="L7">
-        <v>2.84671533</v>
+        <v>-0.77084793</v>
       </c>
       <c r="M7">
-        <v>5.3064275</v>
+        <v>8.50574713</v>
       </c>
       <c r="N7">
-        <v>6.01956358</v>
+        <v>6.5462754</v>
       </c>
       <c r="O7">
-        <v>11.47151899</v>
+        <v>8.58895706</v>
       </c>
       <c r="P7">
-        <v>8.63088887</v>
+        <v>7.12085905</v>
       </c>
       <c r="Q7">
-        <v>8.70131264</v>
+        <v>9.92640274</v>
       </c>
       <c r="R7">
-        <v>7.88707367</v>
+        <v>9.22197947</v>
       </c>
       <c r="S7">
-        <v>3.09203786</v>
+        <v>3.0245401</v>
       </c>
       <c r="T7">
-        <v>778440.39</v>
+        <v>741195.69</v>
       </c>
       <c r="U7">
-        <v>0.29862547</v>
+        <v>-0.56414613</v>
       </c>
       <c r="V7">
-        <v>14.09</v>
+        <v>14.16</v>
       </c>
       <c r="W7">
-        <v>14.09</v>
+        <v>14.16</v>
       </c>
       <c r="X7">
-        <v>7.47655058</v>
+        <v>7.61138153</v>
       </c>
       <c r="Y7" t="s">
         <v>34</v>
       </c>
       <c r="Z7">
-        <v>12.34016459</v>
+        <v>12.4090789</v>
       </c>
       <c r="AA7">
-        <v>681765.97137875</v>
+        <v>649544.90099879</v>
       </c>
       <c r="AB7">
-        <v>12.34016459</v>
+        <v>12.4090789</v>
       </c>
       <c r="AC7">
-        <v>12.34016459</v>
+        <v>12.4090789</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" t="s">
         <v>49</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8">
-        <v>13.95</v>
+        <v>14.0</v>
       </c>
       <c r="F8">
-        <v>0.43196544</v>
+        <v>-0.49751244</v>
       </c>
       <c r="G8" s="2">
-        <v>46225.0</v>
+        <v>46289.0</v>
       </c>
       <c r="H8" t="s">
         <v>33</v>
       </c>
       <c r="K8">
-        <v>-1.27388535</v>
+        <v>0.43041607</v>
       </c>
       <c r="L8">
-        <v>3.71747212</v>
+        <v>-0.92002831</v>
       </c>
       <c r="M8">
-        <v>5.76194086</v>
+        <v>8.86469673</v>
       </c>
       <c r="N8">
-        <v>6.73297628</v>
+        <v>7.11553175</v>
       </c>
       <c r="O8">
-        <v>11.24401914</v>
+        <v>8.61132661</v>
       </c>
       <c r="P8">
-        <v>7.81929326</v>
+        <v>6.73038509</v>
       </c>
       <c r="Q8">
-        <v>7.94790557</v>
+        <v>9.06921741</v>
       </c>
       <c r="R8">
-        <v>6.19202316</v>
+        <v>7.35489616</v>
       </c>
       <c r="S8">
-        <v>1.62466621</v>
+        <v>1.47759076</v>
       </c>
       <c r="T8">
-        <v>7774062.42</v>
+        <v>7956478.43</v>
       </c>
       <c r="U8">
-        <v>0.39355676</v>
+        <v>-0.49848562</v>
       </c>
       <c r="V8">
-        <v>13.95</v>
+        <v>14.0</v>
       </c>
       <c r="W8">
-        <v>13.95</v>
+        <v>14.0</v>
       </c>
       <c r="X8">
-        <v>7.3308959</v>
+        <v>7.58519602</v>
       </c>
       <c r="Y8" t="s">
         <v>34</v>
       </c>
       <c r="Z8">
-        <v>13.95</v>
+        <v>14.0</v>
       </c>
       <c r="AA8">
-        <v>7774062.42</v>
+        <v>7956478.43</v>
       </c>
       <c r="AB8">
-        <v>13.95</v>
+        <v>14.0</v>
       </c>
       <c r="AC8">
-        <v>13.95</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="E9">
-        <v>12.53</v>
+        <v>12.45</v>
       </c>
       <c r="F9">
-        <v>0.1598721</v>
+        <v>-0.55910543</v>
       </c>
       <c r="G9" s="2">
-        <v>46225.0</v>
+        <v>46289.0</v>
       </c>
       <c r="H9" t="s">
         <v>33</v>
       </c>
       <c r="K9">
-        <v>-0.71315372</v>
+        <v>-0.87579618</v>
       </c>
       <c r="L9">
-        <v>1.53970827</v>
+        <v>-1.34706815</v>
       </c>
       <c r="M9">
-        <v>2.28571429</v>
+        <v>3.49127182</v>
       </c>
       <c r="N9">
-        <v>2.78917145</v>
+        <v>2.13289582</v>
       </c>
       <c r="O9">
-        <v>6.27650551</v>
+        <v>3.23383085</v>
       </c>
       <c r="P9">
-        <v>5.06972722</v>
+        <v>3.24362729</v>
       </c>
       <c r="Q9">
-        <v>5.17482286</v>
+        <v>5.97722799</v>
       </c>
       <c r="R9">
-        <v>3.54547942</v>
+        <v>4.475213</v>
       </c>
       <c r="S9">
-        <v>-0.67256652</v>
+        <v>-0.815028</v>
       </c>
       <c r="T9">
-        <v>770745.95</v>
+        <v>762401.41</v>
       </c>
       <c r="U9">
-        <v>0.139821</v>
+        <v>-0.50996639</v>
       </c>
       <c r="V9">
-        <v>12.53</v>
+        <v>12.45</v>
       </c>
       <c r="W9">
-        <v>12.53</v>
+        <v>12.45</v>
       </c>
       <c r="X9">
-        <v>4.88630533</v>
+        <v>4.97384262</v>
       </c>
       <c r="Y9" t="s">
         <v>34</v>
       </c>
       <c r="Z9">
-        <v>12.53</v>
+        <v>12.45</v>
       </c>
       <c r="AA9">
-        <v>770745.95</v>
+        <v>762401.41</v>
       </c>
       <c r="AB9">
-        <v>12.53</v>
+        <v>12.45</v>
       </c>
       <c r="AC9">
-        <v>12.53</v>
+        <v>12.45</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10">
-        <v>123.0402</v>
+        <v>123.1027</v>
       </c>
       <c r="F10">
-        <v>0.22857683</v>
+        <v>0.16550135</v>
       </c>
       <c r="G10" s="2">
-        <v>46203.0</v>
+        <v>46265.0</v>
       </c>
       <c r="H10" t="s">
         <v>54</v>
       </c>
       <c r="K10">
-        <v>0.22857683</v>
+        <v>0.16550135</v>
+      </c>
+      <c r="L10">
+        <v>0.27948934</v>
+      </c>
+      <c r="M10">
+        <v>0.51431828</v>
       </c>
       <c r="N10">
-        <v>1.12233778</v>
+        <v>1.17370429</v>
       </c>
       <c r="O10">
-        <v>2.588898</v>
+        <v>2.0554055</v>
       </c>
       <c r="P10">
-        <v>2.6429766</v>
+        <v>2.31370727</v>
       </c>
       <c r="Q10">
-        <v>4.00757252</v>
+        <v>3.6354816</v>
       </c>
       <c r="R10">
-        <v>3.6993767</v>
+        <v>3.53944721</v>
       </c>
       <c r="S10">
-        <v>2.51929667</v>
+        <v>2.43552508</v>
       </c>
       <c r="T10">
-        <v>79988920.9</v>
+        <v>79130698.11</v>
       </c>
       <c r="U10">
-        <v>0.90192901</v>
+        <v>0.19172372</v>
       </c>
       <c r="X10">
-        <v>0.83948773</v>
+        <v>0.80668622</v>
       </c>
       <c r="Y10" t="s">
         <v>55</v>
       </c>
       <c r="Z10">
-        <v>123.0402</v>
+        <v>123.1027</v>
       </c>
       <c r="AA10">
-        <v>79988920.9</v>
+        <v>79130698.11</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">