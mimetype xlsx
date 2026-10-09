--- v4 (2026-08-24)
+++ v5 (2026-10-09)
@@ -654,757 +654,763 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>19.93</v>
+        <v>19.54</v>
+      </c>
+      <c r="F2">
+        <v>-0.20429009</v>
       </c>
       <c r="G2" s="2">
-        <v>46255.0</v>
+        <v>46303.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>0.40302267</v>
+        <v>-2.05513784</v>
       </c>
       <c r="L2">
-        <v>1.42493639</v>
+        <v>-1.75967823</v>
       </c>
       <c r="M2">
-        <v>0.55499495</v>
+        <v>0.41109969</v>
       </c>
       <c r="N2">
-        <v>2.46786632</v>
+        <v>0.46272494</v>
       </c>
       <c r="O2">
-        <v>5.11603376</v>
+        <v>2.19665272</v>
       </c>
       <c r="P2">
-        <v>5.93321881</v>
+        <v>4.18999739</v>
       </c>
       <c r="Q2">
-        <v>7.93426639</v>
+        <v>7.49756138</v>
       </c>
       <c r="R2">
-        <v>7.13147705</v>
+        <v>7.79882003</v>
       </c>
       <c r="S2">
-        <v>-0.12994846</v>
+        <v>-0.4543348</v>
       </c>
       <c r="T2">
-        <v>31270012.01</v>
+        <v>28965767.59</v>
       </c>
       <c r="U2">
-        <v>0.11495424</v>
+        <v>-0.14257305</v>
       </c>
       <c r="V2">
-        <v>19.93</v>
+        <v>19.54</v>
       </c>
       <c r="W2">
-        <v>19.93</v>
+        <v>19.54</v>
       </c>
       <c r="X2">
-        <v>3.59401441</v>
+        <v>3.9182961</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>19.93</v>
+        <v>19.54</v>
       </c>
       <c r="AA2">
-        <v>31270012.01</v>
+        <v>28965767.59</v>
       </c>
       <c r="AB2">
-        <v>19.93</v>
+        <v>19.54</v>
       </c>
       <c r="AC2">
-        <v>19.93</v>
+        <v>19.54</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>31.46</v>
+        <v>30.92</v>
+      </c>
+      <c r="F3">
+        <v>-0.19367334</v>
       </c>
       <c r="G3" s="2">
-        <v>46255.0</v>
+        <v>46303.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>0.54330457</v>
+        <v>-1.87242145</v>
       </c>
       <c r="L3">
-        <v>1.87823834</v>
+        <v>-1.27713921</v>
       </c>
       <c r="M3">
-        <v>1.51661826</v>
+        <v>1.3438217</v>
       </c>
       <c r="N3">
-        <v>3.72568414</v>
+        <v>1.94526871</v>
       </c>
       <c r="O3">
-        <v>7.29877217</v>
+        <v>4.24814565</v>
       </c>
       <c r="P3">
-        <v>8.10401683</v>
+        <v>6.34583547</v>
       </c>
       <c r="Q3">
-        <v>10.04092787</v>
+        <v>9.60923102</v>
       </c>
       <c r="R3">
-        <v>9.46595876</v>
+        <v>10.08974006</v>
       </c>
       <c r="S3">
-        <v>2.03891341</v>
+        <v>1.74349493</v>
       </c>
       <c r="T3">
-        <v>31270012.01</v>
+        <v>28965767.59</v>
       </c>
       <c r="U3">
-        <v>0.11495424</v>
+        <v>-0.14257305</v>
       </c>
       <c r="V3">
-        <v>31.46</v>
+        <v>30.92</v>
       </c>
       <c r="W3">
-        <v>31.46</v>
+        <v>30.92</v>
       </c>
       <c r="X3">
-        <v>3.61689973</v>
+        <v>3.94723368</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>26.93262569</v>
+        <v>27.6639527</v>
       </c>
       <c r="AA3">
-        <v>26769978.665954</v>
+        <v>25915511.792421</v>
       </c>
       <c r="AB3">
-        <v>26.93262569</v>
+        <v>27.6639527</v>
       </c>
       <c r="AC3">
-        <v>26.93262569</v>
+        <v>27.6639527</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" t="s">
         <v>40</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4">
-        <v>65.29</v>
+        <v>62.4</v>
       </c>
       <c r="F4">
-        <v>0.84955205</v>
+        <v>-1.04662226</v>
       </c>
       <c r="G4" s="2">
-        <v>46255.0</v>
+        <v>46303.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>0.33809743</v>
+        <v>-5.38286581</v>
       </c>
       <c r="L4">
-        <v>4.11417637</v>
+        <v>-2.60652411</v>
       </c>
       <c r="M4">
-        <v>4.88353414</v>
+        <v>2.29508197</v>
       </c>
       <c r="N4">
-        <v>13.46889121</v>
+        <v>8.44629823</v>
       </c>
       <c r="O4">
-        <v>15.37374094</v>
+        <v>8.95756941</v>
       </c>
       <c r="P4">
-        <v>9.89686754</v>
+        <v>6.52472826</v>
       </c>
       <c r="Q4">
-        <v>12.36559386</v>
+        <v>11.80323643</v>
       </c>
       <c r="R4">
-        <v>9.30439558</v>
+        <v>11.82160345</v>
       </c>
       <c r="S4">
-        <v>0.7999765</v>
+        <v>1.55737829</v>
       </c>
       <c r="T4">
-        <v>17819670.31</v>
+        <v>17434067.87</v>
       </c>
       <c r="U4">
-        <v>0.93315836</v>
+        <v>-1.04298915</v>
       </c>
       <c r="V4">
-        <v>65.29</v>
+        <v>62.4</v>
       </c>
       <c r="W4">
-        <v>65.29</v>
+        <v>62.4</v>
       </c>
       <c r="X4">
-        <v>14.43517208</v>
+        <v>14.20828915</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>65.29</v>
+        <v>62.4</v>
       </c>
       <c r="AA4">
-        <v>17819670.31</v>
+        <v>17434067.87</v>
       </c>
       <c r="AB4">
-        <v>65.29</v>
+        <v>62.4</v>
       </c>
       <c r="AC4">
-        <v>65.29</v>
+        <v>62.4</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5">
-        <v>11.24</v>
+        <v>10.99</v>
+      </c>
+      <c r="F5">
+        <v>-0.2722323</v>
       </c>
       <c r="G5" s="2">
-        <v>46255.0</v>
+        <v>46303.0</v>
       </c>
       <c r="H5" t="s">
         <v>33</v>
       </c>
       <c r="K5">
-        <v>0.17825312</v>
+        <v>-2.39786856</v>
       </c>
       <c r="L5">
-        <v>0.71684588</v>
+        <v>-2.22419929</v>
       </c>
       <c r="M5">
-        <v>-1.91972077</v>
+        <v>-1.25786164</v>
       </c>
       <c r="N5">
-        <v>-0.61892131</v>
+        <v>-2.82935455</v>
       </c>
       <c r="O5">
-        <v>-1.57618214</v>
+        <v>-2.57092199</v>
       </c>
       <c r="P5">
-        <v>1.31554759</v>
+        <v>-0.40696529</v>
       </c>
       <c r="Q5">
-        <v>4.07754776</v>
+        <v>3.9293793</v>
       </c>
       <c r="R5">
-        <v>2.91404479</v>
+        <v>4.2346237</v>
       </c>
       <c r="S5">
-        <v>-1.2175755</v>
+        <v>-1.6115118</v>
       </c>
       <c r="T5">
-        <v>22843202.18</v>
+        <v>21301641.62</v>
       </c>
       <c r="U5">
-        <v>-0.131246</v>
+        <v>-0.24062808</v>
       </c>
       <c r="V5">
-        <v>11.24</v>
+        <v>10.99</v>
       </c>
       <c r="W5">
-        <v>11.24</v>
+        <v>10.99</v>
       </c>
       <c r="X5">
-        <v>4.65450096</v>
+        <v>4.80167246</v>
       </c>
       <c r="Y5" t="s">
         <v>34</v>
       </c>
       <c r="Z5">
-        <v>11.24</v>
+        <v>10.99</v>
       </c>
       <c r="AA5">
-        <v>22843202.18</v>
+        <v>21301641.62</v>
       </c>
       <c r="AB5">
-        <v>11.24</v>
+        <v>10.99</v>
       </c>
       <c r="AC5">
-        <v>11.24</v>
+        <v>10.99</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" t="s">
         <v>44</v>
       </c>
       <c r="D6" t="s">
         <v>37</v>
       </c>
       <c r="E6">
-        <v>11.96</v>
+        <v>11.72</v>
+      </c>
+      <c r="F6">
+        <v>-0.25531915</v>
       </c>
       <c r="G6" s="2">
-        <v>46255.0</v>
+        <v>46303.0</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
       <c r="K6">
-        <v>0.33557047</v>
+        <v>-2.17028381</v>
       </c>
       <c r="L6">
-        <v>1.18443316</v>
+        <v>-1.84254606</v>
       </c>
       <c r="M6">
-        <v>-0.91135046</v>
+        <v>-0.34013605</v>
       </c>
       <c r="N6">
-        <v>0.67340067</v>
+        <v>-1.34680135</v>
       </c>
       <c r="O6">
-        <v>0.50420168</v>
+        <v>-0.59372349</v>
       </c>
       <c r="P6">
-        <v>3.47585016</v>
+        <v>1.70653316</v>
       </c>
       <c r="Q6">
-        <v>6.18305847</v>
+        <v>5.9653297</v>
       </c>
       <c r="R6">
-        <v>5.24019424</v>
+        <v>6.47145606</v>
       </c>
       <c r="S6">
-        <v>0.96370185</v>
+        <v>0.57285471</v>
       </c>
       <c r="T6">
-        <v>22843202.18</v>
+        <v>21301641.62</v>
       </c>
       <c r="U6">
-        <v>-0.131246</v>
+        <v>-0.24062808</v>
       </c>
       <c r="V6">
-        <v>11.96</v>
+        <v>11.72</v>
       </c>
       <c r="W6">
-        <v>11.96</v>
+        <v>11.72</v>
       </c>
       <c r="X6">
-        <v>4.69758749</v>
+        <v>4.82556057</v>
       </c>
       <c r="Y6" t="s">
         <v>34</v>
       </c>
       <c r="Z6">
-        <v>10.23884944</v>
+        <v>10.48581907</v>
       </c>
       <c r="AA6">
-        <v>19555861.853367</v>
+        <v>19058460.746319</v>
       </c>
       <c r="AB6">
-        <v>10.23884944</v>
+        <v>10.48581907</v>
       </c>
       <c r="AC6">
-        <v>10.23884944</v>
+        <v>10.48581907</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" t="s">
         <v>47</v>
       </c>
       <c r="D7" t="s">
         <v>37</v>
       </c>
       <c r="E7">
-        <v>14.21</v>
+        <v>14.13</v>
       </c>
       <c r="F7">
-        <v>-0.14054814</v>
+        <v>-0.28228652</v>
       </c>
       <c r="G7" s="2">
-        <v>46255.0</v>
+        <v>46303.0</v>
       </c>
       <c r="H7" t="s">
         <v>33</v>
       </c>
       <c r="K7">
-        <v>1.13879004</v>
+        <v>-0.98107919</v>
       </c>
       <c r="L7">
-        <v>2.23021583</v>
+        <v>-0.28228652</v>
       </c>
       <c r="M7">
-        <v>5.02586844</v>
+        <v>7.53424658</v>
       </c>
       <c r="N7">
-        <v>6.92249812</v>
+        <v>6.32054176</v>
       </c>
       <c r="O7">
-        <v>11.45098039</v>
+        <v>7.78032037</v>
       </c>
       <c r="P7">
-        <v>7.96803221</v>
+        <v>7.39969217</v>
       </c>
       <c r="Q7">
-        <v>9.81578877</v>
+        <v>10.43893872</v>
       </c>
       <c r="R7">
-        <v>7.32506292</v>
+        <v>9.32927485</v>
       </c>
       <c r="S7">
-        <v>3.18190933</v>
+        <v>3.28744603</v>
       </c>
       <c r="T7">
-        <v>743723.67</v>
+        <v>739660.53</v>
       </c>
       <c r="U7">
-        <v>-0.06064568</v>
+        <v>-0.30295259</v>
       </c>
       <c r="V7">
-        <v>14.21</v>
+        <v>14.13</v>
       </c>
       <c r="W7">
-        <v>14.21</v>
+        <v>14.13</v>
       </c>
       <c r="X7">
-        <v>7.48677683</v>
+        <v>7.61281157</v>
       </c>
       <c r="Y7" t="s">
         <v>34</v>
       </c>
       <c r="Z7">
-        <v>12.16505439</v>
+        <v>12.64203272</v>
       </c>
       <c r="AA7">
-        <v>636695.2073091</v>
+        <v>661770.17847166</v>
       </c>
       <c r="AB7">
-        <v>12.16505439</v>
+        <v>12.64203272</v>
       </c>
       <c r="AC7">
-        <v>12.16505439</v>
+        <v>12.64203272</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" t="s">
         <v>49</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8">
-        <v>13.93</v>
+        <v>14.04</v>
       </c>
       <c r="F8">
-        <v>-0.21489971</v>
+        <v>-0.28409091</v>
       </c>
       <c r="G8" s="2">
-        <v>46255.0</v>
+        <v>46303.0</v>
       </c>
       <c r="H8" t="s">
         <v>33</v>
       </c>
       <c r="K8">
-        <v>0.28797696</v>
+        <v>0.07127584</v>
       </c>
       <c r="L8">
-        <v>1.60466813</v>
+        <v>0.21413276</v>
       </c>
       <c r="M8">
-        <v>4.73684211</v>
+        <v>8.75290473</v>
       </c>
       <c r="N8">
-        <v>6.57995409</v>
+        <v>7.42157613</v>
       </c>
       <c r="O8">
-        <v>10.03159558</v>
+        <v>8.16640986</v>
       </c>
       <c r="P8">
-        <v>7.0307998</v>
+        <v>7.05710854</v>
       </c>
       <c r="Q8">
-        <v>8.75291</v>
+        <v>9.64929239</v>
       </c>
       <c r="R8">
-        <v>5.30046806</v>
+        <v>7.63632363</v>
       </c>
       <c r="S8">
-        <v>1.50104612</v>
+        <v>1.88243419</v>
       </c>
       <c r="T8">
-        <v>7697714.56</v>
+        <v>7996470.8</v>
       </c>
       <c r="U8">
-        <v>0.04642896</v>
+        <v>-0.29008801</v>
       </c>
       <c r="V8">
-        <v>13.93</v>
+        <v>14.04</v>
       </c>
       <c r="W8">
-        <v>13.93</v>
+        <v>14.04</v>
       </c>
       <c r="X8">
-        <v>7.43803644</v>
+        <v>7.48877668</v>
       </c>
       <c r="Y8" t="s">
         <v>34</v>
       </c>
       <c r="Z8">
-        <v>13.93</v>
+        <v>14.04</v>
       </c>
       <c r="AA8">
-        <v>7697714.56</v>
+        <v>7996470.8</v>
       </c>
       <c r="AB8">
-        <v>13.93</v>
+        <v>14.04</v>
       </c>
       <c r="AC8">
-        <v>13.93</v>
+        <v>14.04</v>
       </c>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="E9">
-        <v>12.54</v>
+        <v>12.36</v>
       </c>
       <c r="F9">
-        <v>-0.23866348</v>
+        <v>-0.24213075</v>
       </c>
       <c r="G9" s="2">
-        <v>46255.0</v>
+        <v>46303.0</v>
       </c>
       <c r="H9" t="s">
         <v>33</v>
       </c>
       <c r="K9">
-        <v>0.23980815</v>
+        <v>-1.67064439</v>
       </c>
       <c r="L9">
-        <v>1.37429264</v>
+        <v>-1.8268467</v>
       </c>
       <c r="M9">
-        <v>1.45631068</v>
+        <v>2.57261411</v>
       </c>
       <c r="N9">
-        <v>2.87120591</v>
+        <v>1.39458573</v>
       </c>
       <c r="O9">
-        <v>5.55555556</v>
+        <v>2.23325062</v>
       </c>
       <c r="P9">
-        <v>4.15253653</v>
+        <v>3.26841643</v>
       </c>
       <c r="Q9">
-        <v>6.0296348</v>
+        <v>6.19716533</v>
       </c>
       <c r="R9">
-        <v>3.07322612</v>
+        <v>4.53687909</v>
       </c>
       <c r="S9">
-        <v>-0.65671724</v>
+        <v>-0.74363578</v>
       </c>
       <c r="T9">
-        <v>766517.21</v>
+        <v>755950.46</v>
       </c>
       <c r="U9">
-        <v>-0.22553859</v>
+        <v>-0.19093959</v>
       </c>
       <c r="V9">
-        <v>12.54</v>
+        <v>12.36</v>
       </c>
       <c r="W9">
-        <v>12.54</v>
+        <v>12.36</v>
       </c>
       <c r="X9">
-        <v>4.91995525</v>
+        <v>5.17364836</v>
       </c>
       <c r="Y9" t="s">
         <v>34</v>
       </c>
       <c r="Z9">
-        <v>12.54</v>
+        <v>12.36</v>
       </c>
       <c r="AA9">
-        <v>766517.21</v>
+        <v>755950.46</v>
       </c>
       <c r="AB9">
-        <v>12.54</v>
+        <v>12.36</v>
       </c>
       <c r="AC9">
-        <v>12.54</v>
+        <v>12.36</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10">
-        <v>122.8993</v>
+        <v>122.697</v>
       </c>
       <c r="F10">
-        <v>-0.11451542</v>
+        <v>-0.32956223</v>
       </c>
       <c r="G10" s="2">
-        <v>46234.0</v>
+        <v>46295.0</v>
       </c>
       <c r="H10" t="s">
         <v>54</v>
       </c>
-      <c r="K10">
-[...1 lines deleted...]
-      </c>
       <c r="L10">
-        <v>0.5970374</v>
-[...2 lines deleted...]
-        <v>0.51574933</v>
+        <v>-0.27893323</v>
       </c>
       <c r="N10">
-        <v>1.00653711</v>
+        <v>0.84027398</v>
       </c>
       <c r="O10">
-        <v>2.17512034</v>
+        <v>1.46931491</v>
       </c>
       <c r="P10">
-        <v>2.41175555</v>
+        <v>2.06125813</v>
       </c>
       <c r="Q10">
-        <v>3.73791806</v>
+        <v>3.26123439</v>
       </c>
       <c r="R10">
-        <v>3.55596668</v>
+        <v>3.58920933</v>
       </c>
       <c r="S10">
-        <v>2.40919702</v>
+        <v>2.3198724</v>
       </c>
       <c r="T10">
-        <v>78979276.1</v>
+        <v>77981925.98</v>
       </c>
       <c r="U10">
-        <v>-1.2622308</v>
+        <v>-1.45174017</v>
       </c>
       <c r="X10">
-        <v>0.79266757</v>
+        <v>0.81636614</v>
       </c>
       <c r="Y10" t="s">
         <v>55</v>
       </c>
       <c r="Z10">
-        <v>122.8993</v>
+        <v>122.697</v>
       </c>
       <c r="AA10">
-        <v>78979276.1</v>
+        <v>77981925.98</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">