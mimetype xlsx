--- v0 (2026-02-06)
+++ v1 (2026-04-03)
@@ -603,188 +603,167 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>60.26</v>
+        <v>58.86</v>
       </c>
       <c r="F2">
-        <v>-1.45543745</v>
+        <v>5.20107239</v>
       </c>
       <c r="G2" s="2">
-        <v>46058.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>1.92828146</v>
+        <v>-4.55651046</v>
       </c>
       <c r="L2">
-        <v>7.78036129</v>
+        <v>2.29405631</v>
       </c>
       <c r="M2">
-        <v>7.16699271</v>
+        <v>3.9011474</v>
       </c>
       <c r="N2">
-        <v>4.72714633</v>
+        <v>2.29405631</v>
       </c>
       <c r="O2">
-        <v>6.14761318</v>
+        <v>10.2453643</v>
       </c>
       <c r="P2">
-        <v>7.60833699</v>
+        <v>3.8658903</v>
       </c>
       <c r="Q2">
-        <v>10.05206773</v>
+        <v>7.63646339</v>
       </c>
       <c r="R2">
-        <v>3.22254279</v>
+        <v>3.34074775</v>
       </c>
       <c r="S2">
-        <v>2.37385892</v>
+        <v>1.18615808</v>
       </c>
       <c r="T2">
-        <v>16092837.69</v>
+        <v>15703998.19</v>
       </c>
       <c r="U2">
-        <v>-1.4733635</v>
+        <v>5.18372651</v>
       </c>
       <c r="V2">
-        <v>60.26</v>
+        <v>58.86</v>
       </c>
       <c r="W2">
-        <v>60.26</v>
+        <v>58.86</v>
       </c>
       <c r="X2">
-        <v>11.93569946</v>
+        <v>13.22991085</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>60.26</v>
+        <v>58.86</v>
       </c>
       <c r="AA2">
-        <v>16092837.69</v>
+        <v>15703998.19</v>
       </c>
       <c r="AB2">
-        <v>60.26</v>
+        <v>58.86</v>
       </c>
       <c r="AC2">
-        <v>60.26</v>
+        <v>58.86</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3">
-        <v>122.2687</v>
+        <v>122.4728</v>
       </c>
       <c r="F3">
-        <v>0.48826953</v>
+        <v>0.16692743</v>
       </c>
       <c r="G3" s="2">
-        <v>46025.0</v>
+        <v>46080.0</v>
       </c>
       <c r="H3" t="s">
         <v>37</v>
       </c>
-      <c r="K3">
-[...7 lines deleted...]
-      </c>
       <c r="N3">
-        <v>0.48826953</v>
-[...11 lines deleted...]
-        <v>2.69254168</v>
+        <v>0.65601202</v>
       </c>
       <c r="S3">
-        <v>2.96142054</v>
+        <v>2.85118943</v>
       </c>
       <c r="T3">
-        <v>78719562.81</v>
+        <v>79599997.46</v>
       </c>
       <c r="U3">
-        <v>2.77469228</v>
+        <v>1.11844454</v>
       </c>
       <c r="X3">
-        <v>0.71607476</v>
+        <v>0.7245037</v>
       </c>
       <c r="Y3" t="s">
         <v>38</v>
       </c>
       <c r="Z3">
-        <v>122.2687</v>
+        <v>122.4728</v>
       </c>
       <c r="AA3">
-        <v>78719562.81</v>
+        <v>79599997.46</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">