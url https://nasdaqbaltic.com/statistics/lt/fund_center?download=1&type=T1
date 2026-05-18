--- v1 (2026-04-03)
+++ v2 (2026-05-18)
@@ -603,167 +603,182 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>58.86</v>
+        <v>61.81</v>
       </c>
       <c r="F2">
-        <v>5.20107239</v>
+        <v>-1.87331322</v>
       </c>
       <c r="G2" s="2">
-        <v>46113.0</v>
+        <v>46157.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>-4.55651046</v>
+        <v>-0.45095829</v>
       </c>
       <c r="L2">
-        <v>2.29405631</v>
+        <v>2.64031883</v>
       </c>
       <c r="M2">
-        <v>3.9011474</v>
+        <v>11.55026169</v>
       </c>
       <c r="N2">
-        <v>2.29405631</v>
+        <v>7.42092457</v>
       </c>
       <c r="O2">
-        <v>10.2453643</v>
+        <v>8.99312291</v>
       </c>
       <c r="P2">
-        <v>3.8658903</v>
+        <v>6.37841713</v>
       </c>
       <c r="Q2">
-        <v>7.63646339</v>
+        <v>9.32828469</v>
       </c>
       <c r="R2">
-        <v>3.34074775</v>
+        <v>8.74495517</v>
       </c>
       <c r="S2">
-        <v>1.18615808</v>
+        <v>2.50038783</v>
       </c>
       <c r="T2">
-        <v>15703998.19</v>
+        <v>16571402.04</v>
       </c>
       <c r="U2">
-        <v>5.18372651</v>
+        <v>-1.86382296</v>
       </c>
       <c r="V2">
-        <v>58.86</v>
+        <v>61.81</v>
       </c>
       <c r="W2">
-        <v>58.86</v>
+        <v>61.81</v>
       </c>
       <c r="X2">
-        <v>13.22991085</v>
+        <v>14.06018162</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>58.86</v>
+        <v>61.81</v>
       </c>
       <c r="AA2">
-        <v>15703998.19</v>
+        <v>16571402.04</v>
       </c>
       <c r="AB2">
-        <v>58.86</v>
+        <v>61.81</v>
       </c>
       <c r="AC2">
-        <v>58.86</v>
+        <v>61.81</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3">
-        <v>122.4728</v>
+        <v>122.1699</v>
       </c>
       <c r="F3">
-        <v>0.16692743</v>
+        <v>0.36681525</v>
       </c>
       <c r="G3" s="2">
-        <v>46080.0</v>
+        <v>46142.0</v>
       </c>
       <c r="H3" t="s">
         <v>37</v>
       </c>
+      <c r="L3">
+        <v>-0.08080564</v>
+      </c>
       <c r="N3">
-        <v>0.65601202</v>
+        <v>0.40706935</v>
+      </c>
+      <c r="O3">
+        <v>2.60851088</v>
+      </c>
+      <c r="P3">
+        <v>2.83370288</v>
+      </c>
+      <c r="Q3">
+        <v>4.03644379</v>
+      </c>
+      <c r="R3">
+        <v>3.38294583</v>
       </c>
       <c r="S3">
-        <v>2.85118943</v>
+        <v>2.44052705</v>
       </c>
       <c r="T3">
-        <v>79599997.46</v>
+        <v>79102303.5</v>
       </c>
       <c r="U3">
-        <v>1.11844454</v>
+        <v>1.8958452</v>
       </c>
       <c r="X3">
-        <v>0.7245037</v>
+        <v>0.87424195</v>
       </c>
       <c r="Y3" t="s">
         <v>38</v>
       </c>
       <c r="Z3">
-        <v>122.4728</v>
+        <v>122.1699</v>
       </c>
       <c r="AA3">
-        <v>79599997.46</v>
+        <v>79102303.5</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">