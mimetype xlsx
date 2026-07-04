--- v2 (2026-05-18)
+++ v3 (2026-07-04)
@@ -603,182 +603,170 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>61.81</v>
+        <v>66.15</v>
       </c>
       <c r="F2">
-        <v>-1.87331322</v>
+        <v>0.562481</v>
       </c>
       <c r="G2" s="2">
-        <v>46157.0</v>
+        <v>46205.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>-0.45095829</v>
+        <v>3.99308285</v>
       </c>
       <c r="L2">
-        <v>2.64031883</v>
+        <v>13.40648037</v>
       </c>
       <c r="M2">
-        <v>11.55026169</v>
+        <v>14.96350365</v>
       </c>
       <c r="N2">
-        <v>7.42092457</v>
+        <v>14.96350365</v>
       </c>
       <c r="O2">
-        <v>8.99312291</v>
+        <v>17.83042394</v>
       </c>
       <c r="P2">
-        <v>6.37841713</v>
+        <v>9.39082736</v>
       </c>
       <c r="Q2">
-        <v>9.32828469</v>
+        <v>10.73984373</v>
       </c>
       <c r="R2">
-        <v>8.74495517</v>
+        <v>12.86188104</v>
       </c>
       <c r="S2">
-        <v>2.50038783</v>
+        <v>2.34883668</v>
       </c>
       <c r="T2">
-        <v>16571402.04</v>
+        <v>17643155.73</v>
       </c>
       <c r="U2">
-        <v>-1.86382296</v>
+        <v>0.45620716</v>
       </c>
       <c r="V2">
-        <v>61.81</v>
+        <v>66.15</v>
       </c>
       <c r="W2">
-        <v>61.81</v>
+        <v>66.15</v>
       </c>
       <c r="X2">
-        <v>14.06018162</v>
+        <v>14.58606911</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>61.81</v>
+        <v>66.15</v>
       </c>
       <c r="AA2">
-        <v>16571402.04</v>
+        <v>17643155.73</v>
       </c>
       <c r="AB2">
-        <v>61.81</v>
+        <v>66.15</v>
       </c>
       <c r="AC2">
-        <v>61.81</v>
+        <v>66.15</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3">
-        <v>122.1699</v>
+        <v>122.7596</v>
       </c>
       <c r="F3">
-        <v>0.36681525</v>
+        <v>0.48268845</v>
       </c>
       <c r="G3" s="2">
-        <v>46142.0</v>
+        <v>46171.0</v>
       </c>
       <c r="H3" t="s">
         <v>37</v>
       </c>
       <c r="L3">
-        <v>-0.08080564</v>
+        <v>0.23417445</v>
+      </c>
+      <c r="M3">
+        <v>1.03329846</v>
       </c>
       <c r="N3">
-        <v>0.40706935</v>
-[...14 lines deleted...]
-        <v>2.44052705</v>
+        <v>0.89172268</v>
       </c>
       <c r="T3">
-        <v>79102303.5</v>
+        <v>79273926.36</v>
       </c>
       <c r="U3">
-        <v>1.8958452</v>
+        <v>0.21696316</v>
       </c>
       <c r="X3">
-        <v>0.87424195</v>
+        <v>0.85583478</v>
       </c>
       <c r="Y3" t="s">
         <v>38</v>
       </c>
       <c r="Z3">
-        <v>122.1699</v>
+        <v>122.7596</v>
       </c>
       <c r="AA3">
-        <v>79102303.5</v>
+        <v>79273926.36</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">