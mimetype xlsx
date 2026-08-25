--- v3 (2026-07-04)
+++ v4 (2026-08-25)
@@ -603,170 +603,188 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>66.15</v>
+        <v>65.29</v>
       </c>
       <c r="F2">
-        <v>0.562481</v>
+        <v>0.84955205</v>
       </c>
       <c r="G2" s="2">
-        <v>46205.0</v>
+        <v>46255.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>3.99308285</v>
+        <v>0.33809743</v>
       </c>
       <c r="L2">
-        <v>13.40648037</v>
+        <v>4.11417637</v>
       </c>
       <c r="M2">
-        <v>14.96350365</v>
+        <v>4.88353414</v>
       </c>
       <c r="N2">
-        <v>14.96350365</v>
+        <v>13.46889121</v>
       </c>
       <c r="O2">
-        <v>17.83042394</v>
+        <v>15.37374094</v>
       </c>
       <c r="P2">
-        <v>9.39082736</v>
+        <v>9.89686754</v>
       </c>
       <c r="Q2">
-        <v>10.73984373</v>
+        <v>12.36559386</v>
       </c>
       <c r="R2">
-        <v>12.86188104</v>
+        <v>9.30439558</v>
       </c>
       <c r="S2">
-        <v>2.34883668</v>
+        <v>0.7999765</v>
       </c>
       <c r="T2">
-        <v>17643155.73</v>
+        <v>17819670.31</v>
       </c>
       <c r="U2">
-        <v>0.45620716</v>
+        <v>0.93315836</v>
       </c>
       <c r="V2">
-        <v>66.15</v>
+        <v>65.29</v>
       </c>
       <c r="W2">
-        <v>66.15</v>
+        <v>65.29</v>
       </c>
       <c r="X2">
-        <v>14.58606911</v>
+        <v>14.43517208</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>66.15</v>
+        <v>65.29</v>
       </c>
       <c r="AA2">
-        <v>17643155.73</v>
+        <v>17819670.31</v>
       </c>
       <c r="AB2">
-        <v>66.15</v>
+        <v>65.29</v>
       </c>
       <c r="AC2">
-        <v>66.15</v>
+        <v>65.29</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3">
-        <v>122.7596</v>
+        <v>122.8993</v>
       </c>
       <c r="F3">
-        <v>0.48268845</v>
+        <v>-0.11451542</v>
       </c>
       <c r="G3" s="2">
-        <v>46171.0</v>
+        <v>46234.0</v>
       </c>
       <c r="H3" t="s">
         <v>37</v>
       </c>
+      <c r="K3">
+        <v>-0.11451542</v>
+      </c>
       <c r="L3">
-        <v>0.23417445</v>
+        <v>0.5970374</v>
       </c>
       <c r="M3">
-        <v>1.03329846</v>
+        <v>0.51574933</v>
       </c>
       <c r="N3">
-        <v>0.89172268</v>
+        <v>1.00653711</v>
+      </c>
+      <c r="O3">
+        <v>2.17512034</v>
+      </c>
+      <c r="P3">
+        <v>2.41175555</v>
+      </c>
+      <c r="Q3">
+        <v>3.73791806</v>
+      </c>
+      <c r="R3">
+        <v>3.55596668</v>
+      </c>
+      <c r="S3">
+        <v>2.40919702</v>
       </c>
       <c r="T3">
-        <v>79273926.36</v>
+        <v>78979276.1</v>
       </c>
       <c r="U3">
-        <v>0.21696316</v>
+        <v>-1.2622308</v>
       </c>
       <c r="X3">
-        <v>0.85583478</v>
+        <v>0.79266757</v>
       </c>
       <c r="Y3" t="s">
         <v>38</v>
       </c>
       <c r="Z3">
-        <v>122.7596</v>
+        <v>122.8993</v>
       </c>
       <c r="AA3">
-        <v>79273926.36</v>
+        <v>78979276.1</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">