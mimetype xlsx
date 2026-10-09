--- v4 (2026-08-25)
+++ v5 (2026-10-09)
@@ -603,188 +603,182 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>65.29</v>
+        <v>62.4</v>
       </c>
       <c r="F2">
-        <v>0.84955205</v>
+        <v>-1.04662226</v>
       </c>
       <c r="G2" s="2">
-        <v>46255.0</v>
+        <v>46303.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>0.33809743</v>
+        <v>-5.38286581</v>
       </c>
       <c r="L2">
-        <v>4.11417637</v>
+        <v>-2.60652411</v>
       </c>
       <c r="M2">
-        <v>4.88353414</v>
+        <v>2.29508197</v>
       </c>
       <c r="N2">
-        <v>13.46889121</v>
+        <v>8.44629823</v>
       </c>
       <c r="O2">
-        <v>15.37374094</v>
+        <v>8.95756941</v>
       </c>
       <c r="P2">
-        <v>9.89686754</v>
+        <v>6.52472826</v>
       </c>
       <c r="Q2">
-        <v>12.36559386</v>
+        <v>11.80323643</v>
       </c>
       <c r="R2">
-        <v>9.30439558</v>
+        <v>11.82160345</v>
       </c>
       <c r="S2">
-        <v>0.7999765</v>
+        <v>1.55737829</v>
       </c>
       <c r="T2">
-        <v>17819670.31</v>
+        <v>17434067.87</v>
       </c>
       <c r="U2">
-        <v>0.93315836</v>
+        <v>-1.04298915</v>
       </c>
       <c r="V2">
-        <v>65.29</v>
+        <v>62.4</v>
       </c>
       <c r="W2">
-        <v>65.29</v>
+        <v>62.4</v>
       </c>
       <c r="X2">
-        <v>14.43517208</v>
+        <v>14.20828915</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>65.29</v>
+        <v>62.4</v>
       </c>
       <c r="AA2">
-        <v>17819670.31</v>
+        <v>17434067.87</v>
       </c>
       <c r="AB2">
-        <v>65.29</v>
+        <v>62.4</v>
       </c>
       <c r="AC2">
-        <v>65.29</v>
+        <v>62.4</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3">
-        <v>122.8993</v>
+        <v>122.697</v>
       </c>
       <c r="F3">
-        <v>-0.11451542</v>
+        <v>-0.32956223</v>
       </c>
       <c r="G3" s="2">
-        <v>46234.0</v>
+        <v>46295.0</v>
       </c>
       <c r="H3" t="s">
         <v>37</v>
       </c>
-      <c r="K3">
-[...1 lines deleted...]
-      </c>
       <c r="L3">
-        <v>0.5970374</v>
-[...2 lines deleted...]
-        <v>0.51574933</v>
+        <v>-0.27893323</v>
       </c>
       <c r="N3">
-        <v>1.00653711</v>
+        <v>0.84027398</v>
       </c>
       <c r="O3">
-        <v>2.17512034</v>
+        <v>1.46931491</v>
       </c>
       <c r="P3">
-        <v>2.41175555</v>
+        <v>2.06125813</v>
       </c>
       <c r="Q3">
-        <v>3.73791806</v>
+        <v>3.26123439</v>
       </c>
       <c r="R3">
-        <v>3.55596668</v>
+        <v>3.58920933</v>
       </c>
       <c r="S3">
-        <v>2.40919702</v>
+        <v>2.3198724</v>
       </c>
       <c r="T3">
-        <v>78979276.1</v>
+        <v>77981925.98</v>
       </c>
       <c r="U3">
-        <v>-1.2622308</v>
+        <v>-1.45174017</v>
       </c>
       <c r="X3">
-        <v>0.79266757</v>
+        <v>0.81636614</v>
       </c>
       <c r="Y3" t="s">
         <v>38</v>
       </c>
       <c r="Z3">
-        <v>122.8993</v>
+        <v>122.697</v>
       </c>
       <c r="AA3">
-        <v>78979276.1</v>
+        <v>77981925.98</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">