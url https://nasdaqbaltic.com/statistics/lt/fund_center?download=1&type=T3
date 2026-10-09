--- v4 (2026-08-25)
+++ v5 (2026-10-09)
@@ -612,354 +612,366 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>19.93</v>
+        <v>19.54</v>
+      </c>
+      <c r="F2">
+        <v>-0.20429009</v>
       </c>
       <c r="G2" s="2">
-        <v>46255.0</v>
+        <v>46303.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>0.40302267</v>
+        <v>-2.05513784</v>
       </c>
       <c r="L2">
-        <v>1.42493639</v>
+        <v>-1.75967823</v>
       </c>
       <c r="M2">
-        <v>0.55499495</v>
+        <v>0.41109969</v>
       </c>
       <c r="N2">
-        <v>2.46786632</v>
+        <v>0.46272494</v>
       </c>
       <c r="O2">
-        <v>5.11603376</v>
+        <v>2.19665272</v>
       </c>
       <c r="P2">
-        <v>5.93321881</v>
+        <v>4.18999739</v>
       </c>
       <c r="Q2">
-        <v>7.93426639</v>
+        <v>7.49756138</v>
       </c>
       <c r="R2">
-        <v>7.13147705</v>
+        <v>7.79882003</v>
       </c>
       <c r="S2">
-        <v>-0.12994846</v>
+        <v>-0.4543348</v>
       </c>
       <c r="T2">
-        <v>31270012.01</v>
+        <v>28965767.59</v>
       </c>
       <c r="U2">
-        <v>0.11495424</v>
+        <v>-0.14257305</v>
       </c>
       <c r="V2">
-        <v>19.93</v>
+        <v>19.54</v>
       </c>
       <c r="W2">
-        <v>19.93</v>
+        <v>19.54</v>
       </c>
       <c r="X2">
-        <v>3.59401441</v>
+        <v>3.9182961</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>19.93</v>
+        <v>19.54</v>
       </c>
       <c r="AA2">
-        <v>31270012.01</v>
+        <v>28965767.59</v>
       </c>
       <c r="AB2">
-        <v>19.93</v>
+        <v>19.54</v>
       </c>
       <c r="AC2">
-        <v>19.93</v>
+        <v>19.54</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>31.46</v>
+        <v>30.92</v>
+      </c>
+      <c r="F3">
+        <v>-0.19367334</v>
       </c>
       <c r="G3" s="2">
-        <v>46255.0</v>
+        <v>46303.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>0.54330457</v>
+        <v>-1.87242145</v>
       </c>
       <c r="L3">
-        <v>1.87823834</v>
+        <v>-1.27713921</v>
       </c>
       <c r="M3">
-        <v>1.51661826</v>
+        <v>1.3438217</v>
       </c>
       <c r="N3">
-        <v>3.72568414</v>
+        <v>1.94526871</v>
       </c>
       <c r="O3">
-        <v>7.29877217</v>
+        <v>4.24814565</v>
       </c>
       <c r="P3">
-        <v>8.10401683</v>
+        <v>6.34583547</v>
       </c>
       <c r="Q3">
-        <v>10.04092787</v>
+        <v>9.60923102</v>
       </c>
       <c r="R3">
-        <v>9.46595876</v>
+        <v>10.08974006</v>
       </c>
       <c r="S3">
-        <v>2.03891341</v>
+        <v>1.74349493</v>
       </c>
       <c r="T3">
-        <v>31270012.01</v>
+        <v>28965767.59</v>
       </c>
       <c r="U3">
-        <v>0.11495424</v>
+        <v>-0.14257305</v>
       </c>
       <c r="V3">
-        <v>31.46</v>
+        <v>30.92</v>
       </c>
       <c r="W3">
-        <v>31.46</v>
+        <v>30.92</v>
       </c>
       <c r="X3">
-        <v>3.61689973</v>
+        <v>3.94723368</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>26.93262569</v>
+        <v>27.6639527</v>
       </c>
       <c r="AA3">
-        <v>26769978.665954</v>
+        <v>25915511.792421</v>
       </c>
       <c r="AB3">
-        <v>26.93262569</v>
+        <v>27.6639527</v>
       </c>
       <c r="AC3">
-        <v>26.93262569</v>
+        <v>27.6639527</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" t="s">
         <v>39</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4">
-        <v>11.24</v>
+        <v>10.99</v>
+      </c>
+      <c r="F4">
+        <v>-0.2722323</v>
       </c>
       <c r="G4" s="2">
-        <v>46255.0</v>
+        <v>46303.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>0.17825312</v>
+        <v>-2.39786856</v>
       </c>
       <c r="L4">
-        <v>0.71684588</v>
+        <v>-2.22419929</v>
       </c>
       <c r="M4">
-        <v>-1.91972077</v>
+        <v>-1.25786164</v>
       </c>
       <c r="N4">
-        <v>-0.61892131</v>
+        <v>-2.82935455</v>
       </c>
       <c r="O4">
-        <v>-1.57618214</v>
+        <v>-2.57092199</v>
       </c>
       <c r="P4">
-        <v>1.31554759</v>
+        <v>-0.40696529</v>
       </c>
       <c r="Q4">
-        <v>4.07754776</v>
+        <v>3.9293793</v>
       </c>
       <c r="R4">
-        <v>2.91404479</v>
+        <v>4.2346237</v>
       </c>
       <c r="S4">
-        <v>-1.2175755</v>
+        <v>-1.6115118</v>
       </c>
       <c r="T4">
-        <v>22843202.18</v>
+        <v>21301641.62</v>
       </c>
       <c r="U4">
-        <v>-0.131246</v>
+        <v>-0.24062808</v>
       </c>
       <c r="V4">
-        <v>11.24</v>
+        <v>10.99</v>
       </c>
       <c r="W4">
-        <v>11.24</v>
+        <v>10.99</v>
       </c>
       <c r="X4">
-        <v>4.65450096</v>
+        <v>4.80167246</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>11.24</v>
+        <v>10.99</v>
       </c>
       <c r="AA4">
-        <v>22843202.18</v>
+        <v>21301641.62</v>
       </c>
       <c r="AB4">
-        <v>11.24</v>
+        <v>10.99</v>
       </c>
       <c r="AC4">
-        <v>11.24</v>
+        <v>10.99</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" t="s">
         <v>41</v>
       </c>
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5">
-        <v>11.96</v>
+        <v>11.72</v>
+      </c>
+      <c r="F5">
+        <v>-0.25531915</v>
       </c>
       <c r="G5" s="2">
-        <v>46255.0</v>
+        <v>46303.0</v>
       </c>
       <c r="H5" t="s">
         <v>33</v>
       </c>
       <c r="K5">
-        <v>0.33557047</v>
+        <v>-2.17028381</v>
       </c>
       <c r="L5">
-        <v>1.18443316</v>
+        <v>-1.84254606</v>
       </c>
       <c r="M5">
-        <v>-0.91135046</v>
+        <v>-0.34013605</v>
       </c>
       <c r="N5">
-        <v>0.67340067</v>
+        <v>-1.34680135</v>
       </c>
       <c r="O5">
-        <v>0.50420168</v>
+        <v>-0.59372349</v>
       </c>
       <c r="P5">
-        <v>3.47585016</v>
+        <v>1.70653316</v>
       </c>
       <c r="Q5">
-        <v>6.18305847</v>
+        <v>5.9653297</v>
       </c>
       <c r="R5">
-        <v>5.24019424</v>
+        <v>6.47145606</v>
       </c>
       <c r="S5">
-        <v>0.96370185</v>
+        <v>0.57285471</v>
       </c>
       <c r="T5">
-        <v>22843202.18</v>
+        <v>21301641.62</v>
       </c>
       <c r="U5">
-        <v>-0.131246</v>
+        <v>-0.24062808</v>
       </c>
       <c r="V5">
-        <v>11.96</v>
+        <v>11.72</v>
       </c>
       <c r="W5">
-        <v>11.96</v>
+        <v>11.72</v>
       </c>
       <c r="X5">
-        <v>4.69758749</v>
+        <v>4.82556057</v>
       </c>
       <c r="Y5" t="s">
         <v>34</v>
       </c>
       <c r="Z5">
-        <v>10.23884944</v>
+        <v>10.48581907</v>
       </c>
       <c r="AA5">
-        <v>19555861.853367</v>
+        <v>19058460.746319</v>
       </c>
       <c r="AB5">
-        <v>10.23884944</v>
+        <v>10.48581907</v>
       </c>
       <c r="AC5">
-        <v>10.23884944</v>
+        <v>10.48581907</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">