--- v1 (2026-04-03)
+++ v2 (2026-05-18)
@@ -612,366 +612,360 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>19.31</v>
-[...2 lines deleted...]
-        <v>0.36382536</v>
+        <v>19.66</v>
       </c>
       <c r="G2" s="2">
-        <v>46113.0</v>
+        <v>46157.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>-2.7693857</v>
+        <v>0.51124744</v>
       </c>
       <c r="L2">
-        <v>-0.71979434</v>
+        <v>-0.70707071</v>
       </c>
       <c r="M2">
-        <v>1.09947644</v>
+        <v>2.289282</v>
       </c>
       <c r="N2">
-        <v>-0.71979434</v>
+        <v>1.07969152</v>
       </c>
       <c r="O2">
-        <v>4.83170467</v>
+        <v>7.022319</v>
       </c>
       <c r="P2">
-        <v>5.40622281</v>
+        <v>6.41844198</v>
       </c>
       <c r="Q2">
-        <v>8.25697157</v>
+        <v>8.57523198</v>
       </c>
       <c r="R2">
-        <v>5.41110871</v>
+        <v>5.95335882</v>
       </c>
       <c r="S2">
-        <v>-0.26713625</v>
+        <v>-0.10142009</v>
       </c>
       <c r="T2">
-        <v>30802066.43</v>
+        <v>31366840.84</v>
       </c>
       <c r="U2">
-        <v>1.323019</v>
+        <v>-0.58126685</v>
       </c>
       <c r="V2">
-        <v>19.31</v>
+        <v>19.66</v>
       </c>
       <c r="W2">
-        <v>19.31</v>
+        <v>19.66</v>
       </c>
       <c r="X2">
-        <v>3.75043893</v>
+        <v>3.73660946</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>19.31</v>
+        <v>19.66</v>
       </c>
       <c r="AA2">
-        <v>30802066.43</v>
+        <v>31366840.84</v>
       </c>
       <c r="AB2">
-        <v>19.31</v>
+        <v>19.66</v>
       </c>
       <c r="AC2">
-        <v>19.31</v>
+        <v>19.66</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>30.28</v>
-[...2 lines deleted...]
-        <v>0.39787798</v>
+        <v>30.89</v>
       </c>
       <c r="G3" s="2">
-        <v>46113.0</v>
+        <v>46157.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>-2.51126851</v>
+        <v>0.68448501</v>
       </c>
       <c r="L3">
-        <v>-0.16485328</v>
+        <v>-0.22609819</v>
       </c>
       <c r="M3">
-        <v>2.26274907</v>
+        <v>3.41479746</v>
       </c>
       <c r="N3">
-        <v>-0.16485328</v>
+        <v>1.84635674</v>
       </c>
       <c r="O3">
-        <v>7.41397659</v>
+        <v>9.57786449</v>
       </c>
       <c r="P3">
-        <v>7.56626131</v>
+        <v>8.62358524</v>
       </c>
       <c r="Q3">
-        <v>10.43833606</v>
+        <v>10.73345123</v>
       </c>
       <c r="R3">
-        <v>7.77877783</v>
+        <v>8.35376661</v>
       </c>
       <c r="S3">
-        <v>1.80440805</v>
+        <v>2.03505303</v>
       </c>
       <c r="T3">
-        <v>30802066.43</v>
+        <v>31366840.84</v>
       </c>
       <c r="U3">
-        <v>1.323019</v>
+        <v>-0.58126685</v>
       </c>
       <c r="V3">
-        <v>30.28</v>
+        <v>30.89</v>
       </c>
       <c r="W3">
-        <v>30.28</v>
+        <v>30.89</v>
       </c>
       <c r="X3">
-        <v>3.7686491</v>
+        <v>3.76362395</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>26.33501471</v>
+        <v>26.39719715</v>
       </c>
       <c r="AA3">
-        <v>26789064.484205</v>
+        <v>26804683.773321</v>
       </c>
       <c r="AB3">
-        <v>26.33501471</v>
+        <v>26.39719715</v>
       </c>
       <c r="AC3">
-        <v>26.33501471</v>
+        <v>26.39719715</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" t="s">
         <v>39</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4">
-        <v>11.05</v>
+        <v>11.17</v>
       </c>
       <c r="F4">
-        <v>0.36330609</v>
+        <v>-0.08944544</v>
       </c>
       <c r="G4" s="2">
-        <v>46113.0</v>
+        <v>46157.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>-3.66172624</v>
+        <v>-0.35682426</v>
       </c>
       <c r="L4">
-        <v>-2.29885057</v>
+        <v>-2.36013986</v>
       </c>
       <c r="M4">
-        <v>-2.47131509</v>
+        <v>-0.88731145</v>
       </c>
       <c r="N4">
-        <v>-2.29885057</v>
+        <v>-1.23784262</v>
       </c>
       <c r="O4">
-        <v>-0.98566308</v>
+        <v>0.81227437</v>
       </c>
       <c r="P4">
-        <v>1.95640335</v>
+        <v>2.46033526</v>
       </c>
       <c r="Q4">
-        <v>4.43919473</v>
+        <v>4.52931541</v>
       </c>
       <c r="R4">
-        <v>1.11645203</v>
+        <v>2.2220026</v>
       </c>
       <c r="S4">
-        <v>-1.27130478</v>
+        <v>-1.10811501</v>
       </c>
       <c r="T4">
-        <v>22666578.4</v>
+        <v>22884252.63</v>
       </c>
       <c r="U4">
-        <v>1.3855003</v>
+        <v>-0.68880985</v>
       </c>
       <c r="V4">
-        <v>11.05</v>
+        <v>11.17</v>
       </c>
       <c r="W4">
-        <v>11.05</v>
+        <v>11.17</v>
       </c>
       <c r="X4">
-        <v>4.73740911</v>
+        <v>4.74731874</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>11.05</v>
+        <v>11.17</v>
       </c>
       <c r="AA4">
-        <v>22666578.4</v>
+        <v>22884252.63</v>
       </c>
       <c r="AB4">
-        <v>11.05</v>
+        <v>11.17</v>
       </c>
       <c r="AC4">
-        <v>11.05</v>
+        <v>11.17</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" t="s">
         <v>41</v>
       </c>
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5">
-        <v>11.68</v>
+        <v>11.83</v>
       </c>
       <c r="F5">
-        <v>0.42992261</v>
+        <v>-0.08445946</v>
       </c>
       <c r="G5" s="2">
-        <v>46113.0</v>
+        <v>46157.0</v>
       </c>
       <c r="H5" t="s">
         <v>33</v>
       </c>
       <c r="K5">
-        <v>-3.31125828</v>
+        <v>-0.16877637</v>
       </c>
       <c r="L5">
-        <v>-1.68350168</v>
+        <v>-1.82572614</v>
       </c>
       <c r="M5">
-        <v>-1.26796281</v>
+        <v>0.16934801</v>
       </c>
       <c r="N5">
-        <v>-1.68350168</v>
+        <v>-0.42087542</v>
       </c>
       <c r="O5">
-        <v>1.47697654</v>
+        <v>3.31877729</v>
       </c>
       <c r="P5">
-        <v>4.13903998</v>
+        <v>4.65994317</v>
       </c>
       <c r="Q5">
-        <v>6.57086966</v>
+        <v>6.69447463</v>
       </c>
       <c r="R5">
-        <v>3.47064699</v>
+        <v>4.55321395</v>
       </c>
       <c r="S5">
-        <v>0.82481784</v>
+        <v>1.02844923</v>
       </c>
       <c r="T5">
-        <v>22666578.4</v>
+        <v>22884252.63</v>
       </c>
       <c r="U5">
-        <v>1.3855003</v>
+        <v>-0.68880985</v>
       </c>
       <c r="V5">
-        <v>11.68</v>
+        <v>11.83</v>
       </c>
       <c r="W5">
-        <v>11.68</v>
+        <v>11.83</v>
       </c>
       <c r="X5">
-        <v>4.75866795</v>
+        <v>4.77853107</v>
       </c>
       <c r="Y5" t="s">
         <v>34</v>
       </c>
       <c r="Z5">
-        <v>10.15828837</v>
+        <v>10.10938305</v>
       </c>
       <c r="AA5">
-        <v>19713496.553026</v>
+        <v>19555847.471694</v>
       </c>
       <c r="AB5">
-        <v>10.15828837</v>
+        <v>10.10938305</v>
       </c>
       <c r="AC5">
-        <v>10.15828837</v>
+        <v>10.10938305</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">