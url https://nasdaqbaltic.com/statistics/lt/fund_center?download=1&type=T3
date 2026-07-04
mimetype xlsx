--- v2 (2026-05-18)
+++ v3 (2026-07-04)
@@ -612,360 +612,366 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>19.66</v>
+        <v>19.83</v>
+      </c>
+      <c r="F2">
+        <v>0.15151515</v>
       </c>
       <c r="G2" s="2">
-        <v>46157.0</v>
+        <v>46205.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>0.51124744</v>
+        <v>0.30349014</v>
       </c>
       <c r="L2">
-        <v>-0.70707071</v>
+        <v>2.74611399</v>
       </c>
       <c r="M2">
-        <v>2.289282</v>
+        <v>1.95372751</v>
       </c>
       <c r="N2">
-        <v>1.07969152</v>
+        <v>1.95372751</v>
       </c>
       <c r="O2">
-        <v>7.022319</v>
+        <v>5.98610369</v>
       </c>
       <c r="P2">
-        <v>6.41844198</v>
+        <v>6.69333287</v>
       </c>
       <c r="Q2">
-        <v>8.57523198</v>
+        <v>8.21051338</v>
       </c>
       <c r="R2">
-        <v>5.95335882</v>
+        <v>7.31745881</v>
       </c>
       <c r="S2">
-        <v>-0.10142009</v>
+        <v>-0.15060309</v>
       </c>
       <c r="T2">
-        <v>31366840.84</v>
+        <v>30965715.62</v>
       </c>
       <c r="U2">
-        <v>-0.58126685</v>
+        <v>0.29246502</v>
       </c>
       <c r="V2">
-        <v>19.66</v>
+        <v>19.83</v>
       </c>
       <c r="W2">
-        <v>19.66</v>
+        <v>19.83</v>
       </c>
       <c r="X2">
-        <v>3.73660946</v>
+        <v>3.62681484</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>19.66</v>
+        <v>19.83</v>
       </c>
       <c r="AA2">
-        <v>31366840.84</v>
+        <v>30965715.62</v>
       </c>
       <c r="AB2">
-        <v>19.66</v>
+        <v>19.83</v>
       </c>
       <c r="AC2">
-        <v>19.66</v>
+        <v>19.83</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>30.89</v>
+        <v>31.23</v>
+      </c>
+      <c r="F3">
+        <v>0.19249278</v>
       </c>
       <c r="G3" s="2">
-        <v>46157.0</v>
+        <v>46205.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>0.68448501</v>
+        <v>0.41800643</v>
       </c>
       <c r="L3">
-        <v>-0.22609819</v>
+        <v>3.20555188</v>
       </c>
       <c r="M3">
-        <v>3.41479746</v>
+        <v>2.96735905</v>
       </c>
       <c r="N3">
-        <v>1.84635674</v>
+        <v>2.96735905</v>
       </c>
       <c r="O3">
-        <v>9.57786449</v>
+        <v>8.36224844</v>
       </c>
       <c r="P3">
-        <v>8.62358524</v>
+        <v>8.90819557</v>
       </c>
       <c r="Q3">
-        <v>10.73345123</v>
+        <v>10.35159638</v>
       </c>
       <c r="R3">
-        <v>8.35376661</v>
+        <v>9.70610772</v>
       </c>
       <c r="S3">
-        <v>2.03505303</v>
+        <v>2.00430844</v>
       </c>
       <c r="T3">
-        <v>31366840.84</v>
+        <v>30965715.62</v>
       </c>
       <c r="U3">
-        <v>-0.58126685</v>
+        <v>0.29246502</v>
       </c>
       <c r="V3">
-        <v>30.89</v>
+        <v>31.23</v>
       </c>
       <c r="W3">
-        <v>30.89</v>
+        <v>31.23</v>
       </c>
       <c r="X3">
-        <v>3.76362395</v>
+        <v>3.64431477</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>26.39719715</v>
+        <v>27.43564963</v>
       </c>
       <c r="AA3">
-        <v>26804683.773321</v>
+        <v>27203474.998288</v>
       </c>
       <c r="AB3">
-        <v>26.39719715</v>
+        <v>27.43564963</v>
       </c>
       <c r="AC3">
-        <v>26.39719715</v>
+        <v>27.43564963</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" t="s">
         <v>39</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4">
-        <v>11.17</v>
+        <v>11.23</v>
       </c>
       <c r="F4">
-        <v>-0.08944544</v>
+        <v>0.08912656</v>
       </c>
       <c r="G4" s="2">
-        <v>46157.0</v>
+        <v>46205.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>-0.35682426</v>
+        <v>-0.53144376</v>
       </c>
       <c r="L4">
-        <v>-2.36013986</v>
+        <v>1.62895928</v>
       </c>
       <c r="M4">
-        <v>-0.88731145</v>
+        <v>-0.70733864</v>
       </c>
       <c r="N4">
-        <v>-1.23784262</v>
+        <v>-0.70733864</v>
       </c>
       <c r="O4">
-        <v>0.81227437</v>
+        <v>-0.53144376</v>
       </c>
       <c r="P4">
-        <v>2.46033526</v>
+        <v>2.78346299</v>
       </c>
       <c r="Q4">
-        <v>4.52931541</v>
+        <v>4.29132551</v>
       </c>
       <c r="R4">
-        <v>2.2220026</v>
+        <v>3.5961904</v>
       </c>
       <c r="S4">
-        <v>-1.10811501</v>
+        <v>-1.16890687</v>
       </c>
       <c r="T4">
-        <v>22884252.63</v>
+        <v>22620976.18</v>
       </c>
       <c r="U4">
-        <v>-0.68880985</v>
+        <v>0.25072879</v>
       </c>
       <c r="V4">
-        <v>11.17</v>
+        <v>11.23</v>
       </c>
       <c r="W4">
-        <v>11.17</v>
+        <v>11.23</v>
       </c>
       <c r="X4">
-        <v>4.74731874</v>
+        <v>4.67587376</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>11.17</v>
+        <v>11.23</v>
       </c>
       <c r="AA4">
-        <v>22884252.63</v>
+        <v>22620976.18</v>
       </c>
       <c r="AB4">
-        <v>11.17</v>
+        <v>11.23</v>
       </c>
       <c r="AC4">
-        <v>11.17</v>
+        <v>11.23</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" t="s">
         <v>41</v>
       </c>
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5">
-        <v>11.83</v>
+        <v>11.93</v>
       </c>
       <c r="F5">
-        <v>-0.08445946</v>
+        <v>0.16792611</v>
       </c>
       <c r="G5" s="2">
-        <v>46157.0</v>
+        <v>46205.0</v>
       </c>
       <c r="H5" t="s">
         <v>33</v>
       </c>
       <c r="K5">
-        <v>-0.16877637</v>
+        <v>-0.25083612</v>
       </c>
       <c r="L5">
-        <v>-1.82572614</v>
+        <v>2.22793488</v>
       </c>
       <c r="M5">
-        <v>0.16934801</v>
+        <v>0.42087542</v>
       </c>
       <c r="N5">
-        <v>-0.42087542</v>
+        <v>0.42087542</v>
       </c>
       <c r="O5">
-        <v>3.31877729</v>
+        <v>1.79180887</v>
       </c>
       <c r="P5">
-        <v>4.65994317</v>
+        <v>5.05273774</v>
       </c>
       <c r="Q5">
-        <v>6.69447463</v>
+        <v>6.45058457</v>
       </c>
       <c r="R5">
-        <v>4.55321395</v>
+        <v>5.94308524</v>
       </c>
       <c r="S5">
-        <v>1.02844923</v>
+        <v>0.98396588</v>
       </c>
       <c r="T5">
-        <v>22884252.63</v>
+        <v>22620976.18</v>
       </c>
       <c r="U5">
-        <v>-0.68880985</v>
+        <v>0.25072879</v>
       </c>
       <c r="V5">
-        <v>11.83</v>
+        <v>11.93</v>
       </c>
       <c r="W5">
-        <v>11.83</v>
+        <v>11.93</v>
       </c>
       <c r="X5">
-        <v>4.77853107</v>
+        <v>4.71417236</v>
       </c>
       <c r="Y5" t="s">
         <v>34</v>
       </c>
       <c r="Z5">
-        <v>10.10938305</v>
+        <v>10.48054115</v>
       </c>
       <c r="AA5">
-        <v>19555847.471694</v>
+        <v>19872596.115688</v>
       </c>
       <c r="AB5">
-        <v>10.10938305</v>
+        <v>10.48054115</v>
       </c>
       <c r="AC5">
-        <v>10.10938305</v>
+        <v>10.48054115</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">