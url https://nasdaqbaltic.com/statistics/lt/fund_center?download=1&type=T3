--- v3 (2026-07-04)
+++ v4 (2026-08-25)
@@ -612,366 +612,354 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>19.83</v>
-[...2 lines deleted...]
-        <v>0.15151515</v>
+        <v>19.93</v>
       </c>
       <c r="G2" s="2">
-        <v>46205.0</v>
+        <v>46255.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>0.30349014</v>
+        <v>0.40302267</v>
       </c>
       <c r="L2">
-        <v>2.74611399</v>
+        <v>1.42493639</v>
       </c>
       <c r="M2">
-        <v>1.95372751</v>
+        <v>0.55499495</v>
       </c>
       <c r="N2">
-        <v>1.95372751</v>
+        <v>2.46786632</v>
       </c>
       <c r="O2">
-        <v>5.98610369</v>
+        <v>5.11603376</v>
       </c>
       <c r="P2">
-        <v>6.69333287</v>
+        <v>5.93321881</v>
       </c>
       <c r="Q2">
-        <v>8.21051338</v>
+        <v>7.93426639</v>
       </c>
       <c r="R2">
-        <v>7.31745881</v>
+        <v>7.13147705</v>
       </c>
       <c r="S2">
-        <v>-0.15060309</v>
+        <v>-0.12994846</v>
       </c>
       <c r="T2">
-        <v>30965715.62</v>
+        <v>31270012.01</v>
       </c>
       <c r="U2">
-        <v>0.29246502</v>
+        <v>0.11495424</v>
       </c>
       <c r="V2">
-        <v>19.83</v>
+        <v>19.93</v>
       </c>
       <c r="W2">
-        <v>19.83</v>
+        <v>19.93</v>
       </c>
       <c r="X2">
-        <v>3.62681484</v>
+        <v>3.59401441</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>19.83</v>
+        <v>19.93</v>
       </c>
       <c r="AA2">
-        <v>30965715.62</v>
+        <v>31270012.01</v>
       </c>
       <c r="AB2">
-        <v>19.83</v>
+        <v>19.93</v>
       </c>
       <c r="AC2">
-        <v>19.83</v>
+        <v>19.93</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>31.23</v>
-[...2 lines deleted...]
-        <v>0.19249278</v>
+        <v>31.46</v>
       </c>
       <c r="G3" s="2">
-        <v>46205.0</v>
+        <v>46255.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>0.41800643</v>
+        <v>0.54330457</v>
       </c>
       <c r="L3">
-        <v>3.20555188</v>
+        <v>1.87823834</v>
       </c>
       <c r="M3">
-        <v>2.96735905</v>
+        <v>1.51661826</v>
       </c>
       <c r="N3">
-        <v>2.96735905</v>
+        <v>3.72568414</v>
       </c>
       <c r="O3">
-        <v>8.36224844</v>
+        <v>7.29877217</v>
       </c>
       <c r="P3">
-        <v>8.90819557</v>
+        <v>8.10401683</v>
       </c>
       <c r="Q3">
-        <v>10.35159638</v>
+        <v>10.04092787</v>
       </c>
       <c r="R3">
-        <v>9.70610772</v>
+        <v>9.46595876</v>
       </c>
       <c r="S3">
-        <v>2.00430844</v>
+        <v>2.03891341</v>
       </c>
       <c r="T3">
-        <v>30965715.62</v>
+        <v>31270012.01</v>
       </c>
       <c r="U3">
-        <v>0.29246502</v>
+        <v>0.11495424</v>
       </c>
       <c r="V3">
-        <v>31.23</v>
+        <v>31.46</v>
       </c>
       <c r="W3">
-        <v>31.23</v>
+        <v>31.46</v>
       </c>
       <c r="X3">
-        <v>3.64431477</v>
+        <v>3.61689973</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>27.43564963</v>
+        <v>26.93262569</v>
       </c>
       <c r="AA3">
-        <v>27203474.998288</v>
+        <v>26769978.665954</v>
       </c>
       <c r="AB3">
-        <v>27.43564963</v>
+        <v>26.93262569</v>
       </c>
       <c r="AC3">
-        <v>27.43564963</v>
+        <v>26.93262569</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" t="s">
         <v>39</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4">
-        <v>11.23</v>
-[...2 lines deleted...]
-        <v>0.08912656</v>
+        <v>11.24</v>
       </c>
       <c r="G4" s="2">
-        <v>46205.0</v>
+        <v>46255.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>-0.53144376</v>
+        <v>0.17825312</v>
       </c>
       <c r="L4">
-        <v>1.62895928</v>
+        <v>0.71684588</v>
       </c>
       <c r="M4">
-        <v>-0.70733864</v>
+        <v>-1.91972077</v>
       </c>
       <c r="N4">
-        <v>-0.70733864</v>
+        <v>-0.61892131</v>
       </c>
       <c r="O4">
-        <v>-0.53144376</v>
+        <v>-1.57618214</v>
       </c>
       <c r="P4">
-        <v>2.78346299</v>
+        <v>1.31554759</v>
       </c>
       <c r="Q4">
-        <v>4.29132551</v>
+        <v>4.07754776</v>
       </c>
       <c r="R4">
-        <v>3.5961904</v>
+        <v>2.91404479</v>
       </c>
       <c r="S4">
-        <v>-1.16890687</v>
+        <v>-1.2175755</v>
       </c>
       <c r="T4">
-        <v>22620976.18</v>
+        <v>22843202.18</v>
       </c>
       <c r="U4">
-        <v>0.25072879</v>
+        <v>-0.131246</v>
       </c>
       <c r="V4">
-        <v>11.23</v>
+        <v>11.24</v>
       </c>
       <c r="W4">
-        <v>11.23</v>
+        <v>11.24</v>
       </c>
       <c r="X4">
-        <v>4.67587376</v>
+        <v>4.65450096</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>11.23</v>
+        <v>11.24</v>
       </c>
       <c r="AA4">
-        <v>22620976.18</v>
+        <v>22843202.18</v>
       </c>
       <c r="AB4">
-        <v>11.23</v>
+        <v>11.24</v>
       </c>
       <c r="AC4">
-        <v>11.23</v>
+        <v>11.24</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" t="s">
         <v>41</v>
       </c>
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5">
-        <v>11.93</v>
-[...2 lines deleted...]
-        <v>0.16792611</v>
+        <v>11.96</v>
       </c>
       <c r="G5" s="2">
-        <v>46205.0</v>
+        <v>46255.0</v>
       </c>
       <c r="H5" t="s">
         <v>33</v>
       </c>
       <c r="K5">
-        <v>-0.25083612</v>
+        <v>0.33557047</v>
       </c>
       <c r="L5">
-        <v>2.22793488</v>
+        <v>1.18443316</v>
       </c>
       <c r="M5">
-        <v>0.42087542</v>
+        <v>-0.91135046</v>
       </c>
       <c r="N5">
-        <v>0.42087542</v>
+        <v>0.67340067</v>
       </c>
       <c r="O5">
-        <v>1.79180887</v>
+        <v>0.50420168</v>
       </c>
       <c r="P5">
-        <v>5.05273774</v>
+        <v>3.47585016</v>
       </c>
       <c r="Q5">
-        <v>6.45058457</v>
+        <v>6.18305847</v>
       </c>
       <c r="R5">
-        <v>5.94308524</v>
+        <v>5.24019424</v>
       </c>
       <c r="S5">
-        <v>0.98396588</v>
+        <v>0.96370185</v>
       </c>
       <c r="T5">
-        <v>22620976.18</v>
+        <v>22843202.18</v>
       </c>
       <c r="U5">
-        <v>0.25072879</v>
+        <v>-0.131246</v>
       </c>
       <c r="V5">
-        <v>11.93</v>
+        <v>11.96</v>
       </c>
       <c r="W5">
-        <v>11.93</v>
+        <v>11.96</v>
       </c>
       <c r="X5">
-        <v>4.71417236</v>
+        <v>4.69758749</v>
       </c>
       <c r="Y5" t="s">
         <v>34</v>
       </c>
       <c r="Z5">
-        <v>10.48054115</v>
+        <v>10.23884944</v>
       </c>
       <c r="AA5">
-        <v>19872596.115688</v>
+        <v>19555861.853367</v>
       </c>
       <c r="AB5">
-        <v>10.48054115</v>
+        <v>10.23884944</v>
       </c>
       <c r="AC5">
-        <v>10.48054115</v>
+        <v>10.23884944</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">