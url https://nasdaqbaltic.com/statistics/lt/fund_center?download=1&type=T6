--- v0 (2026-02-06)
+++ v1 (2026-04-03)
@@ -606,283 +606,283 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>13.4</v>
+        <v>12.99</v>
       </c>
       <c r="F2">
-        <v>-0.22338049</v>
+        <v>1.01088647</v>
       </c>
       <c r="G2" s="2">
-        <v>46058.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>0.90361446</v>
+        <v>-4.55547392</v>
       </c>
       <c r="L2">
-        <v>1.74639332</v>
+        <v>-2.25733634</v>
       </c>
       <c r="M2">
-        <v>5.67823344</v>
+        <v>-0.38343558</v>
       </c>
       <c r="N2">
-        <v>0.82768999</v>
+        <v>-2.25733634</v>
       </c>
       <c r="O2">
-        <v>8.50202429</v>
+        <v>6.73788003</v>
       </c>
       <c r="P2">
-        <v>7.75799319</v>
+        <v>5.01030752</v>
       </c>
       <c r="Q2">
-        <v>7.62143488</v>
+        <v>7.07986816</v>
       </c>
       <c r="R2">
-        <v>3.47193524</v>
+        <v>3.61468446</v>
       </c>
       <c r="S2">
-        <v>2.68034999</v>
+        <v>2.21890731</v>
       </c>
       <c r="T2">
-        <v>905868.6</v>
+        <v>855059.02</v>
       </c>
       <c r="U2">
-        <v>-0.2394029</v>
+        <v>0.99711765</v>
       </c>
       <c r="V2">
-        <v>13.4</v>
+        <v>12.99</v>
       </c>
       <c r="W2">
-        <v>13.4</v>
+        <v>12.99</v>
       </c>
       <c r="X2">
-        <v>4.45540953</v>
+        <v>6.20692539</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>11.33671745</v>
+        <v>11.29761695</v>
       </c>
       <c r="AA2">
-        <v>766386.29562713</v>
+        <v>743658.91251606</v>
       </c>
       <c r="AB2">
-        <v>11.33671745</v>
+        <v>11.29761695</v>
       </c>
       <c r="AC2">
-        <v>11.33671745</v>
+        <v>11.29761695</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>13.18</v>
+        <v>12.78</v>
       </c>
       <c r="F3">
-        <v>-0.37792895</v>
+        <v>0.78864353</v>
       </c>
       <c r="G3" s="2">
-        <v>46058.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>0.84162204</v>
+        <v>-4.48430493</v>
       </c>
       <c r="L3">
-        <v>0.76452599</v>
+        <v>-2.21882173</v>
       </c>
       <c r="M3">
-        <v>4.52022205</v>
+        <v>-0.85337471</v>
       </c>
       <c r="N3">
-        <v>0.84162204</v>
+        <v>-2.21882173</v>
       </c>
       <c r="O3">
-        <v>5.6936648</v>
+        <v>5.18518519</v>
       </c>
       <c r="P3">
-        <v>6.36401986</v>
+        <v>3.63153863</v>
       </c>
       <c r="Q3">
-        <v>6.21216016</v>
+        <v>5.86970839</v>
       </c>
       <c r="R3">
-        <v>1.70122302</v>
+        <v>1.84239485</v>
       </c>
       <c r="S3">
-        <v>1.14611628</v>
+        <v>0.65427635</v>
       </c>
       <c r="T3">
-        <v>7912943.68</v>
+        <v>7487757.6</v>
       </c>
       <c r="U3">
-        <v>-0.39993781</v>
+        <v>0.89040497</v>
       </c>
       <c r="V3">
-        <v>13.18</v>
+        <v>12.78</v>
       </c>
       <c r="W3">
-        <v>13.18</v>
+        <v>12.78</v>
       </c>
       <c r="X3">
-        <v>4.57468843</v>
+        <v>6.10870934</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>13.18</v>
+        <v>12.78</v>
       </c>
       <c r="AA3">
-        <v>7912943.68</v>
+        <v>7487757.6</v>
       </c>
       <c r="AB3">
-        <v>13.18</v>
+        <v>12.78</v>
       </c>
       <c r="AC3">
-        <v>13.18</v>
+        <v>12.78</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" t="s">
         <v>39</v>
       </c>
       <c r="D4" t="s">
         <v>37</v>
       </c>
       <c r="E4">
-        <v>12.28</v>
+        <v>11.98</v>
       </c>
       <c r="F4">
-        <v>-0.08136697</v>
+        <v>0.67226891</v>
       </c>
       <c r="G4" s="2">
-        <v>46058.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>0.73831009</v>
+        <v>-3.62027353</v>
       </c>
       <c r="L4">
-        <v>1.23660346</v>
+        <v>-1.72272354</v>
       </c>
       <c r="M4">
-        <v>3.54131535</v>
+        <v>-0.58091286</v>
       </c>
       <c r="N4">
-        <v>0.73831009</v>
+        <v>-1.72272354</v>
       </c>
       <c r="O4">
-        <v>5.77088717</v>
+        <v>3.9028621</v>
       </c>
       <c r="P4">
-        <v>5.03924736</v>
+        <v>3.33132078</v>
       </c>
       <c r="Q4">
-        <v>4.14928055</v>
+        <v>4.13110526</v>
       </c>
       <c r="R4">
-        <v>-0.08126784</v>
+        <v>0.48581005</v>
       </c>
       <c r="S4">
-        <v>-0.85699724</v>
+        <v>-1.01979561</v>
       </c>
       <c r="T4">
-        <v>880564.99</v>
+        <v>794254.48</v>
       </c>
       <c r="U4">
-        <v>-0.07349418</v>
+        <v>0.92641091</v>
       </c>
       <c r="V4">
-        <v>12.28</v>
+        <v>11.98</v>
       </c>
       <c r="W4">
-        <v>12.28</v>
+        <v>11.98</v>
       </c>
       <c r="X4">
-        <v>3.28956318</v>
+        <v>4.70327711</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>12.28</v>
+        <v>11.98</v>
       </c>
       <c r="AA4">
-        <v>880564.99</v>
+        <v>794254.48</v>
       </c>
       <c r="AB4">
-        <v>12.28</v>
+        <v>11.98</v>
       </c>
       <c r="AC4">
-        <v>12.28</v>
+        <v>11.98</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">