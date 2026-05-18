--- v1 (2026-04-03)
+++ v2 (2026-05-18)
@@ -606,283 +606,283 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>12.99</v>
+        <v>14.0</v>
       </c>
       <c r="F2">
-        <v>1.01088647</v>
+        <v>0.07147963</v>
       </c>
       <c r="G2" s="2">
-        <v>46113.0</v>
+        <v>46157.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>-4.55547392</v>
+        <v>3.09278351</v>
       </c>
       <c r="L2">
-        <v>-2.25733634</v>
+        <v>3.55029586</v>
       </c>
       <c r="M2">
-        <v>-0.38343558</v>
+        <v>6.46387833</v>
       </c>
       <c r="N2">
-        <v>-2.25733634</v>
+        <v>5.34236268</v>
       </c>
       <c r="O2">
-        <v>6.73788003</v>
+        <v>14.00651466</v>
       </c>
       <c r="P2">
-        <v>5.01030752</v>
+        <v>9.24838153</v>
       </c>
       <c r="Q2">
-        <v>7.07986816</v>
+        <v>9.27213735</v>
       </c>
       <c r="R2">
-        <v>3.61468446</v>
+        <v>7.68849972</v>
       </c>
       <c r="S2">
-        <v>2.21890731</v>
+        <v>3.60149077</v>
       </c>
       <c r="T2">
-        <v>855059.02</v>
+        <v>912994.83</v>
       </c>
       <c r="U2">
-        <v>0.99711765</v>
+        <v>0.10271276</v>
       </c>
       <c r="V2">
-        <v>12.99</v>
+        <v>14.0</v>
       </c>
       <c r="W2">
-        <v>12.99</v>
+        <v>14.0</v>
       </c>
       <c r="X2">
-        <v>6.20692539</v>
+        <v>7.34925222</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>11.29761695</v>
+        <v>11.96376692</v>
       </c>
       <c r="AA2">
-        <v>743658.91251606</v>
+        <v>780204.09609179</v>
       </c>
       <c r="AB2">
-        <v>11.29761695</v>
+        <v>11.96376692</v>
       </c>
       <c r="AC2">
-        <v>11.29761695</v>
+        <v>11.96376692</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>12.78</v>
+        <v>13.81</v>
       </c>
       <c r="F3">
-        <v>0.78864353</v>
+        <v>0.36337209</v>
       </c>
       <c r="G3" s="2">
-        <v>46113.0</v>
+        <v>46157.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>-4.48430493</v>
+        <v>3.67867868</v>
       </c>
       <c r="L3">
-        <v>-2.21882173</v>
+        <v>4.22641509</v>
       </c>
       <c r="M3">
-        <v>-0.85337471</v>
+        <v>6.23076923</v>
       </c>
       <c r="N3">
-        <v>-2.21882173</v>
+        <v>5.66182096</v>
       </c>
       <c r="O3">
-        <v>5.18518519</v>
+        <v>12.27642276</v>
       </c>
       <c r="P3">
-        <v>3.63153863</v>
+        <v>8.13639582</v>
       </c>
       <c r="Q3">
-        <v>5.86970839</v>
+        <v>8.27335505</v>
       </c>
       <c r="R3">
-        <v>1.84239485</v>
+        <v>5.80422759</v>
       </c>
       <c r="S3">
-        <v>0.65427635</v>
+        <v>2.1937826</v>
       </c>
       <c r="T3">
-        <v>7487757.6</v>
+        <v>7941000.27</v>
       </c>
       <c r="U3">
-        <v>0.89040497</v>
+        <v>0.33919017</v>
       </c>
       <c r="V3">
-        <v>12.78</v>
+        <v>13.81</v>
       </c>
       <c r="W3">
-        <v>12.78</v>
+        <v>13.81</v>
       </c>
       <c r="X3">
-        <v>6.10870934</v>
+        <v>7.14364624</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>12.78</v>
+        <v>13.81</v>
       </c>
       <c r="AA3">
-        <v>7487757.6</v>
+        <v>7941000.27</v>
       </c>
       <c r="AB3">
-        <v>12.78</v>
+        <v>13.81</v>
       </c>
       <c r="AC3">
-        <v>12.78</v>
+        <v>13.81</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" t="s">
         <v>39</v>
       </c>
       <c r="D4" t="s">
         <v>37</v>
       </c>
       <c r="E4">
-        <v>11.98</v>
+        <v>12.45</v>
       </c>
       <c r="F4">
-        <v>0.67226891</v>
+        <v>0.24154589</v>
       </c>
       <c r="G4" s="2">
-        <v>46113.0</v>
+        <v>46157.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>-3.62027353</v>
+        <v>1.30187144</v>
       </c>
       <c r="L4">
-        <v>-1.72272354</v>
+        <v>0.97323601</v>
       </c>
       <c r="M4">
-        <v>-0.58091286</v>
+        <v>2.80759703</v>
       </c>
       <c r="N4">
-        <v>-1.72272354</v>
+        <v>2.13289582</v>
       </c>
       <c r="O4">
-        <v>3.9028621</v>
+        <v>7.69896194</v>
       </c>
       <c r="P4">
-        <v>3.33132078</v>
+        <v>5.76381152</v>
       </c>
       <c r="Q4">
-        <v>4.13110526</v>
+        <v>5.21166224</v>
       </c>
       <c r="R4">
-        <v>0.48581005</v>
+        <v>3.14404677</v>
       </c>
       <c r="S4">
-        <v>-1.01979561</v>
+        <v>-0.33397693</v>
       </c>
       <c r="T4">
-        <v>794254.48</v>
+        <v>798289.04</v>
       </c>
       <c r="U4">
-        <v>0.92641091</v>
+        <v>0.2343429</v>
       </c>
       <c r="V4">
-        <v>11.98</v>
+        <v>12.45</v>
       </c>
       <c r="W4">
-        <v>11.98</v>
+        <v>12.45</v>
       </c>
       <c r="X4">
-        <v>4.70327711</v>
+        <v>5.05841875</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>11.98</v>
+        <v>12.45</v>
       </c>
       <c r="AA4">
-        <v>794254.48</v>
+        <v>798289.04</v>
       </c>
       <c r="AB4">
-        <v>11.98</v>
+        <v>12.45</v>
       </c>
       <c r="AC4">
-        <v>11.98</v>
+        <v>12.45</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">