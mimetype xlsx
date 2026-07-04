--- v2 (2026-05-18)
+++ v3 (2026-07-04)
@@ -606,283 +606,283 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>14.0</v>
+        <v>14.18</v>
       </c>
       <c r="F2">
-        <v>0.07147963</v>
+        <v>-0.28129395</v>
       </c>
       <c r="G2" s="2">
-        <v>46157.0</v>
+        <v>46205.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>3.09278351</v>
+        <v>-0.21111893</v>
       </c>
       <c r="L2">
-        <v>3.55029586</v>
+        <v>8.24427481</v>
       </c>
       <c r="M2">
-        <v>6.46387833</v>
+        <v>6.69676448</v>
       </c>
       <c r="N2">
-        <v>5.34236268</v>
+        <v>6.69676448</v>
       </c>
       <c r="O2">
-        <v>14.00651466</v>
+        <v>12.36133122</v>
       </c>
       <c r="P2">
-        <v>9.24838153</v>
+        <v>9.39033196</v>
       </c>
       <c r="Q2">
-        <v>9.27213735</v>
+        <v>9.46707464</v>
       </c>
       <c r="R2">
-        <v>7.68849972</v>
+        <v>8.71827355</v>
       </c>
       <c r="S2">
-        <v>3.60149077</v>
+        <v>3.30892366</v>
       </c>
       <c r="T2">
-        <v>912994.83</v>
+        <v>834004.3</v>
       </c>
       <c r="U2">
-        <v>0.10271276</v>
+        <v>-0.29557189</v>
       </c>
       <c r="V2">
-        <v>14.0</v>
+        <v>14.18</v>
       </c>
       <c r="W2">
-        <v>14.0</v>
+        <v>14.18</v>
       </c>
       <c r="X2">
-        <v>7.34925222</v>
+        <v>7.47655058</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>11.96376692</v>
+        <v>12.45717297</v>
       </c>
       <c r="AA2">
-        <v>780204.09609179</v>
+        <v>732675.30458303</v>
       </c>
       <c r="AB2">
-        <v>11.96376692</v>
+        <v>12.45717297</v>
       </c>
       <c r="AC2">
-        <v>11.96376692</v>
+        <v>12.45717297</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>13.81</v>
+        <v>14.05</v>
       </c>
       <c r="F3">
-        <v>0.36337209</v>
+        <v>-0.35460993</v>
       </c>
       <c r="G3" s="2">
-        <v>46157.0</v>
+        <v>46205.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>3.67867868</v>
+        <v>0.28551035</v>
       </c>
       <c r="L3">
-        <v>4.22641509</v>
+        <v>8.91472868</v>
       </c>
       <c r="M3">
-        <v>6.23076923</v>
+        <v>7.49808722</v>
       </c>
       <c r="N3">
-        <v>5.66182096</v>
+        <v>7.49808722</v>
       </c>
       <c r="O3">
-        <v>12.27642276</v>
+        <v>12.76083467</v>
       </c>
       <c r="P3">
-        <v>8.13639582</v>
+        <v>8.38584612</v>
       </c>
       <c r="Q3">
-        <v>8.27335505</v>
+        <v>8.53243428</v>
       </c>
       <c r="R3">
-        <v>5.80422759</v>
+        <v>7.17208482</v>
       </c>
       <c r="S3">
-        <v>2.1937826</v>
+        <v>1.89694323</v>
       </c>
       <c r="T3">
-        <v>7941000.27</v>
+        <v>7870394.83</v>
       </c>
       <c r="U3">
-        <v>0.33919017</v>
+        <v>-0.74274388</v>
       </c>
       <c r="V3">
-        <v>13.81</v>
+        <v>14.05</v>
       </c>
       <c r="W3">
-        <v>13.81</v>
+        <v>14.05</v>
       </c>
       <c r="X3">
-        <v>7.14364624</v>
+        <v>7.3308959</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>13.81</v>
+        <v>14.05</v>
       </c>
       <c r="AA3">
-        <v>7941000.27</v>
+        <v>7870394.83</v>
       </c>
       <c r="AB3">
-        <v>13.81</v>
+        <v>14.05</v>
       </c>
       <c r="AC3">
-        <v>13.81</v>
+        <v>14.05</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" t="s">
         <v>39</v>
       </c>
       <c r="D4" t="s">
         <v>37</v>
       </c>
       <c r="E4">
-        <v>12.45</v>
+        <v>12.6</v>
       </c>
       <c r="F4">
-        <v>0.24154589</v>
+        <v>-0.15847861</v>
       </c>
       <c r="G4" s="2">
-        <v>46157.0</v>
+        <v>46205.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>1.30187144</v>
+        <v>0.31847134</v>
       </c>
       <c r="L4">
-        <v>0.97323601</v>
+        <v>4.65116279</v>
       </c>
       <c r="M4">
-        <v>2.80759703</v>
+        <v>3.36341263</v>
       </c>
       <c r="N4">
-        <v>2.13289582</v>
+        <v>3.36341263</v>
       </c>
       <c r="O4">
-        <v>7.69896194</v>
+        <v>6.96095076</v>
       </c>
       <c r="P4">
-        <v>5.76381152</v>
+        <v>5.83005244</v>
       </c>
       <c r="Q4">
-        <v>5.21166224</v>
+        <v>5.69847187</v>
       </c>
       <c r="R4">
-        <v>3.14404677</v>
+        <v>4.12234485</v>
       </c>
       <c r="S4">
-        <v>-0.33397693</v>
+        <v>-0.50033781</v>
       </c>
       <c r="T4">
-        <v>798289.04</v>
+        <v>771413.4</v>
       </c>
       <c r="U4">
-        <v>0.2343429</v>
+        <v>-0.14140994</v>
       </c>
       <c r="V4">
-        <v>12.45</v>
+        <v>12.6</v>
       </c>
       <c r="W4">
-        <v>12.45</v>
+        <v>12.6</v>
       </c>
       <c r="X4">
-        <v>5.05841875</v>
+        <v>4.88630533</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>12.45</v>
+        <v>12.6</v>
       </c>
       <c r="AA4">
-        <v>798289.04</v>
+        <v>771413.4</v>
       </c>
       <c r="AB4">
-        <v>12.45</v>
+        <v>12.6</v>
       </c>
       <c r="AC4">
-        <v>12.45</v>
+        <v>12.6</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">