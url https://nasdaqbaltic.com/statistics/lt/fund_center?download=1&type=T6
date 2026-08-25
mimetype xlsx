--- v3 (2026-07-04)
+++ v4 (2026-08-25)
@@ -606,283 +606,283 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>14.18</v>
+        <v>14.21</v>
       </c>
       <c r="F2">
-        <v>-0.28129395</v>
+        <v>-0.14054814</v>
       </c>
       <c r="G2" s="2">
-        <v>46205.0</v>
+        <v>46255.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>-0.21111893</v>
+        <v>1.13879004</v>
       </c>
       <c r="L2">
-        <v>8.24427481</v>
+        <v>2.23021583</v>
       </c>
       <c r="M2">
-        <v>6.69676448</v>
+        <v>5.02586844</v>
       </c>
       <c r="N2">
-        <v>6.69676448</v>
+        <v>6.92249812</v>
       </c>
       <c r="O2">
-        <v>12.36133122</v>
+        <v>11.45098039</v>
       </c>
       <c r="P2">
-        <v>9.39033196</v>
+        <v>7.96803221</v>
       </c>
       <c r="Q2">
-        <v>9.46707464</v>
+        <v>9.81578877</v>
       </c>
       <c r="R2">
-        <v>8.71827355</v>
+        <v>7.32506292</v>
       </c>
       <c r="S2">
-        <v>3.30892366</v>
+        <v>3.18190933</v>
       </c>
       <c r="T2">
-        <v>834004.3</v>
+        <v>743723.67</v>
       </c>
       <c r="U2">
-        <v>-0.29557189</v>
+        <v>-0.06064568</v>
       </c>
       <c r="V2">
-        <v>14.18</v>
+        <v>14.21</v>
       </c>
       <c r="W2">
-        <v>14.18</v>
+        <v>14.21</v>
       </c>
       <c r="X2">
-        <v>7.47655058</v>
+        <v>7.48677683</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>12.45717297</v>
+        <v>12.16505439</v>
       </c>
       <c r="AA2">
-        <v>732675.30458303</v>
+        <v>636695.2073091</v>
       </c>
       <c r="AB2">
-        <v>12.45717297</v>
+        <v>12.16505439</v>
       </c>
       <c r="AC2">
-        <v>12.45717297</v>
+        <v>12.16505439</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>14.05</v>
+        <v>13.93</v>
       </c>
       <c r="F3">
-        <v>-0.35460993</v>
+        <v>-0.21489971</v>
       </c>
       <c r="G3" s="2">
-        <v>46205.0</v>
+        <v>46255.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>0.28551035</v>
+        <v>0.28797696</v>
       </c>
       <c r="L3">
-        <v>8.91472868</v>
+        <v>1.60466813</v>
       </c>
       <c r="M3">
-        <v>7.49808722</v>
+        <v>4.73684211</v>
       </c>
       <c r="N3">
-        <v>7.49808722</v>
+        <v>6.57995409</v>
       </c>
       <c r="O3">
-        <v>12.76083467</v>
+        <v>10.03159558</v>
       </c>
       <c r="P3">
-        <v>8.38584612</v>
+        <v>7.0307998</v>
       </c>
       <c r="Q3">
-        <v>8.53243428</v>
+        <v>8.75291</v>
       </c>
       <c r="R3">
-        <v>7.17208482</v>
+        <v>5.30046806</v>
       </c>
       <c r="S3">
-        <v>1.89694323</v>
+        <v>1.50104612</v>
       </c>
       <c r="T3">
-        <v>7870394.83</v>
+        <v>7697714.56</v>
       </c>
       <c r="U3">
-        <v>-0.74274388</v>
+        <v>0.04642896</v>
       </c>
       <c r="V3">
-        <v>14.05</v>
+        <v>13.93</v>
       </c>
       <c r="W3">
-        <v>14.05</v>
+        <v>13.93</v>
       </c>
       <c r="X3">
-        <v>7.3308959</v>
+        <v>7.43803644</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>14.05</v>
+        <v>13.93</v>
       </c>
       <c r="AA3">
-        <v>7870394.83</v>
+        <v>7697714.56</v>
       </c>
       <c r="AB3">
-        <v>14.05</v>
+        <v>13.93</v>
       </c>
       <c r="AC3">
-        <v>14.05</v>
+        <v>13.93</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" t="s">
         <v>39</v>
       </c>
       <c r="D4" t="s">
         <v>37</v>
       </c>
       <c r="E4">
-        <v>12.6</v>
+        <v>12.54</v>
       </c>
       <c r="F4">
-        <v>-0.15847861</v>
+        <v>-0.23866348</v>
       </c>
       <c r="G4" s="2">
-        <v>46205.0</v>
+        <v>46255.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>0.31847134</v>
+        <v>0.23980815</v>
       </c>
       <c r="L4">
-        <v>4.65116279</v>
+        <v>1.37429264</v>
       </c>
       <c r="M4">
-        <v>3.36341263</v>
+        <v>1.45631068</v>
       </c>
       <c r="N4">
-        <v>3.36341263</v>
+        <v>2.87120591</v>
       </c>
       <c r="O4">
-        <v>6.96095076</v>
+        <v>5.55555556</v>
       </c>
       <c r="P4">
-        <v>5.83005244</v>
+        <v>4.15253653</v>
       </c>
       <c r="Q4">
-        <v>5.69847187</v>
+        <v>6.0296348</v>
       </c>
       <c r="R4">
-        <v>4.12234485</v>
+        <v>3.07322612</v>
       </c>
       <c r="S4">
-        <v>-0.50033781</v>
+        <v>-0.65671724</v>
       </c>
       <c r="T4">
-        <v>771413.4</v>
+        <v>766517.21</v>
       </c>
       <c r="U4">
-        <v>-0.14140994</v>
+        <v>-0.22553859</v>
       </c>
       <c r="V4">
-        <v>12.6</v>
+        <v>12.54</v>
       </c>
       <c r="W4">
-        <v>12.6</v>
+        <v>12.54</v>
       </c>
       <c r="X4">
-        <v>4.88630533</v>
+        <v>4.91995525</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>12.6</v>
+        <v>12.54</v>
       </c>
       <c r="AA4">
-        <v>771413.4</v>
+        <v>766517.21</v>
       </c>
       <c r="AB4">
-        <v>12.6</v>
+        <v>12.54</v>
       </c>
       <c r="AC4">
-        <v>12.6</v>
+        <v>12.54</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">