--- v4 (2026-08-25)
+++ v5 (2026-10-09)
@@ -606,283 +606,283 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>14.21</v>
+        <v>14.13</v>
       </c>
       <c r="F2">
-        <v>-0.14054814</v>
+        <v>-0.28228652</v>
       </c>
       <c r="G2" s="2">
-        <v>46255.0</v>
+        <v>46303.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>1.13879004</v>
+        <v>-0.98107919</v>
       </c>
       <c r="L2">
-        <v>2.23021583</v>
+        <v>-0.28228652</v>
       </c>
       <c r="M2">
-        <v>5.02586844</v>
+        <v>7.53424658</v>
       </c>
       <c r="N2">
-        <v>6.92249812</v>
+        <v>6.32054176</v>
       </c>
       <c r="O2">
-        <v>11.45098039</v>
+        <v>7.78032037</v>
       </c>
       <c r="P2">
-        <v>7.96803221</v>
+        <v>7.39969217</v>
       </c>
       <c r="Q2">
-        <v>9.81578877</v>
+        <v>10.43893872</v>
       </c>
       <c r="R2">
-        <v>7.32506292</v>
+        <v>9.32927485</v>
       </c>
       <c r="S2">
-        <v>3.18190933</v>
+        <v>3.28744603</v>
       </c>
       <c r="T2">
-        <v>743723.67</v>
+        <v>739660.53</v>
       </c>
       <c r="U2">
-        <v>-0.06064568</v>
+        <v>-0.30295259</v>
       </c>
       <c r="V2">
-        <v>14.21</v>
+        <v>14.13</v>
       </c>
       <c r="W2">
-        <v>14.21</v>
+        <v>14.13</v>
       </c>
       <c r="X2">
-        <v>7.48677683</v>
+        <v>7.61281157</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>12.16505439</v>
+        <v>12.64203272</v>
       </c>
       <c r="AA2">
-        <v>636695.2073091</v>
+        <v>661770.17847166</v>
       </c>
       <c r="AB2">
-        <v>12.16505439</v>
+        <v>12.64203272</v>
       </c>
       <c r="AC2">
-        <v>12.16505439</v>
+        <v>12.64203272</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>13.93</v>
+        <v>14.04</v>
       </c>
       <c r="F3">
-        <v>-0.21489971</v>
+        <v>-0.28409091</v>
       </c>
       <c r="G3" s="2">
-        <v>46255.0</v>
+        <v>46303.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>0.28797696</v>
+        <v>0.07127584</v>
       </c>
       <c r="L3">
-        <v>1.60466813</v>
+        <v>0.21413276</v>
       </c>
       <c r="M3">
-        <v>4.73684211</v>
+        <v>8.75290473</v>
       </c>
       <c r="N3">
-        <v>6.57995409</v>
+        <v>7.42157613</v>
       </c>
       <c r="O3">
-        <v>10.03159558</v>
+        <v>8.16640986</v>
       </c>
       <c r="P3">
-        <v>7.0307998</v>
+        <v>7.05710854</v>
       </c>
       <c r="Q3">
-        <v>8.75291</v>
+        <v>9.64929239</v>
       </c>
       <c r="R3">
-        <v>5.30046806</v>
+        <v>7.63632363</v>
       </c>
       <c r="S3">
-        <v>1.50104612</v>
+        <v>1.88243419</v>
       </c>
       <c r="T3">
-        <v>7697714.56</v>
+        <v>7996470.8</v>
       </c>
       <c r="U3">
-        <v>0.04642896</v>
+        <v>-0.29008801</v>
       </c>
       <c r="V3">
-        <v>13.93</v>
+        <v>14.04</v>
       </c>
       <c r="W3">
-        <v>13.93</v>
+        <v>14.04</v>
       </c>
       <c r="X3">
-        <v>7.43803644</v>
+        <v>7.48877668</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>13.93</v>
+        <v>14.04</v>
       </c>
       <c r="AA3">
-        <v>7697714.56</v>
+        <v>7996470.8</v>
       </c>
       <c r="AB3">
-        <v>13.93</v>
+        <v>14.04</v>
       </c>
       <c r="AC3">
-        <v>13.93</v>
+        <v>14.04</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" t="s">
         <v>39</v>
       </c>
       <c r="D4" t="s">
         <v>37</v>
       </c>
       <c r="E4">
-        <v>12.54</v>
+        <v>12.36</v>
       </c>
       <c r="F4">
-        <v>-0.23866348</v>
+        <v>-0.24213075</v>
       </c>
       <c r="G4" s="2">
-        <v>46255.0</v>
+        <v>46303.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>0.23980815</v>
+        <v>-1.67064439</v>
       </c>
       <c r="L4">
-        <v>1.37429264</v>
+        <v>-1.8268467</v>
       </c>
       <c r="M4">
-        <v>1.45631068</v>
+        <v>2.57261411</v>
       </c>
       <c r="N4">
-        <v>2.87120591</v>
+        <v>1.39458573</v>
       </c>
       <c r="O4">
-        <v>5.55555556</v>
+        <v>2.23325062</v>
       </c>
       <c r="P4">
-        <v>4.15253653</v>
+        <v>3.26841643</v>
       </c>
       <c r="Q4">
-        <v>6.0296348</v>
+        <v>6.19716533</v>
       </c>
       <c r="R4">
-        <v>3.07322612</v>
+        <v>4.53687909</v>
       </c>
       <c r="S4">
-        <v>-0.65671724</v>
+        <v>-0.74363578</v>
       </c>
       <c r="T4">
-        <v>766517.21</v>
+        <v>755950.46</v>
       </c>
       <c r="U4">
-        <v>-0.22553859</v>
+        <v>-0.19093959</v>
       </c>
       <c r="V4">
-        <v>12.54</v>
+        <v>12.36</v>
       </c>
       <c r="W4">
-        <v>12.54</v>
+        <v>12.36</v>
       </c>
       <c r="X4">
-        <v>4.91995525</v>
+        <v>5.17364836</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>12.54</v>
+        <v>12.36</v>
       </c>
       <c r="AA4">
-        <v>766517.21</v>
+        <v>755950.46</v>
       </c>
       <c r="AB4">
-        <v>12.54</v>
+        <v>12.36</v>
       </c>
       <c r="AC4">
-        <v>12.54</v>
+        <v>12.36</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">