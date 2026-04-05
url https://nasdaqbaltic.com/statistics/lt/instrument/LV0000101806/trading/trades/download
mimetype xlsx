--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -12,140 +12,143 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Laikas</t>
   </si>
   <si>
     <t>Kaina</t>
   </si>
   <si>
     <t>Kiekis</t>
   </si>
   <si>
     <t>Fondų tipai</t>
   </si>
   <si>
-    <t>15:54:19</t>
+    <t>15:54:10</t>
   </si>
   <si>
     <t>AUTO</t>
   </si>
   <si>
-    <t>15:23:43</t>
-[...68 lines deleted...]
-    <t>10:16:18</t>
+    <t>15:40:20</t>
+  </si>
+  <si>
+    <t>15:31:46</t>
+  </si>
+  <si>
+    <t>15:27:31</t>
+  </si>
+  <si>
+    <t>15:26:35</t>
+  </si>
+  <si>
+    <t>15:14:10</t>
+  </si>
+  <si>
+    <t>15:08:37</t>
+  </si>
+  <si>
+    <t>15:02:35</t>
+  </si>
+  <si>
+    <t>14:38:25</t>
+  </si>
+  <si>
+    <t>14:00:08</t>
+  </si>
+  <si>
+    <t>13:24:41</t>
+  </si>
+  <si>
+    <t>13:03:20</t>
+  </si>
+  <si>
+    <t>12:44:03</t>
+  </si>
+  <si>
+    <t>12:42:29</t>
+  </si>
+  <si>
+    <t>12:38:22</t>
+  </si>
+  <si>
+    <t>12:25:51</t>
+  </si>
+  <si>
+    <t>12:03:50</t>
+  </si>
+  <si>
+    <t>11:59:14</t>
+  </si>
+  <si>
+    <t>11:25:05</t>
+  </si>
+  <si>
+    <t>11:19:04</t>
+  </si>
+  <si>
+    <t>10:59:16</t>
+  </si>
+  <si>
+    <t>10:45:21</t>
+  </si>
+  <si>
+    <t>10:18:45</t>
+  </si>
+  <si>
+    <t>10:09:01</t>
+  </si>
+  <si>
+    <t>10:07:47</t>
+  </si>
+  <si>
+    <t>10:07:25</t>
   </si>
   <si>
     <t>10:00:02</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -463,671 +466,489 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D44"/>
+  <dimension ref="A1:D31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2">
-        <v>1.404</v>
+        <v>1.406</v>
       </c>
       <c r="C2">
-        <v>689.0</v>
+        <v>5.0</v>
       </c>
       <c r="D2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B3">
-        <v>1.404</v>
+        <v>1.408</v>
       </c>
       <c r="C3">
-        <v>11.0</v>
+        <v>2.0</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B4">
-        <v>1.41</v>
+        <v>1.408</v>
       </c>
       <c r="C4">
-        <v>839.0</v>
+        <v>320.0</v>
       </c>
       <c r="D4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B5">
-        <v>1.41</v>
+        <v>1.408</v>
       </c>
       <c r="C5">
-        <v>22.0</v>
+        <v>630.0</v>
       </c>
       <c r="D5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B6">
-        <v>1.41</v>
+        <v>1.408</v>
       </c>
       <c r="C6">
-        <v>1.0</v>
+        <v>370.0</v>
       </c>
       <c r="D6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B7">
         <v>1.41</v>
       </c>
       <c r="C7">
-        <v>21.0</v>
+        <v>20.0</v>
       </c>
       <c r="D7" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B8">
-        <v>1.408</v>
+        <v>1.41</v>
       </c>
       <c r="C8">
-        <v>218.0</v>
+        <v>30.0</v>
       </c>
       <c r="D8" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B9">
         <v>1.408</v>
       </c>
       <c r="C9">
-        <v>899.0</v>
+        <v>2.0</v>
       </c>
       <c r="D9" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B10">
         <v>1.408</v>
       </c>
       <c r="C10">
-        <v>5.0</v>
+        <v>900.0</v>
       </c>
       <c r="D10" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="B11">
         <v>1.408</v>
       </c>
       <c r="C11">
-        <v>10.0</v>
+        <v>1644.0</v>
       </c>
       <c r="D11" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B12">
-        <v>1.408</v>
+        <v>1.406</v>
       </c>
       <c r="C12">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="D12" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B13">
         <v>1.408</v>
       </c>
       <c r="C13">
-        <v>30.0</v>
+        <v>50.0</v>
       </c>
       <c r="D13" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="B14">
-        <v>1.408</v>
+        <v>1.406</v>
       </c>
       <c r="C14">
-        <v>12.0</v>
+        <v>930.0</v>
       </c>
       <c r="D14" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="B15">
-        <v>1.408</v>
+        <v>1.406</v>
       </c>
       <c r="C15">
-        <v>74.0</v>
+        <v>50.0</v>
       </c>
       <c r="D15" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="B16">
         <v>1.408</v>
       </c>
       <c r="C16">
-        <v>12.0</v>
+        <v>38.0</v>
       </c>
       <c r="D16" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="B17">
-        <v>1.408</v>
+        <v>1.406</v>
       </c>
       <c r="C17">
-        <v>12.0</v>
+        <v>49.0</v>
       </c>
       <c r="D17" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="B18">
-        <v>1.408</v>
+        <v>1.406</v>
       </c>
       <c r="C18">
-        <v>178.0</v>
+        <v>1.0</v>
       </c>
       <c r="D18" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="B19">
         <v>1.408</v>
       </c>
       <c r="C19">
-        <v>810.0</v>
+        <v>5.0</v>
       </c>
       <c r="D19" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="B20">
         <v>1.408</v>
       </c>
       <c r="C20">
-        <v>35.0</v>
+        <v>9.0</v>
       </c>
       <c r="D20" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="B21">
         <v>1.404</v>
       </c>
       <c r="C21">
-        <v>10.0</v>
+        <v>1.0</v>
       </c>
       <c r="D21" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="B22">
         <v>1.408</v>
       </c>
       <c r="C22">
-        <v>10.0</v>
+        <v>2.0</v>
       </c>
       <c r="D22" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="B23">
-        <v>1.404</v>
+        <v>1.408</v>
       </c>
       <c r="C23">
-        <v>9.0</v>
+        <v>110.0</v>
       </c>
       <c r="D23" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="B24">
         <v>1.408</v>
       </c>
       <c r="C24">
-        <v>51.0</v>
+        <v>3.0</v>
       </c>
       <c r="D24" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="B25">
-        <v>1.408</v>
+        <v>1.406</v>
       </c>
       <c r="C25">
-        <v>28.0</v>
+        <v>30.0</v>
       </c>
       <c r="D25" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="B26">
         <v>1.408</v>
       </c>
       <c r="C26">
-        <v>66.0</v>
+        <v>120.0</v>
       </c>
       <c r="D26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="B27">
-        <v>1.406</v>
+        <v>1.408</v>
       </c>
       <c r="C27">
-        <v>5.0</v>
+        <v>248.0</v>
       </c>
       <c r="D27" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B28">
         <v>1.408</v>
       </c>
       <c r="C28">
-        <v>42.0</v>
+        <v>48.0</v>
       </c>
       <c r="D28" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="B29">
         <v>1.408</v>
       </c>
       <c r="C29">
-        <v>3.0</v>
+        <v>19.0</v>
       </c>
       <c r="D29" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="B30">
-        <v>1.4</v>
+        <v>1.408</v>
       </c>
       <c r="C30">
-        <v>254.0</v>
+        <v>3.0</v>
       </c>
       <c r="D30" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="B31">
-        <v>1.41</v>
+        <v>1.408</v>
       </c>
       <c r="C31">
-        <v>10.0</v>
+        <v>1.0</v>
       </c>
       <c r="D31" t="s">
-        <v>5</v>
-[...180 lines deleted...]
-      <c r="D44" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>