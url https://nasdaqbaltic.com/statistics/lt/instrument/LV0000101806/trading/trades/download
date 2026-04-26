--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -12,146 +12,134 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>Laikas</t>
   </si>
   <si>
     <t>Kaina</t>
   </si>
   <si>
     <t>Kiekis</t>
   </si>
   <si>
     <t>Fondų tipai</t>
   </si>
   <si>
-    <t>15:54:10</t>
+    <t>15:50:40</t>
   </si>
   <si>
     <t>AUTO</t>
   </si>
   <si>
-    <t>15:40:20</t>
-[...74 lines deleted...]
-    <t>10:00:02</t>
+    <t>15:48:09</t>
+  </si>
+  <si>
+    <t>14:50:03</t>
+  </si>
+  <si>
+    <t>14:15:40</t>
+  </si>
+  <si>
+    <t>14:01:20</t>
+  </si>
+  <si>
+    <t>13:37:01</t>
+  </si>
+  <si>
+    <t>13:36:32</t>
+  </si>
+  <si>
+    <t>13:34:10</t>
+  </si>
+  <si>
+    <t>13:32:56</t>
+  </si>
+  <si>
+    <t>13:27:04</t>
+  </si>
+  <si>
+    <t>13:25:58</t>
+  </si>
+  <si>
+    <t>12:59:42</t>
+  </si>
+  <si>
+    <t>12:37:24</t>
+  </si>
+  <si>
+    <t>12:35:47</t>
+  </si>
+  <si>
+    <t>12:21:41</t>
+  </si>
+  <si>
+    <t>11:34:39</t>
+  </si>
+  <si>
+    <t>10:47:53</t>
+  </si>
+  <si>
+    <t>10:46:18</t>
+  </si>
+  <si>
+    <t>10:44:39</t>
+  </si>
+  <si>
+    <t>10:43:32</t>
+  </si>
+  <si>
+    <t>10:35:22</t>
+  </si>
+  <si>
+    <t>10:05:03</t>
+  </si>
+  <si>
+    <t>10:00:00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -466,489 +454,643 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D31"/>
+  <dimension ref="A1:D42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2">
-        <v>1.406</v>
+        <v>1.44</v>
       </c>
       <c r="C2">
-        <v>5.0</v>
+        <v>17.0</v>
       </c>
       <c r="D2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
-        <v>1.408</v>
+        <v>1.44</v>
       </c>
       <c r="C3">
-        <v>2.0</v>
+        <v>30.0</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4">
-        <v>1.408</v>
+        <v>1.435</v>
       </c>
       <c r="C4">
-        <v>320.0</v>
+        <v>91.0</v>
       </c>
       <c r="D4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B5">
-        <v>1.408</v>
+        <v>1.435</v>
       </c>
       <c r="C5">
-        <v>630.0</v>
+        <v>9.0</v>
       </c>
       <c r="D5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B6">
-        <v>1.408</v>
+        <v>1.435</v>
       </c>
       <c r="C6">
-        <v>370.0</v>
+        <v>21.0</v>
       </c>
       <c r="D6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B7">
-        <v>1.41</v>
+        <v>1.44</v>
       </c>
       <c r="C7">
         <v>20.0</v>
       </c>
       <c r="D7" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>10</v>
       </c>
       <c r="B8">
-        <v>1.41</v>
+        <v>1.44</v>
       </c>
       <c r="C8">
-        <v>30.0</v>
+        <v>20.0</v>
       </c>
       <c r="D8" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>11</v>
       </c>
       <c r="B9">
-        <v>1.408</v>
+        <v>1.44</v>
       </c>
       <c r="C9">
-        <v>2.0</v>
+        <v>2085.0</v>
       </c>
       <c r="D9" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>12</v>
       </c>
       <c r="B10">
-        <v>1.408</v>
+        <v>1.44</v>
       </c>
       <c r="C10">
-        <v>900.0</v>
+        <v>20.0</v>
       </c>
       <c r="D10" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>13</v>
       </c>
       <c r="B11">
-        <v>1.408</v>
+        <v>1.44</v>
       </c>
       <c r="C11">
-        <v>1644.0</v>
+        <v>1868.0</v>
       </c>
       <c r="D11" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B12">
-        <v>1.406</v>
+        <v>1.44</v>
       </c>
       <c r="C12">
-        <v>1.0</v>
+        <v>97.0</v>
       </c>
       <c r="D12" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B13">
-        <v>1.408</v>
+        <v>1.44</v>
       </c>
       <c r="C13">
-        <v>50.0</v>
+        <v>1.0</v>
       </c>
       <c r="D13" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B14">
-        <v>1.406</v>
+        <v>1.44</v>
       </c>
       <c r="C14">
-        <v>930.0</v>
+        <v>5.0</v>
       </c>
       <c r="D14" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B15">
-        <v>1.406</v>
+        <v>1.44</v>
       </c>
       <c r="C15">
-        <v>50.0</v>
+        <v>100.0</v>
       </c>
       <c r="D15" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B16">
-        <v>1.408</v>
+        <v>1.44</v>
       </c>
       <c r="C16">
-        <v>38.0</v>
+        <v>1.0</v>
       </c>
       <c r="D16" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B17">
-        <v>1.406</v>
+        <v>1.44</v>
       </c>
       <c r="C17">
-        <v>49.0</v>
+        <v>2.0</v>
       </c>
       <c r="D17" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B18">
-        <v>1.406</v>
+        <v>1.44</v>
       </c>
       <c r="C18">
-        <v>1.0</v>
+        <v>69.0</v>
       </c>
       <c r="D18" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B19">
-        <v>1.408</v>
+        <v>1.44</v>
       </c>
       <c r="C19">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="D19" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B20">
-        <v>1.408</v>
+        <v>1.435</v>
       </c>
       <c r="C20">
-        <v>9.0</v>
+        <v>50.0</v>
       </c>
       <c r="D20" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B21">
-        <v>1.404</v>
+        <v>1.435</v>
       </c>
       <c r="C21">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="D21" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="B22">
-        <v>1.408</v>
+        <v>1.435</v>
       </c>
       <c r="C22">
-        <v>2.0</v>
+        <v>5.0</v>
       </c>
       <c r="D22" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="B23">
-        <v>1.408</v>
+        <v>1.44</v>
       </c>
       <c r="C23">
-        <v>110.0</v>
+        <v>16.0</v>
       </c>
       <c r="D23" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B24">
-        <v>1.408</v>
+        <v>1.435</v>
       </c>
       <c r="C24">
-        <v>3.0</v>
+        <v>65.0</v>
       </c>
       <c r="D24" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="B25">
-        <v>1.406</v>
+        <v>1.435</v>
       </c>
       <c r="C25">
-        <v>30.0</v>
+        <v>226.0</v>
       </c>
       <c r="D25" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="B26">
-        <v>1.408</v>
+        <v>1.435</v>
       </c>
       <c r="C26">
-        <v>120.0</v>
+        <v>246.0</v>
       </c>
       <c r="D26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B27">
-        <v>1.408</v>
+        <v>1.435</v>
       </c>
       <c r="C27">
-        <v>248.0</v>
+        <v>300.0</v>
       </c>
       <c r="D27" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="B28">
-        <v>1.408</v>
+        <v>1.435</v>
       </c>
       <c r="C28">
-        <v>48.0</v>
+        <v>208.0</v>
       </c>
       <c r="D28" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="B29">
-        <v>1.408</v>
+        <v>1.435</v>
       </c>
       <c r="C29">
-        <v>19.0</v>
+        <v>10.0</v>
       </c>
       <c r="D29" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="B30">
-        <v>1.408</v>
+        <v>1.435</v>
       </c>
       <c r="C30">
-        <v>3.0</v>
+        <v>50.0</v>
       </c>
       <c r="D30" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="B31">
-        <v>1.408</v>
+        <v>1.435</v>
       </c>
       <c r="C31">
-        <v>1.0</v>
+        <v>30.0</v>
       </c>
       <c r="D31" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32" t="s">
+        <v>23</v>
+      </c>
+      <c r="B32">
+        <v>1.435</v>
+      </c>
+      <c r="C32">
+        <v>30.0</v>
+      </c>
+      <c r="D32" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" t="s">
+        <v>23</v>
+      </c>
+      <c r="B33">
+        <v>1.435</v>
+      </c>
+      <c r="C33">
+        <v>324.0</v>
+      </c>
+      <c r="D33" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34" t="s">
+        <v>23</v>
+      </c>
+      <c r="B34">
+        <v>1.435</v>
+      </c>
+      <c r="C34">
+        <v>30.0</v>
+      </c>
+      <c r="D34" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35" t="s">
+        <v>23</v>
+      </c>
+      <c r="B35">
+        <v>1.435</v>
+      </c>
+      <c r="C35">
+        <v>30.0</v>
+      </c>
+      <c r="D35" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36" t="s">
+        <v>23</v>
+      </c>
+      <c r="B36">
+        <v>1.435</v>
+      </c>
+      <c r="C36">
+        <v>251.0</v>
+      </c>
+      <c r="D36" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37" t="s">
+        <v>24</v>
+      </c>
+      <c r="B37">
+        <v>1.44</v>
+      </c>
+      <c r="C37">
+        <v>48.0</v>
+      </c>
+      <c r="D37" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38" t="s">
+        <v>25</v>
+      </c>
+      <c r="B38">
+        <v>1.44</v>
+      </c>
+      <c r="C38">
+        <v>19.0</v>
+      </c>
+      <c r="D38" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="A39" t="s">
+        <v>26</v>
+      </c>
+      <c r="B39">
+        <v>1.44</v>
+      </c>
+      <c r="C39">
+        <v>3.0</v>
+      </c>
+      <c r="D39" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4">
+      <c r="A40" t="s">
+        <v>27</v>
+      </c>
+      <c r="B40">
+        <v>1.44</v>
+      </c>
+      <c r="C40">
+        <v>278.0</v>
+      </c>
+      <c r="D40" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="A41" t="s">
+        <v>27</v>
+      </c>
+      <c r="B41">
+        <v>1.44</v>
+      </c>
+      <c r="C41">
+        <v>78.0</v>
+      </c>
+      <c r="D41" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4">
+      <c r="A42" t="s">
+        <v>27</v>
+      </c>
+      <c r="B42">
+        <v>1.44</v>
+      </c>
+      <c r="C42">
+        <v>20.0</v>
+      </c>
+      <c r="D42" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>