--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -12,134 +12,182 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Laikas</t>
   </si>
   <si>
     <t>Kaina</t>
   </si>
   <si>
     <t>Kiekis</t>
   </si>
   <si>
     <t>Fondų tipai</t>
   </si>
   <si>
-    <t>15:50:40</t>
+    <t>15:36:38</t>
   </si>
   <si>
     <t>AUTO</t>
   </si>
   <si>
-    <t>15:48:09</t>
-[...62 lines deleted...]
-    <t>10:00:00</t>
+    <t>15:30:00</t>
+  </si>
+  <si>
+    <t>15:27:13</t>
+  </si>
+  <si>
+    <t>15:03:49</t>
+  </si>
+  <si>
+    <t>14:33:18</t>
+  </si>
+  <si>
+    <t>14:31:02</t>
+  </si>
+  <si>
+    <t>14:22:10</t>
+  </si>
+  <si>
+    <t>14:07:38</t>
+  </si>
+  <si>
+    <t>13:30:18</t>
+  </si>
+  <si>
+    <t>13:27:16</t>
+  </si>
+  <si>
+    <t>13:23:57</t>
+  </si>
+  <si>
+    <t>13:23:25</t>
+  </si>
+  <si>
+    <t>13:16:01</t>
+  </si>
+  <si>
+    <t>12:49:45</t>
+  </si>
+  <si>
+    <t>12:34:21</t>
+  </si>
+  <si>
+    <t>12:33:53</t>
+  </si>
+  <si>
+    <t>12:33:02</t>
+  </si>
+  <si>
+    <t>12:32:00</t>
+  </si>
+  <si>
+    <t>12:31:20</t>
+  </si>
+  <si>
+    <t>12:28:55</t>
+  </si>
+  <si>
+    <t>12:28:17</t>
+  </si>
+  <si>
+    <t>12:28:11</t>
+  </si>
+  <si>
+    <t>12:27:09</t>
+  </si>
+  <si>
+    <t>12:04:48</t>
+  </si>
+  <si>
+    <t>11:57:13</t>
+  </si>
+  <si>
+    <t>11:40:23</t>
+  </si>
+  <si>
+    <t>11:40:13</t>
+  </si>
+  <si>
+    <t>11:13:23</t>
+  </si>
+  <si>
+    <t>11:09:26</t>
+  </si>
+  <si>
+    <t>11:03:46</t>
+  </si>
+  <si>
+    <t>10:56:27</t>
+  </si>
+  <si>
+    <t>10:49:22</t>
+  </si>
+  <si>
+    <t>10:22:23</t>
+  </si>
+  <si>
+    <t>10:21:29</t>
+  </si>
+  <si>
+    <t>10:21:04</t>
+  </si>
+  <si>
+    <t>10:08:27</t>
+  </si>
+  <si>
+    <t>10:04:30</t>
+  </si>
+  <si>
+    <t>10:02:39</t>
+  </si>
+  <si>
+    <t>10:00:03</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -454,643 +502,1175 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D42"/>
+  <dimension ref="A1:D80"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="C2">
-        <v>17.0</v>
+        <v>5.0</v>
       </c>
       <c r="D2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
-        <v>1.44</v>
+        <v>1.475</v>
       </c>
       <c r="C3">
-        <v>30.0</v>
+        <v>935.0</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B4">
-        <v>1.435</v>
+        <v>1.48</v>
       </c>
       <c r="C4">
-        <v>91.0</v>
+        <v>40.0</v>
       </c>
       <c r="D4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B5">
-        <v>1.435</v>
+        <v>1.48</v>
       </c>
       <c r="C5">
-        <v>9.0</v>
+        <v>25.0</v>
       </c>
       <c r="D5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B6">
-        <v>1.435</v>
+        <v>1.49</v>
       </c>
       <c r="C6">
-        <v>21.0</v>
+        <v>10.0</v>
       </c>
       <c r="D6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B7">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="C7">
-        <v>20.0</v>
+        <v>5.0</v>
       </c>
       <c r="D7" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B8">
-        <v>1.44</v>
+        <v>1.485</v>
       </c>
       <c r="C8">
-        <v>20.0</v>
+        <v>505.0</v>
       </c>
       <c r="D8" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B9">
-        <v>1.44</v>
+        <v>1.485</v>
       </c>
       <c r="C9">
-        <v>2085.0</v>
+        <v>27.0</v>
       </c>
       <c r="D9" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B10">
-        <v>1.44</v>
+        <v>1.48</v>
       </c>
       <c r="C10">
-        <v>20.0</v>
+        <v>1083.0</v>
       </c>
       <c r="D10" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B11">
-        <v>1.44</v>
+        <v>1.48</v>
       </c>
       <c r="C11">
-        <v>1868.0</v>
+        <v>67.0</v>
       </c>
       <c r="D11" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B12">
-        <v>1.44</v>
+        <v>1.475</v>
       </c>
       <c r="C12">
-        <v>97.0</v>
+        <v>1.0</v>
       </c>
       <c r="D12" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B13">
-        <v>1.44</v>
+        <v>1.485</v>
       </c>
       <c r="C13">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="D13" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B14">
-        <v>1.44</v>
+        <v>1.47</v>
       </c>
       <c r="C14">
-        <v>5.0</v>
+        <v>39.0</v>
       </c>
       <c r="D14" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B15">
-        <v>1.44</v>
+        <v>1.47</v>
       </c>
       <c r="C15">
-        <v>100.0</v>
+        <v>30.0</v>
       </c>
       <c r="D15" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B16">
-        <v>1.44</v>
+        <v>1.485</v>
       </c>
       <c r="C16">
-        <v>1.0</v>
+        <v>20.0</v>
       </c>
       <c r="D16" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B17">
-        <v>1.44</v>
+        <v>1.47</v>
       </c>
       <c r="C17">
-        <v>2.0</v>
+        <v>21.0</v>
       </c>
       <c r="D17" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B18">
-        <v>1.44</v>
+        <v>1.47</v>
       </c>
       <c r="C18">
-        <v>69.0</v>
+        <v>10.0</v>
       </c>
       <c r="D18" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B19">
-        <v>1.44</v>
+        <v>1.465</v>
       </c>
       <c r="C19">
-        <v>1.0</v>
+        <v>17.0</v>
       </c>
       <c r="D19" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B20">
-        <v>1.435</v>
+        <v>1.47</v>
       </c>
       <c r="C20">
-        <v>50.0</v>
+        <v>1.0</v>
       </c>
       <c r="D20" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B21">
-        <v>1.435</v>
+        <v>1.47</v>
       </c>
       <c r="C21">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="D21" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B22">
-        <v>1.435</v>
+        <v>1.47</v>
       </c>
       <c r="C22">
-        <v>5.0</v>
+        <v>20.0</v>
       </c>
       <c r="D22" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="B23">
-        <v>1.44</v>
+        <v>1.48</v>
       </c>
       <c r="C23">
-        <v>16.0</v>
+        <v>1.0</v>
       </c>
       <c r="D23" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="B24">
-        <v>1.435</v>
+        <v>1.495</v>
       </c>
       <c r="C24">
-        <v>65.0</v>
+        <v>10.0</v>
       </c>
       <c r="D24" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B25">
-        <v>1.435</v>
+        <v>1.47</v>
       </c>
       <c r="C25">
-        <v>226.0</v>
+        <v>3315.0</v>
       </c>
       <c r="D25" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="B26">
-        <v>1.435</v>
+        <v>1.47</v>
       </c>
       <c r="C26">
-        <v>246.0</v>
+        <v>500.0</v>
       </c>
       <c r="D26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="B27">
-        <v>1.435</v>
+        <v>1.47</v>
       </c>
       <c r="C27">
-        <v>300.0</v>
+        <v>3.0</v>
       </c>
       <c r="D27" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="B28">
-        <v>1.435</v>
+        <v>1.47</v>
       </c>
       <c r="C28">
-        <v>208.0</v>
+        <v>1361.0</v>
       </c>
       <c r="D28" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="B29">
-        <v>1.435</v>
+        <v>1.475</v>
       </c>
       <c r="C29">
-        <v>10.0</v>
+        <v>405.0</v>
       </c>
       <c r="D29" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B30">
-        <v>1.435</v>
+        <v>1.475</v>
       </c>
       <c r="C30">
-        <v>50.0</v>
+        <v>100.0</v>
       </c>
       <c r="D30" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B31">
-        <v>1.435</v>
+        <v>1.48</v>
       </c>
       <c r="C31">
-        <v>30.0</v>
+        <v>1.0</v>
       </c>
       <c r="D31" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B32">
-        <v>1.435</v>
+        <v>1.48</v>
       </c>
       <c r="C32">
-        <v>30.0</v>
+        <v>50.0</v>
       </c>
       <c r="D32" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B33">
-        <v>1.435</v>
+        <v>1.48</v>
       </c>
       <c r="C33">
-        <v>324.0</v>
+        <v>2.0</v>
       </c>
       <c r="D33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B34">
-        <v>1.435</v>
+        <v>1.48</v>
       </c>
       <c r="C34">
-        <v>30.0</v>
+        <v>500.0</v>
       </c>
       <c r="D34" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B35">
-        <v>1.435</v>
+        <v>1.48</v>
       </c>
       <c r="C35">
-        <v>30.0</v>
+        <v>10.0</v>
       </c>
       <c r="D35" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B36">
-        <v>1.435</v>
+        <v>1.48</v>
       </c>
       <c r="C36">
-        <v>251.0</v>
+        <v>120.0</v>
       </c>
       <c r="D36" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B37">
-        <v>1.44</v>
+        <v>1.48</v>
       </c>
       <c r="C37">
-        <v>48.0</v>
+        <v>500.0</v>
       </c>
       <c r="D37" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="B38">
-        <v>1.44</v>
+        <v>1.48</v>
       </c>
       <c r="C38">
-        <v>19.0</v>
+        <v>30.0</v>
       </c>
       <c r="D38" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B39">
-        <v>1.44</v>
+        <v>1.485</v>
       </c>
       <c r="C39">
-        <v>3.0</v>
+        <v>500.0</v>
       </c>
       <c r="D39" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="B40">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="C40">
-        <v>278.0</v>
+        <v>500.0</v>
       </c>
       <c r="D40" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="B41">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="C41">
-        <v>78.0</v>
+        <v>35.0</v>
       </c>
       <c r="D41" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
+        <v>22</v>
+      </c>
+      <c r="B42">
+        <v>1.49</v>
+      </c>
+      <c r="C42">
+        <v>10.0</v>
+      </c>
+      <c r="D42" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="A43" t="s">
+        <v>22</v>
+      </c>
+      <c r="B43">
+        <v>1.49</v>
+      </c>
+      <c r="C43">
+        <v>158.0</v>
+      </c>
+      <c r="D43" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44" t="s">
+        <v>23</v>
+      </c>
+      <c r="B44">
+        <v>1.49</v>
+      </c>
+      <c r="C44">
+        <v>100.0</v>
+      </c>
+      <c r="D44" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="A45" t="s">
+        <v>24</v>
+      </c>
+      <c r="B45">
+        <v>1.49</v>
+      </c>
+      <c r="C45">
+        <v>100.0</v>
+      </c>
+      <c r="D45" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4">
+      <c r="A46" t="s">
+        <v>25</v>
+      </c>
+      <c r="B46">
+        <v>1.5</v>
+      </c>
+      <c r="C46">
+        <v>32.0</v>
+      </c>
+      <c r="D46" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4">
+      <c r="A47" t="s">
+        <v>26</v>
+      </c>
+      <c r="B47">
+        <v>1.5</v>
+      </c>
+      <c r="C47">
+        <v>18.0</v>
+      </c>
+      <c r="D47" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4">
+      <c r="A48" t="s">
         <v>27</v>
       </c>
-      <c r="B42">
-[...2 lines deleted...]
-      <c r="C42">
+      <c r="B48">
+        <v>1.5</v>
+      </c>
+      <c r="C48">
+        <v>2.0</v>
+      </c>
+      <c r="D48" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4">
+      <c r="A49" t="s">
+        <v>28</v>
+      </c>
+      <c r="B49">
+        <v>1.49</v>
+      </c>
+      <c r="C49">
+        <v>106.0</v>
+      </c>
+      <c r="D49" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4">
+      <c r="A50" t="s">
+        <v>29</v>
+      </c>
+      <c r="B50">
+        <v>1.495</v>
+      </c>
+      <c r="C50">
+        <v>19.0</v>
+      </c>
+      <c r="D50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4">
+      <c r="A51" t="s">
+        <v>30</v>
+      </c>
+      <c r="B51">
+        <v>1.505</v>
+      </c>
+      <c r="C51">
+        <v>289.0</v>
+      </c>
+      <c r="D51" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="A52" t="s">
+        <v>30</v>
+      </c>
+      <c r="B52">
+        <v>1.5</v>
+      </c>
+      <c r="C52">
+        <v>46.0</v>
+      </c>
+      <c r="D52" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53" t="s">
+        <v>31</v>
+      </c>
+      <c r="B53">
+        <v>1.5</v>
+      </c>
+      <c r="C53">
+        <v>4.0</v>
+      </c>
+      <c r="D53" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4">
+      <c r="A54" t="s">
+        <v>32</v>
+      </c>
+      <c r="B54">
+        <v>1.495</v>
+      </c>
+      <c r="C54">
+        <v>35.0</v>
+      </c>
+      <c r="D54" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4">
+      <c r="A55" t="s">
+        <v>32</v>
+      </c>
+      <c r="B55">
+        <v>1.495</v>
+      </c>
+      <c r="C55">
+        <v>50.0</v>
+      </c>
+      <c r="D55" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4">
+      <c r="A56" t="s">
+        <v>32</v>
+      </c>
+      <c r="B56">
+        <v>1.495</v>
+      </c>
+      <c r="C56">
+        <v>2.0</v>
+      </c>
+      <c r="D56" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4">
+      <c r="A57" t="s">
+        <v>33</v>
+      </c>
+      <c r="B57">
+        <v>1.5</v>
+      </c>
+      <c r="C57">
+        <v>5.0</v>
+      </c>
+      <c r="D57" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4">
+      <c r="A58" t="s">
+        <v>33</v>
+      </c>
+      <c r="B58">
+        <v>1.5</v>
+      </c>
+      <c r="C58">
+        <v>49.0</v>
+      </c>
+      <c r="D58" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4">
+      <c r="A59" t="s">
+        <v>34</v>
+      </c>
+      <c r="B59">
+        <v>1.505</v>
+      </c>
+      <c r="C59">
+        <v>700.0</v>
+      </c>
+      <c r="D59" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4">
+      <c r="A60" t="s">
+        <v>35</v>
+      </c>
+      <c r="B60">
+        <v>1.505</v>
+      </c>
+      <c r="C60">
+        <v>700.0</v>
+      </c>
+      <c r="D60" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4">
+      <c r="A61" t="s">
+        <v>36</v>
+      </c>
+      <c r="B61">
+        <v>1.5</v>
+      </c>
+      <c r="C61">
+        <v>51.0</v>
+      </c>
+      <c r="D61" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4">
+      <c r="A62" t="s">
+        <v>37</v>
+      </c>
+      <c r="B62">
+        <v>1.505</v>
+      </c>
+      <c r="C62">
+        <v>1.0</v>
+      </c>
+      <c r="D62" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4">
+      <c r="A63" t="s">
+        <v>38</v>
+      </c>
+      <c r="B63">
+        <v>1.505</v>
+      </c>
+      <c r="C63">
+        <v>839.0</v>
+      </c>
+      <c r="D63" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4">
+      <c r="A64" t="s">
+        <v>38</v>
+      </c>
+      <c r="B64">
+        <v>1.5</v>
+      </c>
+      <c r="C64">
+        <v>340.0</v>
+      </c>
+      <c r="D64" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4">
+      <c r="A65" t="s">
+        <v>39</v>
+      </c>
+      <c r="B65">
+        <v>1.5</v>
+      </c>
+      <c r="C65">
+        <v>165.0</v>
+      </c>
+      <c r="D65" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4">
+      <c r="A66" t="s">
+        <v>40</v>
+      </c>
+      <c r="B66">
+        <v>1.5</v>
+      </c>
+      <c r="C66">
+        <v>10.0</v>
+      </c>
+      <c r="D66" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4">
+      <c r="A67" t="s">
+        <v>40</v>
+      </c>
+      <c r="B67">
+        <v>1.5</v>
+      </c>
+      <c r="C67">
         <v>20.0</v>
       </c>
-      <c r="D42" t="s">
+      <c r="D67" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4">
+      <c r="A68" t="s">
+        <v>41</v>
+      </c>
+      <c r="B68">
+        <v>1.505</v>
+      </c>
+      <c r="C68">
+        <v>7.0</v>
+      </c>
+      <c r="D68" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4">
+      <c r="A69" t="s">
+        <v>42</v>
+      </c>
+      <c r="B69">
+        <v>1.505</v>
+      </c>
+      <c r="C69">
+        <v>10.0</v>
+      </c>
+      <c r="D69" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4">
+      <c r="A70" t="s">
+        <v>43</v>
+      </c>
+      <c r="B70">
+        <v>1.505</v>
+      </c>
+      <c r="C70">
+        <v>56.0</v>
+      </c>
+      <c r="D70" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4">
+      <c r="A71" t="s">
+        <v>43</v>
+      </c>
+      <c r="B71">
+        <v>1.505</v>
+      </c>
+      <c r="C71">
+        <v>14.0</v>
+      </c>
+      <c r="D71" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4">
+      <c r="A72" t="s">
+        <v>43</v>
+      </c>
+      <c r="B72">
+        <v>1.505</v>
+      </c>
+      <c r="C72">
+        <v>15.0</v>
+      </c>
+      <c r="D72" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4">
+      <c r="A73" t="s">
+        <v>43</v>
+      </c>
+      <c r="B73">
+        <v>1.505</v>
+      </c>
+      <c r="C73">
+        <v>19.0</v>
+      </c>
+      <c r="D73" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4">
+      <c r="A74" t="s">
+        <v>43</v>
+      </c>
+      <c r="B74">
+        <v>1.505</v>
+      </c>
+      <c r="C74">
+        <v>17.0</v>
+      </c>
+      <c r="D74" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4">
+      <c r="A75" t="s">
+        <v>43</v>
+      </c>
+      <c r="B75">
+        <v>1.505</v>
+      </c>
+      <c r="C75">
+        <v>16.0</v>
+      </c>
+      <c r="D75" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4">
+      <c r="A76" t="s">
+        <v>43</v>
+      </c>
+      <c r="B76">
+        <v>1.505</v>
+      </c>
+      <c r="C76">
+        <v>5.0</v>
+      </c>
+      <c r="D76" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4">
+      <c r="A77" t="s">
+        <v>43</v>
+      </c>
+      <c r="B77">
+        <v>1.505</v>
+      </c>
+      <c r="C77">
+        <v>9.0</v>
+      </c>
+      <c r="D77" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4">
+      <c r="A78" t="s">
+        <v>43</v>
+      </c>
+      <c r="B78">
+        <v>1.505</v>
+      </c>
+      <c r="C78">
+        <v>1.0</v>
+      </c>
+      <c r="D78" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4">
+      <c r="A79" t="s">
+        <v>43</v>
+      </c>
+      <c r="B79">
+        <v>1.505</v>
+      </c>
+      <c r="C79">
+        <v>231.0</v>
+      </c>
+      <c r="D79" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4">
+      <c r="A80" t="s">
+        <v>43</v>
+      </c>
+      <c r="B80">
+        <v>1.505</v>
+      </c>
+      <c r="C80">
+        <v>9.0</v>
+      </c>
+      <c r="D80" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>