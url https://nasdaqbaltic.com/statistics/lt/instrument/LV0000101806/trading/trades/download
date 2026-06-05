--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -12,182 +12,188 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Laikas</t>
   </si>
   <si>
     <t>Kaina</t>
   </si>
   <si>
     <t>Kiekis</t>
   </si>
   <si>
     <t>Fondų tipai</t>
   </si>
   <si>
-    <t>15:36:38</t>
+    <t>15:59:48</t>
   </si>
   <si>
     <t>AUTO</t>
   </si>
   <si>
-    <t>15:30:00</t>
-[...110 lines deleted...]
-    <t>10:00:03</t>
+    <t>15:38:22</t>
+  </si>
+  <si>
+    <t>15:33:33</t>
+  </si>
+  <si>
+    <t>15:21:19</t>
+  </si>
+  <si>
+    <t>14:29:42</t>
+  </si>
+  <si>
+    <t>13:25:44</t>
+  </si>
+  <si>
+    <t>13:19:51</t>
+  </si>
+  <si>
+    <t>13:13:13</t>
+  </si>
+  <si>
+    <t>13:09:47</t>
+  </si>
+  <si>
+    <t>13:06:53</t>
+  </si>
+  <si>
+    <t>12:55:08</t>
+  </si>
+  <si>
+    <t>12:40:03</t>
+  </si>
+  <si>
+    <t>12:39:04</t>
+  </si>
+  <si>
+    <t>12:32:03</t>
+  </si>
+  <si>
+    <t>12:30:58</t>
+  </si>
+  <si>
+    <t>12:26:22</t>
+  </si>
+  <si>
+    <t>12:24:59</t>
+  </si>
+  <si>
+    <t>12:20:55</t>
+  </si>
+  <si>
+    <t>11:31:17</t>
+  </si>
+  <si>
+    <t>11:29:22</t>
+  </si>
+  <si>
+    <t>11:27:42</t>
+  </si>
+  <si>
+    <t>11:19:42</t>
+  </si>
+  <si>
+    <t>11:16:25</t>
+  </si>
+  <si>
+    <t>11:13:11</t>
+  </si>
+  <si>
+    <t>11:09:22</t>
+  </si>
+  <si>
+    <t>11:01:37</t>
+  </si>
+  <si>
+    <t>10:53:47</t>
+  </si>
+  <si>
+    <t>10:42:32</t>
+  </si>
+  <si>
+    <t>10:41:17</t>
+  </si>
+  <si>
+    <t>10:38:00</t>
+  </si>
+  <si>
+    <t>10:35:49</t>
+  </si>
+  <si>
+    <t>10:35:03</t>
+  </si>
+  <si>
+    <t>10:33:11</t>
+  </si>
+  <si>
+    <t>10:32:30</t>
+  </si>
+  <si>
+    <t>10:25:09</t>
+  </si>
+  <si>
+    <t>10:18:24</t>
+  </si>
+  <si>
+    <t>10:13:55</t>
+  </si>
+  <si>
+    <t>10:13:25</t>
+  </si>
+  <si>
+    <t>10:06:21</t>
+  </si>
+  <si>
+    <t>10:00:11</t>
+  </si>
+  <si>
+    <t>10:00:04</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -502,1175 +508,951 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D80"/>
+  <dimension ref="A1:D64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2">
-        <v>1.49</v>
+        <v>1.525</v>
       </c>
       <c r="C2">
-        <v>5.0</v>
+        <v>568.0</v>
       </c>
       <c r="D2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B3">
-        <v>1.475</v>
+        <v>1.525</v>
       </c>
       <c r="C3">
-        <v>935.0</v>
+        <v>132.0</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4">
-        <v>1.48</v>
+        <v>1.53</v>
       </c>
       <c r="C4">
-        <v>40.0</v>
+        <v>15.0</v>
       </c>
       <c r="D4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B5">
-        <v>1.48</v>
+        <v>1.53</v>
       </c>
       <c r="C5">
-        <v>25.0</v>
+        <v>1000.0</v>
       </c>
       <c r="D5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>7</v>
       </c>
       <c r="B6">
-        <v>1.49</v>
+        <v>1.53</v>
       </c>
       <c r="C6">
-        <v>10.0</v>
+        <v>1.0</v>
       </c>
       <c r="D6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7">
-        <v>1.49</v>
+        <v>1.53</v>
       </c>
       <c r="C7">
-        <v>5.0</v>
+        <v>184.0</v>
       </c>
       <c r="D7" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="B8">
-        <v>1.485</v>
+        <v>1.53</v>
       </c>
       <c r="C8">
-        <v>505.0</v>
+        <v>100.0</v>
       </c>
       <c r="D8" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B9">
-        <v>1.485</v>
+        <v>1.53</v>
       </c>
       <c r="C9">
-        <v>27.0</v>
+        <v>5.0</v>
       </c>
       <c r="D9" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B10">
-        <v>1.48</v>
+        <v>1.53</v>
       </c>
       <c r="C10">
-        <v>1083.0</v>
+        <v>2.0</v>
       </c>
       <c r="D10" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B11">
-        <v>1.48</v>
+        <v>1.53</v>
       </c>
       <c r="C11">
-        <v>67.0</v>
+        <v>100.0</v>
       </c>
       <c r="D11" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B12">
-        <v>1.475</v>
+        <v>1.53</v>
       </c>
       <c r="C12">
-        <v>1.0</v>
+        <v>66.0</v>
       </c>
       <c r="D12" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B13">
-        <v>1.485</v>
+        <v>1.53</v>
       </c>
       <c r="C13">
-        <v>3.0</v>
+        <v>10.0</v>
       </c>
       <c r="D13" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B14">
-        <v>1.47</v>
+        <v>1.53</v>
       </c>
       <c r="C14">
-        <v>39.0</v>
+        <v>10.0</v>
       </c>
       <c r="D14" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B15">
-        <v>1.47</v>
+        <v>1.53</v>
       </c>
       <c r="C15">
-        <v>30.0</v>
+        <v>90.0</v>
       </c>
       <c r="D15" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B16">
-        <v>1.485</v>
+        <v>1.53</v>
       </c>
       <c r="C16">
-        <v>20.0</v>
+        <v>3.0</v>
       </c>
       <c r="D16" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B17">
-        <v>1.47</v>
+        <v>1.53</v>
       </c>
       <c r="C17">
-        <v>21.0</v>
+        <v>1.0</v>
       </c>
       <c r="D17" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B18">
-        <v>1.47</v>
+        <v>1.53</v>
       </c>
       <c r="C18">
-        <v>10.0</v>
+        <v>12.0</v>
       </c>
       <c r="D18" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>17</v>
       </c>
       <c r="B19">
-        <v>1.465</v>
+        <v>1.53</v>
       </c>
       <c r="C19">
-        <v>17.0</v>
+        <v>10.0</v>
       </c>
       <c r="D19" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>17</v>
       </c>
       <c r="B20">
-        <v>1.47</v>
+        <v>1.53</v>
       </c>
       <c r="C20">
-        <v>1.0</v>
+        <v>8.0</v>
       </c>
       <c r="D20" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>17</v>
       </c>
       <c r="B21">
-        <v>1.47</v>
+        <v>1.53</v>
       </c>
       <c r="C21">
-        <v>1.0</v>
+        <v>399.0</v>
       </c>
       <c r="D21" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B22">
-        <v>1.47</v>
+        <v>1.535</v>
       </c>
       <c r="C22">
-        <v>20.0</v>
+        <v>42.0</v>
       </c>
       <c r="D22" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B23">
-        <v>1.48</v>
+        <v>1.535</v>
       </c>
       <c r="C23">
-        <v>1.0</v>
+        <v>15.0</v>
       </c>
       <c r="D23" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B24">
-        <v>1.495</v>
+        <v>1.535</v>
       </c>
       <c r="C24">
         <v>10.0</v>
       </c>
       <c r="D24" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B25">
-        <v>1.47</v>
+        <v>1.535</v>
       </c>
       <c r="C25">
-        <v>3315.0</v>
+        <v>45.0</v>
       </c>
       <c r="D25" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B26">
-        <v>1.47</v>
+        <v>1.535</v>
       </c>
       <c r="C26">
-        <v>500.0</v>
+        <v>15.0</v>
       </c>
       <c r="D26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B27">
-        <v>1.47</v>
+        <v>1.53</v>
       </c>
       <c r="C27">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="D27" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B28">
-        <v>1.47</v>
+        <v>1.53</v>
       </c>
       <c r="C28">
-        <v>1361.0</v>
+        <v>5.0</v>
       </c>
       <c r="D28" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B29">
-        <v>1.475</v>
+        <v>1.53</v>
       </c>
       <c r="C29">
-        <v>405.0</v>
+        <v>39.0</v>
       </c>
       <c r="D29" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B30">
-        <v>1.475</v>
+        <v>1.53</v>
       </c>
       <c r="C30">
-        <v>100.0</v>
+        <v>521.0</v>
       </c>
       <c r="D30" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B31">
-        <v>1.48</v>
+        <v>1.53</v>
       </c>
       <c r="C31">
-        <v>1.0</v>
+        <v>100.0</v>
       </c>
       <c r="D31" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B32">
-        <v>1.48</v>
+        <v>1.53</v>
       </c>
       <c r="C32">
-        <v>50.0</v>
+        <v>379.0</v>
       </c>
       <c r="D32" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B33">
-        <v>1.48</v>
+        <v>1.53</v>
       </c>
       <c r="C33">
-        <v>2.0</v>
+        <v>31.0</v>
       </c>
       <c r="D33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B34">
-        <v>1.48</v>
+        <v>1.53</v>
       </c>
       <c r="C34">
-        <v>500.0</v>
+        <v>1.0</v>
       </c>
       <c r="D34" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="B35">
-        <v>1.48</v>
+        <v>1.53</v>
       </c>
       <c r="C35">
-        <v>10.0</v>
+        <v>1.0</v>
       </c>
       <c r="D35" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="B36">
-        <v>1.48</v>
+        <v>1.53</v>
       </c>
       <c r="C36">
-        <v>120.0</v>
+        <v>81.0</v>
       </c>
       <c r="D36" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="B37">
-        <v>1.48</v>
+        <v>1.53</v>
       </c>
       <c r="C37">
-        <v>500.0</v>
+        <v>400.0</v>
       </c>
       <c r="D37" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="B38">
-        <v>1.48</v>
+        <v>1.53</v>
       </c>
       <c r="C38">
-        <v>30.0</v>
+        <v>83.0</v>
       </c>
       <c r="D38" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="B39">
-        <v>1.485</v>
+        <v>1.53</v>
       </c>
       <c r="C39">
-        <v>500.0</v>
+        <v>47.0</v>
       </c>
       <c r="D39" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="B40">
-        <v>1.49</v>
+        <v>1.53</v>
       </c>
       <c r="C40">
-        <v>500.0</v>
+        <v>1.0</v>
       </c>
       <c r="D40" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="B41">
-        <v>1.49</v>
+        <v>1.525</v>
       </c>
       <c r="C41">
-        <v>35.0</v>
+        <v>587.0</v>
       </c>
       <c r="D41" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="B42">
-        <v>1.49</v>
+        <v>1.525</v>
       </c>
       <c r="C42">
-        <v>10.0</v>
+        <v>30.0</v>
       </c>
       <c r="D42" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="B43">
-        <v>1.49</v>
+        <v>1.525</v>
       </c>
       <c r="C43">
-        <v>158.0</v>
+        <v>100.0</v>
       </c>
       <c r="D43" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="B44">
-        <v>1.49</v>
+        <v>1.525</v>
       </c>
       <c r="C44">
-        <v>100.0</v>
+        <v>167.0</v>
       </c>
       <c r="D44" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="B45">
-        <v>1.49</v>
+        <v>1.525</v>
       </c>
       <c r="C45">
-        <v>100.0</v>
+        <v>16.0</v>
       </c>
       <c r="D45" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="B46">
-        <v>1.5</v>
+        <v>1.525</v>
       </c>
       <c r="C46">
-        <v>32.0</v>
+        <v>72.0</v>
       </c>
       <c r="D46" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="B47">
-        <v>1.5</v>
+        <v>1.525</v>
       </c>
       <c r="C47">
-        <v>18.0</v>
+        <v>14.0</v>
       </c>
       <c r="D47" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="B48">
-        <v>1.5</v>
+        <v>1.525</v>
       </c>
       <c r="C48">
-        <v>2.0</v>
+        <v>9.0</v>
       </c>
       <c r="D48" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="B49">
-        <v>1.49</v>
+        <v>1.525</v>
       </c>
       <c r="C49">
-        <v>106.0</v>
+        <v>100.0</v>
       </c>
       <c r="D49" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="B50">
-        <v>1.495</v>
+        <v>1.525</v>
       </c>
       <c r="C50">
-        <v>19.0</v>
+        <v>5.0</v>
       </c>
       <c r="D50" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="B51">
-        <v>1.505</v>
+        <v>1.52</v>
       </c>
       <c r="C51">
-        <v>289.0</v>
+        <v>1381.0</v>
       </c>
       <c r="D51" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="B52">
-        <v>1.5</v>
+        <v>1.52</v>
       </c>
       <c r="C52">
-        <v>46.0</v>
+        <v>119.0</v>
       </c>
       <c r="D52" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="B53">
-        <v>1.5</v>
+        <v>1.52</v>
       </c>
       <c r="C53">
-        <v>4.0</v>
+        <v>2.0</v>
       </c>
       <c r="D53" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="B54">
-        <v>1.495</v>
+        <v>1.52</v>
       </c>
       <c r="C54">
-        <v>35.0</v>
+        <v>1000.0</v>
       </c>
       <c r="D54" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="B55">
-        <v>1.495</v>
+        <v>1.52</v>
       </c>
       <c r="C55">
-        <v>50.0</v>
+        <v>1000.0</v>
       </c>
       <c r="D55" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="B56">
-        <v>1.495</v>
+        <v>1.52</v>
       </c>
       <c r="C56">
-        <v>2.0</v>
+        <v>279.0</v>
       </c>
       <c r="D56" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="B57">
-        <v>1.5</v>
+        <v>1.52</v>
       </c>
       <c r="C57">
-        <v>5.0</v>
+        <v>200.0</v>
       </c>
       <c r="D57" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="B58">
-        <v>1.5</v>
+        <v>1.52</v>
       </c>
       <c r="C58">
-        <v>49.0</v>
+        <v>21.0</v>
       </c>
       <c r="D58" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="B59">
-        <v>1.505</v>
+        <v>1.52</v>
       </c>
       <c r="C59">
-        <v>700.0</v>
+        <v>20.0</v>
       </c>
       <c r="D59" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="B60">
-        <v>1.505</v>
+        <v>1.52</v>
       </c>
       <c r="C60">
-        <v>700.0</v>
+        <v>9.0</v>
       </c>
       <c r="D60" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="B61">
-        <v>1.5</v>
+        <v>1.52</v>
       </c>
       <c r="C61">
-        <v>51.0</v>
+        <v>22.0</v>
       </c>
       <c r="D61" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B62">
-        <v>1.505</v>
+        <v>1.52</v>
       </c>
       <c r="C62">
-        <v>1.0</v>
+        <v>9.0</v>
       </c>
       <c r="D62" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="B63">
-        <v>1.505</v>
+        <v>1.52</v>
       </c>
       <c r="C63">
-        <v>839.0</v>
+        <v>359.0</v>
       </c>
       <c r="D63" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="B64">
-        <v>1.5</v>
+        <v>1.52</v>
       </c>
       <c r="C64">
-        <v>340.0</v>
+        <v>110.0</v>
       </c>
       <c r="D64" t="s">
-        <v>5</v>
-[...222 lines deleted...]
-      <c r="D80" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>