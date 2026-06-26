--- v9 (2026-06-05)
+++ v10 (2026-06-26)
@@ -26,174 +26,174 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Laikas</t>
   </si>
   <si>
     <t>Kaina</t>
   </si>
   <si>
     <t>Kiekis</t>
   </si>
   <si>
     <t>Fondų tipai</t>
   </si>
   <si>
-    <t>15:59:48</t>
+    <t>15:52:08</t>
   </si>
   <si>
     <t>AUTO</t>
   </si>
   <si>
-    <t>15:38:22</t>
-[...116 lines deleted...]
-    <t>10:00:04</t>
+    <t>15:16:14</t>
+  </si>
+  <si>
+    <t>15:06:44</t>
+  </si>
+  <si>
+    <t>14:57:30</t>
+  </si>
+  <si>
+    <t>14:42:52</t>
+  </si>
+  <si>
+    <t>14:31:00</t>
+  </si>
+  <si>
+    <t>13:38:49</t>
+  </si>
+  <si>
+    <t>13:35:58</t>
+  </si>
+  <si>
+    <t>13:35:14</t>
+  </si>
+  <si>
+    <t>13:13:40</t>
+  </si>
+  <si>
+    <t>13:12:44</t>
+  </si>
+  <si>
+    <t>12:55:52</t>
+  </si>
+  <si>
+    <t>12:43:16</t>
+  </si>
+  <si>
+    <t>12:32:35</t>
+  </si>
+  <si>
+    <t>12:09:09</t>
+  </si>
+  <si>
+    <t>12:07:39</t>
+  </si>
+  <si>
+    <t>12:06:04</t>
+  </si>
+  <si>
+    <t>12:02:31</t>
+  </si>
+  <si>
+    <t>11:38:31</t>
+  </si>
+  <si>
+    <t>11:34:38</t>
+  </si>
+  <si>
+    <t>11:31:48</t>
+  </si>
+  <si>
+    <t>11:02:30</t>
+  </si>
+  <si>
+    <t>11:01:39</t>
+  </si>
+  <si>
+    <t>10:44:45</t>
+  </si>
+  <si>
+    <t>10:43:18</t>
+  </si>
+  <si>
+    <t>10:40:12</t>
+  </si>
+  <si>
+    <t>10:38:49</t>
+  </si>
+  <si>
+    <t>10:38:45</t>
+  </si>
+  <si>
+    <t>10:38:19</t>
+  </si>
+  <si>
+    <t>10:35:21</t>
+  </si>
+  <si>
+    <t>10:31:08</t>
+  </si>
+  <si>
+    <t>10:28:48</t>
+  </si>
+  <si>
+    <t>10:28:39</t>
+  </si>
+  <si>
+    <t>10:24:54</t>
+  </si>
+  <si>
+    <t>10:22:20</t>
+  </si>
+  <si>
+    <t>10:17:01</t>
+  </si>
+  <si>
+    <t>10:15:41</t>
+  </si>
+  <si>
+    <t>10:13:06</t>
+  </si>
+  <si>
+    <t>10:12:28</t>
+  </si>
+  <si>
+    <t>10:00:09</t>
+  </si>
+  <si>
+    <t>10:00:02</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -508,951 +508,1189 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D64"/>
+  <dimension ref="A1:D81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2">
-        <v>1.525</v>
+        <v>1.515</v>
       </c>
       <c r="C2">
-        <v>568.0</v>
+        <v>25.0</v>
       </c>
       <c r="D2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B3">
-        <v>1.525</v>
+        <v>1.515</v>
       </c>
       <c r="C3">
-        <v>132.0</v>
+        <v>10.0</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B4">
-        <v>1.53</v>
+        <v>1.51</v>
       </c>
       <c r="C4">
-        <v>15.0</v>
+        <v>200.0</v>
       </c>
       <c r="D4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5">
-        <v>1.53</v>
+        <v>1.51</v>
       </c>
       <c r="C5">
-        <v>1000.0</v>
+        <v>122.0</v>
       </c>
       <c r="D5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B6">
-        <v>1.53</v>
+        <v>1.515</v>
       </c>
       <c r="C6">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="D6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B7">
-        <v>1.53</v>
+        <v>1.515</v>
       </c>
       <c r="C7">
-        <v>184.0</v>
+        <v>20.0</v>
       </c>
       <c r="D7" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B8">
-        <v>1.53</v>
+        <v>1.515</v>
       </c>
       <c r="C8">
-        <v>100.0</v>
+        <v>261.0</v>
       </c>
       <c r="D8" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B9">
-        <v>1.53</v>
+        <v>1.515</v>
       </c>
       <c r="C9">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="D9" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B10">
-        <v>1.53</v>
+        <v>1.515</v>
       </c>
       <c r="C10">
-        <v>2.0</v>
+        <v>88.0</v>
       </c>
       <c r="D10" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B11">
-        <v>1.53</v>
+        <v>1.515</v>
       </c>
       <c r="C11">
-        <v>100.0</v>
+        <v>50.0</v>
       </c>
       <c r="D11" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B12">
-        <v>1.53</v>
+        <v>1.51</v>
       </c>
       <c r="C12">
-        <v>66.0</v>
+        <v>1935.0</v>
       </c>
       <c r="D12" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B13">
-        <v>1.53</v>
+        <v>1.51</v>
       </c>
       <c r="C13">
-        <v>10.0</v>
+        <v>65.0</v>
       </c>
       <c r="D13" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B14">
-        <v>1.53</v>
+        <v>1.515</v>
       </c>
       <c r="C14">
-        <v>10.0</v>
+        <v>15.0</v>
       </c>
       <c r="D14" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B15">
-        <v>1.53</v>
+        <v>1.515</v>
       </c>
       <c r="C15">
-        <v>90.0</v>
+        <v>2.0</v>
       </c>
       <c r="D15" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B16">
-        <v>1.53</v>
+        <v>1.515</v>
       </c>
       <c r="C16">
-        <v>3.0</v>
+        <v>83.0</v>
       </c>
       <c r="D16" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B17">
-        <v>1.53</v>
+        <v>1.515</v>
       </c>
       <c r="C17">
-        <v>1.0</v>
+        <v>297.0</v>
       </c>
       <c r="D17" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B18">
-        <v>1.53</v>
+        <v>1.52</v>
       </c>
       <c r="C18">
-        <v>12.0</v>
+        <v>10.0</v>
       </c>
       <c r="D18" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B19">
-        <v>1.53</v>
+        <v>1.515</v>
       </c>
       <c r="C19">
-        <v>10.0</v>
+        <v>125.0</v>
       </c>
       <c r="D19" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="B20">
-        <v>1.53</v>
+        <v>1.52</v>
       </c>
       <c r="C20">
-        <v>8.0</v>
+        <v>10.0</v>
       </c>
       <c r="D20" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="B21">
-        <v>1.53</v>
+        <v>1.52</v>
       </c>
       <c r="C21">
-        <v>399.0</v>
+        <v>2.0</v>
       </c>
       <c r="D21" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="B22">
-        <v>1.535</v>
+        <v>1.52</v>
       </c>
       <c r="C22">
-        <v>42.0</v>
+        <v>100.0</v>
       </c>
       <c r="D22" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B23">
-        <v>1.535</v>
+        <v>1.52</v>
       </c>
       <c r="C23">
-        <v>15.0</v>
+        <v>27.0</v>
       </c>
       <c r="D23" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B24">
-        <v>1.535</v>
+        <v>1.525</v>
       </c>
       <c r="C24">
-        <v>10.0</v>
+        <v>2.0</v>
       </c>
       <c r="D24" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="B25">
-        <v>1.535</v>
+        <v>1.525</v>
       </c>
       <c r="C25">
-        <v>45.0</v>
+        <v>1.0</v>
       </c>
       <c r="D25" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="B26">
-        <v>1.535</v>
+        <v>1.525</v>
       </c>
       <c r="C26">
-        <v>15.0</v>
+        <v>105.0</v>
       </c>
       <c r="D26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="B27">
-        <v>1.53</v>
+        <v>1.52</v>
       </c>
       <c r="C27">
-        <v>1.0</v>
+        <v>134.0</v>
       </c>
       <c r="D27" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="B28">
-        <v>1.53</v>
+        <v>1.52</v>
       </c>
       <c r="C28">
-        <v>5.0</v>
+        <v>100.0</v>
       </c>
       <c r="D28" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="B29">
-        <v>1.53</v>
+        <v>1.515</v>
       </c>
       <c r="C29">
-        <v>39.0</v>
+        <v>374.0</v>
       </c>
       <c r="D29" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B30">
-        <v>1.53</v>
+        <v>1.515</v>
       </c>
       <c r="C30">
-        <v>521.0</v>
+        <v>3.0</v>
       </c>
       <c r="D30" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="B31">
-        <v>1.53</v>
+        <v>1.515</v>
       </c>
       <c r="C31">
-        <v>100.0</v>
+        <v>10.0</v>
       </c>
       <c r="D31" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="B32">
-        <v>1.53</v>
+        <v>1.515</v>
       </c>
       <c r="C32">
-        <v>379.0</v>
+        <v>49.0</v>
       </c>
       <c r="D32" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="B33">
-        <v>1.53</v>
+        <v>1.515</v>
       </c>
       <c r="C33">
-        <v>31.0</v>
+        <v>4.0</v>
       </c>
       <c r="D33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="B34">
-        <v>1.53</v>
+        <v>1.515</v>
       </c>
       <c r="C34">
-        <v>1.0</v>
+        <v>35.0</v>
       </c>
       <c r="D34" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="B35">
-        <v>1.53</v>
+        <v>1.515</v>
       </c>
       <c r="C35">
-        <v>1.0</v>
+        <v>25.0</v>
       </c>
       <c r="D35" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="B36">
-        <v>1.53</v>
+        <v>1.51</v>
       </c>
       <c r="C36">
-        <v>81.0</v>
+        <v>16.0</v>
       </c>
       <c r="D36" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="B37">
-        <v>1.53</v>
+        <v>1.51</v>
       </c>
       <c r="C37">
-        <v>400.0</v>
+        <v>584.0</v>
       </c>
       <c r="D37" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="B38">
-        <v>1.53</v>
+        <v>1.51</v>
       </c>
       <c r="C38">
-        <v>83.0</v>
+        <v>15.0</v>
       </c>
       <c r="D38" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="B39">
-        <v>1.53</v>
+        <v>1.51</v>
       </c>
       <c r="C39">
-        <v>47.0</v>
+        <v>5.0</v>
       </c>
       <c r="D39" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="B40">
-        <v>1.53</v>
+        <v>1.51</v>
       </c>
       <c r="C40">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="D40" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="B41">
-        <v>1.525</v>
+        <v>1.5</v>
       </c>
       <c r="C41">
-        <v>587.0</v>
+        <v>100.0</v>
       </c>
       <c r="D41" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="B42">
-        <v>1.525</v>
+        <v>1.5</v>
       </c>
       <c r="C42">
-        <v>30.0</v>
+        <v>266.0</v>
       </c>
       <c r="D42" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="B43">
-        <v>1.525</v>
+        <v>1.5</v>
       </c>
       <c r="C43">
-        <v>100.0</v>
+        <v>16.0</v>
       </c>
       <c r="D43" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="B44">
-        <v>1.525</v>
+        <v>1.5</v>
       </c>
       <c r="C44">
-        <v>167.0</v>
+        <v>2.0</v>
       </c>
       <c r="D44" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B45">
-        <v>1.525</v>
+        <v>1.5</v>
       </c>
       <c r="C45">
         <v>16.0</v>
       </c>
       <c r="D45" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B46">
-        <v>1.525</v>
+        <v>1.5</v>
       </c>
       <c r="C46">
-        <v>72.0</v>
+        <v>5.0</v>
       </c>
       <c r="D46" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B47">
-        <v>1.525</v>
+        <v>1.505</v>
       </c>
       <c r="C47">
-        <v>14.0</v>
+        <v>8.0</v>
       </c>
       <c r="D47" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B48">
-        <v>1.525</v>
+        <v>1.505</v>
       </c>
       <c r="C48">
-        <v>9.0</v>
+        <v>100.0</v>
       </c>
       <c r="D48" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B49">
-        <v>1.525</v>
+        <v>1.505</v>
       </c>
       <c r="C49">
-        <v>100.0</v>
+        <v>509.0</v>
       </c>
       <c r="D49" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B50">
-        <v>1.525</v>
+        <v>1.51</v>
       </c>
       <c r="C50">
-        <v>5.0</v>
+        <v>20.0</v>
       </c>
       <c r="D50" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B51">
-        <v>1.52</v>
+        <v>1.505</v>
       </c>
       <c r="C51">
-        <v>1381.0</v>
+        <v>91.0</v>
       </c>
       <c r="D51" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B52">
-        <v>1.52</v>
+        <v>1.51</v>
       </c>
       <c r="C52">
-        <v>119.0</v>
+        <v>10.0</v>
       </c>
       <c r="D52" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B53">
-        <v>1.52</v>
+        <v>1.51</v>
       </c>
       <c r="C53">
-        <v>2.0</v>
+        <v>900.0</v>
       </c>
       <c r="D53" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B54">
-        <v>1.52</v>
+        <v>1.51</v>
       </c>
       <c r="C54">
-        <v>1000.0</v>
+        <v>8.0</v>
       </c>
       <c r="D54" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B55">
-        <v>1.52</v>
+        <v>1.51</v>
       </c>
       <c r="C55">
-        <v>1000.0</v>
+        <v>3.0</v>
       </c>
       <c r="D55" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B56">
-        <v>1.52</v>
+        <v>1.51</v>
       </c>
       <c r="C56">
-        <v>279.0</v>
+        <v>6.0</v>
       </c>
       <c r="D56" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B57">
-        <v>1.52</v>
+        <v>1.51</v>
       </c>
       <c r="C57">
-        <v>200.0</v>
+        <v>30.0</v>
       </c>
       <c r="D57" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B58">
-        <v>1.52</v>
+        <v>1.51</v>
       </c>
       <c r="C58">
-        <v>21.0</v>
+        <v>30.0</v>
       </c>
       <c r="D58" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B59">
-        <v>1.52</v>
+        <v>1.51</v>
       </c>
       <c r="C59">
-        <v>20.0</v>
+        <v>30.0</v>
       </c>
       <c r="D59" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>45</v>
       </c>
       <c r="B60">
-        <v>1.52</v>
+        <v>1.51</v>
       </c>
       <c r="C60">
-        <v>9.0</v>
+        <v>11.0</v>
       </c>
       <c r="D60" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>45</v>
       </c>
       <c r="B61">
-        <v>1.52</v>
+        <v>1.51</v>
       </c>
       <c r="C61">
-        <v>22.0</v>
+        <v>50.0</v>
       </c>
       <c r="D61" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>45</v>
       </c>
       <c r="B62">
-        <v>1.52</v>
+        <v>1.51</v>
       </c>
       <c r="C62">
-        <v>9.0</v>
+        <v>3.0</v>
       </c>
       <c r="D62" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>45</v>
       </c>
       <c r="B63">
-        <v>1.52</v>
+        <v>1.51</v>
       </c>
       <c r="C63">
-        <v>359.0</v>
+        <v>30.0</v>
       </c>
       <c r="D63" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>45</v>
       </c>
       <c r="B64">
-        <v>1.52</v>
+        <v>1.51</v>
       </c>
       <c r="C64">
-        <v>110.0</v>
+        <v>9.0</v>
       </c>
       <c r="D64" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4">
+      <c r="A65" t="s">
+        <v>45</v>
+      </c>
+      <c r="B65">
+        <v>1.51</v>
+      </c>
+      <c r="C65">
+        <v>9.0</v>
+      </c>
+      <c r="D65" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4">
+      <c r="A66" t="s">
+        <v>45</v>
+      </c>
+      <c r="B66">
+        <v>1.51</v>
+      </c>
+      <c r="C66">
+        <v>27.0</v>
+      </c>
+      <c r="D66" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4">
+      <c r="A67" t="s">
+        <v>45</v>
+      </c>
+      <c r="B67">
+        <v>1.51</v>
+      </c>
+      <c r="C67">
+        <v>16.0</v>
+      </c>
+      <c r="D67" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4">
+      <c r="A68" t="s">
+        <v>45</v>
+      </c>
+      <c r="B68">
+        <v>1.51</v>
+      </c>
+      <c r="C68">
+        <v>1.0</v>
+      </c>
+      <c r="D68" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4">
+      <c r="A69" t="s">
+        <v>45</v>
+      </c>
+      <c r="B69">
+        <v>1.51</v>
+      </c>
+      <c r="C69">
+        <v>6.0</v>
+      </c>
+      <c r="D69" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4">
+      <c r="A70" t="s">
+        <v>45</v>
+      </c>
+      <c r="B70">
+        <v>1.51</v>
+      </c>
+      <c r="C70">
+        <v>100.0</v>
+      </c>
+      <c r="D70" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4">
+      <c r="A71" t="s">
+        <v>45</v>
+      </c>
+      <c r="B71">
+        <v>1.51</v>
+      </c>
+      <c r="C71">
+        <v>10.0</v>
+      </c>
+      <c r="D71" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4">
+      <c r="A72" t="s">
+        <v>45</v>
+      </c>
+      <c r="B72">
+        <v>1.51</v>
+      </c>
+      <c r="C72">
+        <v>500.0</v>
+      </c>
+      <c r="D72" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4">
+      <c r="A73" t="s">
+        <v>45</v>
+      </c>
+      <c r="B73">
+        <v>1.51</v>
+      </c>
+      <c r="C73">
+        <v>200.0</v>
+      </c>
+      <c r="D73" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4">
+      <c r="A74" t="s">
+        <v>45</v>
+      </c>
+      <c r="B74">
+        <v>1.51</v>
+      </c>
+      <c r="C74">
+        <v>2.0</v>
+      </c>
+      <c r="D74" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4">
+      <c r="A75" t="s">
+        <v>45</v>
+      </c>
+      <c r="B75">
+        <v>1.51</v>
+      </c>
+      <c r="C75">
+        <v>10.0</v>
+      </c>
+      <c r="D75" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4">
+      <c r="A76" t="s">
+        <v>45</v>
+      </c>
+      <c r="B76">
+        <v>1.51</v>
+      </c>
+      <c r="C76">
+        <v>3.0</v>
+      </c>
+      <c r="D76" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4">
+      <c r="A77" t="s">
+        <v>45</v>
+      </c>
+      <c r="B77">
+        <v>1.51</v>
+      </c>
+      <c r="C77">
+        <v>14.0</v>
+      </c>
+      <c r="D77" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4">
+      <c r="A78" t="s">
+        <v>45</v>
+      </c>
+      <c r="B78">
+        <v>1.51</v>
+      </c>
+      <c r="C78">
+        <v>10.0</v>
+      </c>
+      <c r="D78" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4">
+      <c r="A79" t="s">
+        <v>45</v>
+      </c>
+      <c r="B79">
+        <v>1.51</v>
+      </c>
+      <c r="C79">
+        <v>640.0</v>
+      </c>
+      <c r="D79" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4">
+      <c r="A80" t="s">
+        <v>45</v>
+      </c>
+      <c r="B80">
+        <v>1.51</v>
+      </c>
+      <c r="C80">
+        <v>350.0</v>
+      </c>
+      <c r="D80" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4">
+      <c r="A81" t="s">
+        <v>45</v>
+      </c>
+      <c r="B81">
+        <v>1.51</v>
+      </c>
+      <c r="C81">
+        <v>10.0</v>
+      </c>
+      <c r="D81" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>