--- v10 (2026-06-26)
+++ v11 (2026-07-19)
@@ -12,185 +12,119 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>Laikas</t>
   </si>
   <si>
     <t>Kaina</t>
   </si>
   <si>
     <t>Kiekis</t>
   </si>
   <si>
     <t>Fondų tipai</t>
   </si>
   <si>
-    <t>15:52:08</t>
+    <t>15:24:29</t>
   </si>
   <si>
     <t>AUTO</t>
   </si>
   <si>
-    <t>15:16:14</t>
-[...113 lines deleted...]
-    <t>10:00:09</t>
+    <t>14:51:24</t>
+  </si>
+  <si>
+    <t>14:34:21</t>
+  </si>
+  <si>
+    <t>14:25:39</t>
+  </si>
+  <si>
+    <t>14:05:07</t>
+  </si>
+  <si>
+    <t>13:26:30</t>
+  </si>
+  <si>
+    <t>13:05:18</t>
+  </si>
+  <si>
+    <t>12:57:29</t>
+  </si>
+  <si>
+    <t>12:49:13</t>
+  </si>
+  <si>
+    <t>12:27:03</t>
+  </si>
+  <si>
+    <t>12:10:02</t>
+  </si>
+  <si>
+    <t>11:53:29</t>
+  </si>
+  <si>
+    <t>11:53:11</t>
+  </si>
+  <si>
+    <t>11:17:16</t>
+  </si>
+  <si>
+    <t>11:09:14</t>
+  </si>
+  <si>
+    <t>10:34:05</t>
+  </si>
+  <si>
+    <t>10:11:27</t>
+  </si>
+  <si>
+    <t>10:05:27</t>
   </si>
   <si>
     <t>10:00:02</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -508,1189 +442,587 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D81"/>
+  <dimension ref="A1:D38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2">
         <v>1.515</v>
       </c>
       <c r="C2">
-        <v>25.0</v>
+        <v>200.0</v>
       </c>
       <c r="D2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
         <v>1.515</v>
       </c>
       <c r="C3">
-        <v>10.0</v>
+        <v>256.0</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4">
-        <v>1.51</v>
+        <v>1.515</v>
       </c>
       <c r="C4">
-        <v>200.0</v>
+        <v>10.0</v>
       </c>
       <c r="D4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5">
-        <v>1.51</v>
+        <v>1.515</v>
       </c>
       <c r="C5">
-        <v>122.0</v>
+        <v>18.0</v>
       </c>
       <c r="D5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6">
         <v>1.515</v>
       </c>
       <c r="C6">
-        <v>2.0</v>
+        <v>20.0</v>
       </c>
       <c r="D6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>10</v>
       </c>
       <c r="B7">
         <v>1.515</v>
       </c>
       <c r="C7">
-        <v>20.0</v>
+        <v>47.0</v>
       </c>
       <c r="D7" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B8">
         <v>1.515</v>
       </c>
       <c r="C8">
-        <v>261.0</v>
+        <v>217.0</v>
       </c>
       <c r="D8" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B9">
         <v>1.515</v>
       </c>
       <c r="C9">
         <v>1.0</v>
       </c>
       <c r="D9" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B10">
         <v>1.515</v>
       </c>
       <c r="C10">
-        <v>88.0</v>
+        <v>1.0</v>
       </c>
       <c r="D10" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B11">
         <v>1.515</v>
       </c>
       <c r="C11">
-        <v>50.0</v>
+        <v>1.0</v>
       </c>
       <c r="D11" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B12">
-        <v>1.51</v>
+        <v>1.515</v>
       </c>
       <c r="C12">
-        <v>1935.0</v>
+        <v>1.0</v>
       </c>
       <c r="D12" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B13">
-        <v>1.51</v>
+        <v>1.515</v>
       </c>
       <c r="C13">
-        <v>65.0</v>
+        <v>1.0</v>
       </c>
       <c r="D13" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="B14">
         <v>1.515</v>
       </c>
       <c r="C14">
-        <v>15.0</v>
+        <v>1.0</v>
       </c>
       <c r="D14" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="B15">
         <v>1.515</v>
       </c>
       <c r="C15">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="D15" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="B16">
         <v>1.515</v>
       </c>
       <c r="C16">
-        <v>83.0</v>
+        <v>1.0</v>
       </c>
       <c r="D16" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="B17">
         <v>1.515</v>
       </c>
       <c r="C17">
-        <v>297.0</v>
+        <v>1.0</v>
       </c>
       <c r="D17" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B18">
-        <v>1.52</v>
+        <v>1.515</v>
       </c>
       <c r="C18">
-        <v>10.0</v>
+        <v>1.0</v>
       </c>
       <c r="D18" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="B19">
         <v>1.515</v>
       </c>
       <c r="C19">
-        <v>125.0</v>
+        <v>26.0</v>
       </c>
       <c r="D19" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="B20">
-        <v>1.52</v>
+        <v>1.515</v>
       </c>
       <c r="C20">
-        <v>10.0</v>
+        <v>1.0</v>
       </c>
       <c r="D20" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="B21">
-        <v>1.52</v>
+        <v>1.515</v>
       </c>
       <c r="C21">
-        <v>2.0</v>
+        <v>7.0</v>
       </c>
       <c r="D21" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="B22">
-        <v>1.52</v>
+        <v>1.515</v>
       </c>
       <c r="C22">
-        <v>100.0</v>
+        <v>1.0</v>
       </c>
       <c r="D22" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="B23">
-        <v>1.52</v>
+        <v>1.515</v>
       </c>
       <c r="C23">
-        <v>27.0</v>
+        <v>33.0</v>
       </c>
       <c r="D23" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="B24">
-        <v>1.525</v>
+        <v>1.515</v>
       </c>
       <c r="C24">
-        <v>2.0</v>
+        <v>150.0</v>
       </c>
       <c r="D24" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="B25">
-        <v>1.525</v>
+        <v>1.515</v>
       </c>
       <c r="C25">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="D25" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="B26">
-        <v>1.525</v>
+        <v>1.515</v>
       </c>
       <c r="C26">
-        <v>105.0</v>
+        <v>2.0</v>
       </c>
       <c r="D26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="B27">
-        <v>1.52</v>
+        <v>1.515</v>
       </c>
       <c r="C27">
-        <v>134.0</v>
+        <v>250.0</v>
       </c>
       <c r="D27" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="B28">
-        <v>1.52</v>
+        <v>1.51</v>
       </c>
       <c r="C28">
-        <v>100.0</v>
+        <v>50.0</v>
       </c>
       <c r="D28" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="B29">
-        <v>1.515</v>
+        <v>1.51</v>
       </c>
       <c r="C29">
-        <v>374.0</v>
+        <v>200.0</v>
       </c>
       <c r="D29" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="B30">
-        <v>1.515</v>
+        <v>1.51</v>
       </c>
       <c r="C30">
-        <v>3.0</v>
+        <v>34.0</v>
       </c>
       <c r="D30" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="B31">
-        <v>1.515</v>
+        <v>1.51</v>
       </c>
       <c r="C31">
-        <v>10.0</v>
+        <v>216.0</v>
       </c>
       <c r="D31" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="B32">
-        <v>1.515</v>
+        <v>1.51</v>
       </c>
       <c r="C32">
-        <v>49.0</v>
+        <v>24.0</v>
       </c>
       <c r="D32" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="B33">
-        <v>1.515</v>
+        <v>1.51</v>
       </c>
       <c r="C33">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
       <c r="D33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="B34">
-        <v>1.515</v>
+        <v>1.51</v>
       </c>
       <c r="C34">
-        <v>35.0</v>
+        <v>500.0</v>
       </c>
       <c r="D34" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="B35">
-        <v>1.515</v>
+        <v>1.51</v>
       </c>
       <c r="C35">
-        <v>25.0</v>
+        <v>65.0</v>
       </c>
       <c r="D35" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="B36">
-        <v>1.51</v>
+        <v>1.515</v>
       </c>
       <c r="C36">
-        <v>16.0</v>
+        <v>10.0</v>
       </c>
       <c r="D36" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="B37">
-        <v>1.51</v>
+        <v>1.515</v>
       </c>
       <c r="C37">
-        <v>584.0</v>
+        <v>1.0</v>
       </c>
       <c r="D37" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="B38">
-        <v>1.51</v>
+        <v>1.515</v>
       </c>
       <c r="C38">
-        <v>15.0</v>
+        <v>1.0</v>
       </c>
       <c r="D38" t="s">
-        <v>5</v>
-[...600 lines deleted...]
-      <c r="D81" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>