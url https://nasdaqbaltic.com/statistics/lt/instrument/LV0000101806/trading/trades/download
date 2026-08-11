--- v11 (2026-07-19)
+++ v12 (2026-08-11)
@@ -12,119 +12,98 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Laikas</t>
   </si>
   <si>
     <t>Kaina</t>
   </si>
   <si>
     <t>Kiekis</t>
   </si>
   <si>
     <t>Fondų tipai</t>
   </si>
   <si>
-    <t>15:24:29</t>
+    <t>13:16:10</t>
   </si>
   <si>
     <t>AUTO</t>
   </si>
   <si>
-    <t>14:51:24</t>
-[...47 lines deleted...]
-    <t>10:05:27</t>
+    <t>12:30:55</t>
+  </si>
+  <si>
+    <t>11:59:25</t>
+  </si>
+  <si>
+    <t>11:18:44</t>
+  </si>
+  <si>
+    <t>10:52:02</t>
+  </si>
+  <si>
+    <t>10:47:48</t>
+  </si>
+  <si>
+    <t>10:31:52</t>
+  </si>
+  <si>
+    <t>10:29:31</t>
+  </si>
+  <si>
+    <t>10:26:33</t>
+  </si>
+  <si>
+    <t>10:16:10</t>
+  </si>
+  <si>
+    <t>10:05:05</t>
   </si>
   <si>
     <t>10:00:02</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -442,587 +421,349 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D38"/>
+  <dimension ref="A1:D21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2">
-        <v>1.515</v>
+        <v>1.505</v>
       </c>
       <c r="C2">
-        <v>200.0</v>
+        <v>5.0</v>
       </c>
       <c r="D2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
-        <v>1.515</v>
+        <v>1.505</v>
       </c>
       <c r="C3">
-        <v>256.0</v>
+        <v>10.0</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4">
-        <v>1.515</v>
+        <v>1.505</v>
       </c>
       <c r="C4">
-        <v>10.0</v>
+        <v>30.0</v>
       </c>
       <c r="D4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5">
-        <v>1.515</v>
+        <v>1.5</v>
       </c>
       <c r="C5">
-        <v>18.0</v>
+        <v>505.0</v>
       </c>
       <c r="D5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B6">
-        <v>1.515</v>
+        <v>1.5</v>
       </c>
       <c r="C6">
-        <v>20.0</v>
+        <v>1.0</v>
       </c>
       <c r="D6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B7">
-        <v>1.515</v>
+        <v>1.505</v>
       </c>
       <c r="C7">
-        <v>47.0</v>
+        <v>20.0</v>
       </c>
       <c r="D7" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>10</v>
       </c>
       <c r="B8">
-        <v>1.515</v>
+        <v>1.505</v>
       </c>
       <c r="C8">
-        <v>217.0</v>
+        <v>13.0</v>
       </c>
       <c r="D8" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B9">
-        <v>1.515</v>
+        <v>1.505</v>
       </c>
       <c r="C9">
-        <v>1.0</v>
+        <v>10.0</v>
       </c>
       <c r="D9" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B10">
-        <v>1.515</v>
+        <v>1.505</v>
       </c>
       <c r="C10">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
       <c r="D10" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B11">
-        <v>1.515</v>
+        <v>1.505</v>
       </c>
       <c r="C11">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
       <c r="D11" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B12">
-        <v>1.515</v>
+        <v>1.5</v>
       </c>
       <c r="C12">
-        <v>1.0</v>
+        <v>49.0</v>
       </c>
       <c r="D12" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B13">
-        <v>1.515</v>
+        <v>1.5</v>
       </c>
       <c r="C13">
-        <v>1.0</v>
+        <v>1184.0</v>
       </c>
       <c r="D13" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B14">
-        <v>1.515</v>
+        <v>1.495</v>
       </c>
       <c r="C14">
-        <v>1.0</v>
+        <v>10.0</v>
       </c>
       <c r="D14" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="B15">
-        <v>1.515</v>
+        <v>1.495</v>
       </c>
       <c r="C15">
-        <v>1.0</v>
+        <v>253.0</v>
       </c>
       <c r="D15" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="B16">
-        <v>1.515</v>
+        <v>1.495</v>
       </c>
       <c r="C16">
-        <v>1.0</v>
+        <v>10.0</v>
       </c>
       <c r="D16" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="B17">
-        <v>1.515</v>
+        <v>1.495</v>
       </c>
       <c r="C17">
-        <v>1.0</v>
+        <v>40.0</v>
       </c>
       <c r="D17" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="B18">
-        <v>1.515</v>
+        <v>1.495</v>
       </c>
       <c r="C18">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="D18" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="B19">
-        <v>1.515</v>
+        <v>1.495</v>
       </c>
       <c r="C19">
-        <v>26.0</v>
+        <v>10.0</v>
       </c>
       <c r="D19" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B20">
-        <v>1.515</v>
+        <v>1.495</v>
       </c>
       <c r="C20">
-        <v>1.0</v>
+        <v>260.0</v>
       </c>
       <c r="D20" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B21">
-        <v>1.515</v>
+        <v>1.495</v>
       </c>
       <c r="C21">
-        <v>7.0</v>
+        <v>100.0</v>
       </c>
       <c r="D21" t="s">
-        <v>5</v>
-[...236 lines deleted...]
-      <c r="D38" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>