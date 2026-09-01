--- v12 (2026-08-11)
+++ v13 (2026-09-01)
@@ -12,101 +12,89 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
   <si>
     <t>Laikas</t>
   </si>
   <si>
     <t>Kaina</t>
   </si>
   <si>
     <t>Kiekis</t>
   </si>
   <si>
     <t>Fondų tipai</t>
   </si>
   <si>
-    <t>13:16:10</t>
+    <t>11:53:18</t>
   </si>
   <si>
     <t>AUTO</t>
   </si>
   <si>
-    <t>12:30:55</t>
-[...29 lines deleted...]
-    <t>10:00:02</t>
+    <t>11:48:22</t>
+  </si>
+  <si>
+    <t>11:23:09</t>
+  </si>
+  <si>
+    <t>11:21:10</t>
+  </si>
+  <si>
+    <t>11:18:51</t>
+  </si>
+  <si>
+    <t>10:09:27</t>
+  </si>
+  <si>
+    <t>10:00:19</t>
+  </si>
+  <si>
+    <t>10:00:03</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -448,320 +436,320 @@
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2">
-        <v>1.505</v>
+        <v>1.525</v>
       </c>
       <c r="C2">
-        <v>5.0</v>
+        <v>55.0</v>
       </c>
       <c r="D2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
-        <v>1.505</v>
+        <v>1.53</v>
       </c>
       <c r="C3">
-        <v>10.0</v>
+        <v>20.0</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4">
-        <v>1.505</v>
+        <v>1.53</v>
       </c>
       <c r="C4">
-        <v>30.0</v>
+        <v>61.0</v>
       </c>
       <c r="D4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5">
-        <v>1.5</v>
+        <v>1.525</v>
       </c>
       <c r="C5">
-        <v>505.0</v>
+        <v>20.0</v>
       </c>
       <c r="D5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B6">
-        <v>1.5</v>
+        <v>1.53</v>
       </c>
       <c r="C6">
-        <v>1.0</v>
+        <v>30.0</v>
       </c>
       <c r="D6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B7">
-        <v>1.505</v>
+        <v>1.525</v>
       </c>
       <c r="C7">
-        <v>20.0</v>
+        <v>1.0</v>
       </c>
       <c r="D7" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B8">
-        <v>1.505</v>
+        <v>1.525</v>
       </c>
       <c r="C8">
-        <v>13.0</v>
+        <v>110.0</v>
       </c>
       <c r="D8" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B9">
-        <v>1.505</v>
+        <v>1.525</v>
       </c>
       <c r="C9">
-        <v>10.0</v>
+        <v>183.0</v>
       </c>
       <c r="D9" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>12</v>
       </c>
       <c r="B10">
-        <v>1.505</v>
+        <v>1.525</v>
       </c>
       <c r="C10">
-        <v>4.0</v>
+        <v>7.0</v>
       </c>
       <c r="D10" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B11">
-        <v>1.505</v>
+        <v>1.525</v>
       </c>
       <c r="C11">
-        <v>5.0</v>
+        <v>2.0</v>
       </c>
       <c r="D11" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B12">
-        <v>1.5</v>
+        <v>1.525</v>
       </c>
       <c r="C12">
-        <v>49.0</v>
+        <v>8.0</v>
       </c>
       <c r="D12" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B13">
-        <v>1.5</v>
+        <v>1.525</v>
       </c>
       <c r="C13">
-        <v>1184.0</v>
+        <v>327.0</v>
       </c>
       <c r="D13" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B14">
-        <v>1.495</v>
+        <v>1.525</v>
       </c>
       <c r="C14">
-        <v>10.0</v>
+        <v>191.0</v>
       </c>
       <c r="D14" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B15">
-        <v>1.495</v>
+        <v>1.525</v>
       </c>
       <c r="C15">
-        <v>253.0</v>
+        <v>60.0</v>
       </c>
       <c r="D15" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B16">
-        <v>1.495</v>
+        <v>1.525</v>
       </c>
       <c r="C16">
-        <v>10.0</v>
+        <v>211.0</v>
       </c>
       <c r="D16" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B17">
-        <v>1.495</v>
+        <v>1.525</v>
       </c>
       <c r="C17">
-        <v>40.0</v>
+        <v>25.0</v>
       </c>
       <c r="D17" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B18">
-        <v>1.495</v>
+        <v>1.525</v>
       </c>
       <c r="C18">
-        <v>2.0</v>
+        <v>64.0</v>
       </c>
       <c r="D18" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B19">
-        <v>1.495</v>
+        <v>1.525</v>
       </c>
       <c r="C19">
-        <v>10.0</v>
+        <v>1.0</v>
       </c>
       <c r="D19" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B20">
-        <v>1.495</v>
+        <v>1.525</v>
       </c>
       <c r="C20">
-        <v>260.0</v>
+        <v>5.0</v>
       </c>
       <c r="D20" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B21">
-        <v>1.495</v>
+        <v>1.525</v>
       </c>
       <c r="C21">
-        <v>100.0</v>
+        <v>2.0</v>
       </c>
       <c r="D21" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>