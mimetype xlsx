--- v2 (2026-04-22)
+++ v3 (2026-10-11)
@@ -710,138 +710,147 @@
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5">
         <v>12.462</v>
       </c>
       <c r="K5" s="2">
         <v>44750.0</v>
       </c>
       <c r="L5" s="2">
         <v>45560.0</v>
       </c>
       <c r="M5">
         <v>10000</v>
       </c>
       <c r="N5">
         <v>1000.0</v>
       </c>
       <c r="O5" t="s">
         <v>28</v>
       </c>
       <c r="R5">
         <v>103.0</v>
       </c>
+      <c r="T5">
+        <v>103.0</v>
+      </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" s="2">
         <v>45553.416770833</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="G6">
         <v>102.053867</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6">
         <v>12.462</v>
       </c>
       <c r="K6" s="2">
         <v>44750.0</v>
       </c>
       <c r="L6" s="2">
         <v>45560.0</v>
       </c>
       <c r="M6">
         <v>10000</v>
       </c>
       <c r="N6">
         <v>1000.0</v>
       </c>
       <c r="O6" t="s">
         <v>28</v>
       </c>
       <c r="R6">
         <v>103.0</v>
       </c>
+      <c r="T6">
+        <v>103.0</v>
+      </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" s="2">
         <v>45552.420300926</v>
       </c>
       <c r="B7" t="s">
         <v>24</v>
       </c>
       <c r="C7" t="s">
         <v>25</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>27</v>
       </c>
       <c r="G7">
         <v>102.053867</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7">
         <v>12.462</v>
       </c>
       <c r="K7" s="2">
         <v>44750.0</v>
       </c>
       <c r="L7" s="2">
         <v>45560.0</v>
       </c>
       <c r="M7">
         <v>10000</v>
       </c>
       <c r="N7">
         <v>1000.0</v>
       </c>
       <c r="O7" t="s">
         <v>28</v>
       </c>
       <c r="R7">
         <v>103.0</v>
       </c>
+      <c r="T7">
+        <v>103.0</v>
+      </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" s="2">
         <v>45551.421493056</v>
       </c>
       <c r="B8" t="s">
         <v>24</v>
       </c>
       <c r="C8" t="s">
         <v>25</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
       <c r="G8">
         <v>102.053867</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8">
         <v>12.462</v>
@@ -3050,50 +3059,56 @@
       </c>
       <c r="J47">
         <v>12.462</v>
       </c>
       <c r="K47" s="2">
         <v>44750.0</v>
       </c>
       <c r="L47" s="2">
         <v>45560.0</v>
       </c>
       <c r="M47">
         <v>10000</v>
       </c>
       <c r="N47">
         <v>1000.0</v>
       </c>
       <c r="O47" t="s">
         <v>28</v>
       </c>
       <c r="Q47">
         <v>99.5</v>
       </c>
       <c r="R47">
         <v>101.0</v>
       </c>
+      <c r="S47">
+        <v>99.5</v>
+      </c>
+      <c r="T47">
+        <v>101.0</v>
+      </c>
     </row>
     <row r="48" spans="1:24">
       <c r="A48" s="2">
         <v>45495.456319444</v>
       </c>
       <c r="B48" t="s">
         <v>24</v>
       </c>
       <c r="C48" t="s">
         <v>25</v>
       </c>
       <c r="D48" t="s">
         <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>27</v>
       </c>
       <c r="F48">
         <v>0.17</v>
       </c>
       <c r="G48">
         <v>100.965383</v>
       </c>
       <c r="H48">
         <v>62598.53746</v>
@@ -4280,50 +4295,56 @@
       </c>
       <c r="J68">
         <v>12.462</v>
       </c>
       <c r="K68" s="2">
         <v>44750.0</v>
       </c>
       <c r="L68" s="2">
         <v>45560.0</v>
       </c>
       <c r="M68">
         <v>10000</v>
       </c>
       <c r="N68">
         <v>1000.0</v>
       </c>
       <c r="O68" t="s">
         <v>28</v>
       </c>
       <c r="Q68">
         <v>99.0</v>
       </c>
       <c r="R68">
         <v>101.0</v>
       </c>
+      <c r="S68">
+        <v>99.0</v>
+      </c>
+      <c r="T68">
+        <v>101.0</v>
+      </c>
     </row>
     <row r="69" spans="1:24">
       <c r="A69" s="2">
         <v>45463.416747685</v>
       </c>
       <c r="B69" t="s">
         <v>24</v>
       </c>
       <c r="C69" t="s">
         <v>25</v>
       </c>
       <c r="D69" t="s">
         <v>26</v>
       </c>
       <c r="E69" t="s">
         <v>27</v>
       </c>
       <c r="G69">
         <v>100.823819</v>
       </c>
       <c r="I69" t="s">
         <v>28</v>
       </c>
       <c r="J69">
         <v>12.685</v>
@@ -6486,50 +6507,56 @@
       </c>
       <c r="J109">
         <v>12.685</v>
       </c>
       <c r="K109" s="2">
         <v>44750.0</v>
       </c>
       <c r="L109" s="2">
         <v>45560.0</v>
       </c>
       <c r="M109">
         <v>10000</v>
       </c>
       <c r="N109">
         <v>1000.0</v>
       </c>
       <c r="O109" t="s">
         <v>28</v>
       </c>
       <c r="Q109">
         <v>99.5</v>
       </c>
       <c r="R109">
         <v>102.6</v>
       </c>
+      <c r="S109">
+        <v>99.5</v>
+      </c>
+      <c r="T109">
+        <v>102.6</v>
+      </c>
     </row>
     <row r="110" spans="1:24">
       <c r="A110" s="2">
         <v>45404.508391204</v>
       </c>
       <c r="B110" t="s">
         <v>24</v>
       </c>
       <c r="C110" t="s">
         <v>25</v>
       </c>
       <c r="D110" t="s">
         <v>26</v>
       </c>
       <c r="E110" t="s">
         <v>27</v>
       </c>
       <c r="F110">
         <v>-0.14</v>
       </c>
       <c r="G110">
         <v>100.964764</v>
       </c>
       <c r="H110">
         <v>9106.82876</v>
@@ -7671,50 +7698,56 @@
       </c>
       <c r="J130">
         <v>12.685</v>
       </c>
       <c r="K130" s="2">
         <v>44750.0</v>
       </c>
       <c r="L130" s="2">
         <v>45560.0</v>
       </c>
       <c r="M130">
         <v>10000</v>
       </c>
       <c r="N130">
         <v>1000.0</v>
       </c>
       <c r="O130" t="s">
         <v>28</v>
       </c>
       <c r="Q130">
         <v>101.0</v>
       </c>
       <c r="R130">
         <v>102.99</v>
       </c>
+      <c r="S130">
+        <v>101.0</v>
+      </c>
+      <c r="T130">
+        <v>102.99</v>
+      </c>
     </row>
     <row r="131" spans="1:24">
       <c r="A131" s="2">
         <v>45371.416956019</v>
       </c>
       <c r="B131" t="s">
         <v>24</v>
       </c>
       <c r="C131" t="s">
         <v>25</v>
       </c>
       <c r="D131" t="s">
         <v>26</v>
       </c>
       <c r="E131" t="s">
         <v>27</v>
       </c>
       <c r="G131">
         <v>103.447636</v>
       </c>
       <c r="I131" t="s">
         <v>28</v>
       </c>
       <c r="J131">
         <v>12.673</v>
@@ -10041,50 +10074,56 @@
       </c>
       <c r="J172">
         <v>12.673</v>
       </c>
       <c r="K172" s="2">
         <v>44750.0</v>
       </c>
       <c r="L172" s="2">
         <v>45560.0</v>
       </c>
       <c r="M172">
         <v>10000</v>
       </c>
       <c r="N172">
         <v>1000.0</v>
       </c>
       <c r="O172" t="s">
         <v>28</v>
       </c>
       <c r="Q172">
         <v>99.5</v>
       </c>
       <c r="R172">
         <v>102.99</v>
       </c>
+      <c r="S172">
+        <v>99.5</v>
+      </c>
+      <c r="T172">
+        <v>102.99</v>
+      </c>
     </row>
     <row r="173" spans="1:24">
       <c r="A173" s="2">
         <v>45313.416886574</v>
       </c>
       <c r="B173" t="s">
         <v>24</v>
       </c>
       <c r="C173" t="s">
         <v>25</v>
       </c>
       <c r="D173" t="s">
         <v>26</v>
       </c>
       <c r="E173" t="s">
         <v>27</v>
       </c>
       <c r="G173">
         <v>99.810367</v>
       </c>
       <c r="I173" t="s">
         <v>28</v>
       </c>
       <c r="J173">
         <v>12.673</v>
@@ -13524,50 +13563,53 @@
       </c>
       <c r="I235" t="s">
         <v>28</v>
       </c>
       <c r="J235">
         <v>12.684</v>
       </c>
       <c r="K235" s="2">
         <v>44750.0</v>
       </c>
       <c r="L235" s="2">
         <v>45560.0</v>
       </c>
       <c r="M235">
         <v>10000</v>
       </c>
       <c r="N235">
         <v>1000.0</v>
       </c>
       <c r="O235" t="s">
         <v>28</v>
       </c>
       <c r="Q235">
         <v>100.0</v>
       </c>
+      <c r="S235">
+        <v>100.0</v>
+      </c>
     </row>
     <row r="236" spans="1:24">
       <c r="A236" s="2">
         <v>45219.419351852</v>
       </c>
       <c r="B236" t="s">
         <v>24</v>
       </c>
       <c r="C236" t="s">
         <v>25</v>
       </c>
       <c r="D236" t="s">
         <v>26</v>
       </c>
       <c r="E236" t="s">
         <v>27</v>
       </c>
       <c r="G236">
         <v>102.493267</v>
       </c>
       <c r="I236" t="s">
         <v>28</v>
       </c>
       <c r="J236">
         <v>12.684</v>
@@ -14630,50 +14672,53 @@
       </c>
       <c r="I257" t="s">
         <v>28</v>
       </c>
       <c r="J257">
         <v>12.318</v>
       </c>
       <c r="K257" s="2">
         <v>44750.0</v>
       </c>
       <c r="L257" s="2">
         <v>45560.0</v>
       </c>
       <c r="M257">
         <v>10000</v>
       </c>
       <c r="N257">
         <v>1000.0</v>
       </c>
       <c r="O257" t="s">
         <v>28</v>
       </c>
       <c r="Q257">
         <v>102.0</v>
       </c>
+      <c r="S257">
+        <v>102.0</v>
+      </c>
     </row>
     <row r="258" spans="1:24">
       <c r="A258" s="2">
         <v>45189.421724537</v>
       </c>
       <c r="B258" t="s">
         <v>24</v>
       </c>
       <c r="C258" t="s">
         <v>25</v>
       </c>
       <c r="D258" t="s">
         <v>26</v>
       </c>
       <c r="E258" t="s">
         <v>27</v>
       </c>
       <c r="G258">
         <v>102.0</v>
       </c>
       <c r="I258" t="s">
         <v>28</v>
       </c>
       <c r="J258">
         <v>12.318</v>
@@ -15755,50 +15800,56 @@
       </c>
       <c r="J278">
         <v>12.318</v>
       </c>
       <c r="K278" s="2">
         <v>44750.0</v>
       </c>
       <c r="L278" s="2">
         <v>45560.0</v>
       </c>
       <c r="M278">
         <v>10000</v>
       </c>
       <c r="N278">
         <v>1000.0</v>
       </c>
       <c r="O278" t="s">
         <v>28</v>
       </c>
       <c r="Q278">
         <v>100.1</v>
       </c>
       <c r="R278">
         <v>100.6</v>
       </c>
+      <c r="S278">
+        <v>100.1</v>
+      </c>
+      <c r="T278">
+        <v>100.6</v>
+      </c>
     </row>
     <row r="279" spans="1:24">
       <c r="A279" s="2">
         <v>45160.659201389</v>
       </c>
       <c r="B279" t="s">
         <v>24</v>
       </c>
       <c r="C279" t="s">
         <v>25</v>
       </c>
       <c r="D279" t="s">
         <v>26</v>
       </c>
       <c r="E279" t="s">
         <v>27</v>
       </c>
       <c r="F279">
         <v>-0.92</v>
       </c>
       <c r="G279">
         <v>100.565783</v>
       </c>
       <c r="H279">
         <v>36286.68188</v>
@@ -17083,50 +17134,56 @@
       <c r="I301" t="s">
         <v>28</v>
       </c>
       <c r="J301">
         <v>12.318</v>
       </c>
       <c r="K301" s="2">
         <v>44750.0</v>
       </c>
       <c r="L301" s="2">
         <v>45560.0</v>
       </c>
       <c r="M301">
         <v>10000</v>
       </c>
       <c r="N301">
         <v>1000.0</v>
       </c>
       <c r="O301" t="s">
         <v>28</v>
       </c>
       <c r="Q301">
         <v>100.1</v>
       </c>
       <c r="R301">
+        <v>100.75</v>
+      </c>
+      <c r="S301">
+        <v>100.1</v>
+      </c>
+      <c r="T301">
         <v>100.75</v>
       </c>
       <c r="X301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:24">
       <c r="A302" s="2">
         <v>45127.605555556</v>
       </c>
       <c r="B302" t="s">
         <v>24</v>
       </c>
       <c r="C302" t="s">
         <v>25</v>
       </c>
       <c r="D302" t="s">
         <v>26</v>
       </c>
       <c r="E302" t="s">
         <v>27</v>
       </c>
       <c r="F302">
         <v>-0.43</v>
       </c>