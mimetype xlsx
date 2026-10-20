--- v0 (2026-09-29)
+++ v1 (2026-10-20)
@@ -462,54 +462,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X3"/>
+  <dimension ref="A1:X17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="L3" sqref="L3"/>
+      <selection activeCell="L17" sqref="L17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -546,127 +546,845 @@
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" s="2">
-        <v>46294.3546875</v>
+        <v>46314.354988426</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2" t="s">
         <v>25</v>
       </c>
       <c r="D2" t="s">
         <v>26</v>
       </c>
       <c r="E2" t="s">
         <v>27</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2">
         <v>8.75</v>
       </c>
       <c r="K2" s="2">
         <v>46293.0</v>
       </c>
       <c r="L2" s="2">
         <v>47024.0</v>
       </c>
       <c r="M2">
         <v>9570</v>
       </c>
       <c r="N2">
         <v>1000.0</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2">
-        <v>0.071918</v>
+        <v>0.55137</v>
+      </c>
+      <c r="Q2">
+        <v>99.55137</v>
+      </c>
+      <c r="R2">
+        <v>101.55137</v>
+      </c>
+      <c r="S2">
+        <v>99.0</v>
+      </c>
+      <c r="T2">
+        <v>101.0</v>
+      </c>
+      <c r="U2">
+        <v>9.308435</v>
+      </c>
+      <c r="V2">
+        <v>8.165816</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" s="2">
+        <v>46311.355</v>
+      </c>
+      <c r="B3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E3" t="s">
+        <v>27</v>
+      </c>
+      <c r="I3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J3">
+        <v>8.75</v>
+      </c>
+      <c r="K3" s="2">
+        <v>46293.0</v>
+      </c>
+      <c r="L3" s="2">
+        <v>47024.0</v>
+      </c>
+      <c r="M3">
+        <v>9570</v>
+      </c>
+      <c r="N3">
+        <v>1000.0</v>
+      </c>
+      <c r="O3" t="s">
+        <v>28</v>
+      </c>
+      <c r="P3">
+        <v>0.527397</v>
+      </c>
+      <c r="Q3">
+        <v>99.527397</v>
+      </c>
+      <c r="R3">
+        <v>101.527397</v>
+      </c>
+      <c r="S3">
+        <v>99.0</v>
+      </c>
+      <c r="T3">
+        <v>101.0</v>
+      </c>
+      <c r="U3">
+        <v>9.30795</v>
+      </c>
+      <c r="V3">
+        <v>8.166778</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24">
+      <c r="A4" s="2">
+        <v>46310.35494213</v>
+      </c>
+      <c r="B4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D4" t="s">
+        <v>26</v>
+      </c>
+      <c r="E4" t="s">
+        <v>27</v>
+      </c>
+      <c r="I4" t="s">
+        <v>28</v>
+      </c>
+      <c r="J4">
+        <v>8.75</v>
+      </c>
+      <c r="K4" s="2">
+        <v>46293.0</v>
+      </c>
+      <c r="L4" s="2">
+        <v>47024.0</v>
+      </c>
+      <c r="M4">
+        <v>9570</v>
+      </c>
+      <c r="N4">
+        <v>1000.0</v>
+      </c>
+      <c r="O4" t="s">
+        <v>28</v>
+      </c>
+      <c r="P4">
+        <v>0.503425</v>
+      </c>
+      <c r="Q4">
+        <v>99.503425</v>
+      </c>
+      <c r="R4">
+        <v>101.503425</v>
+      </c>
+      <c r="S4">
+        <v>99.0</v>
+      </c>
+      <c r="T4">
+        <v>101.0</v>
+      </c>
+      <c r="U4">
+        <v>9.307469</v>
+      </c>
+      <c r="V4">
+        <v>8.167739</v>
+      </c>
+    </row>
+    <row r="5" spans="1:24">
+      <c r="A5" s="2">
+        <v>46309.354976852</v>
+      </c>
+      <c r="B5" t="s">
+        <v>24</v>
+      </c>
+      <c r="C5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E5" t="s">
+        <v>27</v>
+      </c>
+      <c r="I5" t="s">
+        <v>28</v>
+      </c>
+      <c r="J5">
+        <v>8.75</v>
+      </c>
+      <c r="K5" s="2">
+        <v>46293.0</v>
+      </c>
+      <c r="L5" s="2">
+        <v>47024.0</v>
+      </c>
+      <c r="M5">
+        <v>9570</v>
+      </c>
+      <c r="N5">
+        <v>1000.0</v>
+      </c>
+      <c r="O5" t="s">
+        <v>28</v>
+      </c>
+      <c r="P5">
+        <v>0.431507</v>
+      </c>
+      <c r="Q5">
+        <v>99.431507</v>
+      </c>
+      <c r="R5">
+        <v>101.431507</v>
+      </c>
+      <c r="S5">
+        <v>99.0</v>
+      </c>
+      <c r="T5">
+        <v>101.0</v>
+      </c>
+      <c r="U5">
+        <v>9.306057</v>
+      </c>
+      <c r="V5">
+        <v>8.170627</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24">
+      <c r="A6" s="2">
+        <v>46308.355115741</v>
+      </c>
+      <c r="B6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E6" t="s">
+        <v>27</v>
+      </c>
+      <c r="I6" t="s">
+        <v>28</v>
+      </c>
+      <c r="J6">
+        <v>8.75</v>
+      </c>
+      <c r="K6" s="2">
+        <v>46293.0</v>
+      </c>
+      <c r="L6" s="2">
+        <v>47024.0</v>
+      </c>
+      <c r="M6">
+        <v>9570</v>
+      </c>
+      <c r="N6">
+        <v>1000.0</v>
+      </c>
+      <c r="O6" t="s">
+        <v>28</v>
+      </c>
+      <c r="P6">
+        <v>0.407534</v>
+      </c>
+      <c r="Q6">
+        <v>99.407534</v>
+      </c>
+      <c r="R6">
+        <v>101.407534</v>
+      </c>
+      <c r="S6">
+        <v>99.0</v>
+      </c>
+      <c r="T6">
+        <v>101.0</v>
+      </c>
+      <c r="U6">
+        <v>9.305595</v>
+      </c>
+      <c r="V6">
+        <v>8.17159</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24">
+      <c r="A7" s="2">
+        <v>46307.354976852</v>
+      </c>
+      <c r="B7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J7">
+        <v>8.75</v>
+      </c>
+      <c r="K7" s="2">
+        <v>46293.0</v>
+      </c>
+      <c r="L7" s="2">
+        <v>47024.0</v>
+      </c>
+      <c r="M7">
+        <v>9570</v>
+      </c>
+      <c r="N7">
+        <v>1000.0</v>
+      </c>
+      <c r="O7" t="s">
+        <v>28</v>
+      </c>
+      <c r="P7">
+        <v>0.383562</v>
+      </c>
+      <c r="Q7">
+        <v>99.383562</v>
+      </c>
+      <c r="R7">
+        <v>101.383562</v>
+      </c>
+      <c r="S7">
+        <v>99.0</v>
+      </c>
+      <c r="T7">
+        <v>101.0</v>
+      </c>
+      <c r="U7">
+        <v>9.305138</v>
+      </c>
+      <c r="V7">
+        <v>8.172553</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24">
+      <c r="A8" s="2">
+        <v>46304.355162037</v>
+      </c>
+      <c r="B8" t="s">
+        <v>24</v>
+      </c>
+      <c r="C8" t="s">
+        <v>25</v>
+      </c>
+      <c r="D8" t="s">
+        <v>26</v>
+      </c>
+      <c r="E8" t="s">
+        <v>27</v>
+      </c>
+      <c r="I8" t="s">
+        <v>28</v>
+      </c>
+      <c r="J8">
+        <v>8.75</v>
+      </c>
+      <c r="K8" s="2">
+        <v>46293.0</v>
+      </c>
+      <c r="L8" s="2">
+        <v>47024.0</v>
+      </c>
+      <c r="M8">
+        <v>9570</v>
+      </c>
+      <c r="N8">
+        <v>1000.0</v>
+      </c>
+      <c r="O8" t="s">
+        <v>28</v>
+      </c>
+      <c r="P8">
+        <v>0.359589</v>
+      </c>
+      <c r="Q8">
+        <v>99.359589</v>
+      </c>
+      <c r="R8">
+        <v>101.359589</v>
+      </c>
+      <c r="S8">
+        <v>99.0</v>
+      </c>
+      <c r="T8">
+        <v>101.0</v>
+      </c>
+      <c r="U8">
+        <v>9.304686</v>
+      </c>
+      <c r="V8">
+        <v>8.173517</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24">
+      <c r="A9" s="2">
+        <v>46303.444166667</v>
+      </c>
+      <c r="B9" t="s">
+        <v>24</v>
+      </c>
+      <c r="C9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" t="s">
+        <v>26</v>
+      </c>
+      <c r="E9" t="s">
+        <v>27</v>
+      </c>
+      <c r="I9" t="s">
+        <v>28</v>
+      </c>
+      <c r="J9">
+        <v>8.75</v>
+      </c>
+      <c r="K9" s="2">
+        <v>46293.0</v>
+      </c>
+      <c r="L9" s="2">
+        <v>47024.0</v>
+      </c>
+      <c r="M9">
+        <v>9570</v>
+      </c>
+      <c r="N9">
+        <v>1000.0</v>
+      </c>
+      <c r="O9" t="s">
+        <v>28</v>
+      </c>
+      <c r="P9">
+        <v>0.335616</v>
+      </c>
+      <c r="Q9">
+        <v>99.335616</v>
+      </c>
+      <c r="R9">
+        <v>101.335616</v>
+      </c>
+      <c r="S9">
+        <v>99.0</v>
+      </c>
+      <c r="T9">
+        <v>101.0</v>
+      </c>
+      <c r="U9">
+        <v>9.304239</v>
+      </c>
+      <c r="V9">
+        <v>8.174481</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24">
+      <c r="A10" s="2">
+        <v>46302.354733796</v>
+      </c>
+      <c r="B10" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" t="s">
+        <v>26</v>
+      </c>
+      <c r="E10" t="s">
+        <v>27</v>
+      </c>
+      <c r="I10" t="s">
+        <v>28</v>
+      </c>
+      <c r="J10">
+        <v>8.75</v>
+      </c>
+      <c r="K10" s="2">
+        <v>46293.0</v>
+      </c>
+      <c r="L10" s="2">
+        <v>47024.0</v>
+      </c>
+      <c r="M10">
+        <v>9570</v>
+      </c>
+      <c r="N10">
+        <v>1000.0</v>
+      </c>
+      <c r="O10" t="s">
+        <v>28</v>
+      </c>
+      <c r="P10">
+        <v>0.263699</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24">
+      <c r="A11" s="2">
+        <v>46301.354791667</v>
+      </c>
+      <c r="B11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" t="s">
+        <v>25</v>
+      </c>
+      <c r="D11" t="s">
+        <v>26</v>
+      </c>
+      <c r="E11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I11" t="s">
+        <v>28</v>
+      </c>
+      <c r="J11">
+        <v>8.75</v>
+      </c>
+      <c r="K11" s="2">
+        <v>46293.0</v>
+      </c>
+      <c r="L11" s="2">
+        <v>47024.0</v>
+      </c>
+      <c r="M11">
+        <v>9570</v>
+      </c>
+      <c r="N11">
+        <v>1000.0</v>
+      </c>
+      <c r="O11" t="s">
+        <v>28</v>
+      </c>
+      <c r="P11">
+        <v>0.239726</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24">
+      <c r="A12" s="2">
+        <v>46300.354791667</v>
+      </c>
+      <c r="B12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C12" t="s">
+        <v>25</v>
+      </c>
+      <c r="D12" t="s">
+        <v>26</v>
+      </c>
+      <c r="E12" t="s">
+        <v>27</v>
+      </c>
+      <c r="I12" t="s">
+        <v>28</v>
+      </c>
+      <c r="J12">
+        <v>8.75</v>
+      </c>
+      <c r="K12" s="2">
+        <v>46293.0</v>
+      </c>
+      <c r="L12" s="2">
+        <v>47024.0</v>
+      </c>
+      <c r="M12">
+        <v>9570</v>
+      </c>
+      <c r="N12">
+        <v>1000.0</v>
+      </c>
+      <c r="O12" t="s">
+        <v>28</v>
+      </c>
+      <c r="P12">
+        <v>0.215753</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24">
+      <c r="A13" s="2">
+        <v>46297.354768519</v>
+      </c>
+      <c r="B13" t="s">
+        <v>24</v>
+      </c>
+      <c r="C13" t="s">
+        <v>25</v>
+      </c>
+      <c r="D13" t="s">
+        <v>26</v>
+      </c>
+      <c r="E13" t="s">
+        <v>27</v>
+      </c>
+      <c r="I13" t="s">
+        <v>28</v>
+      </c>
+      <c r="J13">
+        <v>8.75</v>
+      </c>
+      <c r="K13" s="2">
+        <v>46293.0</v>
+      </c>
+      <c r="L13" s="2">
+        <v>47024.0</v>
+      </c>
+      <c r="M13">
+        <v>9570</v>
+      </c>
+      <c r="N13">
+        <v>1000.0</v>
+      </c>
+      <c r="O13" t="s">
+        <v>28</v>
+      </c>
+      <c r="P13">
+        <v>0.191781</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24">
+      <c r="A14" s="2">
+        <v>46296.354756944</v>
+      </c>
+      <c r="B14" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" t="s">
+        <v>25</v>
+      </c>
+      <c r="D14" t="s">
+        <v>26</v>
+      </c>
+      <c r="E14" t="s">
+        <v>27</v>
+      </c>
+      <c r="I14" t="s">
+        <v>28</v>
+      </c>
+      <c r="J14">
+        <v>8.75</v>
+      </c>
+      <c r="K14" s="2">
+        <v>46293.0</v>
+      </c>
+      <c r="L14" s="2">
+        <v>47024.0</v>
+      </c>
+      <c r="M14">
+        <v>9570</v>
+      </c>
+      <c r="N14">
+        <v>1000.0</v>
+      </c>
+      <c r="O14" t="s">
+        <v>28</v>
+      </c>
+      <c r="P14">
+        <v>0.167808</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24">
+      <c r="A15" s="2">
+        <v>46295.354722222</v>
+      </c>
+      <c r="B15" t="s">
+        <v>24</v>
+      </c>
+      <c r="C15" t="s">
+        <v>25</v>
+      </c>
+      <c r="D15" t="s">
+        <v>26</v>
+      </c>
+      <c r="E15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I15" t="s">
+        <v>28</v>
+      </c>
+      <c r="J15">
+        <v>8.75</v>
+      </c>
+      <c r="K15" s="2">
+        <v>46293.0</v>
+      </c>
+      <c r="L15" s="2">
+        <v>47024.0</v>
+      </c>
+      <c r="M15">
+        <v>9570</v>
+      </c>
+      <c r="N15">
+        <v>1000.0</v>
+      </c>
+      <c r="O15" t="s">
+        <v>28</v>
+      </c>
+      <c r="P15">
+        <v>0.09589</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24">
+      <c r="A16" s="2">
+        <v>46294.3546875</v>
+      </c>
+      <c r="B16" t="s">
+        <v>24</v>
+      </c>
+      <c r="C16" t="s">
+        <v>25</v>
+      </c>
+      <c r="D16" t="s">
+        <v>26</v>
+      </c>
+      <c r="E16" t="s">
+        <v>27</v>
+      </c>
+      <c r="I16" t="s">
+        <v>28</v>
+      </c>
+      <c r="J16">
+        <v>8.75</v>
+      </c>
+      <c r="K16" s="2">
+        <v>46293.0</v>
+      </c>
+      <c r="L16" s="2">
+        <v>47024.0</v>
+      </c>
+      <c r="M16">
+        <v>9570</v>
+      </c>
+      <c r="N16">
+        <v>1000.0</v>
+      </c>
+      <c r="O16" t="s">
+        <v>28</v>
+      </c>
+      <c r="P16">
+        <v>0.071918</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24">
+      <c r="A17" s="2">
         <v>46293.35474537</v>
       </c>
-      <c r="B3" t="s">
-[...32 lines deleted...]
-      <c r="P3">
+      <c r="B17" t="s">
+        <v>24</v>
+      </c>
+      <c r="C17" t="s">
+        <v>25</v>
+      </c>
+      <c r="D17" t="s">
+        <v>26</v>
+      </c>
+      <c r="E17" t="s">
+        <v>27</v>
+      </c>
+      <c r="I17" t="s">
+        <v>28</v>
+      </c>
+      <c r="J17">
+        <v>8.75</v>
+      </c>
+      <c r="K17" s="2">
+        <v>46293.0</v>
+      </c>
+      <c r="L17" s="2">
+        <v>47024.0</v>
+      </c>
+      <c r="M17">
+        <v>9570</v>
+      </c>
+      <c r="N17">
+        <v>1000.0</v>
+      </c>
+      <c r="O17" t="s">
+        <v>28</v>
+      </c>
+      <c r="P17">
         <v>0.047945</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>