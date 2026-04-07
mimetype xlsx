--- v0 (2026-02-03)
+++ v1 (2026-04-07)
@@ -18,51 +18,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Obligācijas" sheetId="1" r:id="rId4"/>
     <sheet name="TLN" sheetId="2" r:id="rId5"/>
     <sheet name="RIG" sheetId="3" r:id="rId6"/>
     <sheet name="VLN" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="530">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="546">
   <si>
     <t>Bond segment</t>
   </si>
   <si>
     <t>Nosaukums</t>
   </si>
   <si>
     <t>Kods</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Tirgus</t>
   </si>
   <si>
     <t>Kupona likme %</t>
   </si>
   <si>
     <t>Emitēts</t>
   </si>
   <si>
     <t>Dzēšanas datums</t>
   </si>
   <si>
@@ -206,50 +206,59 @@
   <si>
     <t>LV0000870095</t>
   </si>
   <si>
     <t>RIG</t>
   </si>
   <si>
     <t>Altum 3,576% 5Y bond</t>
   </si>
   <si>
     <t>ALTM035730A</t>
   </si>
   <si>
     <t>LV0000104669</t>
   </si>
   <si>
     <t>Amber Beverage Group Holding 4Y</t>
   </si>
   <si>
     <t>AMBEFLOT27A</t>
   </si>
   <si>
     <t>LV0000870137</t>
   </si>
   <si>
+    <t>Apollo Group 7% 5Y bond</t>
+  </si>
+  <si>
+    <t>APOB070031A</t>
+  </si>
+  <si>
+    <t>EE0000003499</t>
+  </si>
+  <si>
     <t>Arco Vara 8.8% 3Y bond</t>
   </si>
   <si>
     <t>ARCB088028A</t>
   </si>
   <si>
     <t>EE0000002244</t>
   </si>
   <si>
     <t>Arsenal Industrial 2.5Y bond</t>
   </si>
   <si>
     <t>ARSEN120026FA</t>
   </si>
   <si>
     <t>LV0000860153</t>
   </si>
   <si>
     <t>AST 0.5% 5.25Y green bond</t>
   </si>
   <si>
     <t>ASTB005027A</t>
   </si>
   <si>
     <t>LV0000802528</t>
@@ -350,173 +359,182 @@
   <si>
     <t>CBLB050031A</t>
   </si>
   <si>
     <t>LV0000880102</t>
   </si>
   <si>
     <t>Citadele Banka 8% 10Y bond</t>
   </si>
   <si>
     <t>CBLB080034A</t>
   </si>
   <si>
     <t>LV0000803054</t>
   </si>
   <si>
     <t>CrossChem 8.00% 3Y bond</t>
   </si>
   <si>
     <t>CCLAT080027FA</t>
   </si>
   <si>
     <t>LV0000804698</t>
   </si>
   <si>
+    <t>Capitalica European 8% 2.5Y bond</t>
+  </si>
+  <si>
+    <t>CEOF080028FA</t>
+  </si>
+  <si>
+    <t>LT0000136970</t>
+  </si>
+  <si>
     <t>Civinity 10% 4Y bond</t>
   </si>
   <si>
     <t>CIVB100029A</t>
   </si>
   <si>
     <t>LT0000134413</t>
   </si>
   <si>
     <t>Coffee Address Holding 8.50% 3Y</t>
   </si>
   <si>
     <t>COFAD085028FA</t>
   </si>
   <si>
     <t>LV0000102432</t>
   </si>
   <si>
     <t>Coop Pank 5% bond</t>
   </si>
   <si>
     <t>CPAB050032A</t>
   </si>
   <si>
     <t>EE3300002542</t>
   </si>
   <si>
     <t>Coop Pank 5.5% bond</t>
   </si>
   <si>
     <t>CPAB055031A</t>
   </si>
   <si>
     <t>EE3300002047</t>
   </si>
   <si>
+    <t>Coop Pank 6.25% 11Y bond</t>
+  </si>
+  <si>
+    <t>CPAB062537A</t>
+  </si>
+  <si>
+    <t>EE0000003515</t>
+  </si>
+  <si>
     <t>Capitalica 2Y bond</t>
   </si>
   <si>
     <t>CPTBFLO26FA</t>
   </si>
   <si>
     <t>LT0000408551</t>
   </si>
   <si>
+    <t>CleanR Grupa 6.5% 4Y bond</t>
+  </si>
+  <si>
+    <t>CRGB065029A</t>
+  </si>
+  <si>
+    <t>LV0000107365</t>
+  </si>
+  <si>
     <t>Victory Development IV 2.5Y bond</t>
   </si>
   <si>
     <t>DAMBFLOT28FA</t>
   </si>
   <si>
     <t>LT0000134801</t>
   </si>
   <si>
+    <t>DelfinGroup 9.50% 2Y bond</t>
+  </si>
+  <si>
+    <t>DGRB095027A</t>
+  </si>
+  <si>
+    <t>LV0000106649</t>
+  </si>
+  <si>
     <t>DelfinGroup 10% 4Y bond</t>
   </si>
   <si>
     <t>DGRB100028A</t>
   </si>
   <si>
     <t>LV0000803914</t>
   </si>
   <si>
-    <t>DelfinGroup 2.5Y bonds</t>
-[...7 lines deleted...]
-  <si>
     <t>DelfinGroup 3Y bond</t>
   </si>
   <si>
     <t>DGRBFLOT26FB</t>
   </si>
   <si>
     <t>LV0000860146</t>
   </si>
   <si>
     <t>DelfinGroup 5Y bond</t>
   </si>
   <si>
     <t>DGRBFLOT28FA</t>
   </si>
   <si>
     <t>LV0000802700</t>
   </si>
   <si>
     <t>DGRBFLOT29FA</t>
   </si>
   <si>
     <t>LV0000870145</t>
   </si>
   <si>
     <t>Vytis Reno Loans 28Y bond</t>
   </si>
   <si>
     <t>DNMFFLOT53A</t>
   </si>
   <si>
     <t>LT0000136418</t>
   </si>
   <si>
-    <t>Eco Baltia 8.00% 3Y bond</t>
-[...16 lines deleted...]
-  <si>
     <t>Latvenergo 0.5% 7Y green bond</t>
   </si>
   <si>
     <t>ELEK005028A</t>
   </si>
   <si>
     <t>LV0000802460</t>
   </si>
   <si>
     <t>Latvenergo 2.42% 5Y green bond</t>
   </si>
   <si>
     <t>ELEK024227A</t>
   </si>
   <si>
     <t>LV0000870129</t>
   </si>
   <si>
     <t>Latvenergo 4.952% 6Y green bond</t>
   </si>
   <si>
     <t>ELEK0495229A</t>
   </si>
   <si>
     <t>LV0000802684</t>
@@ -527,95 +545,95 @@
   <si>
     <t>ELEK361230A</t>
   </si>
   <si>
     <t>XS3227294132</t>
   </si>
   <si>
     <t>Eleving Group 9.5% 5Y bond</t>
   </si>
   <si>
     <t>ELEV095030A</t>
   </si>
   <si>
     <t>XS3167361651</t>
   </si>
   <si>
     <t>Eleving Group 5Y bond</t>
   </si>
   <si>
     <t>ELEV130028A</t>
   </si>
   <si>
     <t>DE000A3LL7M4</t>
   </si>
   <si>
-    <t>Elko Grupa 6% 5Y bond</t>
-[...7 lines deleted...]
-  <si>
     <t>Elko Grupa 7.25% 4Y bond</t>
   </si>
   <si>
     <t>ELGB725029FA</t>
   </si>
   <si>
     <t>LV0000108637</t>
   </si>
   <si>
     <t>Enervia 11% 2.5Y bond</t>
   </si>
   <si>
     <t>ENERV110027FA</t>
   </si>
   <si>
     <t>LT0000133928</t>
   </si>
   <si>
     <t>EPSO-G 3.117% 5Y bond</t>
   </si>
   <si>
     <t>EPSO0311727A</t>
   </si>
   <si>
     <t>LT0000406530</t>
   </si>
   <si>
     <t>Eesti Energia 5.00% 3Y bond</t>
   </si>
   <si>
     <t>ESTE050028A</t>
   </si>
   <si>
     <t>EE0000001303</t>
   </si>
   <si>
+    <t>Eternia Solar 10% 1Y bond</t>
+  </si>
+  <si>
+    <t>ETERN100026FA</t>
+  </si>
+  <si>
+    <t>LT0000136392</t>
+  </si>
+  <si>
     <t>Valsts parāda vērtspapīri</t>
   </si>
   <si>
     <t>Estonian Gov. 2Y bond</t>
   </si>
   <si>
     <t>ETGB033026A</t>
   </si>
   <si>
     <t>EE1300001563</t>
   </si>
   <si>
     <t>Everaus Kinnisvara 10.00% bond</t>
   </si>
   <si>
     <t>EVKB100028FA</t>
   </si>
   <si>
     <t>EE0000002558</t>
   </si>
   <si>
     <t>Everaus Kinnisvara 11.00% bond</t>
   </si>
   <si>
     <t>EVKB110028FA</t>
@@ -788,50 +806,59 @@
   <si>
     <t>INBB055031A</t>
   </si>
   <si>
     <t>EE3300002302</t>
   </si>
   <si>
     <t>Inbank 6.25% subord. Bond</t>
   </si>
   <si>
     <t>INBB062535A</t>
   </si>
   <si>
     <t>EE0000002442</t>
   </si>
   <si>
     <t>Inbank 9.00% subord. bond</t>
   </si>
   <si>
     <t>INBB090033A</t>
   </si>
   <si>
     <t>EE3300003714</t>
   </si>
   <si>
+    <t>Invego Group 9.5% 4Y bond</t>
+  </si>
+  <si>
+    <t>INVG095030FA</t>
+  </si>
+  <si>
+    <t>EE0000003655</t>
+  </si>
+  <si>
     <t>Invego Latvia 11.00% bond</t>
   </si>
   <si>
     <t>INVLV110029FA</t>
   </si>
   <si>
     <t>EE0000000933</t>
   </si>
   <si>
     <t>IuteCredit Finance 5Y bond</t>
   </si>
   <si>
     <t>IUTE110026A</t>
   </si>
   <si>
     <t>XS2378483494</t>
   </si>
   <si>
     <t>IuteCredit Finance 12% 5Y bond</t>
   </si>
   <si>
     <t>IUTE120030A</t>
   </si>
   <si>
     <t>XS3047514446</t>
@@ -1121,155 +1148,185 @@
   <si>
     <t>LTGEB212532A</t>
   </si>
   <si>
     <t>XS2487342649</t>
   </si>
   <si>
     <t>Lith. Gov. 20Y Euro-bond 03226</t>
   </si>
   <si>
     <t>LTGEB212535A</t>
   </si>
   <si>
     <t>XS1310032260</t>
   </si>
   <si>
     <t>Lith. Gov. 5Y Euro-bond 61769</t>
   </si>
   <si>
     <t>LTGEB287530A</t>
   </si>
   <si>
     <t>XS2979761769</t>
   </si>
   <si>
+    <t>Lith. Gov. 5Y Euro-bond 20358</t>
+  </si>
+  <si>
+    <t>LTGEB300031B</t>
+  </si>
+  <si>
+    <t>XS3276320358</t>
+  </si>
+  <si>
     <t>Lith. Gov. 7Y Euro-bond 24758</t>
   </si>
   <si>
     <t>LTGEB350031A</t>
   </si>
   <si>
     <t>XS2841247583</t>
   </si>
   <si>
     <t>Lith. Gov. 10Y Euro-bond 49871</t>
   </si>
   <si>
     <t>LTGEB350034A</t>
   </si>
   <si>
     <t>XS2765498717</t>
   </si>
   <si>
+    <t>Lith. Gov. 10Y Euro-bond 46071</t>
+  </si>
+  <si>
+    <t>LTGEB362536A</t>
+  </si>
+  <si>
+    <t>XS3175946071</t>
+  </si>
+  <si>
     <t>Lith. Gov. 15Y Euro-bond 76192</t>
   </si>
   <si>
     <t>LTGEB362540A</t>
   </si>
   <si>
     <t>XS2979761926</t>
   </si>
   <si>
     <t>Lith. Gov. 10Y Euro-bond 21228</t>
   </si>
   <si>
     <t>LTGEB387533A</t>
   </si>
   <si>
     <t>XS2604821228</t>
   </si>
   <si>
     <t>Lith. Gov. 5Y Euro-bond 27075</t>
   </si>
   <si>
     <t>LTGEB412528C</t>
   </si>
   <si>
     <t>XS2547270756</t>
   </si>
   <si>
+    <t>Lith. Gov. 15Y Euro-bond 21752</t>
+  </si>
+  <si>
+    <t>LTGEB412541A</t>
+  </si>
+  <si>
+    <t>XS3276321752</t>
+  </si>
+  <si>
+    <t>Lith. Gov. 20Y Euro-bond 47046</t>
+  </si>
+  <si>
+    <t>LTGEB425045A</t>
+  </si>
+  <si>
+    <t>XS3175947046</t>
+  </si>
+  <si>
     <t>Lith. Gov. 10Y Green Bond 61030</t>
   </si>
   <si>
     <t>LTGGB12028A</t>
   </si>
   <si>
     <t>LT0000610305</t>
   </si>
   <si>
     <t>Latv Gov.  7-year T-bond 57018</t>
   </si>
   <si>
     <t>LVGB000027A</t>
   </si>
   <si>
     <t>LV0000570182</t>
   </si>
   <si>
     <t>Liven 9.00% 4Y green bond</t>
   </si>
   <si>
     <t>LVNB090029A</t>
   </si>
   <si>
     <t>EE0000000354</t>
   </si>
   <si>
     <t>Liven 10.5% 4Y green bond</t>
   </si>
   <si>
     <t>LVNB105028A</t>
   </si>
   <si>
     <t>EE3300004332</t>
   </si>
   <si>
     <t>Mapon 3Y bond</t>
   </si>
   <si>
     <t>MAPONFLOT27FA</t>
   </si>
   <si>
     <t>LV0000860161</t>
   </si>
   <si>
-    <t>Mainor Ülemiste 7.00% 3Y bond</t>
+    <t>Mainor Ülemiste 4.75% 5Y bond</t>
   </si>
   <si>
     <t>MAYB047526FA</t>
   </si>
   <si>
     <t>EE3300002138</t>
   </si>
   <si>
-    <t>MAYB085027FA</t>
-[...4 lines deleted...]
-  <si>
     <t>Modus grupe 8.5% 2Y bond</t>
   </si>
   <si>
     <t>MDGB085027FA</t>
   </si>
   <si>
     <t>LT0000136095</t>
   </si>
   <si>
     <t>Modera 11% bond</t>
   </si>
   <si>
     <t>MODE110027FA</t>
   </si>
   <si>
     <t>EE3300004860</t>
   </si>
   <si>
     <t>NordSpace 12% 2Y bond</t>
   </si>
   <si>
     <t>NDSPC120027FA</t>
   </si>
   <si>
     <t>LT0000133720</t>
@@ -1590,59 +1647,50 @@
     <t>Vli Timber 9% 3Y bond</t>
   </si>
   <si>
     <t>VLIB090028FA</t>
   </si>
   <si>
     <t>LT0000134256</t>
   </si>
   <si>
     <t>Vanagas 10% 2.5Y bond</t>
   </si>
   <si>
     <t>VNGAM100027FA</t>
   </si>
   <si>
     <t>LT0000133886</t>
   </si>
   <si>
     <t>Volta SKAI 10.00% 2Y bond</t>
   </si>
   <si>
     <t>VOLTA100027FB</t>
   </si>
   <si>
     <t>EE0000002475</t>
-  </si>
-[...7 lines deleted...]
-    <t>LT0000411241</t>
   </si>
   <si>
     <t>Zalvaris 9.5% 2Y bond</t>
   </si>
   <si>
     <t>ZLVB095026FA</t>
   </si>
   <si>
     <t>LT0000411175</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1983,54 +2031,54 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W169"/>
+  <dimension ref="A1:W174"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I169" sqref="I169"/>
+      <selection activeCell="I174" sqref="I174"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -2099,6695 +2147,9309 @@
       </c>
       <c r="E2" t="s">
         <v>27</v>
       </c>
       <c r="F2">
         <v>9.8</v>
       </c>
       <c r="G2" s="2">
         <v>45593.0</v>
       </c>
       <c r="H2" s="2">
         <v>46323.0</v>
       </c>
       <c r="I2" s="2">
         <v>46315.0</v>
       </c>
       <c r="J2">
         <v>16000</v>
       </c>
       <c r="K2">
         <v>1000.0</v>
       </c>
       <c r="L2" t="s">
         <v>28</v>
       </c>
+      <c r="M2">
+        <v>1.932778</v>
+      </c>
       <c r="O2">
-        <v>9.519001</v>
+        <v>8.456313</v>
+      </c>
+      <c r="Q2">
+        <v>102.646778</v>
+      </c>
+      <c r="S2">
+        <v>100.714</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" t="s">
         <v>31</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>33</v>
       </c>
       <c r="F3">
         <v>8.0</v>
       </c>
       <c r="G3" s="2">
         <v>43097.0</v>
       </c>
       <c r="H3" s="2">
         <v>46749.0</v>
       </c>
       <c r="I3" s="2">
         <v>46743.0</v>
       </c>
       <c r="J3">
         <v>13535</v>
       </c>
       <c r="K3">
         <v>100.0</v>
       </c>
       <c r="L3" t="s">
         <v>28</v>
       </c>
+      <c r="M3">
+        <v>2.244444</v>
+      </c>
+      <c r="N3">
+        <v>25.640813</v>
+      </c>
       <c r="O3">
-        <v>7.76252</v>
+        <v>8.139907</v>
+      </c>
+      <c r="P3">
+        <v>78.824444</v>
+      </c>
+      <c r="Q3">
+        <v>102.004444</v>
+      </c>
+      <c r="R3">
+        <v>76.58</v>
+      </c>
+      <c r="S3">
+        <v>99.76</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>34</v>
       </c>
       <c r="C4" t="s">
         <v>35</v>
       </c>
       <c r="D4" t="s">
         <v>36</v>
       </c>
       <c r="E4" t="s">
         <v>33</v>
       </c>
       <c r="F4">
         <v>8.0</v>
       </c>
       <c r="G4" s="2">
         <v>44232.0</v>
       </c>
       <c r="H4" s="2">
         <v>47884.0</v>
       </c>
       <c r="I4" s="2">
         <v>47877.0</v>
       </c>
       <c r="J4">
         <v>27016</v>
       </c>
       <c r="K4">
         <v>100.0</v>
       </c>
       <c r="L4" t="s">
         <v>28</v>
       </c>
+      <c r="M4">
+        <v>1.422222</v>
+      </c>
+      <c r="N4">
+        <v>9.576995</v>
+      </c>
       <c r="O4">
-        <v>8.799578</v>
+        <v>9.304927</v>
+      </c>
+      <c r="P4">
+        <v>95.422222</v>
+      </c>
+      <c r="Q4">
+        <v>96.422222</v>
+      </c>
+      <c r="R4">
+        <v>94.0</v>
+      </c>
+      <c r="S4">
+        <v>95.0</v>
+      </c>
+      <c r="T4">
+        <v>482.11111</v>
+      </c>
+      <c r="U4">
+        <v>1</v>
+      </c>
+      <c r="V4">
+        <v>96.422222</v>
+      </c>
+      <c r="W4">
+        <v>95.0</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" t="s">
         <v>38</v>
       </c>
       <c r="D5" t="s">
         <v>39</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="F5">
         <v>8.5</v>
       </c>
       <c r="G5" s="2">
         <v>44544.0</v>
       </c>
       <c r="H5" s="2">
         <v>46188.0</v>
       </c>
       <c r="I5" s="2">
         <v>46176.0</v>
       </c>
       <c r="J5">
         <v>41494</v>
       </c>
       <c r="K5">
         <v>500.0</v>
       </c>
       <c r="L5" t="s">
         <v>28</v>
       </c>
+      <c r="M5">
+        <v>2.715278</v>
+      </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>40</v>
       </c>
       <c r="C6" t="s">
         <v>41</v>
       </c>
       <c r="D6" t="s">
         <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="F6">
         <v>8.0</v>
       </c>
       <c r="G6" s="2">
         <v>45821.0</v>
       </c>
       <c r="H6" s="2">
         <v>46734.0</v>
       </c>
       <c r="I6" s="2">
         <v>46722.0</v>
       </c>
       <c r="J6">
         <v>32690</v>
       </c>
       <c r="K6">
         <v>1000.0</v>
       </c>
       <c r="L6" t="s">
         <v>28</v>
       </c>
+      <c r="M6">
+        <v>2.571429</v>
+      </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
         <v>29</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" t="s">
         <v>44</v>
       </c>
       <c r="D7" t="s">
         <v>45</v>
       </c>
       <c r="E7" t="s">
         <v>27</v>
       </c>
       <c r="F7">
         <v>8.5</v>
       </c>
       <c r="G7" s="2">
         <v>45965.0</v>
       </c>
       <c r="H7" s="2">
         <v>46360.0</v>
       </c>
       <c r="I7" s="2">
         <v>46350.0</v>
       </c>
       <c r="J7">
         <v>14346</v>
       </c>
       <c r="K7">
         <v>1000.0</v>
       </c>
       <c r="L7" t="s">
         <v>28</v>
       </c>
+      <c r="M7">
+        <v>3.662983</v>
+      </c>
+      <c r="N7">
+        <v>15.1629</v>
+      </c>
       <c r="O7">
-        <v>6.848889</v>
+        <v>12.112201</v>
+      </c>
+      <c r="P7">
+        <v>99.67</v>
+      </c>
+      <c r="Q7">
+        <v>101.462983</v>
+      </c>
+      <c r="R7">
+        <v>96.007017</v>
+      </c>
+      <c r="S7">
+        <v>97.8</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
         <v>23</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" t="s">
         <v>47</v>
       </c>
       <c r="D8" t="s">
         <v>48</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
       <c r="F8">
         <v>11.0</v>
       </c>
       <c r="G8" s="2">
         <v>45471.0</v>
       </c>
       <c r="H8" s="2">
         <v>46201.0</v>
       </c>
       <c r="I8" s="2">
         <v>46192.0</v>
       </c>
       <c r="J8">
         <v>20000</v>
       </c>
       <c r="K8">
         <v>100.0</v>
       </c>
       <c r="L8" t="s">
         <v>28</v>
       </c>
+      <c r="M8">
+        <v>0.336111</v>
+      </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
         <v>29</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9" t="s">
         <v>50</v>
       </c>
       <c r="D9" t="s">
         <v>51</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
       <c r="F9">
         <v>6.0</v>
       </c>
       <c r="G9" s="2">
         <v>45792.0</v>
       </c>
       <c r="H9" s="2">
         <v>47618.0</v>
       </c>
       <c r="I9" s="2">
         <v>47598.0</v>
       </c>
       <c r="J9">
         <v>350000</v>
       </c>
       <c r="K9">
         <v>1000.0</v>
       </c>
       <c r="L9" t="s">
         <v>28</v>
       </c>
-      <c r="O9">
-        <v>4.296338</v>
+      <c r="M9">
+        <v>5.408219</v>
+      </c>
+      <c r="N9">
+        <v>5.438564</v>
+      </c>
+      <c r="P9">
+        <v>107.408219</v>
+      </c>
+      <c r="R9">
+        <v>102.0</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
         <v>54</v>
       </c>
       <c r="E10" t="s">
         <v>55</v>
       </c>
       <c r="F10">
         <v>0.443</v>
       </c>
       <c r="G10" s="2">
         <v>44477.0</v>
       </c>
       <c r="H10" s="2">
         <v>46303.0</v>
       </c>
       <c r="I10" s="2">
         <v>46288.0</v>
       </c>
       <c r="J10">
         <v>20000</v>
       </c>
       <c r="K10">
         <v>1000.0</v>
       </c>
       <c r="L10" t="s">
         <v>28</v>
       </c>
+      <c r="M10">
+        <v>0.222107</v>
+      </c>
+      <c r="N10">
+        <v>3.107212</v>
+      </c>
+      <c r="P10">
+        <v>98.922107</v>
+      </c>
+      <c r="R10">
+        <v>98.7</v>
+      </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
         <v>29</v>
       </c>
       <c r="B11" t="s">
         <v>56</v>
       </c>
       <c r="C11" t="s">
         <v>57</v>
       </c>
       <c r="D11" t="s">
         <v>58</v>
       </c>
       <c r="E11" t="s">
         <v>55</v>
       </c>
       <c r="F11">
         <v>3.576</v>
       </c>
       <c r="G11" s="2">
         <v>45807.0</v>
       </c>
       <c r="H11" s="2">
         <v>47633.0</v>
       </c>
       <c r="I11" s="2">
         <v>47627.0</v>
       </c>
       <c r="J11">
         <v>70000</v>
       </c>
       <c r="K11">
         <v>1000.0</v>
       </c>
       <c r="L11" t="s">
         <v>28</v>
       </c>
+      <c r="M11">
+        <v>3.07634</v>
+      </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
         <v>29</v>
       </c>
       <c r="B12" t="s">
         <v>59</v>
       </c>
       <c r="C12" t="s">
         <v>60</v>
       </c>
       <c r="D12" t="s">
         <v>61</v>
       </c>
       <c r="E12" t="s">
         <v>55</v>
       </c>
       <c r="F12">
-        <v>9.522</v>
+        <v>9.635</v>
       </c>
       <c r="G12" s="2">
         <v>45037.0</v>
       </c>
       <c r="H12" s="2">
         <v>46477.0</v>
       </c>
       <c r="I12" s="2">
         <v>46465.0</v>
       </c>
       <c r="J12">
         <v>30000</v>
       </c>
       <c r="K12">
         <v>1000.0</v>
       </c>
       <c r="L12" t="s">
         <v>28</v>
       </c>
+      <c r="M12">
+        <v>0.240875</v>
+      </c>
+      <c r="N12">
+        <v>171.79111</v>
+      </c>
       <c r="O12">
-        <v>45.287087</v>
+        <v>143.089965</v>
+      </c>
+      <c r="P12">
+        <v>29.240875</v>
+      </c>
+      <c r="Q12">
+        <v>35.240875</v>
+      </c>
+      <c r="R12">
+        <v>29.0</v>
+      </c>
+      <c r="S12">
+        <v>35.0</v>
+      </c>
+      <c r="T12">
+        <v>3598.14375</v>
+      </c>
+      <c r="U12">
+        <v>3</v>
+      </c>
+      <c r="V12">
+        <v>38.850875</v>
+      </c>
+      <c r="W12">
+        <v>38.61</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" t="s">
         <v>63</v>
       </c>
       <c r="D13" t="s">
         <v>64</v>
       </c>
       <c r="E13" t="s">
         <v>33</v>
       </c>
       <c r="F13">
-        <v>8.8</v>
+        <v>7.0</v>
       </c>
       <c r="G13" s="2">
-        <v>45924.0</v>
+        <v>46101.0</v>
       </c>
       <c r="H13" s="2">
-        <v>47020.0</v>
+        <v>47927.0</v>
       </c>
       <c r="I13" s="2">
-        <v>47011.0</v>
+        <v>47920.0</v>
       </c>
       <c r="J13">
-        <v>150000</v>
+        <v>100000</v>
       </c>
       <c r="K13">
+        <v>500.0</v>
+      </c>
+      <c r="L13" t="s">
+        <v>28</v>
+      </c>
+      <c r="M13">
+        <v>0.369444</v>
+      </c>
+      <c r="N13">
+        <v>7.024746</v>
+      </c>
+      <c r="O13">
+        <v>7.00064</v>
+      </c>
+      <c r="P13">
+        <v>100.269444</v>
+      </c>
+      <c r="Q13">
+        <v>100.369444</v>
+      </c>
+      <c r="R13">
+        <v>99.9</v>
+      </c>
+      <c r="S13">
         <v>100.0</v>
       </c>
-      <c r="L13" t="s">
-[...3 lines deleted...]
-        <v>7.862234</v>
+      <c r="T13">
+        <v>60221.24142</v>
+      </c>
+      <c r="U13">
+        <v>9</v>
+      </c>
+      <c r="V13">
+        <v>100.369444</v>
+      </c>
+      <c r="W13">
+        <v>100.0</v>
       </c>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B14" t="s">
         <v>65</v>
       </c>
       <c r="C14" t="s">
         <v>66</v>
       </c>
       <c r="D14" t="s">
         <v>67</v>
       </c>
       <c r="E14" t="s">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="F14">
-        <v>12.0</v>
+        <v>8.8</v>
       </c>
       <c r="G14" s="2">
-        <v>45260.0</v>
+        <v>45924.0</v>
       </c>
       <c r="H14" s="2">
-        <v>46173.0</v>
+        <v>47020.0</v>
       </c>
       <c r="I14" s="2">
-        <v>46168.0</v>
+        <v>47011.0</v>
       </c>
       <c r="J14">
-        <v>4500</v>
+        <v>150000</v>
       </c>
       <c r="K14">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L14" t="s">
         <v>28</v>
       </c>
+      <c r="M14">
+        <v>0.366667</v>
+      </c>
+      <c r="N14">
+        <v>8.570796</v>
+      </c>
       <c r="O14">
-        <v>12.000266</v>
+        <v>8.119372</v>
+      </c>
+      <c r="P14">
+        <v>100.866667</v>
+      </c>
+      <c r="Q14">
+        <v>101.866667</v>
+      </c>
+      <c r="R14">
+        <v>100.5</v>
+      </c>
+      <c r="S14">
+        <v>101.5</v>
+      </c>
+      <c r="T14">
+        <v>3047.04001</v>
+      </c>
+      <c r="U14">
+        <v>5</v>
+      </c>
+      <c r="V14">
+        <v>101.866667</v>
+      </c>
+      <c r="W14">
+        <v>101.5</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B15" t="s">
         <v>68</v>
       </c>
       <c r="C15" t="s">
         <v>69</v>
       </c>
       <c r="D15" t="s">
         <v>70</v>
       </c>
       <c r="E15" t="s">
         <v>55</v>
       </c>
       <c r="F15">
-        <v>0.5</v>
+        <v>12.0</v>
       </c>
       <c r="G15" s="2">
-        <v>44489.0</v>
+        <v>45260.0</v>
       </c>
       <c r="H15" s="2">
-        <v>46407.0</v>
+        <v>46173.0</v>
       </c>
       <c r="I15" s="2">
-        <v>46395.0</v>
+        <v>46168.0</v>
       </c>
       <c r="J15">
-        <v>100000</v>
+        <v>4500</v>
       </c>
       <c r="K15">
         <v>1000.0</v>
       </c>
       <c r="L15" t="s">
         <v>28</v>
+      </c>
+      <c r="M15">
+        <v>0.3</v>
+      </c>
+      <c r="N15">
+        <v>271.17844</v>
+      </c>
+      <c r="O15">
+        <v>17.025339</v>
+      </c>
+      <c r="P15">
+        <v>72.3</v>
+      </c>
+      <c r="Q15">
+        <v>99.6</v>
+      </c>
+      <c r="R15">
+        <v>72.0</v>
+      </c>
+      <c r="S15">
+        <v>99.3</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B16" t="s">
         <v>71</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>72</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>73</v>
       </c>
-      <c r="D16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="F16">
-        <v>8.782</v>
+        <v>0.5</v>
       </c>
       <c r="G16" s="2">
-        <v>45201.0</v>
+        <v>44489.0</v>
       </c>
       <c r="H16" s="2">
-        <v>46297.0</v>
+        <v>46407.0</v>
       </c>
       <c r="I16" s="2">
-        <v>46290.0</v>
+        <v>46395.0</v>
       </c>
       <c r="J16">
-        <v>265000</v>
+        <v>100000</v>
       </c>
       <c r="K16">
         <v>1000.0</v>
       </c>
       <c r="L16" t="s">
         <v>28</v>
+      </c>
+      <c r="M16">
+        <v>0.108219</v>
+      </c>
+      <c r="N16">
+        <v>3.932226</v>
+      </c>
+      <c r="P16">
+        <v>97.508219</v>
+      </c>
+      <c r="R16">
+        <v>97.4</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>74</v>
       </c>
       <c r="B17" t="s">
         <v>75</v>
       </c>
       <c r="C17" t="s">
         <v>76</v>
       </c>
       <c r="D17" t="s">
         <v>77</v>
       </c>
       <c r="E17" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="F17">
-        <v>7.0</v>
+        <v>8.782</v>
       </c>
       <c r="G17" s="2">
-        <v>45785.0</v>
+        <v>45201.0</v>
       </c>
       <c r="H17" s="2">
-        <v>46881.0</v>
+        <v>46297.0</v>
       </c>
       <c r="I17" s="2">
-        <v>46875.0</v>
+        <v>46290.0</v>
       </c>
       <c r="J17">
-        <v>3000</v>
+        <v>265000</v>
       </c>
       <c r="K17">
         <v>1000.0</v>
       </c>
       <c r="L17" t="s">
         <v>28</v>
+      </c>
+      <c r="M17">
+        <v>0.170761</v>
       </c>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B18" t="s">
         <v>78</v>
       </c>
       <c r="C18" t="s">
         <v>79</v>
       </c>
       <c r="D18" t="s">
         <v>80</v>
       </c>
       <c r="E18" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="F18">
-        <v>6.5</v>
+        <v>7.0</v>
       </c>
       <c r="G18" s="2">
-        <v>45588.0</v>
+        <v>45785.0</v>
       </c>
       <c r="H18" s="2">
-        <v>49240.0</v>
+        <v>46881.0</v>
       </c>
       <c r="I18" s="2">
-        <v>49233.0</v>
+        <v>46875.0</v>
       </c>
       <c r="J18">
-        <v>5000</v>
+        <v>3000</v>
       </c>
       <c r="K18">
         <v>1000.0</v>
       </c>
       <c r="L18" t="s">
         <v>28</v>
       </c>
-      <c r="O18">
-        <v>5.824728</v>
+      <c r="M18">
+        <v>1.186111</v>
+      </c>
+      <c r="N18">
+        <v>6.816458</v>
+      </c>
+      <c r="P18">
+        <v>101.536111</v>
+      </c>
+      <c r="R18">
+        <v>100.35</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
         <v>29</v>
       </c>
       <c r="B19" t="s">
         <v>81</v>
       </c>
       <c r="C19" t="s">
         <v>82</v>
       </c>
       <c r="D19" t="s">
         <v>83</v>
       </c>
       <c r="E19" t="s">
         <v>33</v>
       </c>
       <c r="F19">
         <v>6.5</v>
       </c>
       <c r="G19" s="2">
-        <v>45835.0</v>
+        <v>45588.0</v>
       </c>
       <c r="H19" s="2">
-        <v>49487.0</v>
+        <v>49240.0</v>
       </c>
       <c r="I19" s="2">
-        <v>49481.0</v>
+        <v>49233.0</v>
       </c>
       <c r="J19">
-        <v>6000</v>
+        <v>5000</v>
       </c>
       <c r="K19">
         <v>1000.0</v>
       </c>
       <c r="L19" t="s">
         <v>28</v>
       </c>
+      <c r="M19">
+        <v>0.433333</v>
+      </c>
+      <c r="N19">
+        <v>6.330617</v>
+      </c>
       <c r="O19">
-        <v>5.954533</v>
+        <v>6.199506</v>
+      </c>
+      <c r="P19">
+        <v>101.543333</v>
+      </c>
+      <c r="Q19">
+        <v>102.413333</v>
+      </c>
+      <c r="R19">
+        <v>101.11</v>
+      </c>
+      <c r="S19">
+        <v>101.98</v>
       </c>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20" t="s">
         <v>84</v>
       </c>
       <c r="C20" t="s">
         <v>85</v>
       </c>
       <c r="D20" t="s">
         <v>86</v>
       </c>
       <c r="E20" t="s">
         <v>33</v>
       </c>
       <c r="F20">
-        <v>7.0</v>
+        <v>6.5</v>
       </c>
       <c r="G20" s="2">
-        <v>45441.0</v>
+        <v>45835.0</v>
       </c>
       <c r="H20" s="2">
-        <v>49093.0</v>
+        <v>49487.0</v>
       </c>
       <c r="I20" s="2">
-        <v>49087.0</v>
+        <v>49481.0</v>
       </c>
       <c r="J20">
-        <v>7000</v>
+        <v>6000</v>
       </c>
       <c r="K20">
         <v>1000.0</v>
       </c>
       <c r="L20" t="s">
         <v>28</v>
       </c>
+      <c r="M20">
+        <v>0.433333</v>
+      </c>
+      <c r="N20">
+        <v>6.427159</v>
+      </c>
       <c r="O20">
-        <v>6.408356</v>
+        <v>6.143654</v>
+      </c>
+      <c r="P20">
+        <v>100.933333</v>
+      </c>
+      <c r="Q20">
+        <v>102.923333</v>
+      </c>
+      <c r="R20">
+        <v>100.5</v>
+      </c>
+      <c r="S20">
+        <v>102.49</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21" t="s">
         <v>87</v>
       </c>
       <c r="C21" t="s">
         <v>88</v>
       </c>
       <c r="D21" t="s">
         <v>89</v>
       </c>
       <c r="E21" t="s">
         <v>33</v>
       </c>
       <c r="F21">
-        <v>8.0</v>
+        <v>7.0</v>
       </c>
       <c r="G21" s="2">
-        <v>44825.0</v>
+        <v>45441.0</v>
       </c>
       <c r="H21" s="2">
-        <v>48478.0</v>
+        <v>49093.0</v>
       </c>
       <c r="I21" s="2">
-        <v>48472.0</v>
+        <v>49087.0</v>
       </c>
       <c r="J21">
-        <v>20000</v>
+        <v>7000</v>
       </c>
       <c r="K21">
         <v>1000.0</v>
       </c>
       <c r="L21" t="s">
         <v>28</v>
       </c>
-      <c r="O21">
-        <v>7.178412</v>
+      <c r="M21">
+        <v>0.466667</v>
+      </c>
+      <c r="N21">
+        <v>6.949535</v>
+      </c>
+      <c r="P21">
+        <v>100.776668</v>
+      </c>
+      <c r="R21">
+        <v>100.310001</v>
+      </c>
+      <c r="T21">
+        <v>11525.33335</v>
+      </c>
+      <c r="U21">
+        <v>3</v>
+      </c>
+      <c r="V21">
+        <v>105.0</v>
+      </c>
+      <c r="W21">
+        <v>104.533333</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C22" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D22" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E22" t="s">
         <v>33</v>
       </c>
       <c r="F22">
         <v>8.0</v>
       </c>
       <c r="G22" s="2">
-        <v>44973.0</v>
+        <v>44825.0</v>
       </c>
       <c r="H22" s="2">
-        <v>48626.0</v>
+        <v>48478.0</v>
       </c>
       <c r="I22" s="2">
-        <v>48619.0</v>
+        <v>48472.0</v>
       </c>
       <c r="J22">
-        <v>15000</v>
+        <v>20000</v>
       </c>
       <c r="K22">
         <v>1000.0</v>
       </c>
       <c r="L22" t="s">
         <v>28</v>
       </c>
+      <c r="M22">
+        <v>0.4</v>
+      </c>
+      <c r="N22">
+        <v>7.180177</v>
+      </c>
       <c r="O22">
-        <v>6.915145</v>
+        <v>7.030527</v>
+      </c>
+      <c r="P22">
+        <v>104.6</v>
+      </c>
+      <c r="Q22">
+        <v>105.39</v>
+      </c>
+      <c r="R22">
+        <v>104.2</v>
+      </c>
+      <c r="S22">
+        <v>104.99</v>
+      </c>
+      <c r="T22">
+        <v>11543.8</v>
+      </c>
+      <c r="U22">
+        <v>4</v>
+      </c>
+      <c r="V22">
+        <v>104.6</v>
+      </c>
+      <c r="W22">
+        <v>104.2</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="C23" t="s">
         <v>93</v>
       </c>
       <c r="D23" t="s">
         <v>94</v>
       </c>
       <c r="E23" t="s">
         <v>33</v>
       </c>
       <c r="F23">
         <v>8.0</v>
       </c>
       <c r="G23" s="2">
-        <v>45260.0</v>
+        <v>44973.0</v>
       </c>
       <c r="H23" s="2">
-        <v>48913.0</v>
+        <v>48626.0</v>
       </c>
       <c r="I23" s="2">
-        <v>48907.0</v>
+        <v>48619.0</v>
       </c>
       <c r="J23">
-        <v>5000</v>
+        <v>15000</v>
       </c>
       <c r="K23">
         <v>1000.0</v>
       </c>
       <c r="L23" t="s">
         <v>28</v>
       </c>
+      <c r="M23">
+        <v>1.177778</v>
+      </c>
+      <c r="N23">
+        <v>7.326284</v>
+      </c>
       <c r="O23">
-        <v>6.662351</v>
+        <v>7.108282</v>
+      </c>
+      <c r="P23">
+        <v>104.777778</v>
+      </c>
+      <c r="Q23">
+        <v>105.977778</v>
+      </c>
+      <c r="R23">
+        <v>103.6</v>
+      </c>
+      <c r="S23">
+        <v>104.8</v>
+      </c>
+      <c r="T23">
+        <v>1051.77778</v>
+      </c>
+      <c r="U23">
+        <v>1</v>
+      </c>
+      <c r="V23">
+        <v>105.177778</v>
+      </c>
+      <c r="W23">
+        <v>104.0</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
         <v>29</v>
       </c>
       <c r="B24" t="s">
         <v>95</v>
       </c>
       <c r="C24" t="s">
         <v>96</v>
       </c>
       <c r="D24" t="s">
         <v>97</v>
       </c>
       <c r="E24" t="s">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="F24">
-        <v>7.0</v>
+        <v>8.0</v>
       </c>
       <c r="G24" s="2">
-        <v>44713.0</v>
+        <v>45260.0</v>
       </c>
       <c r="H24" s="2">
-        <v>47270.0</v>
+        <v>48913.0</v>
       </c>
       <c r="I24" s="2">
-        <v>47260.0</v>
+        <v>48907.0</v>
       </c>
       <c r="J24">
-        <v>4855</v>
+        <v>5000</v>
       </c>
       <c r="K24">
         <v>1000.0</v>
       </c>
       <c r="L24" t="s">
         <v>28</v>
+      </c>
+      <c r="M24">
+        <v>0.911111</v>
+      </c>
+      <c r="N24">
+        <v>7.309603</v>
+      </c>
+      <c r="O24">
+        <v>6.575247</v>
+      </c>
+      <c r="P24">
+        <v>104.921112</v>
+      </c>
+      <c r="Q24">
+        <v>109.411111</v>
+      </c>
+      <c r="R24">
+        <v>104.010001</v>
+      </c>
+      <c r="S24">
+        <v>108.5</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
         <v>29</v>
       </c>
       <c r="B25" t="s">
         <v>98</v>
       </c>
       <c r="C25" t="s">
         <v>99</v>
       </c>
       <c r="D25" t="s">
         <v>100</v>
       </c>
       <c r="E25" t="s">
         <v>55</v>
       </c>
       <c r="F25">
-        <v>10.0</v>
+        <v>7.0</v>
       </c>
       <c r="G25" s="2">
-        <v>45567.0</v>
+        <v>44713.0</v>
       </c>
       <c r="H25" s="2">
-        <v>49219.0</v>
+        <v>47270.0</v>
       </c>
       <c r="I25" s="2">
-        <v>49213.0</v>
+        <v>47260.0</v>
       </c>
       <c r="J25">
-        <v>20000</v>
+        <v>4855</v>
       </c>
       <c r="K25">
         <v>1000.0</v>
       </c>
       <c r="L25" t="s">
         <v>28</v>
       </c>
+      <c r="M25">
+        <v>0.738889</v>
+      </c>
       <c r="O25">
-        <v>8.834034</v>
+        <v>6.205305</v>
+      </c>
+      <c r="Q25">
+        <v>102.99</v>
+      </c>
+      <c r="S25">
+        <v>102.251111</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
         <v>29</v>
       </c>
       <c r="B26" t="s">
         <v>101</v>
       </c>
       <c r="C26" t="s">
         <v>102</v>
       </c>
       <c r="D26" t="s">
         <v>103</v>
       </c>
       <c r="E26" t="s">
         <v>55</v>
       </c>
       <c r="F26">
-        <v>5.0</v>
+        <v>10.0</v>
       </c>
       <c r="G26" s="2">
-        <v>44543.0</v>
+        <v>45567.0</v>
       </c>
       <c r="H26" s="2">
-        <v>48195.0</v>
+        <v>49219.0</v>
       </c>
       <c r="I26" s="2">
-        <v>48180.0</v>
+        <v>49213.0</v>
       </c>
       <c r="J26">
-        <v>4000</v>
+        <v>20000</v>
       </c>
       <c r="K26">
-        <v>10000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L26" t="s">
         <v>28</v>
       </c>
+      <c r="M26">
+        <v>0.194444</v>
+      </c>
+      <c r="N26">
+        <v>8.948646</v>
+      </c>
       <c r="O26">
-        <v>4.751706</v>
+        <v>8.818816</v>
+      </c>
+      <c r="P26">
+        <v>106.394444</v>
+      </c>
+      <c r="Q26">
+        <v>107.194444</v>
+      </c>
+      <c r="R26">
+        <v>106.2</v>
+      </c>
+      <c r="S26">
+        <v>107.0</v>
+      </c>
+      <c r="T26">
+        <v>26548.611</v>
+      </c>
+      <c r="U26">
+        <v>1</v>
+      </c>
+      <c r="V26">
+        <v>106.194444</v>
+      </c>
+      <c r="W26">
+        <v>106.0</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
         <v>29</v>
       </c>
       <c r="B27" t="s">
         <v>104</v>
       </c>
       <c r="C27" t="s">
         <v>105</v>
       </c>
       <c r="D27" t="s">
         <v>106</v>
       </c>
       <c r="E27" t="s">
         <v>55</v>
       </c>
       <c r="F27">
-        <v>8.0</v>
+        <v>5.0</v>
       </c>
       <c r="G27" s="2">
-        <v>45387.0</v>
+        <v>44543.0</v>
       </c>
       <c r="H27" s="2">
-        <v>49039.0</v>
+        <v>48195.0</v>
       </c>
       <c r="I27" s="2">
-        <v>49033.0</v>
+        <v>48180.0</v>
       </c>
       <c r="J27">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="K27">
         <v>10000.0</v>
       </c>
       <c r="L27" t="s">
         <v>28</v>
       </c>
+      <c r="M27">
+        <v>1.607143</v>
+      </c>
+      <c r="N27">
+        <v>5.359961</v>
+      </c>
       <c r="O27">
-        <v>6.863446</v>
+        <v>4.744935</v>
+      </c>
+      <c r="P27">
+        <v>99.857143</v>
+      </c>
+      <c r="Q27">
+        <v>102.857143</v>
+      </c>
+      <c r="R27">
+        <v>98.25</v>
+      </c>
+      <c r="S27">
+        <v>101.25</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B28" t="s">
         <v>107</v>
       </c>
       <c r="C28" t="s">
         <v>108</v>
       </c>
       <c r="D28" t="s">
         <v>109</v>
       </c>
       <c r="E28" t="s">
         <v>55</v>
       </c>
       <c r="F28">
         <v>8.0</v>
       </c>
       <c r="G28" s="2">
-        <v>45596.0</v>
+        <v>45387.0</v>
       </c>
       <c r="H28" s="2">
-        <v>46691.0</v>
+        <v>49039.0</v>
       </c>
       <c r="I28" s="2">
-        <v>46686.0</v>
+        <v>49033.0</v>
       </c>
       <c r="J28">
-        <v>5000</v>
+        <v>2000</v>
       </c>
       <c r="K28">
-        <v>1000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="L28" t="s">
         <v>28</v>
+      </c>
+      <c r="M28">
+        <v>0.087432</v>
+      </c>
+      <c r="N28">
+        <v>7.166865</v>
+      </c>
+      <c r="O28">
+        <v>6.768957</v>
+      </c>
+      <c r="P28">
+        <v>105.087432</v>
+      </c>
+      <c r="Q28">
+        <v>107.587432</v>
+      </c>
+      <c r="R28">
+        <v>105.0</v>
+      </c>
+      <c r="S28">
+        <v>107.5</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B29" t="s">
         <v>110</v>
       </c>
       <c r="C29" t="s">
         <v>111</v>
       </c>
       <c r="D29" t="s">
         <v>112</v>
       </c>
       <c r="E29" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="F29">
-        <v>10.0</v>
+        <v>8.0</v>
       </c>
       <c r="G29" s="2">
-        <v>45855.0</v>
+        <v>45596.0</v>
       </c>
       <c r="H29" s="2">
-        <v>47316.0</v>
+        <v>46691.0</v>
       </c>
       <c r="I29" s="2">
-        <v>47308.0</v>
+        <v>46686.0</v>
       </c>
       <c r="J29">
-        <v>10350</v>
+        <v>5000</v>
       </c>
       <c r="K29">
         <v>1000.0</v>
       </c>
       <c r="L29" t="s">
         <v>28</v>
       </c>
+      <c r="M29">
+        <v>0.2</v>
+      </c>
+      <c r="N29">
+        <v>7.65796</v>
+      </c>
       <c r="O29">
-        <v>7.97368</v>
+        <v>7.316513</v>
+      </c>
+      <c r="P29">
+        <v>100.7</v>
+      </c>
+      <c r="Q29">
+        <v>101.2</v>
+      </c>
+      <c r="R29">
+        <v>100.5</v>
+      </c>
+      <c r="S29">
+        <v>101.0</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
         <v>23</v>
       </c>
       <c r="B30" t="s">
         <v>113</v>
       </c>
       <c r="C30" t="s">
         <v>114</v>
       </c>
       <c r="D30" t="s">
         <v>115</v>
       </c>
       <c r="E30" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="F30">
-        <v>8.5</v>
+        <v>8.0</v>
       </c>
       <c r="G30" s="2">
-        <v>45716.0</v>
+        <v>46065.0</v>
       </c>
       <c r="H30" s="2">
-        <v>46811.0</v>
+        <v>46977.0</v>
       </c>
       <c r="I30" s="2">
-        <v>46805.0</v>
+        <v>46969.0</v>
       </c>
       <c r="J30">
-        <v>5000</v>
+        <v>4000</v>
       </c>
       <c r="K30">
         <v>1000.0</v>
       </c>
       <c r="L30" t="s">
         <v>28</v>
       </c>
+      <c r="M30">
+        <v>1.266667</v>
+      </c>
+      <c r="N30">
+        <v>7.991936</v>
+      </c>
       <c r="O30">
-        <v>6.416992</v>
+        <v>7.167746</v>
+      </c>
+      <c r="P30">
+        <v>101.266667</v>
+      </c>
+      <c r="Q30">
+        <v>103.016667</v>
+      </c>
+      <c r="R30">
+        <v>100.0</v>
+      </c>
+      <c r="S30">
+        <v>101.75</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
         <v>29</v>
       </c>
       <c r="B31" t="s">
         <v>116</v>
       </c>
       <c r="C31" t="s">
         <v>117</v>
       </c>
       <c r="D31" t="s">
         <v>118</v>
       </c>
       <c r="E31" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="F31">
-        <v>5.0</v>
+        <v>10.0</v>
       </c>
       <c r="G31" s="2">
-        <v>44630.0</v>
+        <v>45855.0</v>
       </c>
       <c r="H31" s="2">
-        <v>48283.0</v>
+        <v>47316.0</v>
       </c>
       <c r="I31" s="2">
-        <v>48276.0</v>
+        <v>47308.0</v>
       </c>
       <c r="J31">
-        <v>10000</v>
+        <v>10350</v>
       </c>
       <c r="K31">
         <v>1000.0</v>
       </c>
       <c r="L31" t="s">
         <v>28</v>
       </c>
+      <c r="M31">
+        <v>2.265193</v>
+      </c>
+      <c r="N31">
+        <v>10.916505</v>
+      </c>
       <c r="O31">
-        <v>5.001757</v>
+        <v>8.151241</v>
+      </c>
+      <c r="P31">
+        <v>99.765193</v>
+      </c>
+      <c r="Q31">
+        <v>107.46</v>
+      </c>
+      <c r="R31">
+        <v>97.5</v>
+      </c>
+      <c r="S31">
+        <v>105.194807</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B32" t="s">
         <v>119</v>
       </c>
       <c r="C32" t="s">
         <v>120</v>
       </c>
       <c r="D32" t="s">
         <v>121</v>
       </c>
       <c r="E32" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="F32">
-        <v>5.5</v>
+        <v>8.5</v>
       </c>
       <c r="G32" s="2">
-        <v>44286.0</v>
+        <v>45716.0</v>
       </c>
       <c r="H32" s="2">
-        <v>47938.0</v>
+        <v>46811.0</v>
       </c>
       <c r="I32" s="2">
-        <v>47931.0</v>
+        <v>46805.0</v>
       </c>
       <c r="J32">
-        <v>10000</v>
+        <v>5000</v>
       </c>
       <c r="K32">
         <v>1000.0</v>
       </c>
       <c r="L32" t="s">
         <v>28</v>
       </c>
+      <c r="M32">
+        <v>0.968056</v>
+      </c>
+      <c r="N32">
+        <v>8.325739</v>
+      </c>
       <c r="O32">
-        <v>5.390023</v>
+        <v>6.20783</v>
+      </c>
+      <c r="P32">
+        <v>101.218056</v>
+      </c>
+      <c r="Q32">
+        <v>104.968056</v>
+      </c>
+      <c r="R32">
+        <v>100.25</v>
+      </c>
+      <c r="S32">
+        <v>104.0</v>
       </c>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B33" t="s">
         <v>122</v>
       </c>
       <c r="C33" t="s">
         <v>123</v>
       </c>
       <c r="D33" t="s">
         <v>124</v>
       </c>
       <c r="E33" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="F33">
-        <v>8.126</v>
+        <v>5.0</v>
       </c>
       <c r="G33" s="2">
-        <v>45377.0</v>
+        <v>44630.0</v>
       </c>
       <c r="H33" s="2">
-        <v>46202.0</v>
+        <v>48283.0</v>
       </c>
       <c r="I33" s="2">
-        <v>46192.0</v>
+        <v>48276.0</v>
       </c>
       <c r="J33">
-        <v>16844</v>
+        <v>10000</v>
       </c>
       <c r="K33">
         <v>1000.0</v>
       </c>
       <c r="L33" t="s">
         <v>28</v>
       </c>
+      <c r="M33">
+        <v>0.125</v>
+      </c>
+      <c r="N33">
+        <v>5.197399</v>
+      </c>
       <c r="O33">
-        <v>7.529396</v>
+        <v>4.904182</v>
+      </c>
+      <c r="P33">
+        <v>99.125</v>
+      </c>
+      <c r="Q33">
+        <v>100.615</v>
+      </c>
+      <c r="R33">
+        <v>99.0</v>
+      </c>
+      <c r="S33">
+        <v>100.49</v>
       </c>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B34" t="s">
         <v>125</v>
       </c>
       <c r="C34" t="s">
         <v>126</v>
       </c>
       <c r="D34" t="s">
         <v>127</v>
       </c>
       <c r="E34" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="F34">
-        <v>9.92</v>
+        <v>5.5</v>
       </c>
       <c r="G34" s="2">
-        <v>45853.0</v>
+        <v>44286.0</v>
       </c>
       <c r="H34" s="2">
-        <v>46767.0</v>
+        <v>47938.0</v>
       </c>
       <c r="I34" s="2">
-        <v>46757.0</v>
+        <v>47931.0</v>
       </c>
       <c r="J34">
-        <v>6000</v>
+        <v>10000</v>
       </c>
       <c r="K34">
         <v>1000.0</v>
       </c>
       <c r="L34" t="s">
         <v>28</v>
+      </c>
+      <c r="M34">
+        <v>0.1375</v>
+      </c>
+      <c r="N34">
+        <v>6.083607</v>
+      </c>
+      <c r="O34">
+        <v>5.379979</v>
+      </c>
+      <c r="P34">
+        <v>97.6475</v>
+      </c>
+      <c r="Q34">
+        <v>100.6575</v>
+      </c>
+      <c r="R34">
+        <v>97.51</v>
+      </c>
+      <c r="S34">
+        <v>100.52</v>
+      </c>
+      <c r="T34">
+        <v>6040.05</v>
+      </c>
+      <c r="U34">
+        <v>2</v>
+      </c>
+      <c r="V34">
+        <v>100.6675</v>
+      </c>
+      <c r="W34">
+        <v>100.53</v>
       </c>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" t="s">
         <v>29</v>
       </c>
       <c r="B35" t="s">
         <v>128</v>
       </c>
       <c r="C35" t="s">
         <v>129</v>
       </c>
       <c r="D35" t="s">
         <v>130</v>
       </c>
       <c r="E35" t="s">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="F35">
-        <v>10.0</v>
+        <v>6.25</v>
       </c>
       <c r="G35" s="2">
-        <v>45555.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H35" s="2">
-        <v>47021.0</v>
+        <v>50131.0</v>
       </c>
       <c r="I35" s="2">
-        <v>47015.0</v>
+        <v>50124.0</v>
       </c>
       <c r="J35">
-        <v>150000</v>
+        <v>15000</v>
       </c>
       <c r="K35">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L35" t="s">
         <v>28</v>
       </c>
+      <c r="M35">
+        <v>0.138889</v>
+      </c>
+      <c r="N35">
+        <v>6.036965</v>
+      </c>
       <c r="O35">
-        <v>8.308098</v>
+        <v>6.002321</v>
+      </c>
+      <c r="P35">
+        <v>101.838889</v>
+      </c>
+      <c r="Q35">
+        <v>102.118889</v>
+      </c>
+      <c r="R35">
+        <v>101.7</v>
+      </c>
+      <c r="S35">
+        <v>101.98</v>
+      </c>
+      <c r="T35">
+        <v>133966.439</v>
+      </c>
+      <c r="U35">
+        <v>43</v>
+      </c>
+      <c r="V35">
+        <v>101.938889</v>
+      </c>
+      <c r="W35">
+        <v>101.8</v>
       </c>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" t="s">
         <v>23</v>
       </c>
       <c r="B36" t="s">
         <v>131</v>
       </c>
       <c r="C36" t="s">
         <v>132</v>
       </c>
       <c r="D36" t="s">
         <v>133</v>
       </c>
       <c r="E36" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="F36">
-        <v>11.002</v>
+        <v>8.126</v>
       </c>
       <c r="G36" s="2">
-        <v>45161.0</v>
+        <v>45377.0</v>
       </c>
       <c r="H36" s="2">
-        <v>46078.0</v>
+        <v>46202.0</v>
       </c>
       <c r="I36" s="2">
-        <v>46072.0</v>
+        <v>46192.0</v>
       </c>
       <c r="J36">
-        <v>10995</v>
+        <v>16844</v>
       </c>
       <c r="K36">
         <v>1000.0</v>
       </c>
       <c r="L36" t="s">
         <v>28</v>
       </c>
-      <c r="O36">
-        <v>-1.411598</v>
+      <c r="M36">
+        <v>2.257222</v>
       </c>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B37" t="s">
         <v>134</v>
       </c>
       <c r="C37" t="s">
         <v>135</v>
       </c>
       <c r="D37" t="s">
         <v>136</v>
       </c>
       <c r="E37" t="s">
         <v>55</v>
       </c>
       <c r="F37">
-        <v>11.002</v>
+        <v>6.5</v>
       </c>
       <c r="G37" s="2">
-        <v>45253.0</v>
+        <v>45975.0</v>
       </c>
       <c r="H37" s="2">
-        <v>46351.0</v>
+        <v>47436.0</v>
       </c>
       <c r="I37" s="2">
-        <v>46345.0</v>
+        <v>47430.0</v>
       </c>
       <c r="J37">
         <v>15000</v>
       </c>
       <c r="K37">
         <v>1000.0</v>
       </c>
       <c r="L37" t="s">
         <v>28</v>
       </c>
+      <c r="M37">
+        <v>0.993056</v>
+      </c>
+      <c r="N37">
+        <v>5.881297</v>
+      </c>
       <c r="O37">
-        <v>6.419292</v>
+        <v>5.878228</v>
+      </c>
+      <c r="P37">
+        <v>102.983056</v>
+      </c>
+      <c r="Q37">
+        <v>102.993056</v>
+      </c>
+      <c r="R37">
+        <v>101.99</v>
+      </c>
+      <c r="S37">
+        <v>102.0</v>
+      </c>
+      <c r="T37">
+        <v>17508.31952</v>
+      </c>
+      <c r="U37">
+        <v>3</v>
+      </c>
+      <c r="V37">
+        <v>102.993056</v>
+      </c>
+      <c r="W37">
+        <v>102.0</v>
       </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" t="s">
         <v>23</v>
       </c>
       <c r="B38" t="s">
         <v>137</v>
       </c>
       <c r="C38" t="s">
         <v>138</v>
       </c>
       <c r="D38" t="s">
         <v>139</v>
       </c>
       <c r="E38" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="F38">
-        <v>13.502</v>
+        <v>9.92</v>
       </c>
       <c r="G38" s="2">
-        <v>45132.0</v>
+        <v>45853.0</v>
       </c>
       <c r="H38" s="2">
-        <v>46959.0</v>
+        <v>46767.0</v>
       </c>
       <c r="I38" s="2">
-        <v>46953.0</v>
+        <v>46757.0</v>
       </c>
       <c r="J38">
-        <v>5000</v>
+        <v>6000</v>
       </c>
       <c r="K38">
         <v>1000.0</v>
       </c>
       <c r="L38" t="s">
         <v>28</v>
+      </c>
+      <c r="M38">
+        <v>-0.165333</v>
       </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" t="s">
         <v>23</v>
       </c>
       <c r="B39" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="C39" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D39" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E39" t="s">
         <v>55</v>
       </c>
       <c r="F39">
-        <v>13.002</v>
+        <v>9.5</v>
       </c>
       <c r="G39" s="2">
-        <v>45443.0</v>
+        <v>45925.0</v>
       </c>
       <c r="H39" s="2">
-        <v>47263.0</v>
+        <v>46655.0</v>
       </c>
       <c r="I39" s="2">
-        <v>47259.0</v>
+        <v>46651.0</v>
       </c>
       <c r="J39">
-        <v>5000</v>
+        <v>25000</v>
       </c>
       <c r="K39">
         <v>1000.0</v>
       </c>
       <c r="L39" t="s">
         <v>28</v>
+      </c>
+      <c r="M39">
+        <v>0.369444</v>
+      </c>
+      <c r="N39">
+        <v>8.986444</v>
+      </c>
+      <c r="O39">
+        <v>8.767795</v>
+      </c>
+      <c r="P39">
+        <v>101.069444</v>
+      </c>
+      <c r="Q39">
+        <v>101.369444</v>
+      </c>
+      <c r="R39">
+        <v>100.7</v>
+      </c>
+      <c r="S39">
+        <v>101.0</v>
+      </c>
+      <c r="T39">
+        <v>20273.8888</v>
+      </c>
+      <c r="U39">
+        <v>1</v>
+      </c>
+      <c r="V39">
+        <v>101.369444</v>
+      </c>
+      <c r="W39">
+        <v>101.0</v>
       </c>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" t="s">
         <v>29</v>
       </c>
       <c r="B40" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C40" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D40" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E40" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="F40">
-        <v>3.234</v>
+        <v>10.0</v>
       </c>
       <c r="G40" s="2">
-        <v>46008.0</v>
+        <v>45555.0</v>
       </c>
       <c r="H40" s="2">
-        <v>56203.0</v>
+        <v>47021.0</v>
       </c>
       <c r="I40" s="2">
-        <v>56193.0</v>
+        <v>47015.0</v>
       </c>
       <c r="J40">
-        <v>812</v>
+        <v>150000</v>
       </c>
       <c r="K40">
-        <v>100000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L40" t="s">
         <v>28</v>
+      </c>
+      <c r="M40">
+        <v>0.388889</v>
+      </c>
+      <c r="N40">
+        <v>8.420146</v>
+      </c>
+      <c r="O40">
+        <v>7.979777</v>
+      </c>
+      <c r="P40">
+        <v>103.888889</v>
+      </c>
+      <c r="Q40">
+        <v>104.888889</v>
+      </c>
+      <c r="R40">
+        <v>103.5</v>
+      </c>
+      <c r="S40">
+        <v>104.5</v>
+      </c>
+      <c r="T40">
+        <v>3670.811115</v>
+      </c>
+      <c r="U40">
+        <v>5</v>
+      </c>
+      <c r="V40">
+        <v>104.888889</v>
+      </c>
+      <c r="W40">
+        <v>104.5</v>
       </c>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" t="s">
         <v>23</v>
       </c>
       <c r="B41" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D41" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E41" t="s">
         <v>55</v>
       </c>
       <c r="F41">
-        <v>8.0</v>
+        <v>11.108</v>
       </c>
       <c r="G41" s="2">
-        <v>44974.0</v>
+        <v>45253.0</v>
       </c>
       <c r="H41" s="2">
-        <v>46070.0</v>
+        <v>46351.0</v>
       </c>
       <c r="I41" s="2">
-        <v>46064.0</v>
+        <v>46345.0</v>
       </c>
       <c r="J41">
-        <v>8000</v>
+        <v>15000</v>
       </c>
       <c r="K41">
         <v>1000.0</v>
       </c>
       <c r="L41" t="s">
         <v>28</v>
+      </c>
+      <c r="M41">
+        <v>0.431978</v>
+      </c>
+      <c r="N41">
+        <v>8.643257</v>
+      </c>
+      <c r="O41">
+        <v>4.788634</v>
+      </c>
+      <c r="P41">
+        <v>101.931978</v>
+      </c>
+      <c r="Q41">
+        <v>104.331978</v>
+      </c>
+      <c r="R41">
+        <v>101.5</v>
+      </c>
+      <c r="S41">
+        <v>103.9</v>
+      </c>
+      <c r="T41">
+        <v>43280.75076</v>
+      </c>
+      <c r="U41">
+        <v>4</v>
+      </c>
+      <c r="V41">
+        <v>103.135978</v>
+      </c>
+      <c r="W41">
+        <v>102.704</v>
       </c>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" t="s">
         <v>23</v>
       </c>
       <c r="B42" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C42" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D42" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E42" t="s">
         <v>55</v>
       </c>
       <c r="F42">
-        <v>9.0</v>
+        <v>13.608</v>
       </c>
       <c r="G42" s="2">
-        <v>45232.0</v>
+        <v>45132.0</v>
       </c>
       <c r="H42" s="2">
-        <v>46328.0</v>
+        <v>46959.0</v>
       </c>
       <c r="I42" s="2">
-        <v>46322.0</v>
+        <v>46953.0</v>
       </c>
       <c r="J42">
-        <v>10000</v>
+        <v>5000</v>
       </c>
       <c r="K42">
         <v>1000.0</v>
       </c>
       <c r="L42" t="s">
         <v>28</v>
+      </c>
+      <c r="M42">
+        <v>0.5292</v>
+      </c>
+      <c r="N42">
+        <v>13.150688</v>
+      </c>
+      <c r="P42">
+        <v>101.4292</v>
+      </c>
+      <c r="R42">
+        <v>100.9</v>
       </c>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B43" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="C43" t="s">
         <v>152</v>
       </c>
       <c r="D43" t="s">
         <v>153</v>
       </c>
       <c r="E43" t="s">
         <v>55</v>
       </c>
       <c r="F43">
-        <v>0.5</v>
+        <v>13.108</v>
       </c>
       <c r="G43" s="2">
-        <v>44333.0</v>
+        <v>45443.0</v>
       </c>
       <c r="H43" s="2">
-        <v>46890.0</v>
+        <v>47263.0</v>
       </c>
       <c r="I43" s="2">
-        <v>46875.0</v>
+        <v>47259.0</v>
       </c>
       <c r="J43">
-        <v>50000</v>
+        <v>5000</v>
       </c>
       <c r="K43">
         <v>1000.0</v>
       </c>
       <c r="L43" t="s">
         <v>28</v>
+      </c>
+      <c r="M43">
+        <v>0.509756</v>
       </c>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" t="s">
         <v>29</v>
       </c>
       <c r="B44" t="s">
         <v>154</v>
       </c>
       <c r="C44" t="s">
         <v>155</v>
       </c>
       <c r="D44" t="s">
         <v>156</v>
       </c>
       <c r="E44" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="F44">
-        <v>2.42</v>
+        <v>3.234</v>
       </c>
       <c r="G44" s="2">
-        <v>44686.0</v>
+        <v>46008.0</v>
       </c>
       <c r="H44" s="2">
-        <v>46512.0</v>
+        <v>56203.0</v>
       </c>
       <c r="I44" s="2">
-        <v>46497.0</v>
+        <v>56193.0</v>
       </c>
       <c r="J44">
-        <v>100000</v>
+        <v>812</v>
       </c>
       <c r="K44">
-        <v>1000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="L44" t="s">
         <v>28</v>
+      </c>
+      <c r="M44">
+        <v>0.476117</v>
       </c>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" t="s">
         <v>29</v>
       </c>
       <c r="B45" t="s">
         <v>157</v>
       </c>
       <c r="C45" t="s">
         <v>158</v>
       </c>
       <c r="D45" t="s">
         <v>159</v>
       </c>
       <c r="E45" t="s">
         <v>55</v>
       </c>
       <c r="F45">
-        <v>4.952</v>
+        <v>0.5</v>
       </c>
       <c r="G45" s="2">
-        <v>44979.0</v>
+        <v>44333.0</v>
       </c>
       <c r="H45" s="2">
-        <v>47171.0</v>
+        <v>46890.0</v>
       </c>
       <c r="I45" s="2">
-        <v>47165.0</v>
+        <v>46875.0</v>
       </c>
       <c r="J45">
         <v>50000</v>
       </c>
       <c r="K45">
         <v>1000.0</v>
       </c>
       <c r="L45" t="s">
         <v>28</v>
+      </c>
+      <c r="M45">
+        <v>0.447945</v>
       </c>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" t="s">
         <v>29</v>
       </c>
       <c r="B46" t="s">
         <v>160</v>
       </c>
       <c r="C46" t="s">
         <v>161</v>
       </c>
       <c r="D46" t="s">
         <v>162</v>
       </c>
       <c r="E46" t="s">
         <v>55</v>
       </c>
       <c r="F46">
-        <v>3.612</v>
+        <v>2.42</v>
       </c>
       <c r="G46" s="2">
-        <v>45974.0</v>
+        <v>44686.0</v>
       </c>
       <c r="H46" s="2">
-        <v>47800.0</v>
+        <v>46512.0</v>
       </c>
       <c r="I46" s="2">
-        <v>47794.0</v>
+        <v>46497.0</v>
       </c>
       <c r="J46">
-        <v>400000</v>
+        <v>100000</v>
       </c>
       <c r="K46">
         <v>1000.0</v>
       </c>
       <c r="L46" t="s">
         <v>28</v>
       </c>
-      <c r="O46">
-        <v>3.7</v>
+      <c r="M46">
+        <v>2.247616</v>
+      </c>
+      <c r="N46">
+        <v>3.627963</v>
+      </c>
+      <c r="P46">
+        <v>100.997616</v>
+      </c>
+      <c r="R46">
+        <v>98.75</v>
       </c>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" t="s">
         <v>29</v>
       </c>
       <c r="B47" t="s">
         <v>163</v>
       </c>
       <c r="C47" t="s">
         <v>164</v>
       </c>
       <c r="D47" t="s">
         <v>165</v>
       </c>
       <c r="E47" t="s">
         <v>55</v>
       </c>
       <c r="F47">
-        <v>9.5</v>
+        <v>4.952</v>
       </c>
       <c r="G47" s="2">
-        <v>45954.0</v>
+        <v>44979.0</v>
       </c>
       <c r="H47" s="2">
-        <v>47780.0</v>
+        <v>47171.0</v>
       </c>
       <c r="I47" s="2">
-        <v>47774.0</v>
+        <v>47165.0</v>
       </c>
       <c r="J47">
-        <v>275000</v>
+        <v>50000</v>
       </c>
       <c r="K47">
         <v>1000.0</v>
       </c>
       <c r="L47" t="s">
         <v>28</v>
       </c>
-      <c r="O47">
-        <v>8.02346</v>
+      <c r="M47">
+        <v>0.624088</v>
       </c>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" t="s">
         <v>29</v>
       </c>
       <c r="B48" t="s">
         <v>166</v>
       </c>
       <c r="C48" t="s">
         <v>167</v>
       </c>
       <c r="D48" t="s">
         <v>168</v>
       </c>
       <c r="E48" t="s">
         <v>55</v>
       </c>
       <c r="F48">
-        <v>13.0</v>
+        <v>3.612</v>
       </c>
       <c r="G48" s="2">
-        <v>45230.0</v>
+        <v>45974.0</v>
       </c>
       <c r="H48" s="2">
-        <v>47057.0</v>
+        <v>47800.0</v>
       </c>
       <c r="I48" s="2">
-        <v>47051.0</v>
+        <v>47794.0</v>
       </c>
       <c r="J48">
-        <v>900000</v>
+        <v>400000</v>
       </c>
       <c r="K48">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L48" t="s">
         <v>28</v>
       </c>
-      <c r="O48">
-        <v>9.440936</v>
+      <c r="M48">
+        <v>1.454696</v>
       </c>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B49" t="s">
         <v>169</v>
       </c>
       <c r="C49" t="s">
         <v>170</v>
       </c>
       <c r="D49" t="s">
         <v>171</v>
       </c>
       <c r="E49" t="s">
         <v>55</v>
       </c>
       <c r="F49">
-        <v>6.0</v>
+        <v>9.5</v>
       </c>
       <c r="G49" s="2">
-        <v>44239.0</v>
+        <v>45954.0</v>
       </c>
       <c r="H49" s="2">
-        <v>46065.0</v>
+        <v>47780.0</v>
       </c>
       <c r="I49" s="2">
-        <v>46055.0</v>
+        <v>47774.0</v>
       </c>
       <c r="J49">
-        <v>8577</v>
+        <v>275000</v>
       </c>
       <c r="K49">
         <v>1000.0</v>
       </c>
       <c r="L49" t="s">
         <v>28</v>
       </c>
+      <c r="M49">
+        <v>0.233607</v>
+      </c>
+      <c r="N49">
+        <v>9.090352</v>
+      </c>
       <c r="O49">
-        <v>-5.091335</v>
+        <v>8.554605</v>
+      </c>
+      <c r="P49">
+        <v>101.733607</v>
+      </c>
+      <c r="Q49">
+        <v>103.733607</v>
+      </c>
+      <c r="R49">
+        <v>101.5</v>
+      </c>
+      <c r="S49">
+        <v>103.5</v>
       </c>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B50" t="s">
         <v>172</v>
       </c>
       <c r="C50" t="s">
         <v>173</v>
       </c>
       <c r="D50" t="s">
         <v>174</v>
       </c>
       <c r="E50" t="s">
         <v>55</v>
       </c>
       <c r="F50">
-        <v>7.25</v>
+        <v>13.0</v>
       </c>
       <c r="G50" s="2">
-        <v>46014.0</v>
+        <v>45230.0</v>
       </c>
       <c r="H50" s="2">
-        <v>47472.0</v>
+        <v>47057.0</v>
       </c>
       <c r="I50" s="2">
-        <v>47466.0</v>
+        <v>47051.0</v>
       </c>
       <c r="J50">
-        <v>20000</v>
+        <v>900000</v>
       </c>
       <c r="K50">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L50" t="s">
         <v>28</v>
       </c>
+      <c r="M50">
+        <v>2.483146</v>
+      </c>
+      <c r="N50">
+        <v>10.735969</v>
+      </c>
       <c r="O50">
-        <v>6.978132</v>
+        <v>10.338614</v>
+      </c>
+      <c r="P50">
+        <v>107.483146</v>
+      </c>
+      <c r="Q50">
+        <v>108.393146</v>
+      </c>
+      <c r="R50">
+        <v>105.0</v>
+      </c>
+      <c r="S50">
+        <v>105.91</v>
+      </c>
+      <c r="T50">
+        <v>61358.943782</v>
+      </c>
+      <c r="U50">
+        <v>8</v>
+      </c>
+      <c r="V50">
+        <v>107.483146</v>
+      </c>
+      <c r="W50">
+        <v>105.0</v>
       </c>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" t="s">
         <v>23</v>
       </c>
       <c r="B51" t="s">
         <v>175</v>
       </c>
       <c r="C51" t="s">
         <v>176</v>
       </c>
       <c r="D51" t="s">
         <v>177</v>
       </c>
       <c r="E51" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="F51">
-        <v>11.0</v>
+        <v>7.25</v>
       </c>
       <c r="G51" s="2">
-        <v>45772.0</v>
+        <v>46014.0</v>
       </c>
       <c r="H51" s="2">
-        <v>46685.0</v>
+        <v>47472.0</v>
       </c>
       <c r="I51" s="2">
-        <v>46675.0</v>
+        <v>47466.0</v>
       </c>
       <c r="J51">
         <v>20000</v>
       </c>
       <c r="K51">
         <v>1000.0</v>
       </c>
       <c r="L51" t="s">
         <v>28</v>
       </c>
+      <c r="M51">
+        <v>2.134722</v>
+      </c>
+      <c r="N51">
+        <v>7.40238</v>
+      </c>
       <c r="O51">
-        <v>8.481315</v>
+        <v>6.780273</v>
+      </c>
+      <c r="P51">
+        <v>101.634722</v>
+      </c>
+      <c r="Q51">
+        <v>103.634722</v>
+      </c>
+      <c r="R51">
+        <v>99.5</v>
+      </c>
+      <c r="S51">
+        <v>101.5</v>
       </c>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B52" t="s">
         <v>178</v>
       </c>
       <c r="C52" t="s">
         <v>179</v>
       </c>
       <c r="D52" t="s">
         <v>180</v>
       </c>
       <c r="E52" t="s">
         <v>27</v>
       </c>
       <c r="F52">
-        <v>3.117</v>
+        <v>11.0</v>
       </c>
       <c r="G52" s="2">
-        <v>44720.0</v>
+        <v>45772.0</v>
       </c>
       <c r="H52" s="2">
-        <v>46546.0</v>
+        <v>46685.0</v>
       </c>
       <c r="I52" s="2">
-        <v>46538.0</v>
+        <v>46675.0</v>
       </c>
       <c r="J52">
-        <v>75000</v>
+        <v>20000</v>
       </c>
       <c r="K52">
         <v>1000.0</v>
       </c>
       <c r="L52" t="s">
         <v>28</v>
+      </c>
+      <c r="M52">
+        <v>2.261111</v>
+      </c>
+      <c r="O52">
+        <v>8.724849</v>
+      </c>
+      <c r="Q52">
+        <v>105.511111</v>
+      </c>
+      <c r="S52">
+        <v>103.25</v>
       </c>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" t="s">
         <v>29</v>
       </c>
       <c r="B53" t="s">
         <v>181</v>
       </c>
       <c r="C53" t="s">
         <v>182</v>
       </c>
       <c r="D53" t="s">
         <v>183</v>
       </c>
       <c r="E53" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="F53">
-        <v>5.0</v>
+        <v>3.117</v>
       </c>
       <c r="G53" s="2">
-        <v>45812.0</v>
+        <v>44720.0</v>
       </c>
       <c r="H53" s="2">
-        <v>46908.0</v>
+        <v>46546.0</v>
       </c>
       <c r="I53" s="2">
-        <v>46902.0</v>
+        <v>46538.0</v>
       </c>
       <c r="J53">
-        <v>500000</v>
+        <v>75000</v>
       </c>
       <c r="K53">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L53" t="s">
         <v>28</v>
       </c>
-      <c r="O53">
-        <v>4.234854</v>
+      <c r="M53">
+        <v>2.604616</v>
       </c>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" t="s">
+        <v>29</v>
+      </c>
+      <c r="B54" t="s">
         <v>184</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C54" t="s">
         <v>185</v>
       </c>
-      <c r="C54" t="s">
+      <c r="D54" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="E54" t="s">
         <v>33</v>
       </c>
       <c r="F54">
-        <v>3.3</v>
+        <v>5.0</v>
       </c>
       <c r="G54" s="2">
-        <v>45551.0</v>
+        <v>45812.0</v>
       </c>
       <c r="H54" s="2">
-        <v>46281.0</v>
+        <v>46908.0</v>
       </c>
       <c r="I54" s="2">
-        <v>46274.0</v>
+        <v>46902.0</v>
       </c>
       <c r="J54">
-        <v>2000000</v>
+        <v>500000</v>
       </c>
       <c r="K54">
         <v>100.0</v>
       </c>
       <c r="L54" t="s">
         <v>28</v>
       </c>
+      <c r="M54">
+        <v>0.486111</v>
+      </c>
+      <c r="N54">
+        <v>4.557889</v>
+      </c>
       <c r="O54">
-        <v>2.060962</v>
+        <v>4.174328</v>
+      </c>
+      <c r="P54">
+        <v>101.386111</v>
+      </c>
+      <c r="Q54">
+        <v>102.176111</v>
+      </c>
+      <c r="R54">
+        <v>100.9</v>
+      </c>
+      <c r="S54">
+        <v>101.69</v>
+      </c>
+      <c r="T54">
+        <v>17704.533314</v>
+      </c>
+      <c r="U54">
+        <v>8</v>
+      </c>
+      <c r="V54">
+        <v>101.486111</v>
+      </c>
+      <c r="W54">
+        <v>101.0</v>
       </c>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" t="s">
         <v>23</v>
       </c>
       <c r="B55" t="s">
+        <v>187</v>
+      </c>
+      <c r="C55" t="s">
         <v>188</v>
       </c>
-      <c r="C55" t="s">
+      <c r="D55" t="s">
         <v>189</v>
       </c>
-      <c r="D55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E55" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="F55">
         <v>10.0</v>
       </c>
       <c r="G55" s="2">
-        <v>45952.0</v>
+        <v>46014.0</v>
       </c>
       <c r="H55" s="2">
-        <v>47048.0</v>
+        <v>46379.0</v>
       </c>
       <c r="I55" s="2">
-        <v>47038.0</v>
+        <v>46371.0</v>
       </c>
       <c r="J55">
-        <v>3000</v>
+        <v>8000</v>
       </c>
       <c r="K55">
         <v>1000.0</v>
       </c>
       <c r="L55" t="s">
         <v>28</v>
       </c>
+      <c r="M55">
+        <v>2.93956</v>
+      </c>
       <c r="O55">
-        <v>8.74605</v>
+        <v>9.955756</v>
+      </c>
+      <c r="Q55">
+        <v>102.93956</v>
+      </c>
+      <c r="S55">
+        <v>100.0</v>
       </c>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" t="s">
-        <v>23</v>
+        <v>190</v>
       </c>
       <c r="B56" t="s">
         <v>191</v>
       </c>
       <c r="C56" t="s">
         <v>192</v>
       </c>
       <c r="D56" t="s">
         <v>193</v>
       </c>
       <c r="E56" t="s">
         <v>33</v>
       </c>
       <c r="F56">
-        <v>11.0</v>
+        <v>3.3</v>
       </c>
       <c r="G56" s="2">
-        <v>45812.0</v>
+        <v>45551.0</v>
       </c>
       <c r="H56" s="2">
-        <v>46908.0</v>
+        <v>46281.0</v>
       </c>
       <c r="I56" s="2">
-        <v>46903.0</v>
+        <v>46274.0</v>
       </c>
       <c r="J56">
-        <v>5000</v>
+        <v>2000000</v>
       </c>
       <c r="K56">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L56" t="s">
         <v>28</v>
       </c>
+      <c r="M56">
+        <v>1.853425</v>
+      </c>
+      <c r="N56">
+        <v>2.80836</v>
+      </c>
       <c r="O56">
-        <v>8.608713</v>
+        <v>1.105332</v>
+      </c>
+      <c r="P56">
+        <v>102.053425</v>
+      </c>
+      <c r="Q56">
+        <v>102.803425</v>
+      </c>
+      <c r="R56">
+        <v>100.2</v>
+      </c>
+      <c r="S56">
+        <v>100.95</v>
+      </c>
+      <c r="T56">
+        <v>9096.404825</v>
+      </c>
+      <c r="U56">
+        <v>8</v>
+      </c>
+      <c r="V56">
+        <v>102.053425</v>
+      </c>
+      <c r="W56">
+        <v>100.2</v>
       </c>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" t="s">
         <v>23</v>
       </c>
       <c r="B57" t="s">
         <v>194</v>
       </c>
       <c r="C57" t="s">
         <v>195</v>
       </c>
       <c r="D57" t="s">
         <v>196</v>
       </c>
       <c r="E57" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="F57">
-        <v>9.0</v>
+        <v>10.0</v>
       </c>
       <c r="G57" s="2">
-        <v>45646.0</v>
+        <v>45952.0</v>
       </c>
       <c r="H57" s="2">
-        <v>46741.0</v>
+        <v>47048.0</v>
       </c>
       <c r="I57" s="2">
-        <v>46734.0</v>
+        <v>47038.0</v>
       </c>
       <c r="J57">
         <v>3000</v>
       </c>
       <c r="K57">
         <v>1000.0</v>
       </c>
       <c r="L57" t="s">
         <v>28</v>
       </c>
+      <c r="M57">
+        <v>2.138889</v>
+      </c>
+      <c r="N57">
+        <v>9.998274</v>
+      </c>
       <c r="O57">
-        <v>8.413705</v>
+        <v>8.127722</v>
+      </c>
+      <c r="P57">
+        <v>102.138889</v>
+      </c>
+      <c r="Q57">
+        <v>106.387888</v>
+      </c>
+      <c r="R57">
+        <v>100.0</v>
+      </c>
+      <c r="S57">
+        <v>104.248999</v>
       </c>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" t="s">
         <v>23</v>
       </c>
       <c r="B58" t="s">
         <v>197</v>
       </c>
       <c r="C58" t="s">
         <v>198</v>
       </c>
       <c r="D58" t="s">
         <v>199</v>
       </c>
       <c r="E58" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="F58">
-        <v>12.0</v>
+        <v>11.0</v>
       </c>
       <c r="G58" s="2">
-        <v>45432.0</v>
+        <v>45812.0</v>
       </c>
       <c r="H58" s="2">
-        <v>46527.0</v>
+        <v>46908.0</v>
       </c>
       <c r="I58" s="2">
-        <v>46519.0</v>
+        <v>46903.0</v>
       </c>
       <c r="J58">
         <v>5000</v>
       </c>
       <c r="K58">
         <v>1000.0</v>
       </c>
       <c r="L58" t="s">
         <v>28</v>
       </c>
+      <c r="M58">
+        <v>1.069444</v>
+      </c>
+      <c r="N58">
+        <v>10.364447</v>
+      </c>
       <c r="O58">
-        <v>9.097153</v>
+        <v>8.085207</v>
+      </c>
+      <c r="P58">
+        <v>102.273444</v>
+      </c>
+      <c r="Q58">
+        <v>106.769444</v>
+      </c>
+      <c r="R58">
+        <v>101.204</v>
+      </c>
+      <c r="S58">
+        <v>105.7</v>
+      </c>
+      <c r="T58">
+        <v>5338.2722</v>
+      </c>
+      <c r="U58">
+        <v>3</v>
+      </c>
+      <c r="V58">
+        <v>106.969444</v>
+      </c>
+      <c r="W58">
+        <v>105.9</v>
       </c>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" t="s">
         <v>23</v>
       </c>
       <c r="B59" t="s">
         <v>200</v>
       </c>
       <c r="C59" t="s">
         <v>201</v>
       </c>
       <c r="D59" t="s">
         <v>202</v>
       </c>
       <c r="E59" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="F59">
-        <v>11.25</v>
+        <v>9.0</v>
       </c>
       <c r="G59" s="2">
-        <v>42513.0</v>
+        <v>45646.0</v>
       </c>
       <c r="H59" s="2">
-        <v>46896.0</v>
+        <v>46741.0</v>
       </c>
       <c r="I59" s="2">
-        <v>46890.0</v>
+        <v>46734.0</v>
       </c>
       <c r="J59">
-        <v>135000</v>
+        <v>3000</v>
       </c>
       <c r="K59">
         <v>1000.0</v>
       </c>
       <c r="L59" t="s">
         <v>28</v>
+      </c>
+      <c r="M59">
+        <v>0.48913</v>
+      </c>
+      <c r="N59">
+        <v>10.296722</v>
+      </c>
+      <c r="O59">
+        <v>7.104296</v>
+      </c>
+      <c r="P59">
+        <v>98.49013</v>
+      </c>
+      <c r="Q59">
+        <v>103.48913</v>
+      </c>
+      <c r="R59">
+        <v>98.001</v>
+      </c>
+      <c r="S59">
+        <v>103.0</v>
       </c>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>23</v>
       </c>
       <c r="B60" t="s">
         <v>203</v>
       </c>
       <c r="C60" t="s">
         <v>204</v>
       </c>
       <c r="D60" t="s">
         <v>205</v>
       </c>
       <c r="E60" t="s">
         <v>27</v>
       </c>
       <c r="F60">
-        <v>7.75</v>
+        <v>12.0</v>
       </c>
       <c r="G60" s="2">
-        <v>44764.0</v>
+        <v>45432.0</v>
       </c>
       <c r="H60" s="2">
-        <v>47321.0</v>
+        <v>46527.0</v>
       </c>
       <c r="I60" s="2">
-        <v>47314.0</v>
+        <v>46519.0</v>
       </c>
       <c r="J60">
-        <v>127500</v>
+        <v>5000</v>
       </c>
       <c r="K60">
         <v>1000.0</v>
       </c>
       <c r="L60" t="s">
         <v>28</v>
+      </c>
+      <c r="M60">
+        <v>1.617978</v>
+      </c>
+      <c r="N60">
+        <v>9.131931</v>
+      </c>
+      <c r="O60">
+        <v>8.43398</v>
+      </c>
+      <c r="P60">
+        <v>104.617978</v>
+      </c>
+      <c r="Q60">
+        <v>105.367978</v>
+      </c>
+      <c r="R60">
+        <v>103.0</v>
+      </c>
+      <c r="S60">
+        <v>103.75</v>
       </c>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" t="s">
-        <v>71</v>
+        <v>23</v>
       </c>
       <c r="B61" t="s">
         <v>206</v>
       </c>
       <c r="C61" t="s">
         <v>207</v>
       </c>
       <c r="D61" t="s">
         <v>208</v>
       </c>
       <c r="E61" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="F61">
-        <v>6.522</v>
+        <v>11.25</v>
       </c>
       <c r="G61" s="2">
-        <v>45742.0</v>
+        <v>42513.0</v>
       </c>
       <c r="H61" s="2">
-        <v>47113.0</v>
+        <v>46896.0</v>
       </c>
       <c r="I61" s="2">
-        <v>47100.0</v>
+        <v>46890.0</v>
       </c>
       <c r="J61">
-        <v>170000</v>
+        <v>135000</v>
       </c>
       <c r="K61">
         <v>1000.0</v>
       </c>
       <c r="L61" t="s">
         <v>28</v>
+      </c>
+      <c r="M61">
+        <v>1.422051</v>
       </c>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" t="s">
-        <v>29</v>
+        <v>74</v>
       </c>
       <c r="B62" t="s">
         <v>209</v>
       </c>
       <c r="C62" t="s">
         <v>210</v>
       </c>
       <c r="D62" t="s">
         <v>211</v>
       </c>
       <c r="E62" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="F62">
-        <v>10.0</v>
+        <v>7.75</v>
       </c>
       <c r="G62" s="2">
-        <v>45401.0</v>
+        <v>44764.0</v>
       </c>
       <c r="H62" s="2">
-        <v>46493.0</v>
+        <v>47321.0</v>
       </c>
       <c r="I62" s="2">
-        <v>46489.0</v>
+        <v>47314.0</v>
       </c>
       <c r="J62">
-        <v>120000</v>
+        <v>127500</v>
       </c>
       <c r="K62">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L62" t="s">
         <v>28</v>
       </c>
-      <c r="O62">
-        <v>6.620633</v>
+      <c r="M62">
+        <v>1.657639</v>
       </c>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" t="s">
-        <v>29</v>
+        <v>74</v>
       </c>
       <c r="B63" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="C63" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D63" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E63" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="F63">
-        <v>10.0</v>
+        <v>6.522</v>
       </c>
       <c r="G63" s="2">
-        <v>45534.0</v>
+        <v>45742.0</v>
       </c>
       <c r="H63" s="2">
-        <v>46629.0</v>
+        <v>47113.0</v>
       </c>
       <c r="I63" s="2">
-        <v>46623.0</v>
+        <v>47100.0</v>
       </c>
       <c r="J63">
-        <v>50000</v>
+        <v>170000</v>
       </c>
       <c r="K63">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L63" t="s">
         <v>28</v>
       </c>
-      <c r="O63">
-        <v>8.973787</v>
+      <c r="M63">
+        <v>0.253633</v>
       </c>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" t="s">
         <v>29</v>
       </c>
       <c r="B64" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C64" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D64" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="E64" t="s">
         <v>55</v>
       </c>
       <c r="F64">
-        <v>4.0</v>
+        <v>10.0</v>
       </c>
       <c r="G64" s="2">
-        <v>45812.0</v>
+        <v>45401.0</v>
       </c>
       <c r="H64" s="2">
-        <v>47638.0</v>
+        <v>46493.0</v>
       </c>
       <c r="I64" s="2">
-        <v>47632.0</v>
+        <v>46489.0</v>
       </c>
       <c r="J64">
-        <v>200000</v>
+        <v>120000</v>
       </c>
       <c r="K64">
         <v>100.0</v>
       </c>
       <c r="L64" t="s">
         <v>28</v>
       </c>
+      <c r="M64">
+        <v>0.25</v>
+      </c>
+      <c r="N64">
+        <v>8.093442</v>
+      </c>
+      <c r="O64">
+        <v>8.052857</v>
+      </c>
+      <c r="P64">
+        <v>102.11</v>
+      </c>
+      <c r="Q64">
+        <v>102.15</v>
+      </c>
+      <c r="R64">
+        <v>101.86</v>
+      </c>
+      <c r="S64">
+        <v>101.9</v>
+      </c>
+      <c r="T64">
+        <v>102.22</v>
+      </c>
+      <c r="U64">
+        <v>1</v>
+      </c>
+      <c r="V64">
+        <v>102.22</v>
+      </c>
+      <c r="W64">
+        <v>101.97</v>
+      </c>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B65" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="C65" t="s">
         <v>218</v>
       </c>
       <c r="D65" t="s">
         <v>219</v>
       </c>
       <c r="E65" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="F65">
-        <v>8.127</v>
+        <v>10.0</v>
       </c>
       <c r="G65" s="2">
-        <v>45064.0</v>
+        <v>45534.0</v>
       </c>
       <c r="H65" s="2">
-        <v>46160.0</v>
+        <v>46629.0</v>
       </c>
       <c r="I65" s="2">
-        <v>46148.0</v>
+        <v>46623.0</v>
       </c>
       <c r="J65">
-        <v>56617</v>
+        <v>50000</v>
       </c>
       <c r="K65">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L65" t="s">
         <v>28</v>
       </c>
+      <c r="M65">
+        <v>0.25</v>
+      </c>
+      <c r="N65">
+        <v>10.193203</v>
+      </c>
       <c r="O65">
-        <v>4.57642</v>
+        <v>7.749275</v>
+      </c>
+      <c r="P65">
+        <v>100.0</v>
+      </c>
+      <c r="Q65">
+        <v>103.21</v>
+      </c>
+      <c r="R65">
+        <v>99.75</v>
+      </c>
+      <c r="S65">
+        <v>102.96</v>
+      </c>
+      <c r="T65">
+        <v>1946.36</v>
+      </c>
+      <c r="U65">
+        <v>2</v>
+      </c>
+      <c r="V65">
+        <v>102.44</v>
+      </c>
+      <c r="W65">
+        <v>102.19</v>
       </c>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B66" t="s">
         <v>220</v>
       </c>
       <c r="C66" t="s">
         <v>221</v>
       </c>
       <c r="D66" t="s">
         <v>222</v>
       </c>
       <c r="E66" t="s">
         <v>55</v>
       </c>
       <c r="F66">
-        <v>4.5</v>
+        <v>4.0</v>
       </c>
       <c r="G66" s="2">
-        <v>44915.0</v>
+        <v>45812.0</v>
       </c>
       <c r="H66" s="2">
-        <v>46631.0</v>
+        <v>47638.0</v>
       </c>
       <c r="I66" s="2">
-        <v>46625.0</v>
+        <v>47632.0</v>
       </c>
       <c r="J66">
-        <v>108367493</v>
+        <v>200000</v>
       </c>
       <c r="K66">
-        <v>0.01</v>
+        <v>100.0</v>
       </c>
       <c r="L66" t="s">
         <v>28</v>
+      </c>
+      <c r="M66">
+        <v>0.391304</v>
       </c>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" t="s">
         <v>23</v>
       </c>
       <c r="B67" t="s">
         <v>223</v>
       </c>
       <c r="C67" t="s">
         <v>224</v>
       </c>
       <c r="D67" t="s">
         <v>225</v>
       </c>
       <c r="E67" t="s">
         <v>27</v>
       </c>
       <c r="F67">
-        <v>9.0</v>
+        <v>8.127</v>
       </c>
       <c r="G67" s="2">
-        <v>45860.0</v>
+        <v>45064.0</v>
       </c>
       <c r="H67" s="2">
-        <v>46865.0</v>
+        <v>46160.0</v>
       </c>
       <c r="I67" s="2">
-        <v>46857.0</v>
+        <v>46148.0</v>
       </c>
       <c r="J67">
-        <v>8000</v>
+        <v>58617</v>
       </c>
       <c r="K67">
         <v>1000.0</v>
       </c>
       <c r="L67" t="s">
         <v>28</v>
       </c>
+      <c r="M67">
+        <v>3.161737</v>
+      </c>
       <c r="O67">
-        <v>7.274886</v>
+        <v>8.180918</v>
+      </c>
+      <c r="Q67">
+        <v>103.161737</v>
+      </c>
+      <c r="S67">
+        <v>100.0</v>
       </c>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" t="s">
         <v>23</v>
       </c>
       <c r="B68" t="s">
         <v>226</v>
       </c>
       <c r="C68" t="s">
         <v>227</v>
       </c>
       <c r="D68" t="s">
         <v>228</v>
       </c>
       <c r="E68" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="F68">
-        <v>9.5</v>
+        <v>4.5</v>
       </c>
       <c r="G68" s="2">
-        <v>45442.0</v>
+        <v>44915.0</v>
       </c>
       <c r="H68" s="2">
-        <v>49094.0</v>
+        <v>46631.0</v>
       </c>
       <c r="I68" s="2">
-        <v>49088.0</v>
+        <v>46625.0</v>
       </c>
       <c r="J68">
-        <v>2000</v>
+        <v>109180249</v>
       </c>
       <c r="K68">
-        <v>1000.0</v>
+        <v>0.01</v>
       </c>
       <c r="L68" t="s">
         <v>28</v>
       </c>
-      <c r="O68">
-        <v>7.378553</v>
+      <c r="M68">
+        <v>0.1125</v>
       </c>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" t="s">
         <v>23</v>
       </c>
       <c r="B69" t="s">
         <v>229</v>
       </c>
       <c r="C69" t="s">
         <v>230</v>
       </c>
       <c r="D69" t="s">
         <v>231</v>
       </c>
       <c r="E69" t="s">
         <v>27</v>
       </c>
       <c r="F69">
         <v>9.0</v>
       </c>
       <c r="G69" s="2">
-        <v>45833.0</v>
+        <v>45860.0</v>
       </c>
       <c r="H69" s="2">
-        <v>46868.0</v>
+        <v>46865.0</v>
       </c>
       <c r="I69" s="2">
-        <v>46860.0</v>
+        <v>46857.0</v>
       </c>
       <c r="J69">
-        <v>5000</v>
+        <v>8000</v>
       </c>
       <c r="K69">
         <v>1000.0</v>
       </c>
       <c r="L69" t="s">
         <v>28</v>
       </c>
+      <c r="M69">
+        <v>1.925</v>
+      </c>
+      <c r="N69">
+        <v>9.958297</v>
+      </c>
       <c r="O69">
-        <v>7.089801</v>
+        <v>7.925207</v>
+      </c>
+      <c r="P69">
+        <v>100.175</v>
+      </c>
+      <c r="Q69">
+        <v>103.925</v>
+      </c>
+      <c r="R69">
+        <v>98.25</v>
+      </c>
+      <c r="S69">
+        <v>102.0</v>
       </c>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B70" t="s">
         <v>232</v>
       </c>
       <c r="C70" t="s">
         <v>233</v>
       </c>
       <c r="D70" t="s">
         <v>234</v>
       </c>
       <c r="E70" t="s">
         <v>33</v>
       </c>
       <c r="F70">
         <v>9.5</v>
       </c>
       <c r="G70" s="2">
-        <v>45987.0</v>
+        <v>45442.0</v>
       </c>
       <c r="H70" s="2">
-        <v>47083.0</v>
+        <v>49094.0</v>
       </c>
       <c r="I70" s="2">
-        <v>47077.0</v>
+        <v>49088.0</v>
       </c>
       <c r="J70">
-        <v>8000</v>
+        <v>2000</v>
       </c>
       <c r="K70">
         <v>1000.0</v>
       </c>
       <c r="L70" t="s">
         <v>28</v>
       </c>
+      <c r="M70">
+        <v>3.404167</v>
+      </c>
+      <c r="N70">
+        <v>7.500912</v>
+      </c>
       <c r="O70">
-        <v>8.028457</v>
+        <v>6.317653</v>
+      </c>
+      <c r="P70">
+        <v>115.404167</v>
+      </c>
+      <c r="Q70">
+        <v>123.404167</v>
+      </c>
+      <c r="R70">
+        <v>112.0</v>
+      </c>
+      <c r="S70">
+        <v>120.0</v>
+      </c>
+      <c r="T70">
+        <v>1154.04167</v>
+      </c>
+      <c r="U70">
+        <v>1</v>
+      </c>
+      <c r="V70">
+        <v>115.404167</v>
+      </c>
+      <c r="W70">
+        <v>112.0</v>
       </c>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" t="s">
         <v>23</v>
       </c>
       <c r="B71" t="s">
         <v>235</v>
       </c>
       <c r="C71" t="s">
         <v>236</v>
       </c>
       <c r="D71" t="s">
         <v>237</v>
       </c>
       <c r="E71" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="F71">
-        <v>8.022</v>
+        <v>9.0</v>
       </c>
       <c r="G71" s="2">
-        <v>45282.0</v>
+        <v>45833.0</v>
       </c>
       <c r="H71" s="2">
-        <v>46568.0</v>
+        <v>46868.0</v>
       </c>
       <c r="I71" s="2">
-        <v>46560.0</v>
+        <v>46860.0</v>
       </c>
       <c r="J71">
-        <v>20000</v>
+        <v>5000</v>
       </c>
       <c r="K71">
         <v>1000.0</v>
       </c>
       <c r="L71" t="s">
         <v>28</v>
       </c>
+      <c r="M71">
+        <v>0.35</v>
+      </c>
+      <c r="N71">
+        <v>11.788692</v>
+      </c>
       <c r="O71">
-        <v>6.890111</v>
+        <v>8.196339</v>
+      </c>
+      <c r="P71">
+        <v>95.35</v>
+      </c>
+      <c r="Q71">
+        <v>101.85</v>
+      </c>
+      <c r="R71">
+        <v>95.0</v>
+      </c>
+      <c r="S71">
+        <v>101.5</v>
       </c>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" t="s">
         <v>29</v>
       </c>
       <c r="B72" t="s">
         <v>238</v>
       </c>
       <c r="C72" t="s">
         <v>239</v>
       </c>
       <c r="D72" t="s">
         <v>240</v>
       </c>
       <c r="E72" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="F72">
-        <v>1.875</v>
+        <v>9.5</v>
       </c>
       <c r="G72" s="2">
-        <v>43291.0</v>
+        <v>45987.0</v>
       </c>
       <c r="H72" s="2">
-        <v>46944.0</v>
+        <v>47083.0</v>
       </c>
       <c r="I72" s="2">
-        <v>46938.0</v>
+        <v>47077.0</v>
       </c>
       <c r="J72">
-        <v>300000</v>
+        <v>8000</v>
       </c>
       <c r="K72">
         <v>1000.0</v>
       </c>
       <c r="L72" t="s">
         <v>28</v>
+      </c>
+      <c r="M72">
+        <v>1.134722</v>
+      </c>
+      <c r="N72">
+        <v>9.065587</v>
+      </c>
+      <c r="O72">
+        <v>8.69634</v>
+      </c>
+      <c r="P72">
+        <v>102.134722</v>
+      </c>
+      <c r="Q72">
+        <v>103.0</v>
+      </c>
+      <c r="R72">
+        <v>101.0</v>
+      </c>
+      <c r="S72">
+        <v>101.865278</v>
+      </c>
+      <c r="T72">
+        <v>20804.9444</v>
+      </c>
+      <c r="U72">
+        <v>5</v>
+      </c>
+      <c r="V72">
+        <v>104.234722</v>
+      </c>
+      <c r="W72">
+        <v>103.1</v>
       </c>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B73" t="s">
         <v>241</v>
       </c>
       <c r="C73" t="s">
         <v>242</v>
       </c>
       <c r="D73" t="s">
         <v>243</v>
       </c>
       <c r="E73" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="F73">
-        <v>2.0</v>
+        <v>8.135</v>
       </c>
       <c r="G73" s="2">
-        <v>42930.0</v>
+        <v>45282.0</v>
       </c>
       <c r="H73" s="2">
-        <v>46582.0</v>
+        <v>46568.0</v>
       </c>
       <c r="I73" s="2">
-        <v>46576.0</v>
+        <v>46560.0</v>
       </c>
       <c r="J73">
-        <v>300000</v>
+        <v>20000</v>
       </c>
       <c r="K73">
         <v>1000.0</v>
       </c>
       <c r="L73" t="s">
         <v>28</v>
+      </c>
+      <c r="M73">
+        <v>0.203375</v>
+      </c>
+      <c r="N73">
+        <v>8.350183</v>
+      </c>
+      <c r="O73">
+        <v>7.917303</v>
+      </c>
+      <c r="P73">
+        <v>99.953375</v>
+      </c>
+      <c r="Q73">
+        <v>100.453375</v>
+      </c>
+      <c r="R73">
+        <v>99.75</v>
+      </c>
+      <c r="S73">
+        <v>100.25</v>
       </c>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" t="s">
         <v>29</v>
       </c>
       <c r="B74" t="s">
         <v>244</v>
       </c>
       <c r="C74" t="s">
         <v>245</v>
       </c>
       <c r="D74" t="s">
         <v>246</v>
       </c>
       <c r="E74" t="s">
         <v>27</v>
       </c>
       <c r="F74">
-        <v>2.0</v>
+        <v>1.875</v>
       </c>
       <c r="G74" s="2">
-        <v>43972.0</v>
+        <v>43291.0</v>
       </c>
       <c r="H74" s="2">
-        <v>47624.0</v>
+        <v>46944.0</v>
       </c>
       <c r="I74" s="2">
-        <v>47618.0</v>
+        <v>46938.0</v>
       </c>
       <c r="J74">
         <v>300000</v>
       </c>
       <c r="K74">
         <v>1000.0</v>
       </c>
       <c r="L74" t="s">
         <v>28</v>
+      </c>
+      <c r="M74">
+        <v>1.402397</v>
       </c>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" t="s">
         <v>29</v>
       </c>
       <c r="B75" t="s">
         <v>247</v>
       </c>
       <c r="C75" t="s">
         <v>248</v>
       </c>
       <c r="D75" t="s">
         <v>249</v>
       </c>
       <c r="E75" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="F75">
-        <v>5.5</v>
+        <v>2.0</v>
       </c>
       <c r="G75" s="2">
-        <v>44545.0</v>
+        <v>42930.0</v>
       </c>
       <c r="H75" s="2">
-        <v>48197.0</v>
+        <v>46582.0</v>
       </c>
       <c r="I75" s="2">
-        <v>48191.0</v>
+        <v>46576.0</v>
       </c>
       <c r="J75">
-        <v>15000</v>
+        <v>300000</v>
       </c>
       <c r="K75">
         <v>1000.0</v>
       </c>
       <c r="L75" t="s">
         <v>28</v>
       </c>
-      <c r="O75">
-        <v>5.640743</v>
+      <c r="M75">
+        <v>1.473973</v>
       </c>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" t="s">
         <v>29</v>
       </c>
       <c r="B76" t="s">
         <v>250</v>
       </c>
       <c r="C76" t="s">
         <v>251</v>
       </c>
       <c r="D76" t="s">
         <v>252</v>
       </c>
       <c r="E76" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="F76">
-        <v>6.25</v>
+        <v>2.0</v>
       </c>
       <c r="G76" s="2">
-        <v>45939.0</v>
+        <v>43972.0</v>
       </c>
       <c r="H76" s="2">
-        <v>49591.0</v>
+        <v>47624.0</v>
       </c>
       <c r="I76" s="2">
-        <v>49585.0</v>
+        <v>47618.0</v>
       </c>
       <c r="J76">
-        <v>8000</v>
+        <v>300000</v>
       </c>
       <c r="K76">
         <v>1000.0</v>
       </c>
       <c r="L76" t="s">
         <v>28</v>
       </c>
-      <c r="O76">
-        <v>5.709021</v>
+      <c r="M76">
+        <v>1.769863</v>
       </c>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" t="s">
         <v>29</v>
       </c>
       <c r="B77" t="s">
         <v>253</v>
       </c>
       <c r="C77" t="s">
         <v>254</v>
       </c>
       <c r="D77" t="s">
         <v>255</v>
       </c>
       <c r="E77" t="s">
         <v>33</v>
       </c>
       <c r="F77">
-        <v>9.0</v>
+        <v>5.5</v>
       </c>
       <c r="G77" s="2">
-        <v>45273.0</v>
+        <v>44545.0</v>
       </c>
       <c r="H77" s="2">
-        <v>48926.0</v>
+        <v>48197.0</v>
       </c>
       <c r="I77" s="2">
-        <v>48919.0</v>
+        <v>48191.0</v>
       </c>
       <c r="J77">
-        <v>8000</v>
+        <v>15000</v>
       </c>
       <c r="K77">
         <v>1000.0</v>
       </c>
       <c r="L77" t="s">
         <v>28</v>
       </c>
+      <c r="M77">
+        <v>0.168056</v>
+      </c>
+      <c r="N77">
+        <v>5.853757</v>
+      </c>
       <c r="O77">
-        <v>7.410597</v>
+        <v>5.832752</v>
+      </c>
+      <c r="P77">
+        <v>98.468056</v>
+      </c>
+      <c r="Q77">
+        <v>98.568056</v>
+      </c>
+      <c r="R77">
+        <v>98.3</v>
+      </c>
+      <c r="S77">
+        <v>98.4</v>
+      </c>
+      <c r="T77">
+        <v>8876.72504</v>
+      </c>
+      <c r="U77">
+        <v>5</v>
+      </c>
+      <c r="V77">
+        <v>98.428056</v>
+      </c>
+      <c r="W77">
+        <v>98.26</v>
       </c>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B78" t="s">
         <v>256</v>
       </c>
       <c r="C78" t="s">
         <v>257</v>
       </c>
       <c r="D78" t="s">
         <v>258</v>
       </c>
       <c r="E78" t="s">
         <v>33</v>
       </c>
       <c r="F78">
-        <v>11.0</v>
+        <v>6.25</v>
       </c>
       <c r="G78" s="2">
-        <v>45806.0</v>
+        <v>45939.0</v>
       </c>
       <c r="H78" s="2">
-        <v>47267.0</v>
+        <v>49591.0</v>
       </c>
       <c r="I78" s="2">
-        <v>47261.0</v>
+        <v>49585.0</v>
       </c>
       <c r="J78">
         <v>8000</v>
       </c>
       <c r="K78">
         <v>1000.0</v>
       </c>
       <c r="L78" t="s">
         <v>28</v>
       </c>
+      <c r="M78">
+        <v>0.190972</v>
+      </c>
+      <c r="N78">
+        <v>6.165997</v>
+      </c>
       <c r="O78">
-        <v>8.229839</v>
+        <v>5.97253</v>
+      </c>
+      <c r="P78">
+        <v>100.790972</v>
+      </c>
+      <c r="Q78">
+        <v>102.190972</v>
+      </c>
+      <c r="R78">
+        <v>100.6</v>
+      </c>
+      <c r="S78">
+        <v>102.0</v>
       </c>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" t="s">
         <v>29</v>
       </c>
       <c r="B79" t="s">
         <v>259</v>
       </c>
       <c r="C79" t="s">
         <v>260</v>
       </c>
       <c r="D79" t="s">
         <v>261</v>
       </c>
       <c r="E79" t="s">
         <v>33</v>
       </c>
       <c r="F79">
-        <v>11.0</v>
+        <v>9.0</v>
       </c>
       <c r="G79" s="2">
-        <v>44475.0</v>
+        <v>45273.0</v>
       </c>
       <c r="H79" s="2">
-        <v>46301.0</v>
+        <v>48926.0</v>
       </c>
       <c r="I79" s="2">
-        <v>46295.0</v>
+        <v>48919.0</v>
       </c>
       <c r="J79">
-        <v>472974</v>
+        <v>8000</v>
       </c>
       <c r="K79">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L79" t="s">
         <v>28</v>
       </c>
+      <c r="M79">
+        <v>0.275</v>
+      </c>
+      <c r="N79">
+        <v>7.597733</v>
+      </c>
       <c r="O79">
-        <v>10.852679</v>
+        <v>7.482739</v>
+      </c>
+      <c r="P79">
+        <v>108.375</v>
+      </c>
+      <c r="Q79">
+        <v>109.075</v>
+      </c>
+      <c r="R79">
+        <v>108.1</v>
+      </c>
+      <c r="S79">
+        <v>108.8</v>
+      </c>
+      <c r="T79">
+        <v>2177.5</v>
+      </c>
+      <c r="U79">
+        <v>2</v>
+      </c>
+      <c r="V79">
+        <v>108.875</v>
+      </c>
+      <c r="W79">
+        <v>108.6</v>
       </c>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B80" t="s">
         <v>262</v>
       </c>
       <c r="C80" t="s">
         <v>263</v>
       </c>
       <c r="D80" t="s">
         <v>264</v>
       </c>
       <c r="E80" t="s">
         <v>33</v>
       </c>
       <c r="F80">
-        <v>12.0</v>
+        <v>9.5</v>
       </c>
       <c r="G80" s="2">
-        <v>45814.0</v>
+        <v>46107.0</v>
       </c>
       <c r="H80" s="2">
-        <v>47823.0</v>
+        <v>47568.0</v>
       </c>
       <c r="I80" s="2">
-        <v>47634.0</v>
+        <v>47561.0</v>
       </c>
       <c r="J80">
-        <v>1600000</v>
+        <v>8000</v>
       </c>
       <c r="K80">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L80" t="s">
         <v>28</v>
       </c>
+      <c r="M80">
+        <v>0.343056</v>
+      </c>
+      <c r="N80">
+        <v>8.699375</v>
+      </c>
       <c r="O80">
-        <v>12.034104</v>
+        <v>8.671816</v>
+      </c>
+      <c r="P80">
+        <v>103.0</v>
+      </c>
+      <c r="Q80">
+        <v>103.093056</v>
+      </c>
+      <c r="R80">
+        <v>102.656944</v>
+      </c>
+      <c r="S80">
+        <v>102.75</v>
+      </c>
+      <c r="T80">
+        <v>2061.86112</v>
+      </c>
+      <c r="U80">
+        <v>1</v>
+      </c>
+      <c r="V80">
+        <v>103.093056</v>
+      </c>
+      <c r="W80">
+        <v>102.75</v>
       </c>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B81" t="s">
         <v>265</v>
       </c>
       <c r="C81" t="s">
         <v>266</v>
       </c>
       <c r="D81" t="s">
         <v>267</v>
       </c>
       <c r="E81" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="F81">
-        <v>7.0</v>
+        <v>11.0</v>
       </c>
       <c r="G81" s="2">
-        <v>45457.0</v>
+        <v>45806.0</v>
       </c>
       <c r="H81" s="2">
-        <v>46552.0</v>
+        <v>47267.0</v>
       </c>
       <c r="I81" s="2">
-        <v>46542.0</v>
+        <v>47261.0</v>
       </c>
       <c r="J81">
-        <v>10000</v>
+        <v>8000</v>
       </c>
       <c r="K81">
         <v>1000.0</v>
       </c>
       <c r="L81" t="s">
         <v>28</v>
+      </c>
+      <c r="M81">
+        <v>1.252778</v>
+      </c>
+      <c r="N81">
+        <v>10.58006</v>
+      </c>
+      <c r="O81">
+        <v>9.254503</v>
+      </c>
+      <c r="P81">
+        <v>102.352778</v>
+      </c>
+      <c r="Q81">
+        <v>105.952778</v>
+      </c>
+      <c r="R81">
+        <v>101.1</v>
+      </c>
+      <c r="S81">
+        <v>104.7</v>
+      </c>
+      <c r="T81">
+        <v>4205.12112</v>
+      </c>
+      <c r="U81">
+        <v>4</v>
+      </c>
+      <c r="V81">
+        <v>101.753778</v>
+      </c>
+      <c r="W81">
+        <v>100.501</v>
       </c>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B82" t="s">
         <v>268</v>
       </c>
       <c r="C82" t="s">
         <v>269</v>
       </c>
       <c r="D82" t="s">
         <v>270</v>
       </c>
       <c r="E82" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="F82">
-        <v>11.5</v>
+        <v>11.0</v>
       </c>
       <c r="G82" s="2">
-        <v>45853.0</v>
+        <v>44475.0</v>
       </c>
       <c r="H82" s="2">
-        <v>46583.0</v>
+        <v>46301.0</v>
       </c>
       <c r="I82" s="2">
-        <v>46575.0</v>
+        <v>46295.0</v>
       </c>
       <c r="J82">
-        <v>8000</v>
+        <v>472974</v>
       </c>
       <c r="K82">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L82" t="s">
         <v>28</v>
       </c>
+      <c r="M82">
+        <v>0.090164</v>
+      </c>
+      <c r="N82">
+        <v>12.505838</v>
+      </c>
       <c r="O82">
-        <v>9.969048</v>
+        <v>9.399622</v>
+      </c>
+      <c r="P82">
+        <v>99.390164</v>
+      </c>
+      <c r="Q82">
+        <v>100.840164</v>
+      </c>
+      <c r="R82">
+        <v>99.3</v>
+      </c>
+      <c r="S82">
+        <v>100.75</v>
+      </c>
+      <c r="T82">
+        <v>806.721312</v>
+      </c>
+      <c r="U82">
+        <v>4</v>
+      </c>
+      <c r="V82">
+        <v>100.840164</v>
+      </c>
+      <c r="W82">
+        <v>100.75</v>
       </c>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B83" t="s">
         <v>271</v>
       </c>
       <c r="C83" t="s">
         <v>272</v>
       </c>
       <c r="D83" t="s">
         <v>273</v>
       </c>
       <c r="E83" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="F83">
-        <v>10.5</v>
+        <v>12.0</v>
       </c>
       <c r="G83" s="2">
-        <v>46014.0</v>
+        <v>45814.0</v>
       </c>
       <c r="H83" s="2">
-        <v>46744.0</v>
+        <v>47823.0</v>
       </c>
       <c r="I83" s="2">
-        <v>46736.0</v>
+        <v>47634.0</v>
       </c>
       <c r="J83">
-        <v>4500</v>
+        <v>1600000</v>
       </c>
       <c r="K83">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L83" t="s">
         <v>28</v>
+      </c>
+      <c r="M83">
+        <v>4.087912</v>
+      </c>
+      <c r="N83">
+        <v>12.093655</v>
+      </c>
+      <c r="O83">
+        <v>12.036143</v>
+      </c>
+      <c r="P83">
+        <v>103.887912</v>
+      </c>
+      <c r="Q83">
+        <v>104.087912</v>
+      </c>
+      <c r="R83">
+        <v>99.8</v>
+      </c>
+      <c r="S83">
+        <v>100.0</v>
+      </c>
+      <c r="T83">
+        <v>13425.137792</v>
+      </c>
+      <c r="U83">
+        <v>10</v>
+      </c>
+      <c r="V83">
+        <v>104.087912</v>
+      </c>
+      <c r="W83">
+        <v>100.0</v>
       </c>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B84" t="s">
         <v>274</v>
       </c>
       <c r="C84" t="s">
         <v>275</v>
       </c>
       <c r="D84" t="s">
         <v>276</v>
       </c>
       <c r="E84" t="s">
         <v>27</v>
       </c>
       <c r="F84">
-        <v>8.0</v>
+        <v>7.0</v>
       </c>
       <c r="G84" s="2">
-        <v>45930.0</v>
+        <v>45457.0</v>
       </c>
       <c r="H84" s="2">
-        <v>48852.0</v>
+        <v>46552.0</v>
       </c>
       <c r="I84" s="2">
-        <v>48848.0</v>
+        <v>46542.0</v>
       </c>
       <c r="J84">
-        <v>1064</v>
+        <v>10000</v>
       </c>
       <c r="K84">
         <v>1000.0</v>
       </c>
       <c r="L84" t="s">
         <v>28</v>
+      </c>
+      <c r="M84">
+        <v>2.236111</v>
+      </c>
+      <c r="N84">
+        <v>8.104461</v>
+      </c>
+      <c r="O84">
+        <v>5.934444</v>
+      </c>
+      <c r="P84">
+        <v>101.0</v>
+      </c>
+      <c r="Q84">
+        <v>103.422111</v>
+      </c>
+      <c r="R84">
+        <v>98.763889</v>
+      </c>
+      <c r="S84">
+        <v>101.186</v>
       </c>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B85" t="s">
         <v>277</v>
       </c>
       <c r="C85" t="s">
         <v>278</v>
       </c>
       <c r="D85" t="s">
         <v>279</v>
       </c>
       <c r="E85" t="s">
         <v>27</v>
       </c>
       <c r="F85">
-        <v>8.0</v>
+        <v>11.5</v>
       </c>
       <c r="G85" s="2">
-        <v>45645.0</v>
+        <v>45853.0</v>
       </c>
       <c r="H85" s="2">
-        <v>46375.0</v>
+        <v>46583.0</v>
       </c>
       <c r="I85" s="2">
-        <v>46366.0</v>
+        <v>46575.0</v>
       </c>
       <c r="J85">
-        <v>406087</v>
+        <v>8000</v>
       </c>
       <c r="K85">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L85" t="s">
         <v>28</v>
       </c>
+      <c r="M85">
+        <v>2.668508</v>
+      </c>
+      <c r="N85">
+        <v>38.395145</v>
+      </c>
       <c r="O85">
-        <v>6.190299</v>
+        <v>11.178648</v>
+      </c>
+      <c r="P85">
+        <v>77.368508</v>
+      </c>
+      <c r="Q85">
+        <v>103.0</v>
+      </c>
+      <c r="R85">
+        <v>74.7</v>
+      </c>
+      <c r="S85">
+        <v>100.331492</v>
       </c>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" t="s">
         <v>23</v>
       </c>
       <c r="B86" t="s">
         <v>280</v>
       </c>
       <c r="C86" t="s">
         <v>281</v>
       </c>
       <c r="D86" t="s">
         <v>282</v>
       </c>
       <c r="E86" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="F86">
-        <v>7.5</v>
+        <v>10.5</v>
       </c>
       <c r="G86" s="2">
-        <v>45638.0</v>
+        <v>46014.0</v>
       </c>
       <c r="H86" s="2">
-        <v>47099.0</v>
+        <v>46744.0</v>
       </c>
       <c r="I86" s="2">
-        <v>47093.0</v>
+        <v>46736.0</v>
       </c>
       <c r="J86">
-        <v>8000</v>
+        <v>4500</v>
       </c>
       <c r="K86">
         <v>1000.0</v>
       </c>
       <c r="L86" t="s">
         <v>28</v>
+      </c>
+      <c r="M86">
+        <v>3.086538</v>
       </c>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" t="s">
         <v>23</v>
       </c>
       <c r="B87" t="s">
         <v>283</v>
       </c>
       <c r="C87" t="s">
         <v>284</v>
       </c>
       <c r="D87" t="s">
         <v>285</v>
       </c>
       <c r="E87" t="s">
         <v>27</v>
       </c>
       <c r="F87">
-        <v>8.314</v>
+        <v>8.0</v>
       </c>
       <c r="G87" s="2">
-        <v>45392.0</v>
+        <v>45930.0</v>
       </c>
       <c r="H87" s="2">
-        <v>46670.0</v>
+        <v>48852.0</v>
       </c>
       <c r="I87" s="2">
-        <v>46664.0</v>
+        <v>48848.0</v>
       </c>
       <c r="J87">
-        <v>1500</v>
+        <v>1064</v>
       </c>
       <c r="K87">
         <v>1000.0</v>
       </c>
       <c r="L87" t="s">
         <v>28</v>
       </c>
-      <c r="O87">
-        <v>6.417541</v>
+      <c r="M87">
+        <v>0.196721</v>
       </c>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B88" t="s">
         <v>286</v>
       </c>
       <c r="C88" t="s">
         <v>287</v>
       </c>
       <c r="D88" t="s">
         <v>288</v>
       </c>
       <c r="E88" t="s">
         <v>27</v>
       </c>
       <c r="F88">
-        <v>8.304</v>
+        <v>8.0</v>
       </c>
       <c r="G88" s="2">
-        <v>45757.0</v>
+        <v>45645.0</v>
       </c>
       <c r="H88" s="2">
-        <v>47036.0</v>
+        <v>46375.0</v>
       </c>
       <c r="I88" s="2">
-        <v>47028.0</v>
+        <v>46366.0</v>
       </c>
       <c r="J88">
-        <v>3000</v>
+        <v>500000</v>
       </c>
       <c r="K88">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L88" t="s">
         <v>28</v>
+      </c>
+      <c r="M88">
+        <v>2.43956</v>
+      </c>
+      <c r="N88">
+        <v>7.971925</v>
+      </c>
+      <c r="O88">
+        <v>5.74756</v>
+      </c>
+      <c r="P88">
+        <v>102.43956</v>
+      </c>
+      <c r="Q88">
+        <v>103.93956</v>
+      </c>
+      <c r="R88">
+        <v>100.0</v>
+      </c>
+      <c r="S88">
+        <v>101.5</v>
       </c>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" t="s">
         <v>23</v>
       </c>
       <c r="B89" t="s">
         <v>289</v>
       </c>
       <c r="C89" t="s">
         <v>290</v>
       </c>
       <c r="D89" t="s">
         <v>291</v>
       </c>
       <c r="E89" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="F89">
-        <v>8.313</v>
+        <v>7.5</v>
       </c>
       <c r="G89" s="2">
-        <v>45726.0</v>
+        <v>45638.0</v>
       </c>
       <c r="H89" s="2">
-        <v>47128.0</v>
+        <v>47099.0</v>
       </c>
       <c r="I89" s="2">
-        <v>47120.0</v>
+        <v>47093.0</v>
       </c>
       <c r="J89">
-        <v>2150</v>
+        <v>8000</v>
       </c>
       <c r="K89">
         <v>1000.0</v>
       </c>
       <c r="L89" t="s">
         <v>28</v>
+      </c>
+      <c r="M89">
+        <v>0.1875</v>
+      </c>
+      <c r="N89">
+        <v>7.500301</v>
+      </c>
+      <c r="O89">
+        <v>7.148367</v>
+      </c>
+      <c r="P89">
+        <v>100.1875</v>
+      </c>
+      <c r="Q89">
+        <v>101.0375</v>
+      </c>
+      <c r="R89">
+        <v>100.0</v>
+      </c>
+      <c r="S89">
+        <v>100.85</v>
       </c>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" t="s">
-        <v>71</v>
+        <v>23</v>
       </c>
       <c r="B90" t="s">
         <v>292</v>
       </c>
       <c r="C90" t="s">
         <v>293</v>
       </c>
       <c r="D90" t="s">
         <v>294</v>
       </c>
       <c r="E90" t="s">
         <v>27</v>
       </c>
       <c r="F90">
-        <v>9.069</v>
+        <v>8.314</v>
       </c>
       <c r="G90" s="2">
-        <v>45533.0</v>
+        <v>45392.0</v>
       </c>
       <c r="H90" s="2">
-        <v>47359.0</v>
+        <v>46670.0</v>
       </c>
       <c r="I90" s="2">
-        <v>47352.0</v>
+        <v>46664.0</v>
       </c>
       <c r="J90">
-        <v>230150</v>
+        <v>1500</v>
       </c>
       <c r="K90">
         <v>1000.0</v>
       </c>
       <c r="L90" t="s">
         <v>28</v>
       </c>
+      <c r="M90">
+        <v>-0.023094</v>
+      </c>
       <c r="O90">
-        <v>5.412678</v>
+        <v>6.207817</v>
+      </c>
+      <c r="Q90">
+        <v>102.976906</v>
+      </c>
+      <c r="S90">
+        <v>103.0</v>
       </c>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B91" t="s">
         <v>295</v>
       </c>
       <c r="C91" t="s">
         <v>296</v>
       </c>
       <c r="D91" t="s">
         <v>297</v>
       </c>
       <c r="E91" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="F91">
-        <v>6.0</v>
+        <v>8.304</v>
       </c>
       <c r="G91" s="2">
-        <v>45611.0</v>
+        <v>45757.0</v>
       </c>
       <c r="H91" s="2">
-        <v>49263.0</v>
+        <v>47036.0</v>
       </c>
       <c r="I91" s="2">
-        <v>49256.0</v>
+        <v>47028.0</v>
       </c>
       <c r="J91">
-        <v>20000</v>
+        <v>3000</v>
       </c>
       <c r="K91">
         <v>1000.0</v>
       </c>
       <c r="L91" t="s">
         <v>28</v>
       </c>
-      <c r="O91">
-        <v>5.42561</v>
+      <c r="M91">
+        <v>-0.023067</v>
       </c>
     </row>
     <row r="92" spans="1:23">
       <c r="A92" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B92" t="s">
         <v>298</v>
       </c>
       <c r="C92" t="s">
         <v>299</v>
       </c>
       <c r="D92" t="s">
         <v>300</v>
       </c>
       <c r="E92" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="F92">
-        <v>10.5</v>
+        <v>8.32</v>
       </c>
       <c r="G92" s="2">
-        <v>45198.0</v>
+        <v>45726.0</v>
       </c>
       <c r="H92" s="2">
-        <v>48851.0</v>
+        <v>47128.0</v>
       </c>
       <c r="I92" s="2">
-        <v>48845.0</v>
+        <v>47120.0</v>
       </c>
       <c r="J92">
-        <v>35000</v>
+        <v>2150</v>
       </c>
       <c r="K92">
         <v>1000.0</v>
       </c>
       <c r="L92" t="s">
         <v>28</v>
       </c>
-      <c r="O92">
-        <v>7.648128</v>
+      <c r="M92">
+        <v>0.670222</v>
       </c>
     </row>
     <row r="93" spans="1:23">
       <c r="A93" t="s">
-        <v>29</v>
+        <v>74</v>
       </c>
       <c r="B93" t="s">
         <v>301</v>
       </c>
       <c r="C93" t="s">
         <v>302</v>
       </c>
       <c r="D93" t="s">
         <v>303</v>
       </c>
       <c r="E93" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="F93">
-        <v>10.0</v>
+        <v>9.069</v>
       </c>
       <c r="G93" s="2">
-        <v>45625.0</v>
+        <v>45533.0</v>
       </c>
       <c r="H93" s="2">
-        <v>46721.0</v>
+        <v>47359.0</v>
       </c>
       <c r="I93" s="2">
-        <v>46715.0</v>
+        <v>47352.0</v>
       </c>
       <c r="J93">
-        <v>100000</v>
+        <v>230150</v>
       </c>
       <c r="K93">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L93" t="s">
         <v>28</v>
       </c>
-      <c r="O93">
-        <v>6.499762</v>
+      <c r="M93">
+        <v>14.8127</v>
       </c>
     </row>
     <row r="94" spans="1:23">
       <c r="A94" t="s">
-        <v>184</v>
+        <v>29</v>
       </c>
       <c r="B94" t="s">
         <v>304</v>
       </c>
       <c r="C94" t="s">
         <v>305</v>
       </c>
       <c r="D94" t="s">
         <v>306</v>
       </c>
       <c r="E94" t="s">
-        <v>27</v>
+        <v>33</v>
+      </c>
+      <c r="F94">
+        <v>6.0</v>
       </c>
       <c r="G94" s="2">
-        <v>44349.0</v>
+        <v>45611.0</v>
       </c>
       <c r="H94" s="2">
-        <v>46175.0</v>
+        <v>49263.0</v>
       </c>
       <c r="I94" s="2">
-        <v>46169.0</v>
+        <v>49256.0</v>
       </c>
       <c r="J94">
-        <v>4700000</v>
+        <v>20000</v>
       </c>
       <c r="K94">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L94" t="s">
         <v>28</v>
+      </c>
+      <c r="M94">
+        <v>0.9</v>
+      </c>
+      <c r="N94">
+        <v>5.833067</v>
+      </c>
+      <c r="O94">
+        <v>5.587361</v>
+      </c>
+      <c r="P94">
+        <v>102.020001</v>
+      </c>
+      <c r="Q94">
+        <v>103.7</v>
+      </c>
+      <c r="R94">
+        <v>101.120001</v>
+      </c>
+      <c r="S94">
+        <v>102.8</v>
+      </c>
+      <c r="T94">
+        <v>4147.99996</v>
+      </c>
+      <c r="U94">
+        <v>2</v>
+      </c>
+      <c r="V94">
+        <v>103.699999</v>
+      </c>
+      <c r="W94">
+        <v>102.799999</v>
       </c>
     </row>
     <row r="95" spans="1:23">
       <c r="A95" t="s">
-        <v>184</v>
+        <v>29</v>
       </c>
       <c r="B95" t="s">
         <v>307</v>
       </c>
       <c r="C95" t="s">
         <v>308</v>
       </c>
       <c r="D95" t="s">
         <v>309</v>
       </c>
       <c r="E95" t="s">
-        <v>27</v>
+        <v>33</v>
+      </c>
+      <c r="F95">
+        <v>10.5</v>
       </c>
       <c r="G95" s="2">
-        <v>44258.0</v>
+        <v>45198.0</v>
       </c>
       <c r="H95" s="2">
-        <v>46815.0</v>
+        <v>48851.0</v>
       </c>
       <c r="I95" s="2">
-        <v>46811.0</v>
+        <v>48845.0</v>
       </c>
       <c r="J95">
-        <v>4900000</v>
+        <v>35000</v>
       </c>
       <c r="K95">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L95" t="s">
         <v>28</v>
+      </c>
+      <c r="M95">
+        <v>0.291667</v>
+      </c>
+      <c r="N95">
+        <v>7.286207</v>
+      </c>
+      <c r="O95">
+        <v>7.237547</v>
+      </c>
+      <c r="P95">
+        <v>118.681666</v>
+      </c>
+      <c r="Q95">
+        <v>118.991667</v>
+      </c>
+      <c r="R95">
+        <v>118.389999</v>
+      </c>
+      <c r="S95">
+        <v>118.7</v>
+      </c>
+      <c r="T95">
+        <v>54343.43681</v>
+      </c>
+      <c r="U95">
+        <v>17</v>
+      </c>
+      <c r="V95">
+        <v>118.991667</v>
+      </c>
+      <c r="W95">
+        <v>118.7</v>
       </c>
     </row>
     <row r="96" spans="1:23">
       <c r="A96" t="s">
-        <v>184</v>
+        <v>29</v>
       </c>
       <c r="B96" t="s">
         <v>310</v>
       </c>
       <c r="C96" t="s">
         <v>311</v>
       </c>
       <c r="D96" t="s">
         <v>312</v>
       </c>
       <c r="E96" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="F96">
-        <v>0.1</v>
+        <v>10.0</v>
       </c>
       <c r="G96" s="2">
-        <v>43796.0</v>
+        <v>45625.0</v>
       </c>
       <c r="H96" s="2">
-        <v>46353.0</v>
+        <v>46721.0</v>
       </c>
       <c r="I96" s="2">
-        <v>46349.0</v>
+        <v>46715.0</v>
       </c>
       <c r="J96">
-        <v>3450000</v>
+        <v>100000</v>
       </c>
       <c r="K96">
         <v>100.0</v>
       </c>
       <c r="L96" t="s">
         <v>28</v>
       </c>
+      <c r="M96">
+        <v>0.25</v>
+      </c>
+      <c r="N96">
+        <v>10.465713</v>
+      </c>
+      <c r="O96">
+        <v>9.340418</v>
+      </c>
+      <c r="P96">
+        <v>99.55</v>
+      </c>
+      <c r="Q96">
+        <v>101.25</v>
+      </c>
+      <c r="R96">
+        <v>99.3</v>
+      </c>
+      <c r="S96">
+        <v>101.0</v>
+      </c>
+      <c r="T96">
+        <v>901.25</v>
+      </c>
+      <c r="U96">
+        <v>2</v>
+      </c>
+      <c r="V96">
+        <v>101.25</v>
+      </c>
+      <c r="W96">
+        <v>101.0</v>
+      </c>
     </row>
     <row r="97" spans="1:23">
       <c r="A97" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="B97" t="s">
         <v>313</v>
       </c>
       <c r="C97" t="s">
         <v>314</v>
       </c>
       <c r="D97" t="s">
         <v>315</v>
       </c>
       <c r="E97" t="s">
         <v>27</v>
       </c>
-      <c r="F97">
-[...1 lines deleted...]
-      </c>
       <c r="G97" s="2">
-        <v>43705.0</v>
+        <v>44349.0</v>
       </c>
       <c r="H97" s="2">
-        <v>47358.0</v>
+        <v>46175.0</v>
       </c>
       <c r="I97" s="2">
-        <v>47352.0</v>
+        <v>46169.0</v>
       </c>
       <c r="J97">
-        <v>4000000</v>
+        <v>4700000</v>
       </c>
       <c r="K97">
         <v>100.0</v>
       </c>
       <c r="L97" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="B98" t="s">
         <v>316</v>
       </c>
       <c r="C98" t="s">
         <v>317</v>
       </c>
       <c r="D98" t="s">
         <v>318</v>
       </c>
       <c r="E98" t="s">
         <v>27</v>
       </c>
-      <c r="F98">
-[...1 lines deleted...]
-      </c>
       <c r="G98" s="2">
-        <v>43873.0</v>
+        <v>44258.0</v>
       </c>
       <c r="H98" s="2">
-        <v>48256.0</v>
+        <v>46815.0</v>
       </c>
       <c r="I98" s="2">
-        <v>48250.0</v>
+        <v>46811.0</v>
       </c>
       <c r="J98">
-        <v>2440000</v>
+        <v>4900000</v>
       </c>
       <c r="K98">
         <v>100.0</v>
       </c>
       <c r="L98" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="99" spans="1:23">
       <c r="A99" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="B99" t="s">
         <v>319</v>
       </c>
       <c r="C99" t="s">
         <v>320</v>
       </c>
       <c r="D99" t="s">
         <v>321</v>
       </c>
       <c r="E99" t="s">
         <v>27</v>
       </c>
       <c r="F99">
-        <v>1.1</v>
+        <v>0.1</v>
       </c>
       <c r="G99" s="2">
-        <v>42851.0</v>
+        <v>43796.0</v>
       </c>
       <c r="H99" s="2">
-        <v>46503.0</v>
+        <v>46353.0</v>
       </c>
       <c r="I99" s="2">
-        <v>46497.0</v>
+        <v>46349.0</v>
       </c>
       <c r="J99">
-        <v>3150000</v>
+        <v>3450000</v>
       </c>
       <c r="K99">
         <v>100.0</v>
       </c>
       <c r="L99" t="s">
         <v>28</v>
       </c>
+      <c r="M99">
+        <v>0.0364</v>
+      </c>
     </row>
     <row r="100" spans="1:23">
       <c r="A100" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="B100" t="s">
         <v>322</v>
       </c>
       <c r="C100" t="s">
         <v>323</v>
       </c>
       <c r="D100" t="s">
         <v>324</v>
       </c>
       <c r="E100" t="s">
         <v>27</v>
       </c>
       <c r="F100">
-        <v>2.3</v>
+        <v>0.2</v>
       </c>
       <c r="G100" s="2">
-        <v>44755.0</v>
+        <v>43705.0</v>
       </c>
       <c r="H100" s="2">
-        <v>46581.0</v>
+        <v>47358.0</v>
       </c>
       <c r="I100" s="2">
-        <v>46575.0</v>
+        <v>47352.0</v>
       </c>
       <c r="J100">
-        <v>12300000</v>
+        <v>4000000</v>
       </c>
       <c r="K100">
         <v>100.0</v>
       </c>
       <c r="L100" t="s">
         <v>28</v>
       </c>
+      <c r="M100">
+        <v>0.1227</v>
+      </c>
     </row>
     <row r="101" spans="1:23">
       <c r="A101" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="B101" t="s">
         <v>325</v>
       </c>
       <c r="C101" t="s">
         <v>326</v>
       </c>
       <c r="D101" t="s">
         <v>327</v>
       </c>
       <c r="E101" t="s">
         <v>27</v>
       </c>
       <c r="F101">
-        <v>2.4</v>
+        <v>0.3</v>
       </c>
       <c r="G101" s="2">
-        <v>44727.0</v>
+        <v>43873.0</v>
       </c>
       <c r="H101" s="2">
-        <v>47467.0</v>
+        <v>48256.0</v>
       </c>
       <c r="I101" s="2">
-        <v>47463.0</v>
+        <v>48250.0</v>
       </c>
       <c r="J101">
-        <v>10250000</v>
+        <v>2440000</v>
       </c>
       <c r="K101">
         <v>100.0</v>
       </c>
       <c r="L101" t="s">
         <v>28</v>
       </c>
-      <c r="O101">
-        <v>2.800013</v>
+      <c r="M101">
+        <v>0.046</v>
       </c>
     </row>
     <row r="102" spans="1:23">
       <c r="A102" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="B102" t="s">
         <v>328</v>
       </c>
       <c r="C102" t="s">
         <v>329</v>
       </c>
       <c r="D102" t="s">
         <v>330</v>
       </c>
       <c r="E102" t="s">
         <v>27</v>
       </c>
       <c r="F102">
-        <v>2.7</v>
+        <v>1.1</v>
       </c>
       <c r="G102" s="2">
-        <v>45693.0</v>
+        <v>42851.0</v>
       </c>
       <c r="H102" s="2">
-        <v>46970.0</v>
+        <v>46503.0</v>
       </c>
       <c r="I102" s="2">
-        <v>46966.0</v>
+        <v>46497.0</v>
       </c>
       <c r="J102">
-        <v>9950000</v>
+        <v>3150000</v>
       </c>
       <c r="K102">
         <v>100.0</v>
       </c>
       <c r="L102" t="s">
         <v>28</v>
       </c>
+      <c r="M102">
+        <v>1.0488</v>
+      </c>
+      <c r="N102">
+        <v>3.030103</v>
+      </c>
+      <c r="P102">
+        <v>99.0888</v>
+      </c>
+      <c r="R102">
+        <v>98.04</v>
+      </c>
     </row>
     <row r="103" spans="1:23">
       <c r="A103" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="B103" t="s">
         <v>331</v>
       </c>
       <c r="C103" t="s">
         <v>332</v>
       </c>
       <c r="D103" t="s">
         <v>333</v>
       </c>
       <c r="E103" t="s">
         <v>27</v>
       </c>
       <c r="F103">
-        <v>3.9</v>
+        <v>2.3</v>
       </c>
       <c r="G103" s="2">
-        <v>45140.0</v>
+        <v>44755.0</v>
       </c>
       <c r="H103" s="2">
-        <v>46236.0</v>
+        <v>46581.0</v>
       </c>
       <c r="I103" s="2">
-        <v>46231.0</v>
+        <v>46575.0</v>
       </c>
       <c r="J103">
-        <v>11150000</v>
+        <v>12300000</v>
       </c>
       <c r="K103">
         <v>100.0</v>
       </c>
       <c r="L103" t="s">
         <v>28</v>
       </c>
+      <c r="M103">
+        <v>1.7014</v>
+      </c>
+      <c r="N103">
+        <v>3.074487</v>
+      </c>
+      <c r="P103">
+        <v>100.7514</v>
+      </c>
+      <c r="R103">
+        <v>99.05</v>
+      </c>
     </row>
     <row r="104" spans="1:23">
       <c r="A104" t="s">
-        <v>71</v>
+        <v>190</v>
       </c>
       <c r="B104" t="s">
         <v>334</v>
       </c>
       <c r="C104" t="s">
         <v>335</v>
       </c>
       <c r="D104" t="s">
         <v>336</v>
       </c>
       <c r="E104" t="s">
         <v>27</v>
       </c>
       <c r="F104">
-        <v>0.5</v>
+        <v>2.4</v>
       </c>
       <c r="G104" s="2">
-        <v>44040.0</v>
+        <v>44727.0</v>
       </c>
       <c r="H104" s="2">
-        <v>54997.0</v>
+        <v>47467.0</v>
       </c>
       <c r="I104" s="2">
-        <v>54991.0</v>
+        <v>47463.0</v>
       </c>
       <c r="J104">
-        <v>1750000</v>
+        <v>10250000</v>
       </c>
       <c r="K104">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L104" t="s">
         <v>28</v>
+      </c>
+      <c r="M104">
+        <v>0.7562</v>
       </c>
     </row>
     <row r="105" spans="1:23">
       <c r="A105" t="s">
-        <v>71</v>
+        <v>190</v>
       </c>
       <c r="B105" t="s">
         <v>337</v>
       </c>
       <c r="C105" t="s">
         <v>338</v>
       </c>
       <c r="D105" t="s">
         <v>339</v>
       </c>
       <c r="E105" t="s">
         <v>27</v>
       </c>
       <c r="F105">
-        <v>0.5</v>
+        <v>2.7</v>
       </c>
       <c r="G105" s="2">
-        <v>43635.0</v>
+        <v>45693.0</v>
       </c>
       <c r="H105" s="2">
-        <v>47288.0</v>
+        <v>46970.0</v>
       </c>
       <c r="I105" s="2">
-        <v>47283.0</v>
+        <v>46966.0</v>
       </c>
       <c r="J105">
-        <v>735000</v>
+        <v>13250000</v>
       </c>
       <c r="K105">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L105" t="s">
         <v>28</v>
+      </c>
+      <c r="M105">
+        <v>1.8271</v>
+      </c>
+      <c r="O105">
+        <v>2.900497</v>
+      </c>
+      <c r="Q105">
+        <v>101.3744</v>
+      </c>
+      <c r="S105">
+        <v>99.5473</v>
       </c>
     </row>
     <row r="106" spans="1:23">
       <c r="A106" t="s">
-        <v>71</v>
+        <v>190</v>
       </c>
       <c r="B106" t="s">
         <v>340</v>
       </c>
       <c r="C106" t="s">
         <v>341</v>
       </c>
       <c r="D106" t="s">
         <v>342</v>
       </c>
       <c r="E106" t="s">
         <v>27</v>
       </c>
       <c r="F106">
-        <v>0.75</v>
+        <v>3.9</v>
       </c>
       <c r="G106" s="2">
-        <v>43957.0</v>
+        <v>45140.0</v>
       </c>
       <c r="H106" s="2">
-        <v>47609.0</v>
+        <v>46236.0</v>
       </c>
       <c r="I106" s="2">
-        <v>47603.0</v>
+        <v>46231.0</v>
       </c>
       <c r="J106">
-        <v>1250000</v>
+        <v>11150000</v>
       </c>
       <c r="K106">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L106" t="s">
         <v>28</v>
+      </c>
+      <c r="M106">
+        <v>2.6712</v>
       </c>
     </row>
     <row r="107" spans="1:23">
       <c r="A107" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B107" t="s">
         <v>343</v>
       </c>
       <c r="C107" t="s">
         <v>344</v>
       </c>
       <c r="D107" t="s">
         <v>345</v>
       </c>
       <c r="E107" t="s">
         <v>27</v>
       </c>
       <c r="F107">
-        <v>0.75</v>
+        <v>0.5</v>
       </c>
       <c r="G107" s="2">
-        <v>44392.0</v>
+        <v>44040.0</v>
       </c>
       <c r="H107" s="2">
-        <v>55349.0</v>
+        <v>54997.0</v>
       </c>
       <c r="I107" s="2">
-        <v>55345.0</v>
+        <v>54991.0</v>
       </c>
       <c r="J107">
-        <v>750000</v>
+        <v>1750000</v>
       </c>
       <c r="K107">
         <v>1000.0</v>
       </c>
       <c r="L107" t="s">
         <v>28</v>
+      </c>
+      <c r="M107">
+        <v>0.3493</v>
       </c>
     </row>
     <row r="108" spans="1:23">
       <c r="A108" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B108" t="s">
         <v>346</v>
       </c>
       <c r="C108" t="s">
         <v>347</v>
       </c>
       <c r="D108" t="s">
         <v>348</v>
       </c>
       <c r="E108" t="s">
         <v>27</v>
       </c>
       <c r="F108">
-        <v>0.95</v>
+        <v>0.5</v>
       </c>
       <c r="G108" s="2">
-        <v>42881.0</v>
+        <v>43635.0</v>
       </c>
       <c r="H108" s="2">
-        <v>46533.0</v>
+        <v>47288.0</v>
       </c>
       <c r="I108" s="2">
-        <v>46527.0</v>
+        <v>47283.0</v>
       </c>
       <c r="J108">
-        <v>750000</v>
+        <v>735000</v>
       </c>
       <c r="K108">
         <v>1000.0</v>
       </c>
       <c r="L108" t="s">
         <v>28</v>
+      </c>
+      <c r="M108">
+        <v>0.4027</v>
       </c>
     </row>
     <row r="109" spans="1:23">
       <c r="A109" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B109" t="s">
         <v>349</v>
       </c>
       <c r="C109" t="s">
         <v>350</v>
       </c>
       <c r="D109" t="s">
         <v>351</v>
       </c>
       <c r="E109" t="s">
         <v>27</v>
       </c>
       <c r="F109">
-        <v>1.625</v>
+        <v>0.75</v>
       </c>
       <c r="G109" s="2">
-        <v>43635.0</v>
+        <v>43957.0</v>
       </c>
       <c r="H109" s="2">
-        <v>54593.0</v>
+        <v>47609.0</v>
       </c>
       <c r="I109" s="2">
-        <v>54589.0</v>
+        <v>47603.0</v>
       </c>
       <c r="J109">
-        <v>850000</v>
+        <v>1250000</v>
       </c>
       <c r="K109">
         <v>1000.0</v>
       </c>
       <c r="L109" t="s">
         <v>28</v>
+      </c>
+      <c r="M109">
+        <v>0.6945</v>
       </c>
     </row>
     <row r="110" spans="1:23">
       <c r="A110" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B110" t="s">
         <v>352</v>
       </c>
       <c r="C110" t="s">
         <v>353</v>
       </c>
       <c r="D110" t="s">
         <v>354</v>
       </c>
       <c r="E110" t="s">
         <v>27</v>
       </c>
       <c r="F110">
-        <v>2.1</v>
+        <v>0.75</v>
       </c>
       <c r="G110" s="2">
-        <v>42881.0</v>
+        <v>44392.0</v>
       </c>
       <c r="H110" s="2">
-        <v>53838.0</v>
+        <v>55349.0</v>
       </c>
       <c r="I110" s="2">
-        <v>53833.0</v>
+        <v>55345.0</v>
       </c>
       <c r="J110">
         <v>750000</v>
       </c>
       <c r="K110">
         <v>1000.0</v>
       </c>
       <c r="L110" t="s">
         <v>28</v>
       </c>
+      <c r="M110">
+        <v>0.5507</v>
+      </c>
     </row>
     <row r="111" spans="1:23">
       <c r="A111" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B111" t="s">
         <v>355</v>
       </c>
       <c r="C111" t="s">
         <v>356</v>
       </c>
       <c r="D111" t="s">
         <v>357</v>
       </c>
       <c r="E111" t="s">
         <v>27</v>
       </c>
       <c r="F111">
-        <v>2.125</v>
+        <v>0.95</v>
       </c>
       <c r="G111" s="2">
-        <v>41941.0</v>
+        <v>42881.0</v>
       </c>
       <c r="H111" s="2">
-        <v>46324.0</v>
+        <v>46533.0</v>
       </c>
       <c r="I111" s="2">
-        <v>46318.0</v>
+        <v>46527.0</v>
       </c>
       <c r="J111">
-        <v>1085000</v>
+        <v>750000</v>
       </c>
       <c r="K111">
         <v>1000.0</v>
       </c>
       <c r="L111" t="s">
         <v>28</v>
+      </c>
+      <c r="M111">
+        <v>0.8277</v>
       </c>
     </row>
     <row r="112" spans="1:23">
       <c r="A112" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B112" t="s">
         <v>358</v>
       </c>
       <c r="C112" t="s">
         <v>359</v>
       </c>
       <c r="D112" t="s">
         <v>360</v>
       </c>
       <c r="E112" t="s">
         <v>27</v>
       </c>
       <c r="F112">
-        <v>2.125</v>
+        <v>1.625</v>
       </c>
       <c r="G112" s="2">
-        <v>44713.0</v>
+        <v>43635.0</v>
       </c>
       <c r="H112" s="2">
-        <v>48366.0</v>
+        <v>54593.0</v>
       </c>
       <c r="I112" s="2">
-        <v>48360.0</v>
+        <v>54589.0</v>
       </c>
       <c r="J112">
-        <v>1640000</v>
+        <v>850000</v>
       </c>
       <c r="K112">
         <v>1000.0</v>
       </c>
       <c r="L112" t="s">
         <v>28</v>
       </c>
-      <c r="O112">
-        <v>3.090007</v>
+      <c r="M112">
+        <v>1.3089</v>
       </c>
     </row>
     <row r="113" spans="1:23">
       <c r="A113" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B113" t="s">
         <v>361</v>
       </c>
       <c r="C113" t="s">
         <v>362</v>
       </c>
       <c r="D113" t="s">
         <v>363</v>
       </c>
       <c r="E113" t="s">
         <v>27</v>
       </c>
       <c r="F113">
-        <v>2.125</v>
+        <v>2.1</v>
       </c>
       <c r="G113" s="2">
-        <v>42299.0</v>
+        <v>42881.0</v>
       </c>
       <c r="H113" s="2">
-        <v>49604.0</v>
+        <v>53838.0</v>
       </c>
       <c r="I113" s="2">
-        <v>49598.0</v>
+        <v>53833.0</v>
       </c>
       <c r="J113">
-        <v>1310000</v>
+        <v>750000</v>
       </c>
       <c r="K113">
         <v>1000.0</v>
       </c>
       <c r="L113" t="s">
         <v>28</v>
+      </c>
+      <c r="M113">
+        <v>1.8296</v>
       </c>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B114" t="s">
         <v>364</v>
       </c>
       <c r="C114" t="s">
         <v>365</v>
       </c>
       <c r="D114" t="s">
         <v>366</v>
       </c>
       <c r="E114" t="s">
         <v>27</v>
       </c>
       <c r="F114">
-        <v>2.875</v>
+        <v>2.125</v>
       </c>
       <c r="G114" s="2">
-        <v>45685.0</v>
+        <v>41941.0</v>
       </c>
       <c r="H114" s="2">
-        <v>47511.0</v>
+        <v>46324.0</v>
       </c>
       <c r="I114" s="2">
-        <v>47508.0</v>
+        <v>46318.0</v>
       </c>
       <c r="J114">
-        <v>1625000</v>
+        <v>1085000</v>
       </c>
       <c r="K114">
         <v>1000.0</v>
       </c>
       <c r="L114" t="s">
         <v>28</v>
+      </c>
+      <c r="M114">
+        <v>0.9432</v>
       </c>
     </row>
     <row r="115" spans="1:23">
       <c r="A115" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B115" t="s">
         <v>367</v>
       </c>
       <c r="C115" t="s">
         <v>368</v>
       </c>
       <c r="D115" t="s">
         <v>369</v>
       </c>
       <c r="E115" t="s">
         <v>27</v>
       </c>
       <c r="F115">
-        <v>3.5</v>
+        <v>2.125</v>
       </c>
       <c r="G115" s="2">
-        <v>45476.0</v>
+        <v>44713.0</v>
       </c>
       <c r="H115" s="2">
-        <v>48032.0</v>
+        <v>48366.0</v>
       </c>
       <c r="I115" s="2">
-        <v>48029.0</v>
+        <v>48360.0</v>
       </c>
       <c r="J115">
-        <v>1405000</v>
+        <v>1740000</v>
       </c>
       <c r="K115">
         <v>1000.0</v>
       </c>
       <c r="L115" t="s">
         <v>28</v>
+      </c>
+      <c r="M115">
+        <v>1.8164</v>
       </c>
     </row>
     <row r="116" spans="1:23">
       <c r="A116" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B116" t="s">
         <v>370</v>
       </c>
       <c r="C116" t="s">
         <v>371</v>
       </c>
       <c r="D116" t="s">
         <v>372</v>
       </c>
       <c r="E116" t="s">
         <v>27</v>
       </c>
       <c r="F116">
-        <v>3.5</v>
+        <v>2.125</v>
       </c>
       <c r="G116" s="2">
-        <v>45335.0</v>
+        <v>42299.0</v>
       </c>
       <c r="H116" s="2">
-        <v>48988.0</v>
+        <v>49604.0</v>
       </c>
       <c r="I116" s="2">
-        <v>48982.0</v>
+        <v>49598.0</v>
       </c>
       <c r="J116">
-        <v>2275000</v>
+        <v>1310000</v>
       </c>
       <c r="K116">
         <v>1000.0</v>
       </c>
       <c r="L116" t="s">
         <v>28</v>
+      </c>
+      <c r="M116">
+        <v>0.9839</v>
       </c>
     </row>
     <row r="117" spans="1:23">
       <c r="A117" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B117" t="s">
         <v>373</v>
       </c>
       <c r="C117" t="s">
         <v>374</v>
       </c>
       <c r="D117" t="s">
         <v>375</v>
       </c>
       <c r="E117" t="s">
         <v>27</v>
       </c>
       <c r="F117">
-        <v>3.625</v>
+        <v>2.875</v>
       </c>
       <c r="G117" s="2">
         <v>45685.0</v>
       </c>
       <c r="H117" s="2">
-        <v>51163.0</v>
+        <v>47511.0</v>
       </c>
       <c r="I117" s="2">
-        <v>51159.0</v>
+        <v>47508.0</v>
       </c>
       <c r="J117">
-        <v>1000000</v>
+        <v>1625000</v>
       </c>
       <c r="K117">
         <v>1000.0</v>
       </c>
       <c r="L117" t="s">
         <v>28</v>
+      </c>
+      <c r="M117">
+        <v>0.5592</v>
       </c>
     </row>
     <row r="118" spans="1:23">
       <c r="A118" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B118" t="s">
         <v>376</v>
       </c>
       <c r="C118" t="s">
         <v>377</v>
       </c>
       <c r="D118" t="s">
         <v>378</v>
       </c>
       <c r="E118" t="s">
         <v>27</v>
       </c>
       <c r="F118">
-        <v>3.875</v>
+        <v>3.0</v>
       </c>
       <c r="G118" s="2">
-        <v>45091.0</v>
+        <v>46044.0</v>
       </c>
       <c r="H118" s="2">
-        <v>48744.0</v>
+        <v>47870.0</v>
       </c>
       <c r="I118" s="2">
-        <v>48738.0</v>
+        <v>47864.0</v>
       </c>
       <c r="J118">
-        <v>1260000</v>
+        <v>1280000</v>
       </c>
       <c r="K118">
         <v>1000.0</v>
       </c>
       <c r="L118" t="s">
         <v>28</v>
+      </c>
+      <c r="M118">
+        <v>0.6329</v>
       </c>
     </row>
     <row r="119" spans="1:23">
       <c r="A119" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B119" t="s">
         <v>379</v>
       </c>
       <c r="C119" t="s">
         <v>380</v>
       </c>
       <c r="D119" t="s">
         <v>381</v>
       </c>
       <c r="E119" t="s">
         <v>27</v>
       </c>
       <c r="F119">
-        <v>4.125</v>
+        <v>3.5</v>
       </c>
       <c r="G119" s="2">
-        <v>44859.0</v>
+        <v>45476.0</v>
       </c>
       <c r="H119" s="2">
-        <v>46868.0</v>
+        <v>48032.0</v>
       </c>
       <c r="I119" s="2">
-        <v>46863.0</v>
+        <v>48029.0</v>
       </c>
       <c r="J119">
-        <v>1180000</v>
+        <v>1540000</v>
       </c>
       <c r="K119">
         <v>1000.0</v>
       </c>
       <c r="L119" t="s">
         <v>28</v>
+      </c>
+      <c r="M119">
+        <v>2.6849</v>
       </c>
     </row>
     <row r="120" spans="1:23">
       <c r="A120" t="s">
-        <v>184</v>
+        <v>74</v>
       </c>
       <c r="B120" t="s">
         <v>382</v>
       </c>
       <c r="C120" t="s">
         <v>383</v>
       </c>
       <c r="D120" t="s">
         <v>384</v>
       </c>
       <c r="E120" t="s">
         <v>27</v>
       </c>
       <c r="F120">
-        <v>1.2</v>
+        <v>3.5</v>
       </c>
       <c r="G120" s="2">
-        <v>43223.0</v>
+        <v>45335.0</v>
       </c>
       <c r="H120" s="2">
-        <v>46876.0</v>
+        <v>48988.0</v>
       </c>
       <c r="I120" s="2">
-        <v>46870.0</v>
+        <v>48982.0</v>
       </c>
       <c r="J120">
-        <v>680000</v>
+        <v>2380000</v>
       </c>
       <c r="K120">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L120" t="s">
         <v>28</v>
+      </c>
+      <c r="M120">
+        <v>0.5274</v>
       </c>
     </row>
     <row r="121" spans="1:23">
       <c r="A121" t="s">
-        <v>184</v>
+        <v>74</v>
       </c>
       <c r="B121" t="s">
         <v>385</v>
       </c>
       <c r="C121" t="s">
         <v>386</v>
       </c>
       <c r="D121" t="s">
         <v>387</v>
       </c>
       <c r="E121" t="s">
-        <v>55</v>
+        <v>27</v>
+      </c>
+      <c r="F121">
+        <v>3.625</v>
       </c>
       <c r="G121" s="2">
-        <v>44015.0</v>
+        <v>45910.0</v>
       </c>
       <c r="H121" s="2">
-        <v>46571.0</v>
+        <v>49744.0</v>
       </c>
       <c r="I121" s="2">
-        <v>46567.0</v>
+        <v>49738.0</v>
       </c>
       <c r="J121">
-        <v>80000</v>
+        <v>1000000</v>
       </c>
       <c r="K121">
         <v>1000.0</v>
       </c>
       <c r="L121" t="s">
         <v>28</v>
+      </c>
+      <c r="M121">
+        <v>0.2979</v>
       </c>
     </row>
     <row r="122" spans="1:23">
       <c r="A122" t="s">
-        <v>29</v>
+        <v>74</v>
       </c>
       <c r="B122" t="s">
         <v>388</v>
       </c>
       <c r="C122" t="s">
         <v>389</v>
       </c>
       <c r="D122" t="s">
         <v>390</v>
       </c>
       <c r="E122" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="F122">
-        <v>9.0</v>
+        <v>3.625</v>
       </c>
       <c r="G122" s="2">
-        <v>45735.0</v>
+        <v>45685.0</v>
       </c>
       <c r="H122" s="2">
-        <v>47196.0</v>
+        <v>51163.0</v>
       </c>
       <c r="I122" s="2">
-        <v>47190.0</v>
+        <v>51159.0</v>
       </c>
       <c r="J122">
-        <v>6200</v>
+        <v>1000000</v>
       </c>
       <c r="K122">
         <v>1000.0</v>
       </c>
       <c r="L122" t="s">
         <v>28</v>
       </c>
-      <c r="O122">
-        <v>7.197231</v>
+      <c r="M122">
+        <v>0.7051</v>
       </c>
     </row>
     <row r="123" spans="1:23">
       <c r="A123" t="s">
-        <v>29</v>
+        <v>74</v>
       </c>
       <c r="B123" t="s">
         <v>391</v>
       </c>
       <c r="C123" t="s">
         <v>392</v>
       </c>
       <c r="D123" t="s">
         <v>393</v>
       </c>
       <c r="E123" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="F123">
-        <v>10.5</v>
+        <v>3.875</v>
       </c>
       <c r="G123" s="2">
-        <v>45435.0</v>
+        <v>45091.0</v>
       </c>
       <c r="H123" s="2">
-        <v>46896.0</v>
+        <v>48744.0</v>
       </c>
       <c r="I123" s="2">
-        <v>46890.0</v>
+        <v>48738.0</v>
       </c>
       <c r="J123">
-        <v>6200</v>
+        <v>1285000</v>
       </c>
       <c r="K123">
         <v>1000.0</v>
       </c>
       <c r="L123" t="s">
         <v>28</v>
       </c>
-      <c r="O123">
-        <v>8.100742</v>
+      <c r="M123">
+        <v>3.1743</v>
       </c>
     </row>
     <row r="124" spans="1:23">
       <c r="A124" t="s">
-        <v>23</v>
+        <v>74</v>
       </c>
       <c r="B124" t="s">
         <v>394</v>
       </c>
       <c r="C124" t="s">
         <v>395</v>
       </c>
       <c r="D124" t="s">
         <v>396</v>
       </c>
       <c r="E124" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="F124">
-        <v>7.022</v>
+        <v>4.125</v>
       </c>
       <c r="G124" s="2">
-        <v>45359.0</v>
+        <v>44859.0</v>
       </c>
       <c r="H124" s="2">
-        <v>46454.0</v>
+        <v>46868.0</v>
       </c>
       <c r="I124" s="2">
-        <v>46448.0</v>
+        <v>46863.0</v>
       </c>
       <c r="J124">
-        <v>3000</v>
+        <v>1180000</v>
       </c>
       <c r="K124">
         <v>1000.0</v>
       </c>
       <c r="L124" t="s">
         <v>28</v>
       </c>
-      <c r="O124">
-        <v>5.317441</v>
+      <c r="M124">
+        <v>3.9442</v>
       </c>
     </row>
     <row r="125" spans="1:23">
       <c r="A125" t="s">
-        <v>23</v>
+        <v>74</v>
       </c>
       <c r="B125" t="s">
         <v>397</v>
       </c>
       <c r="C125" t="s">
         <v>398</v>
       </c>
       <c r="D125" t="s">
         <v>399</v>
       </c>
       <c r="E125" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="F125">
-        <v>4.75</v>
+        <v>4.125</v>
       </c>
       <c r="G125" s="2">
-        <v>44357.0</v>
+        <v>46044.0</v>
       </c>
       <c r="H125" s="2">
-        <v>46183.0</v>
+        <v>51523.0</v>
       </c>
       <c r="I125" s="2">
-        <v>46174.0</v>
+        <v>51517.0</v>
       </c>
       <c r="J125">
-        <v>50000</v>
+        <v>750000</v>
       </c>
       <c r="K125">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L125" t="s">
         <v>28</v>
       </c>
-      <c r="O125">
-        <v>3.281639</v>
+      <c r="M125">
+        <v>0.8702</v>
       </c>
     </row>
     <row r="126" spans="1:23">
       <c r="A126" t="s">
-        <v>23</v>
+        <v>74</v>
       </c>
       <c r="B126" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="C126" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="D126" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="E126" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="F126">
-        <v>8.5</v>
+        <v>4.25</v>
       </c>
       <c r="G126" s="2">
-        <v>44991.0</v>
+        <v>45910.0</v>
       </c>
       <c r="H126" s="2">
-        <v>46456.0</v>
+        <v>53215.0</v>
       </c>
       <c r="I126" s="2">
-        <v>46447.0</v>
+        <v>53210.0</v>
       </c>
       <c r="J126">
-        <v>121060</v>
+        <v>750000</v>
       </c>
       <c r="K126">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L126" t="s">
         <v>28</v>
       </c>
-      <c r="O126">
-        <v>5.639978</v>
+      <c r="M126">
+        <v>2.4568</v>
       </c>
     </row>
     <row r="127" spans="1:23">
       <c r="A127" t="s">
-        <v>23</v>
+        <v>190</v>
       </c>
       <c r="B127" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="C127" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="D127" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="E127" t="s">
         <v>27</v>
       </c>
       <c r="F127">
-        <v>8.5</v>
+        <v>1.2</v>
       </c>
       <c r="G127" s="2">
-        <v>45995.0</v>
+        <v>43223.0</v>
       </c>
       <c r="H127" s="2">
-        <v>46725.0</v>
+        <v>46876.0</v>
       </c>
       <c r="I127" s="2">
-        <v>46717.0</v>
+        <v>46870.0</v>
       </c>
       <c r="J127">
-        <v>50000</v>
+        <v>680000</v>
       </c>
       <c r="K127">
         <v>100.0</v>
       </c>
       <c r="L127" t="s">
         <v>28</v>
       </c>
-      <c r="O127">
-        <v>6.436762</v>
+      <c r="M127">
+        <v>1.1211</v>
       </c>
     </row>
     <row r="128" spans="1:23">
       <c r="A128" t="s">
-        <v>23</v>
+        <v>190</v>
       </c>
       <c r="B128" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C128" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="D128" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="E128" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>11.0</v>
+        <v>55</v>
       </c>
       <c r="G128" s="2">
-        <v>45548.0</v>
+        <v>44015.0</v>
       </c>
       <c r="H128" s="2">
-        <v>46643.0</v>
+        <v>46571.0</v>
       </c>
       <c r="I128" s="2">
-        <v>46637.0</v>
+        <v>46567.0</v>
       </c>
       <c r="J128">
-        <v>3000</v>
+        <v>80000</v>
       </c>
       <c r="K128">
-        <v>500.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L128" t="s">
         <v>28</v>
       </c>
-      <c r="O128">
-        <v>7.800456</v>
+      <c r="N128">
+        <v>3.03</v>
+      </c>
+      <c r="P128">
+        <v>96.386754</v>
       </c>
     </row>
     <row r="129" spans="1:23">
       <c r="A129" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B129" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="C129" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="D129" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="E129" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="F129">
-        <v>12.0</v>
+        <v>9.0</v>
       </c>
       <c r="G129" s="2">
-        <v>45751.0</v>
+        <v>45735.0</v>
       </c>
       <c r="H129" s="2">
-        <v>46477.0</v>
+        <v>47196.0</v>
       </c>
       <c r="I129" s="2">
-        <v>46465.0</v>
+        <v>47190.0</v>
       </c>
       <c r="J129">
-        <v>3300</v>
+        <v>6200</v>
       </c>
       <c r="K129">
         <v>1000.0</v>
       </c>
       <c r="L129" t="s">
         <v>28</v>
       </c>
+      <c r="M129">
+        <v>0.5</v>
+      </c>
+      <c r="N129">
+        <v>8.998314</v>
+      </c>
       <c r="O129">
-        <v>8.364765</v>
+        <v>7.772202</v>
+      </c>
+      <c r="P129">
+        <v>100.500001</v>
+      </c>
+      <c r="Q129">
+        <v>103.7</v>
+      </c>
+      <c r="R129">
+        <v>100.000001</v>
+      </c>
+      <c r="S129">
+        <v>103.2</v>
       </c>
     </row>
     <row r="130" spans="1:23">
       <c r="A130" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B130" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C130" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="D130" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="E130" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="F130">
-        <v>10.0</v>
+        <v>10.5</v>
       </c>
       <c r="G130" s="2">
-        <v>45643.0</v>
+        <v>45435.0</v>
       </c>
       <c r="H130" s="2">
-        <v>46738.0</v>
+        <v>46896.0</v>
       </c>
       <c r="I130" s="2">
-        <v>46730.0</v>
+        <v>46890.0</v>
       </c>
       <c r="J130">
-        <v>3000</v>
+        <v>6200</v>
       </c>
       <c r="K130">
         <v>1000.0</v>
       </c>
       <c r="L130" t="s">
         <v>28</v>
       </c>
+      <c r="M130">
+        <v>1.341667</v>
+      </c>
+      <c r="N130">
+        <v>9.414647</v>
+      </c>
       <c r="O130">
-        <v>8.801522</v>
+        <v>8.672924</v>
+      </c>
+      <c r="P130">
+        <v>103.4</v>
+      </c>
+      <c r="Q130">
+        <v>104.841667</v>
+      </c>
+      <c r="R130">
+        <v>102.058333</v>
+      </c>
+      <c r="S130">
+        <v>103.5</v>
+      </c>
+      <c r="T130">
+        <v>5203.25</v>
+      </c>
+      <c r="U130">
+        <v>3</v>
+      </c>
+      <c r="V130">
+        <v>104.841666</v>
+      </c>
+      <c r="W130">
+        <v>103.499999</v>
       </c>
     </row>
     <row r="131" spans="1:23">
       <c r="A131" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B131" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="C131" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="D131" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="E131" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="F131">
-        <v>9.99</v>
+        <v>7.135</v>
       </c>
       <c r="G131" s="2">
-        <v>45054.0</v>
+        <v>45359.0</v>
       </c>
       <c r="H131" s="2">
-        <v>46881.0</v>
+        <v>46454.0</v>
       </c>
       <c r="I131" s="2">
-        <v>46868.0</v>
+        <v>46448.0</v>
       </c>
       <c r="J131">
-        <v>420</v>
+        <v>3000</v>
       </c>
       <c r="K131">
-        <v>45238.09</v>
+        <v>1000.0</v>
       </c>
       <c r="L131" t="s">
         <v>28</v>
+      </c>
+      <c r="M131">
+        <v>0.178375</v>
+      </c>
+      <c r="N131">
+        <v>7.422025</v>
+      </c>
+      <c r="O131">
+        <v>5.72261</v>
+      </c>
+      <c r="P131">
+        <v>99.928375</v>
+      </c>
+      <c r="Q131">
+        <v>101.428375</v>
+      </c>
+      <c r="R131">
+        <v>99.75</v>
+      </c>
+      <c r="S131">
+        <v>101.25</v>
       </c>
     </row>
     <row r="132" spans="1:23">
       <c r="A132" t="s">
         <v>23</v>
       </c>
       <c r="B132" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C132" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="D132" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="E132" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="F132">
-        <v>8.0</v>
+        <v>4.75</v>
       </c>
       <c r="G132" s="2">
-        <v>45950.0</v>
+        <v>44357.0</v>
       </c>
       <c r="H132" s="2">
-        <v>46863.0</v>
+        <v>46183.0</v>
       </c>
       <c r="I132" s="2">
-        <v>46855.0</v>
+        <v>46174.0</v>
       </c>
       <c r="J132">
-        <v>6490</v>
+        <v>50000</v>
       </c>
       <c r="K132">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L132" t="s">
         <v>28</v>
+      </c>
+      <c r="M132">
+        <v>1.570139</v>
+      </c>
+      <c r="N132">
+        <v>19.687161</v>
+      </c>
+      <c r="O132">
+        <v>1.76269</v>
+      </c>
+      <c r="P132">
+        <v>99.070139</v>
+      </c>
+      <c r="Q132">
+        <v>102.070139</v>
+      </c>
+      <c r="R132">
+        <v>97.5</v>
+      </c>
+      <c r="S132">
+        <v>100.5</v>
       </c>
     </row>
     <row r="133" spans="1:23">
       <c r="A133" t="s">
         <v>23</v>
       </c>
       <c r="B133" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="C133" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="D133" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="E133" t="s">
         <v>27</v>
       </c>
       <c r="F133">
         <v>8.5</v>
       </c>
       <c r="G133" s="2">
         <v>45995.0</v>
       </c>
       <c r="H133" s="2">
-        <v>47091.0</v>
+        <v>46725.0</v>
       </c>
       <c r="I133" s="2">
-        <v>47081.0</v>
+        <v>46717.0</v>
       </c>
       <c r="J133">
-        <v>3168</v>
+        <v>50000</v>
       </c>
       <c r="K133">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L133" t="s">
         <v>28</v>
+      </c>
+      <c r="M133">
+        <v>2.951389</v>
+      </c>
+      <c r="N133">
+        <v>9.825887</v>
+      </c>
+      <c r="O133">
+        <v>6.229725</v>
+      </c>
+      <c r="P133">
+        <v>100.951389</v>
+      </c>
+      <c r="Q133">
+        <v>106.451389</v>
+      </c>
+      <c r="R133">
+        <v>98.0</v>
+      </c>
+      <c r="S133">
+        <v>103.5</v>
       </c>
     </row>
     <row r="134" spans="1:23">
       <c r="A134" t="s">
         <v>23</v>
       </c>
       <c r="B134" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C134" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="D134" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="E134" t="s">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="F134">
-        <v>6.0</v>
+        <v>11.0</v>
       </c>
       <c r="G134" s="2">
-        <v>45828.0</v>
+        <v>45548.0</v>
       </c>
       <c r="H134" s="2">
-        <v>47289.0</v>
+        <v>46643.0</v>
       </c>
       <c r="I134" s="2">
-        <v>47283.0</v>
+        <v>46637.0</v>
       </c>
       <c r="J134">
-        <v>100000</v>
+        <v>3000</v>
       </c>
       <c r="K134">
-        <v>100.0</v>
+        <v>500.0</v>
       </c>
       <c r="L134" t="s">
         <v>28</v>
       </c>
+      <c r="M134">
+        <v>2.016667</v>
+      </c>
+      <c r="N134">
+        <v>10.998907</v>
+      </c>
       <c r="O134">
-        <v>5.916895</v>
+        <v>6.421228</v>
+      </c>
+      <c r="P134">
+        <v>102.018667</v>
+      </c>
+      <c r="Q134">
+        <v>108.216667</v>
+      </c>
+      <c r="R134">
+        <v>100.002</v>
+      </c>
+      <c r="S134">
+        <v>106.2</v>
       </c>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" t="s">
         <v>23</v>
       </c>
       <c r="B135" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="C135" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="D135" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="E135" t="s">
         <v>27</v>
       </c>
       <c r="F135">
-        <v>9.0</v>
+        <v>12.0</v>
       </c>
       <c r="G135" s="2">
-        <v>45944.0</v>
+        <v>45751.0</v>
       </c>
       <c r="H135" s="2">
-        <v>46857.0</v>
+        <v>46477.0</v>
       </c>
       <c r="I135" s="2">
-        <v>46849.0</v>
+        <v>46465.0</v>
       </c>
       <c r="J135">
-        <v>5500</v>
+        <v>3300</v>
       </c>
       <c r="K135">
         <v>1000.0</v>
       </c>
       <c r="L135" t="s">
         <v>28</v>
       </c>
+      <c r="M135">
+        <v>0.3</v>
+      </c>
+      <c r="N135">
+        <v>10.883044</v>
+      </c>
       <c r="O135">
-        <v>8.99781</v>
+        <v>7.763736</v>
+      </c>
+      <c r="P135">
+        <v>101.3</v>
+      </c>
+      <c r="Q135">
+        <v>104.2</v>
+      </c>
+      <c r="R135">
+        <v>101.0</v>
+      </c>
+      <c r="S135">
+        <v>103.9</v>
       </c>
     </row>
     <row r="136" spans="1:23">
       <c r="A136" t="s">
         <v>23</v>
       </c>
       <c r="B136" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C136" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="D136" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="E136" t="s">
         <v>27</v>
       </c>
       <c r="F136">
         <v>10.0</v>
       </c>
       <c r="G136" s="2">
-        <v>45726.0</v>
+        <v>45643.0</v>
       </c>
       <c r="H136" s="2">
-        <v>46822.0</v>
+        <v>46738.0</v>
       </c>
       <c r="I136" s="2">
-        <v>46814.0</v>
+        <v>46730.0</v>
       </c>
       <c r="J136">
-        <v>6401</v>
+        <v>3000</v>
       </c>
       <c r="K136">
         <v>1000.0</v>
       </c>
       <c r="L136" t="s">
         <v>28</v>
       </c>
-      <c r="O136">
-        <v>9.728663</v>
+      <c r="M136">
+        <v>3.104396</v>
       </c>
     </row>
     <row r="137" spans="1:23">
       <c r="A137" t="s">
         <v>29</v>
       </c>
       <c r="B137" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="C137" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="D137" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="E137" t="s">
         <v>33</v>
       </c>
       <c r="F137">
-        <v>9.0</v>
+        <v>10.04</v>
       </c>
       <c r="G137" s="2">
-        <v>43978.0</v>
+        <v>45054.0</v>
       </c>
       <c r="H137" s="2">
-        <v>46326.0</v>
+        <v>46881.0</v>
       </c>
       <c r="I137" s="2">
-        <v>46322.0</v>
+        <v>46868.0</v>
       </c>
       <c r="J137">
-        <v>3459081</v>
+        <v>420</v>
       </c>
       <c r="K137">
-        <v>2.38</v>
+        <v>27380.95</v>
       </c>
       <c r="L137" t="s">
         <v>28</v>
+      </c>
+      <c r="M137">
+        <v>1.650411</v>
       </c>
     </row>
     <row r="138" spans="1:23">
       <c r="A138" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B138" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="C138" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="D138" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="E138" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="F138">
-        <v>10.0</v>
+        <v>8.0</v>
       </c>
       <c r="G138" s="2">
-        <v>45812.0</v>
+        <v>45950.0</v>
       </c>
       <c r="H138" s="2">
-        <v>46542.0</v>
+        <v>46863.0</v>
       </c>
       <c r="I138" s="2">
-        <v>46538.0</v>
+        <v>46855.0</v>
       </c>
       <c r="J138">
-        <v>45085</v>
+        <v>6922</v>
       </c>
       <c r="K138">
         <v>1000.0</v>
       </c>
       <c r="L138" t="s">
         <v>28</v>
       </c>
-      <c r="O138">
-        <v>9.988258</v>
+      <c r="M138">
+        <v>3.755556</v>
       </c>
     </row>
     <row r="139" spans="1:23">
       <c r="A139" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B139" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="C139" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="D139" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="E139" t="s">
-        <v>33</v>
+        <v>27</v>
+      </c>
+      <c r="F139">
+        <v>8.5</v>
       </c>
       <c r="G139" s="2">
-        <v>43852.0</v>
+        <v>45995.0</v>
       </c>
       <c r="H139" s="2">
-        <v>46843.0</v>
+        <v>47091.0</v>
       </c>
       <c r="I139" s="2">
-        <v>46836.0</v>
+        <v>47081.0</v>
       </c>
       <c r="J139">
-        <v>110000</v>
+        <v>3168</v>
       </c>
       <c r="K139">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L139" t="s">
         <v>28</v>
       </c>
-      <c r="O139">
-        <v>64.064801</v>
+      <c r="M139">
+        <v>2.951389</v>
       </c>
     </row>
     <row r="140" spans="1:23">
       <c r="A140" t="s">
         <v>23</v>
       </c>
       <c r="B140" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="C140" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="D140" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="E140" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="F140">
-        <v>8.0</v>
+        <v>6.0</v>
       </c>
       <c r="G140" s="2">
-        <v>45708.0</v>
+        <v>45828.0</v>
       </c>
       <c r="H140" s="2">
-        <v>46619.0</v>
+        <v>47289.0</v>
       </c>
       <c r="I140" s="2">
-        <v>46612.0</v>
+        <v>47283.0</v>
       </c>
       <c r="J140">
-        <v>8000</v>
+        <v>100000</v>
       </c>
       <c r="K140">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L140" t="s">
         <v>28</v>
       </c>
+      <c r="M140">
+        <v>0.316667</v>
+      </c>
+      <c r="N140">
+        <v>5.999357</v>
+      </c>
       <c r="O140">
-        <v>6.018115</v>
+        <v>5.586952</v>
+      </c>
+      <c r="P140">
+        <v>100.316667</v>
+      </c>
+      <c r="Q140">
+        <v>101.516667</v>
+      </c>
+      <c r="R140">
+        <v>100.0</v>
+      </c>
+      <c r="S140">
+        <v>101.2</v>
       </c>
     </row>
     <row r="141" spans="1:23">
       <c r="A141" t="s">
         <v>23</v>
       </c>
       <c r="B141" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="C141" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="D141" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="E141" t="s">
         <v>27</v>
       </c>
       <c r="F141">
-        <v>8.5</v>
+        <v>9.0</v>
       </c>
       <c r="G141" s="2">
-        <v>45966.0</v>
+        <v>45944.0</v>
       </c>
       <c r="H141" s="2">
-        <v>46696.0</v>
+        <v>46857.0</v>
       </c>
       <c r="I141" s="2">
-        <v>46688.0</v>
+        <v>46849.0</v>
       </c>
       <c r="J141">
-        <v>8000</v>
+        <v>5500</v>
       </c>
       <c r="K141">
         <v>1000.0</v>
       </c>
       <c r="L141" t="s">
         <v>28</v>
+      </c>
+      <c r="M141">
+        <v>2.125</v>
+      </c>
+      <c r="N141">
+        <v>25.052789</v>
+      </c>
+      <c r="O141">
+        <v>7.968843</v>
+      </c>
+      <c r="P141">
+        <v>77.325</v>
+      </c>
+      <c r="Q141">
+        <v>104.025</v>
+      </c>
+      <c r="R141">
+        <v>75.2</v>
+      </c>
+      <c r="S141">
+        <v>101.9</v>
       </c>
     </row>
     <row r="142" spans="1:23">
       <c r="A142" t="s">
         <v>23</v>
       </c>
       <c r="B142" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="C142" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="D142" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E142" t="s">
         <v>27</v>
       </c>
       <c r="F142">
-        <v>8.5</v>
+        <v>10.0</v>
       </c>
       <c r="G142" s="2">
-        <v>45888.0</v>
+        <v>45726.0</v>
       </c>
       <c r="H142" s="2">
-        <v>46802.0</v>
+        <v>46822.0</v>
       </c>
       <c r="I142" s="2">
-        <v>46794.0</v>
+        <v>46814.0</v>
       </c>
       <c r="J142">
-        <v>23833</v>
+        <v>7916</v>
       </c>
       <c r="K142">
         <v>1000.0</v>
       </c>
       <c r="L142" t="s">
         <v>28</v>
       </c>
+      <c r="M142">
+        <v>0.821918</v>
+      </c>
+      <c r="N142">
+        <v>28.005901</v>
+      </c>
       <c r="O142">
-        <v>7.452453</v>
+        <v>9.974512</v>
+      </c>
+      <c r="P142">
+        <v>75.321918</v>
+      </c>
+      <c r="Q142">
+        <v>100.821918</v>
+      </c>
+      <c r="R142">
+        <v>74.5</v>
+      </c>
+      <c r="S142">
+        <v>100.0</v>
       </c>
     </row>
     <row r="143" spans="1:23">
       <c r="A143" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B143" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="C143" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="D143" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E143" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="F143">
-        <v>12.0</v>
+        <v>9.0</v>
       </c>
       <c r="G143" s="2">
-        <v>44760.0</v>
+        <v>43978.0</v>
       </c>
       <c r="H143" s="2">
-        <v>47317.0</v>
+        <v>46326.0</v>
       </c>
       <c r="I143" s="2">
-        <v>47311.0</v>
+        <v>46322.0</v>
       </c>
       <c r="J143">
-        <v>1351</v>
+        <v>3459081</v>
       </c>
       <c r="K143">
-        <v>1000.0</v>
+        <v>2.38</v>
       </c>
       <c r="L143" t="s">
         <v>28</v>
+      </c>
+      <c r="M143">
+        <v>2.1</v>
       </c>
     </row>
     <row r="144" spans="1:23">
       <c r="A144" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B144" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C144" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="D144" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E144" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="F144">
-        <v>8.0</v>
+        <v>10.0</v>
       </c>
       <c r="G144" s="2">
-        <v>45806.0</v>
+        <v>45812.0</v>
       </c>
       <c r="H144" s="2">
-        <v>46720.0</v>
+        <v>46542.0</v>
       </c>
       <c r="I144" s="2">
-        <v>46710.0</v>
+        <v>46538.0</v>
       </c>
       <c r="J144">
-        <v>7000</v>
+        <v>53958</v>
       </c>
       <c r="K144">
         <v>1000.0</v>
       </c>
       <c r="L144" t="s">
         <v>28</v>
       </c>
+      <c r="M144">
+        <v>3.452055</v>
+      </c>
+      <c r="N144">
+        <v>9.978494</v>
+      </c>
       <c r="O144">
-        <v>5.699934</v>
+        <v>9.335325</v>
+      </c>
+      <c r="P144">
+        <v>103.462055</v>
+      </c>
+      <c r="Q144">
+        <v>104.152055</v>
+      </c>
+      <c r="R144">
+        <v>100.01</v>
+      </c>
+      <c r="S144">
+        <v>100.7</v>
+      </c>
+      <c r="T144">
+        <v>11379.72605</v>
+      </c>
+      <c r="U144">
+        <v>2</v>
+      </c>
+      <c r="V144">
+        <v>103.452055</v>
+      </c>
+      <c r="W144">
+        <v>100.0</v>
       </c>
     </row>
     <row r="145" spans="1:23">
       <c r="A145" t="s">
         <v>29</v>
       </c>
       <c r="B145" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="C145" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="D145" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E145" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>7.7</v>
+        <v>33</v>
       </c>
       <c r="G145" s="2">
-        <v>45434.0</v>
+        <v>43852.0</v>
       </c>
       <c r="H145" s="2">
-        <v>49086.0</v>
+        <v>46843.0</v>
       </c>
       <c r="I145" s="2">
-        <v>49076.0</v>
+        <v>46836.0</v>
       </c>
       <c r="J145">
-        <v>25000</v>
+        <v>110000</v>
       </c>
       <c r="K145">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L145" t="s">
         <v>28</v>
       </c>
+      <c r="N145">
+        <v>141.741372</v>
+      </c>
       <c r="O145">
-        <v>6.904701</v>
+        <v>93.620397</v>
+      </c>
+      <c r="P145">
+        <v>26.32</v>
+      </c>
+      <c r="Q145">
+        <v>35.1</v>
       </c>
     </row>
     <row r="146" spans="1:23">
       <c r="A146" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B146" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C146" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="D146" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E146" t="s">
         <v>27</v>
       </c>
       <c r="F146">
-        <v>10.75</v>
+        <v>8.0</v>
       </c>
       <c r="G146" s="2">
-        <v>45099.0</v>
+        <v>45708.0</v>
       </c>
       <c r="H146" s="2">
-        <v>48752.0</v>
+        <v>46619.0</v>
       </c>
       <c r="I146" s="2">
-        <v>48744.0</v>
+        <v>46612.0</v>
       </c>
       <c r="J146">
-        <v>50000</v>
+        <v>8000</v>
       </c>
       <c r="K146">
         <v>1000.0</v>
       </c>
       <c r="L146" t="s">
         <v>28</v>
       </c>
+      <c r="M146">
+        <v>1.088889</v>
+      </c>
+      <c r="N146">
+        <v>9.577068</v>
+      </c>
       <c r="O146">
-        <v>7.965662</v>
+        <v>5.695561</v>
+      </c>
+      <c r="P146">
+        <v>99.088889</v>
+      </c>
+      <c r="Q146">
+        <v>104.088889</v>
+      </c>
+      <c r="R146">
+        <v>98.0</v>
+      </c>
+      <c r="S146">
+        <v>103.0</v>
       </c>
     </row>
     <row r="147" spans="1:23">
       <c r="A147" t="s">
-        <v>71</v>
+        <v>23</v>
       </c>
       <c r="B147" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C147" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="D147" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="E147" t="s">
         <v>27</v>
       </c>
       <c r="F147">
-        <v>6.777</v>
+        <v>8.5</v>
       </c>
       <c r="G147" s="2">
-        <v>45404.0</v>
+        <v>45966.0</v>
       </c>
       <c r="H147" s="2">
-        <v>47595.0</v>
+        <v>46696.0</v>
       </c>
       <c r="I147" s="2">
-        <v>47588.0</v>
+        <v>46688.0</v>
       </c>
       <c r="J147">
-        <v>600000</v>
+        <v>8000</v>
       </c>
       <c r="K147">
         <v>1000.0</v>
       </c>
       <c r="L147" t="s">
         <v>28</v>
       </c>
-      <c r="O147">
-        <v>6.683463</v>
+      <c r="M147">
+        <v>1.511111</v>
       </c>
     </row>
     <row r="148" spans="1:23">
       <c r="A148" t="s">
-        <v>71</v>
+        <v>23</v>
       </c>
       <c r="B148" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="C148" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="D148" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E148" t="s">
         <v>27</v>
       </c>
       <c r="F148">
-        <v>6.304</v>
+        <v>8.5</v>
       </c>
       <c r="G148" s="2">
-        <v>45712.0</v>
+        <v>45888.0</v>
       </c>
       <c r="H148" s="2">
-        <v>47903.0</v>
+        <v>46802.0</v>
       </c>
       <c r="I148" s="2">
-        <v>47896.0</v>
+        <v>46794.0</v>
       </c>
       <c r="J148">
-        <v>375000</v>
+        <v>25000</v>
       </c>
       <c r="K148">
         <v>1000.0</v>
       </c>
       <c r="L148" t="s">
         <v>28</v>
+      </c>
+      <c r="M148">
+        <v>1.141096</v>
+      </c>
+      <c r="N148">
+        <v>8.616342</v>
+      </c>
+      <c r="O148">
+        <v>7.77305</v>
+      </c>
+      <c r="P148">
+        <v>100.941096</v>
+      </c>
+      <c r="Q148">
+        <v>102.391096</v>
+      </c>
+      <c r="R148">
+        <v>99.8</v>
+      </c>
+      <c r="S148">
+        <v>101.25</v>
       </c>
     </row>
     <row r="149" spans="1:23">
       <c r="A149" t="s">
         <v>23</v>
       </c>
       <c r="B149" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="C149" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="D149" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E149" t="s">
         <v>27</v>
       </c>
       <c r="F149">
-        <v>11.5</v>
+        <v>12.0</v>
       </c>
       <c r="G149" s="2">
-        <v>45625.0</v>
+        <v>44760.0</v>
       </c>
       <c r="H149" s="2">
-        <v>46355.0</v>
+        <v>47317.0</v>
       </c>
       <c r="I149" s="2">
-        <v>46346.0</v>
+        <v>47311.0</v>
       </c>
       <c r="J149">
-        <v>8000</v>
+        <v>1351</v>
       </c>
       <c r="K149">
         <v>1000.0</v>
       </c>
       <c r="L149" t="s">
         <v>28</v>
       </c>
-      <c r="O149">
-        <v>6.358856</v>
+      <c r="M149">
+        <v>2.7</v>
       </c>
     </row>
     <row r="150" spans="1:23">
       <c r="A150" t="s">
-        <v>71</v>
+        <v>23</v>
       </c>
       <c r="B150" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C150" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="D150" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E150" t="s">
         <v>27</v>
       </c>
       <c r="F150">
-        <v>9.032</v>
+        <v>8.0</v>
       </c>
       <c r="G150" s="2">
-        <v>45391.0</v>
+        <v>45806.0</v>
       </c>
       <c r="H150" s="2">
-        <v>46669.0</v>
+        <v>46720.0</v>
       </c>
       <c r="I150" s="2">
-        <v>46664.0</v>
+        <v>46710.0</v>
       </c>
       <c r="J150">
-        <v>75000</v>
+        <v>17314</v>
       </c>
       <c r="K150">
         <v>1000.0</v>
       </c>
       <c r="L150" t="s">
         <v>28</v>
+      </c>
+      <c r="M150">
+        <v>2.895028</v>
+      </c>
+      <c r="N150">
+        <v>8.656505</v>
+      </c>
+      <c r="O150">
+        <v>7.331533</v>
+      </c>
+      <c r="P150">
+        <v>101.895028</v>
+      </c>
+      <c r="Q150">
+        <v>103.895028</v>
+      </c>
+      <c r="R150">
+        <v>99.0</v>
+      </c>
+      <c r="S150">
+        <v>101.0</v>
       </c>
     </row>
     <row r="151" spans="1:23">
       <c r="A151" t="s">
         <v>29</v>
       </c>
       <c r="B151" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="C151" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="D151" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E151" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="F151">
-        <v>10.0</v>
+        <v>7.7</v>
       </c>
       <c r="G151" s="2">
-        <v>45372.0</v>
+        <v>45434.0</v>
       </c>
       <c r="H151" s="2">
-        <v>46286.0</v>
+        <v>49086.0</v>
       </c>
       <c r="I151" s="2">
-        <v>46280.0</v>
+        <v>49076.0</v>
       </c>
       <c r="J151">
-        <v>67376</v>
+        <v>25000</v>
       </c>
       <c r="K151">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L151" t="s">
         <v>28</v>
       </c>
+      <c r="M151">
+        <v>1.005278</v>
+      </c>
+      <c r="N151">
+        <v>7.503871</v>
+      </c>
       <c r="O151">
-        <v>6.725387</v>
+        <v>6.830595</v>
+      </c>
+      <c r="P151">
+        <v>102.185278</v>
+      </c>
+      <c r="Q151">
+        <v>106.385278</v>
+      </c>
+      <c r="R151">
+        <v>101.18</v>
+      </c>
+      <c r="S151">
+        <v>105.38</v>
+      </c>
+      <c r="T151">
+        <v>4087.01112</v>
+      </c>
+      <c r="U151">
+        <v>1</v>
+      </c>
+      <c r="V151">
+        <v>102.175278</v>
+      </c>
+      <c r="W151">
+        <v>101.17</v>
       </c>
     </row>
     <row r="152" spans="1:23">
       <c r="A152" t="s">
         <v>29</v>
       </c>
       <c r="B152" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="C152" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="D152" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E152" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="F152">
-        <v>10.0</v>
+        <v>10.75</v>
       </c>
       <c r="G152" s="2">
-        <v>45772.0</v>
+        <v>45099.0</v>
       </c>
       <c r="H152" s="2">
-        <v>47051.0</v>
+        <v>48752.0</v>
       </c>
       <c r="I152" s="2">
-        <v>47045.0</v>
+        <v>48744.0</v>
       </c>
       <c r="J152">
-        <v>230503</v>
+        <v>50000</v>
       </c>
       <c r="K152">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L152" t="s">
         <v>28</v>
       </c>
+      <c r="M152">
+        <v>8.570548</v>
+      </c>
+      <c r="N152">
+        <v>9.544542</v>
+      </c>
       <c r="O152">
-        <v>10.126167</v>
+        <v>8.26976</v>
+      </c>
+      <c r="P152">
+        <v>114.570548</v>
+      </c>
+      <c r="Q152">
+        <v>121.570548</v>
+      </c>
+      <c r="R152">
+        <v>106.0</v>
+      </c>
+      <c r="S152">
+        <v>113.0</v>
       </c>
     </row>
     <row r="153" spans="1:23">
       <c r="A153" t="s">
-        <v>29</v>
+        <v>74</v>
       </c>
       <c r="B153" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="C153" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="D153" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="E153" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="F153">
-        <v>10.0</v>
+        <v>6.777</v>
       </c>
       <c r="G153" s="2">
-        <v>45996.0</v>
+        <v>45404.0</v>
       </c>
       <c r="H153" s="2">
-        <v>47274.0</v>
+        <v>47595.0</v>
       </c>
       <c r="I153" s="2">
-        <v>47268.0</v>
+        <v>47588.0</v>
       </c>
       <c r="J153">
-        <v>165477</v>
+        <v>600000</v>
       </c>
       <c r="K153">
+        <v>1000.0</v>
+      </c>
+      <c r="L153" t="s">
+        <v>28</v>
+      </c>
+      <c r="M153">
+        <v>1.449525</v>
+      </c>
+      <c r="O153">
+        <v>6.678803</v>
+      </c>
+      <c r="Q153">
+        <v>101.449525</v>
+      </c>
+      <c r="S153">
         <v>100.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>9.997515</v>
       </c>
     </row>
     <row r="154" spans="1:23">
       <c r="A154" t="s">
-        <v>29</v>
+        <v>74</v>
       </c>
       <c r="B154" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="C154" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="D154" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="E154" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="F154">
-        <v>8.0</v>
+        <v>6.518</v>
       </c>
       <c r="G154" s="2">
-        <v>45838.0</v>
+        <v>45712.0</v>
       </c>
       <c r="H154" s="2">
-        <v>47299.0</v>
+        <v>47903.0</v>
       </c>
       <c r="I154" s="2">
-        <v>47289.0</v>
+        <v>47896.0</v>
       </c>
       <c r="J154">
-        <v>30000</v>
+        <v>375000</v>
       </c>
       <c r="K154">
         <v>1000.0</v>
       </c>
       <c r="L154" t="s">
         <v>28</v>
       </c>
-      <c r="O154">
-        <v>6.708198</v>
+      <c r="M154">
+        <v>0.796644</v>
       </c>
     </row>
     <row r="155" spans="1:23">
       <c r="A155" t="s">
         <v>23</v>
       </c>
       <c r="B155" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="C155" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="D155" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="E155" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="F155">
-        <v>9.5</v>
+        <v>11.5</v>
       </c>
       <c r="G155" s="2">
-        <v>45454.0</v>
+        <v>45625.0</v>
       </c>
       <c r="H155" s="2">
-        <v>46549.0</v>
+        <v>46355.0</v>
       </c>
       <c r="I155" s="2">
-        <v>46545.0</v>
+        <v>46346.0</v>
       </c>
       <c r="J155">
-        <v>15000</v>
+        <v>8000</v>
       </c>
       <c r="K155">
         <v>1000.0</v>
       </c>
       <c r="L155" t="s">
         <v>28</v>
       </c>
+      <c r="M155">
+        <v>4.161602</v>
+      </c>
+      <c r="N155">
+        <v>15.694302</v>
+      </c>
       <c r="O155">
-        <v>6.386482</v>
+        <v>9.799659</v>
+      </c>
+      <c r="P155">
+        <v>101.661602</v>
+      </c>
+      <c r="Q155">
+        <v>105.161602</v>
+      </c>
+      <c r="R155">
+        <v>97.5</v>
+      </c>
+      <c r="S155">
+        <v>101.0</v>
       </c>
     </row>
     <row r="156" spans="1:23">
       <c r="A156" t="s">
-        <v>23</v>
+        <v>74</v>
       </c>
       <c r="B156" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="C156" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="D156" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="E156" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="F156">
-        <v>10.0</v>
+        <v>9.032</v>
       </c>
       <c r="G156" s="2">
-        <v>45754.0</v>
+        <v>45391.0</v>
       </c>
       <c r="H156" s="2">
-        <v>47025.0</v>
+        <v>46669.0</v>
       </c>
       <c r="I156" s="2">
-        <v>47021.0</v>
+        <v>46664.0</v>
       </c>
       <c r="J156">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="K156">
         <v>1000.0</v>
       </c>
       <c r="L156" t="s">
         <v>28</v>
       </c>
       <c r="O156">
-        <v>9.999865</v>
+        <v>8.193346</v>
+      </c>
+      <c r="Q156">
+        <v>101.0</v>
       </c>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B157" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="C157" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="D157" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="E157" t="s">
         <v>55</v>
       </c>
       <c r="F157">
-        <v>11.0</v>
+        <v>10.0</v>
       </c>
       <c r="G157" s="2">
-        <v>45434.0</v>
+        <v>45372.0</v>
       </c>
       <c r="H157" s="2">
-        <v>46721.0</v>
+        <v>46286.0</v>
       </c>
       <c r="I157" s="2">
-        <v>46715.0</v>
+        <v>46280.0</v>
       </c>
       <c r="J157">
-        <v>25599</v>
+        <v>67376</v>
       </c>
       <c r="K157">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L157" t="s">
         <v>28</v>
       </c>
+      <c r="M157">
+        <v>0.5</v>
+      </c>
+      <c r="N157">
+        <v>10.564184</v>
+      </c>
       <c r="O157">
-        <v>8.707772</v>
+        <v>10.057623</v>
+      </c>
+      <c r="P157">
+        <v>100.25</v>
+      </c>
+      <c r="Q157">
+        <v>100.47</v>
+      </c>
+      <c r="R157">
+        <v>99.75</v>
+      </c>
+      <c r="S157">
+        <v>99.97</v>
+      </c>
+      <c r="T157">
+        <v>700.03</v>
+      </c>
+      <c r="U157">
+        <v>3</v>
+      </c>
+      <c r="V157">
+        <v>97.63</v>
+      </c>
+      <c r="W157">
+        <v>97.13</v>
       </c>
     </row>
     <row r="158" spans="1:23">
       <c r="A158" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B158" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="C158" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="D158" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E158" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="F158">
         <v>10.0</v>
       </c>
       <c r="G158" s="2">
-        <v>44649.0</v>
+        <v>45772.0</v>
       </c>
       <c r="H158" s="2">
-        <v>46475.0</v>
+        <v>47051.0</v>
       </c>
       <c r="I158" s="2">
-        <v>46468.0</v>
+        <v>47045.0</v>
       </c>
       <c r="J158">
-        <v>6200</v>
+        <v>230503</v>
       </c>
       <c r="K158">
-        <v>500.0</v>
+        <v>100.0</v>
       </c>
       <c r="L158" t="s">
         <v>28</v>
       </c>
+      <c r="M158">
+        <v>2.055556</v>
+      </c>
+      <c r="N158">
+        <v>10.450522</v>
+      </c>
       <c r="O158">
-        <v>91.759835</v>
+        <v>10.088047</v>
+      </c>
+      <c r="P158">
+        <v>101.055556</v>
+      </c>
+      <c r="Q158">
+        <v>101.855556</v>
+      </c>
+      <c r="R158">
+        <v>99.0</v>
+      </c>
+      <c r="S158">
+        <v>99.8</v>
+      </c>
+      <c r="T158">
+        <v>1223.466672</v>
+      </c>
+      <c r="U158">
+        <v>1</v>
+      </c>
+      <c r="V158">
+        <v>101.955556</v>
+      </c>
+      <c r="W158">
+        <v>99.9</v>
       </c>
     </row>
     <row r="159" spans="1:23">
       <c r="A159" t="s">
         <v>29</v>
       </c>
       <c r="B159" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="C159" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="D159" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="E159" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="F159">
-        <v>8.5</v>
+        <v>10.0</v>
       </c>
       <c r="G159" s="2">
-        <v>45541.0</v>
+        <v>45996.0</v>
       </c>
       <c r="H159" s="2">
-        <v>46301.0</v>
+        <v>47274.0</v>
       </c>
       <c r="I159" s="2">
-        <v>46293.0</v>
+        <v>47268.0</v>
       </c>
       <c r="J159">
-        <v>35000</v>
+        <v>165477</v>
       </c>
       <c r="K159">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L159" t="s">
         <v>28</v>
       </c>
+      <c r="M159">
+        <v>0.944444</v>
+      </c>
+      <c r="N159">
+        <v>10.372822</v>
+      </c>
       <c r="O159">
-        <v>5.390217</v>
+        <v>10.072418</v>
+      </c>
+      <c r="P159">
+        <v>99.944444</v>
+      </c>
+      <c r="Q159">
+        <v>100.743444</v>
+      </c>
+      <c r="R159">
+        <v>99.0</v>
+      </c>
+      <c r="S159">
+        <v>99.799</v>
+      </c>
+      <c r="T159">
+        <v>302.230332</v>
+      </c>
+      <c r="U159">
+        <v>1</v>
+      </c>
+      <c r="V159">
+        <v>100.743444</v>
+      </c>
+      <c r="W159">
+        <v>99.799</v>
       </c>
     </row>
     <row r="160" spans="1:23">
       <c r="A160" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B160" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="C160" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D160" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="E160" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="F160">
-        <v>8.5</v>
+        <v>8.0</v>
       </c>
       <c r="G160" s="2">
-        <v>45924.0</v>
+        <v>45838.0</v>
       </c>
       <c r="H160" s="2">
-        <v>47020.0</v>
+        <v>47299.0</v>
       </c>
       <c r="I160" s="2">
-        <v>47011.0</v>
+        <v>47289.0</v>
       </c>
       <c r="J160">
-        <v>8000</v>
+        <v>30000</v>
       </c>
       <c r="K160">
         <v>1000.0</v>
       </c>
       <c r="L160" t="s">
         <v>28</v>
+      </c>
+      <c r="M160">
+        <v>0.2</v>
+      </c>
+      <c r="N160">
+        <v>7.211253</v>
+      </c>
+      <c r="O160">
+        <v>6.901623</v>
+      </c>
+      <c r="P160">
+        <v>102.45</v>
+      </c>
+      <c r="Q160">
+        <v>103.35</v>
+      </c>
+      <c r="R160">
+        <v>102.25</v>
+      </c>
+      <c r="S160">
+        <v>103.15</v>
+      </c>
+      <c r="T160">
+        <v>2068.0</v>
+      </c>
+      <c r="U160">
+        <v>1</v>
+      </c>
+      <c r="V160">
+        <v>103.4</v>
+      </c>
+      <c r="W160">
+        <v>103.2</v>
       </c>
     </row>
     <row r="161" spans="1:23">
       <c r="A161" t="s">
         <v>23</v>
       </c>
       <c r="B161" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="C161" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="D161" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="E161" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="F161">
-        <v>7.0</v>
+        <v>9.5</v>
       </c>
       <c r="G161" s="2">
-        <v>42842.0</v>
+        <v>45454.0</v>
       </c>
       <c r="H161" s="2">
-        <v>46220.0</v>
+        <v>46549.0</v>
       </c>
       <c r="I161" s="2">
-        <v>46212.0</v>
+        <v>46545.0</v>
       </c>
       <c r="J161">
-        <v>3210</v>
+        <v>15000</v>
       </c>
       <c r="K161">
         <v>1000.0</v>
       </c>
       <c r="L161" t="s">
         <v>28</v>
+      </c>
+      <c r="M161">
+        <v>0.738889</v>
+      </c>
+      <c r="N161">
+        <v>8.14076</v>
+      </c>
+      <c r="O161">
+        <v>4.436516</v>
+      </c>
+      <c r="P161">
+        <v>102.238889</v>
+      </c>
+      <c r="Q161">
+        <v>106.488889</v>
+      </c>
+      <c r="R161">
+        <v>101.5</v>
+      </c>
+      <c r="S161">
+        <v>105.75</v>
       </c>
     </row>
     <row r="162" spans="1:23">
       <c r="A162" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B162" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="C162" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="D162" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E162" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="F162">
-        <v>7.0</v>
+        <v>10.0</v>
       </c>
       <c r="G162" s="2">
-        <v>45951.0</v>
+        <v>45754.0</v>
       </c>
       <c r="H162" s="2">
-        <v>49603.0</v>
+        <v>47025.0</v>
       </c>
       <c r="I162" s="2">
-        <v>49594.0</v>
+        <v>47021.0</v>
       </c>
       <c r="J162">
-        <v>6858</v>
+        <v>50000</v>
       </c>
       <c r="K162">
         <v>1000.0</v>
       </c>
       <c r="L162" t="s">
         <v>28</v>
       </c>
+      <c r="M162">
+        <v>0.25</v>
+      </c>
       <c r="O162">
-        <v>6.829716</v>
+        <v>10.022655</v>
+      </c>
+      <c r="Q162">
+        <v>100.2</v>
+      </c>
+      <c r="S162">
+        <v>99.95</v>
+      </c>
+      <c r="T162">
+        <v>9975.0</v>
+      </c>
+      <c r="U162">
+        <v>1</v>
+      </c>
+      <c r="V162">
+        <v>99.75</v>
+      </c>
+      <c r="W162">
+        <v>99.5</v>
       </c>
     </row>
     <row r="163" spans="1:23">
       <c r="A163" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B163" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="C163" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="D163" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="E163" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="F163">
-        <v>2.826</v>
+        <v>11.0</v>
       </c>
       <c r="G163" s="2">
-        <v>44742.0</v>
+        <v>45434.0</v>
       </c>
       <c r="H163" s="2">
-        <v>46568.0</v>
+        <v>46721.0</v>
       </c>
       <c r="I163" s="2">
-        <v>46561.0</v>
+        <v>46715.0</v>
       </c>
       <c r="J163">
-        <v>25000</v>
+        <v>25599</v>
       </c>
       <c r="K163">
         <v>1000.0</v>
       </c>
       <c r="L163" t="s">
         <v>28</v>
+      </c>
+      <c r="M163">
+        <v>0.275</v>
+      </c>
+      <c r="N163">
+        <v>10.832844</v>
+      </c>
+      <c r="O163">
+        <v>9.204978</v>
+      </c>
+      <c r="P163">
+        <v>100.525</v>
+      </c>
+      <c r="Q163">
+        <v>103.0</v>
+      </c>
+      <c r="R163">
+        <v>100.25</v>
+      </c>
+      <c r="S163">
+        <v>102.725</v>
       </c>
     </row>
     <row r="164" spans="1:23">
       <c r="A164" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B164" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="C164" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="D164" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="E164" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="F164">
-        <v>3.119</v>
+        <v>10.0</v>
       </c>
       <c r="G164" s="2">
-        <v>45924.0</v>
+        <v>44649.0</v>
       </c>
       <c r="H164" s="2">
-        <v>47385.0</v>
+        <v>46475.0</v>
       </c>
       <c r="I164" s="2">
-        <v>47375.0</v>
+        <v>46468.0</v>
       </c>
       <c r="J164">
-        <v>25000</v>
+        <v>6200</v>
       </c>
       <c r="K164">
-        <v>1000.0</v>
+        <v>500.0</v>
       </c>
       <c r="L164" t="s">
         <v>28</v>
+      </c>
+      <c r="M164">
+        <v>0.277778</v>
       </c>
     </row>
     <row r="165" spans="1:23">
       <c r="A165" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B165" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="C165" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="D165" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="E165" t="s">
         <v>27</v>
       </c>
       <c r="F165">
-        <v>9.0</v>
+        <v>8.5</v>
       </c>
       <c r="G165" s="2">
-        <v>45807.0</v>
+        <v>45541.0</v>
       </c>
       <c r="H165" s="2">
-        <v>46842.0</v>
+        <v>46301.0</v>
       </c>
       <c r="I165" s="2">
-        <v>46834.0</v>
+        <v>46293.0</v>
       </c>
       <c r="J165">
-        <v>4000</v>
+        <v>35000</v>
       </c>
       <c r="K165">
         <v>1000.0</v>
       </c>
       <c r="L165" t="s">
         <v>28</v>
       </c>
+      <c r="M165">
+        <v>0.069672</v>
+      </c>
+      <c r="N165">
+        <v>8.496999</v>
+      </c>
       <c r="O165">
-        <v>8.541624</v>
+        <v>6.399888</v>
+      </c>
+      <c r="P165">
+        <v>100.069672</v>
+      </c>
+      <c r="Q165">
+        <v>101.069672</v>
+      </c>
+      <c r="R165">
+        <v>100.0</v>
+      </c>
+      <c r="S165">
+        <v>101.0</v>
       </c>
     </row>
     <row r="166" spans="1:23">
       <c r="A166" t="s">
         <v>23</v>
       </c>
       <c r="B166" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="C166" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="D166" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="E166" t="s">
         <v>27</v>
       </c>
       <c r="F166">
-        <v>10.0</v>
+        <v>8.5</v>
       </c>
       <c r="G166" s="2">
-        <v>45776.0</v>
+        <v>45924.0</v>
       </c>
       <c r="H166" s="2">
-        <v>46689.0</v>
+        <v>47020.0</v>
       </c>
       <c r="I166" s="2">
-        <v>46681.0</v>
+        <v>47011.0</v>
       </c>
       <c r="J166">
-        <v>3400</v>
+        <v>8000</v>
       </c>
       <c r="K166">
         <v>1000.0</v>
       </c>
       <c r="L166" t="s">
         <v>28</v>
       </c>
-      <c r="O166">
-        <v>9.089992</v>
+      <c r="M166">
+        <v>0.369565</v>
+      </c>
+      <c r="N166">
+        <v>22.242654</v>
+      </c>
+      <c r="P166">
+        <v>75.369565</v>
+      </c>
+      <c r="R166">
+        <v>75.0</v>
       </c>
     </row>
     <row r="167" spans="1:23">
       <c r="A167" t="s">
         <v>23</v>
       </c>
       <c r="B167" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="C167" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="D167" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="E167" t="s">
         <v>33</v>
       </c>
       <c r="F167">
-        <v>10.0</v>
+        <v>7.0</v>
       </c>
       <c r="G167" s="2">
-        <v>45931.0</v>
+        <v>42842.0</v>
       </c>
       <c r="H167" s="2">
-        <v>46661.0</v>
+        <v>46220.0</v>
       </c>
       <c r="I167" s="2">
-        <v>46651.0</v>
+        <v>46212.0</v>
       </c>
       <c r="J167">
-        <v>12000</v>
+        <v>3210</v>
       </c>
       <c r="K167">
         <v>1000.0</v>
       </c>
       <c r="L167" t="s">
         <v>28</v>
       </c>
-      <c r="O167">
-        <v>8.687902</v>
+      <c r="M167">
+        <v>1.594444</v>
       </c>
     </row>
     <row r="168" spans="1:23">
       <c r="A168" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B168" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="C168" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="D168" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="E168" t="s">
         <v>27</v>
       </c>
       <c r="F168">
-        <v>11.0</v>
+        <v>7.0</v>
       </c>
       <c r="G168" s="2">
-        <v>45642.0</v>
+        <v>45951.0</v>
       </c>
       <c r="H168" s="2">
-        <v>46189.0</v>
+        <v>49603.0</v>
       </c>
       <c r="I168" s="2">
-        <v>46182.0</v>
+        <v>49594.0</v>
       </c>
       <c r="J168">
-        <v>2500</v>
+        <v>6858</v>
       </c>
       <c r="K168">
         <v>1000.0</v>
       </c>
       <c r="L168" t="s">
         <v>28</v>
+      </c>
+      <c r="M168">
+        <v>1.516667</v>
+      </c>
+      <c r="N168">
+        <v>7.221198</v>
+      </c>
+      <c r="O168">
+        <v>6.841727</v>
+      </c>
+      <c r="P168">
+        <v>100.0</v>
+      </c>
+      <c r="Q168">
+        <v>102.616667</v>
+      </c>
+      <c r="R168">
+        <v>98.483333</v>
+      </c>
+      <c r="S168">
+        <v>101.1</v>
       </c>
     </row>
     <row r="169" spans="1:23">
       <c r="A169" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B169" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="C169" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="D169" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="E169" t="s">
         <v>27</v>
       </c>
       <c r="F169">
+        <v>2.826</v>
+      </c>
+      <c r="G169" s="2">
+        <v>44742.0</v>
+      </c>
+      <c r="H169" s="2">
+        <v>46568.0</v>
+      </c>
+      <c r="I169" s="2">
+        <v>46561.0</v>
+      </c>
+      <c r="J169">
+        <v>25000</v>
+      </c>
+      <c r="K169">
+        <v>1000.0</v>
+      </c>
+      <c r="L169" t="s">
+        <v>28</v>
+      </c>
+      <c r="M169">
+        <v>2.191118</v>
+      </c>
+    </row>
+    <row r="170" spans="1:23">
+      <c r="A170" t="s">
+        <v>29</v>
+      </c>
+      <c r="B170" t="s">
+        <v>531</v>
+      </c>
+      <c r="C170" t="s">
+        <v>532</v>
+      </c>
+      <c r="D170" t="s">
+        <v>533</v>
+      </c>
+      <c r="E170" t="s">
+        <v>27</v>
+      </c>
+      <c r="F170">
+        <v>3.119</v>
+      </c>
+      <c r="G170" s="2">
+        <v>45924.0</v>
+      </c>
+      <c r="H170" s="2">
+        <v>47385.0</v>
+      </c>
+      <c r="I170" s="2">
+        <v>47375.0</v>
+      </c>
+      <c r="J170">
+        <v>25000</v>
+      </c>
+      <c r="K170">
+        <v>1000.0</v>
+      </c>
+      <c r="L170" t="s">
+        <v>28</v>
+      </c>
+      <c r="M170">
+        <v>1.683405</v>
+      </c>
+    </row>
+    <row r="171" spans="1:23">
+      <c r="A171" t="s">
+        <v>23</v>
+      </c>
+      <c r="B171" t="s">
+        <v>534</v>
+      </c>
+      <c r="C171" t="s">
+        <v>535</v>
+      </c>
+      <c r="D171" t="s">
+        <v>536</v>
+      </c>
+      <c r="E171" t="s">
+        <v>27</v>
+      </c>
+      <c r="F171">
+        <v>9.0</v>
+      </c>
+      <c r="G171" s="2">
+        <v>45807.0</v>
+      </c>
+      <c r="H171" s="2">
+        <v>46842.0</v>
+      </c>
+      <c r="I171" s="2">
+        <v>46834.0</v>
+      </c>
+      <c r="J171">
+        <v>4000</v>
+      </c>
+      <c r="K171">
+        <v>1000.0</v>
+      </c>
+      <c r="L171" t="s">
+        <v>28</v>
+      </c>
+      <c r="M171">
+        <v>1.025</v>
+      </c>
+      <c r="N171">
+        <v>13.071697</v>
+      </c>
+      <c r="O171">
+        <v>9.05113</v>
+      </c>
+      <c r="P171">
+        <v>94.025</v>
+      </c>
+      <c r="Q171">
+        <v>100.925</v>
+      </c>
+      <c r="R171">
+        <v>93.0</v>
+      </c>
+      <c r="S171">
+        <v>99.9</v>
+      </c>
+    </row>
+    <row r="172" spans="1:23">
+      <c r="A172" t="s">
+        <v>23</v>
+      </c>
+      <c r="B172" t="s">
+        <v>537</v>
+      </c>
+      <c r="C172" t="s">
+        <v>538</v>
+      </c>
+      <c r="D172" t="s">
+        <v>539</v>
+      </c>
+      <c r="E172" t="s">
+        <v>27</v>
+      </c>
+      <c r="F172">
+        <v>10.0</v>
+      </c>
+      <c r="G172" s="2">
+        <v>45776.0</v>
+      </c>
+      <c r="H172" s="2">
+        <v>46689.0</v>
+      </c>
+      <c r="I172" s="2">
+        <v>46681.0</v>
+      </c>
+      <c r="J172">
+        <v>3400</v>
+      </c>
+      <c r="K172">
+        <v>1000.0</v>
+      </c>
+      <c r="L172" t="s">
+        <v>28</v>
+      </c>
+      <c r="M172">
+        <v>4.450549</v>
+      </c>
+      <c r="N172">
+        <v>30.374903</v>
+      </c>
+      <c r="O172">
+        <v>9.603039</v>
+      </c>
+      <c r="P172">
+        <v>80.550549</v>
+      </c>
+      <c r="Q172">
+        <v>105.0</v>
+      </c>
+      <c r="R172">
+        <v>76.1</v>
+      </c>
+      <c r="S172">
+        <v>100.549451</v>
+      </c>
+    </row>
+    <row r="173" spans="1:23">
+      <c r="A173" t="s">
+        <v>23</v>
+      </c>
+      <c r="B173" t="s">
+        <v>540</v>
+      </c>
+      <c r="C173" t="s">
+        <v>541</v>
+      </c>
+      <c r="D173" t="s">
+        <v>542</v>
+      </c>
+      <c r="E173" t="s">
+        <v>33</v>
+      </c>
+      <c r="F173">
+        <v>10.0</v>
+      </c>
+      <c r="G173" s="2">
+        <v>45931.0</v>
+      </c>
+      <c r="H173" s="2">
+        <v>46661.0</v>
+      </c>
+      <c r="I173" s="2">
+        <v>46651.0</v>
+      </c>
+      <c r="J173">
+        <v>17000</v>
+      </c>
+      <c r="K173">
+        <v>1000.0</v>
+      </c>
+      <c r="L173" t="s">
+        <v>28</v>
+      </c>
+      <c r="M173">
+        <v>0.222222</v>
+      </c>
+      <c r="N173">
+        <v>7.122986</v>
+      </c>
+      <c r="O173">
+        <v>6.788558</v>
+      </c>
+      <c r="P173">
+        <v>104.222222</v>
+      </c>
+      <c r="Q173">
+        <v>104.7</v>
+      </c>
+      <c r="R173">
+        <v>104.0</v>
+      </c>
+      <c r="S173">
+        <v>104.477778</v>
+      </c>
+      <c r="T173">
+        <v>3138.66666</v>
+      </c>
+      <c r="U173">
+        <v>1</v>
+      </c>
+      <c r="V173">
+        <v>104.622222</v>
+      </c>
+      <c r="W173">
+        <v>104.4</v>
+      </c>
+    </row>
+    <row r="174" spans="1:23">
+      <c r="A174" t="s">
+        <v>23</v>
+      </c>
+      <c r="B174" t="s">
+        <v>543</v>
+      </c>
+      <c r="C174" t="s">
+        <v>544</v>
+      </c>
+      <c r="D174" t="s">
+        <v>545</v>
+      </c>
+      <c r="E174" t="s">
+        <v>27</v>
+      </c>
+      <c r="F174">
         <v>9.5</v>
       </c>
-      <c r="G169" s="2">
+      <c r="G174" s="2">
         <v>45628.0</v>
       </c>
-      <c r="H169" s="2">
+      <c r="H174" s="2">
         <v>46358.0</v>
       </c>
-      <c r="I169" s="2">
+      <c r="I174" s="2">
         <v>46350.0</v>
       </c>
-      <c r="J169">
+      <c r="J174">
         <v>5000</v>
       </c>
-      <c r="K169">
-[...6 lines deleted...]
-        <v>3.347799</v>
+      <c r="K174">
+        <v>1000.0</v>
+      </c>
+      <c r="L174" t="s">
+        <v>28</v>
+      </c>
+      <c r="M174">
+        <v>0.976389</v>
+      </c>
+      <c r="N174">
+        <v>8.208833</v>
+      </c>
+      <c r="O174">
+        <v>5.534827</v>
+      </c>
+      <c r="P174">
+        <v>101.776389</v>
+      </c>
+      <c r="Q174">
+        <v>103.476389</v>
+      </c>
+      <c r="R174">
+        <v>100.8</v>
+      </c>
+      <c r="S174">
+        <v>102.5</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W38"/>
+  <dimension ref="A1:W40"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I38" sqref="I38"/>
+      <selection activeCell="I40" sqref="I40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -8856,1543 +11518,2534 @@
       </c>
       <c r="E2" t="s">
         <v>33</v>
       </c>
       <c r="F2">
         <v>8.0</v>
       </c>
       <c r="G2" s="2">
         <v>43097.0</v>
       </c>
       <c r="H2" s="2">
         <v>46749.0</v>
       </c>
       <c r="I2" s="2">
         <v>46743.0</v>
       </c>
       <c r="J2">
         <v>13535</v>
       </c>
       <c r="K2">
         <v>100.0</v>
       </c>
       <c r="L2" t="s">
         <v>28</v>
       </c>
+      <c r="M2">
+        <v>2.244444</v>
+      </c>
+      <c r="N2">
+        <v>25.640813</v>
+      </c>
       <c r="O2">
-        <v>7.76252</v>
+        <v>8.139907</v>
+      </c>
+      <c r="P2">
+        <v>78.824444</v>
+      </c>
+      <c r="Q2">
+        <v>102.004444</v>
+      </c>
+      <c r="R2">
+        <v>76.58</v>
+      </c>
+      <c r="S2">
+        <v>99.76</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" t="s">
         <v>35</v>
       </c>
       <c r="D3" t="s">
         <v>36</v>
       </c>
       <c r="E3" t="s">
         <v>33</v>
       </c>
       <c r="F3">
         <v>8.0</v>
       </c>
       <c r="G3" s="2">
         <v>44232.0</v>
       </c>
       <c r="H3" s="2">
         <v>47884.0</v>
       </c>
       <c r="I3" s="2">
         <v>47877.0</v>
       </c>
       <c r="J3">
         <v>27016</v>
       </c>
       <c r="K3">
         <v>100.0</v>
       </c>
       <c r="L3" t="s">
         <v>28</v>
       </c>
+      <c r="M3">
+        <v>1.422222</v>
+      </c>
+      <c r="N3">
+        <v>9.576995</v>
+      </c>
       <c r="O3">
-        <v>8.799578</v>
+        <v>9.304927</v>
+      </c>
+      <c r="P3">
+        <v>95.422222</v>
+      </c>
+      <c r="Q3">
+        <v>96.422222</v>
+      </c>
+      <c r="R3">
+        <v>94.0</v>
+      </c>
+      <c r="S3">
+        <v>95.0</v>
+      </c>
+      <c r="T3">
+        <v>482.11111</v>
+      </c>
+      <c r="U3">
+        <v>1</v>
+      </c>
+      <c r="V3">
+        <v>96.422222</v>
+      </c>
+      <c r="W3">
+        <v>95.0</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>62</v>
       </c>
       <c r="C4" t="s">
         <v>63</v>
       </c>
       <c r="D4" t="s">
         <v>64</v>
       </c>
       <c r="E4" t="s">
         <v>33</v>
       </c>
       <c r="F4">
-        <v>8.8</v>
+        <v>7.0</v>
       </c>
       <c r="G4" s="2">
-        <v>45924.0</v>
+        <v>46101.0</v>
       </c>
       <c r="H4" s="2">
-        <v>47020.0</v>
+        <v>47927.0</v>
       </c>
       <c r="I4" s="2">
-        <v>47011.0</v>
+        <v>47920.0</v>
       </c>
       <c r="J4">
-        <v>150000</v>
+        <v>100000</v>
       </c>
       <c r="K4">
+        <v>500.0</v>
+      </c>
+      <c r="L4" t="s">
+        <v>28</v>
+      </c>
+      <c r="M4">
+        <v>0.369444</v>
+      </c>
+      <c r="N4">
+        <v>7.024746</v>
+      </c>
+      <c r="O4">
+        <v>7.00064</v>
+      </c>
+      <c r="P4">
+        <v>100.269444</v>
+      </c>
+      <c r="Q4">
+        <v>100.369444</v>
+      </c>
+      <c r="R4">
+        <v>99.9</v>
+      </c>
+      <c r="S4">
         <v>100.0</v>
       </c>
-      <c r="L4" t="s">
-[...3 lines deleted...]
-        <v>7.862234</v>
+      <c r="T4">
+        <v>60221.24142</v>
+      </c>
+      <c r="U4">
+        <v>9</v>
+      </c>
+      <c r="V4">
+        <v>100.369444</v>
+      </c>
+      <c r="W4">
+        <v>100.0</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="C5" t="s">
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="D5" t="s">
-        <v>80</v>
+        <v>67</v>
       </c>
       <c r="E5" t="s">
         <v>33</v>
       </c>
       <c r="F5">
-        <v>6.5</v>
+        <v>8.8</v>
       </c>
       <c r="G5" s="2">
-        <v>45588.0</v>
+        <v>45924.0</v>
       </c>
       <c r="H5" s="2">
-        <v>49240.0</v>
+        <v>47020.0</v>
       </c>
       <c r="I5" s="2">
-        <v>49233.0</v>
+        <v>47011.0</v>
       </c>
       <c r="J5">
-        <v>5000</v>
+        <v>150000</v>
       </c>
       <c r="K5">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L5" t="s">
         <v>28</v>
       </c>
+      <c r="M5">
+        <v>0.366667</v>
+      </c>
+      <c r="N5">
+        <v>8.570796</v>
+      </c>
       <c r="O5">
-        <v>5.824728</v>
+        <v>8.119372</v>
+      </c>
+      <c r="P5">
+        <v>100.866667</v>
+      </c>
+      <c r="Q5">
+        <v>101.866667</v>
+      </c>
+      <c r="R5">
+        <v>100.5</v>
+      </c>
+      <c r="S5">
+        <v>101.5</v>
+      </c>
+      <c r="T5">
+        <v>3047.04001</v>
+      </c>
+      <c r="U5">
+        <v>5</v>
+      </c>
+      <c r="V5">
+        <v>101.866667</v>
+      </c>
+      <c r="W5">
+        <v>101.5</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>81</v>
       </c>
       <c r="C6" t="s">
         <v>82</v>
       </c>
       <c r="D6" t="s">
         <v>83</v>
       </c>
       <c r="E6" t="s">
         <v>33</v>
       </c>
       <c r="F6">
         <v>6.5</v>
       </c>
       <c r="G6" s="2">
-        <v>45835.0</v>
+        <v>45588.0</v>
       </c>
       <c r="H6" s="2">
-        <v>49487.0</v>
+        <v>49240.0</v>
       </c>
       <c r="I6" s="2">
-        <v>49481.0</v>
+        <v>49233.0</v>
       </c>
       <c r="J6">
-        <v>6000</v>
+        <v>5000</v>
       </c>
       <c r="K6">
         <v>1000.0</v>
       </c>
       <c r="L6" t="s">
         <v>28</v>
       </c>
+      <c r="M6">
+        <v>0.433333</v>
+      </c>
+      <c r="N6">
+        <v>6.330617</v>
+      </c>
       <c r="O6">
-        <v>5.954533</v>
+        <v>6.199506</v>
+      </c>
+      <c r="P6">
+        <v>101.543333</v>
+      </c>
+      <c r="Q6">
+        <v>102.413333</v>
+      </c>
+      <c r="R6">
+        <v>101.11</v>
+      </c>
+      <c r="S6">
+        <v>101.98</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
         <v>29</v>
       </c>
       <c r="B7" t="s">
         <v>84</v>
       </c>
       <c r="C7" t="s">
         <v>85</v>
       </c>
       <c r="D7" t="s">
         <v>86</v>
       </c>
       <c r="E7" t="s">
         <v>33</v>
       </c>
       <c r="F7">
-        <v>7.0</v>
+        <v>6.5</v>
       </c>
       <c r="G7" s="2">
-        <v>45441.0</v>
+        <v>45835.0</v>
       </c>
       <c r="H7" s="2">
-        <v>49093.0</v>
+        <v>49487.0</v>
       </c>
       <c r="I7" s="2">
-        <v>49087.0</v>
+        <v>49481.0</v>
       </c>
       <c r="J7">
-        <v>7000</v>
+        <v>6000</v>
       </c>
       <c r="K7">
         <v>1000.0</v>
       </c>
       <c r="L7" t="s">
         <v>28</v>
       </c>
+      <c r="M7">
+        <v>0.433333</v>
+      </c>
+      <c r="N7">
+        <v>6.427159</v>
+      </c>
       <c r="O7">
-        <v>6.408356</v>
+        <v>6.143654</v>
+      </c>
+      <c r="P7">
+        <v>100.933333</v>
+      </c>
+      <c r="Q7">
+        <v>102.923333</v>
+      </c>
+      <c r="R7">
+        <v>100.5</v>
+      </c>
+      <c r="S7">
+        <v>102.49</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
         <v>29</v>
       </c>
       <c r="B8" t="s">
         <v>87</v>
       </c>
       <c r="C8" t="s">
         <v>88</v>
       </c>
       <c r="D8" t="s">
         <v>89</v>
       </c>
       <c r="E8" t="s">
         <v>33</v>
       </c>
       <c r="F8">
-        <v>8.0</v>
+        <v>7.0</v>
       </c>
       <c r="G8" s="2">
-        <v>44825.0</v>
+        <v>45441.0</v>
       </c>
       <c r="H8" s="2">
-        <v>48478.0</v>
+        <v>49093.0</v>
       </c>
       <c r="I8" s="2">
-        <v>48472.0</v>
+        <v>49087.0</v>
       </c>
       <c r="J8">
-        <v>20000</v>
+        <v>7000</v>
       </c>
       <c r="K8">
         <v>1000.0</v>
       </c>
       <c r="L8" t="s">
         <v>28</v>
       </c>
-      <c r="O8">
-        <v>7.178412</v>
+      <c r="M8">
+        <v>0.466667</v>
+      </c>
+      <c r="N8">
+        <v>6.949535</v>
+      </c>
+      <c r="P8">
+        <v>100.776668</v>
+      </c>
+      <c r="R8">
+        <v>100.310001</v>
+      </c>
+      <c r="T8">
+        <v>11525.33335</v>
+      </c>
+      <c r="U8">
+        <v>3</v>
+      </c>
+      <c r="V8">
+        <v>105.0</v>
+      </c>
+      <c r="W8">
+        <v>104.533333</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
         <v>29</v>
       </c>
       <c r="B9" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C9" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D9" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E9" t="s">
         <v>33</v>
       </c>
       <c r="F9">
         <v>8.0</v>
       </c>
       <c r="G9" s="2">
-        <v>44973.0</v>
+        <v>44825.0</v>
       </c>
       <c r="H9" s="2">
-        <v>48626.0</v>
+        <v>48478.0</v>
       </c>
       <c r="I9" s="2">
-        <v>48619.0</v>
+        <v>48472.0</v>
       </c>
       <c r="J9">
-        <v>15000</v>
+        <v>20000</v>
       </c>
       <c r="K9">
         <v>1000.0</v>
       </c>
       <c r="L9" t="s">
         <v>28</v>
       </c>
+      <c r="M9">
+        <v>0.4</v>
+      </c>
+      <c r="N9">
+        <v>7.180177</v>
+      </c>
       <c r="O9">
-        <v>6.915145</v>
+        <v>7.030527</v>
+      </c>
+      <c r="P9">
+        <v>104.6</v>
+      </c>
+      <c r="Q9">
+        <v>105.39</v>
+      </c>
+      <c r="R9">
+        <v>104.2</v>
+      </c>
+      <c r="S9">
+        <v>104.99</v>
+      </c>
+      <c r="T9">
+        <v>11543.8</v>
+      </c>
+      <c r="U9">
+        <v>4</v>
+      </c>
+      <c r="V9">
+        <v>104.6</v>
+      </c>
+      <c r="W9">
+        <v>104.2</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="C10" t="s">
         <v>93</v>
       </c>
       <c r="D10" t="s">
         <v>94</v>
       </c>
       <c r="E10" t="s">
         <v>33</v>
       </c>
       <c r="F10">
         <v>8.0</v>
       </c>
       <c r="G10" s="2">
-        <v>45260.0</v>
+        <v>44973.0</v>
       </c>
       <c r="H10" s="2">
-        <v>48913.0</v>
+        <v>48626.0</v>
       </c>
       <c r="I10" s="2">
-        <v>48907.0</v>
+        <v>48619.0</v>
       </c>
       <c r="J10">
-        <v>5000</v>
+        <v>15000</v>
       </c>
       <c r="K10">
         <v>1000.0</v>
       </c>
       <c r="L10" t="s">
         <v>28</v>
       </c>
+      <c r="M10">
+        <v>1.177778</v>
+      </c>
+      <c r="N10">
+        <v>7.326284</v>
+      </c>
       <c r="O10">
-        <v>6.662351</v>
+        <v>7.108282</v>
+      </c>
+      <c r="P10">
+        <v>104.777778</v>
+      </c>
+      <c r="Q10">
+        <v>105.977778</v>
+      </c>
+      <c r="R10">
+        <v>103.6</v>
+      </c>
+      <c r="S10">
+        <v>104.8</v>
+      </c>
+      <c r="T10">
+        <v>1051.77778</v>
+      </c>
+      <c r="U10">
+        <v>1</v>
+      </c>
+      <c r="V10">
+        <v>105.177778</v>
+      </c>
+      <c r="W10">
+        <v>104.0</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
         <v>29</v>
       </c>
       <c r="B11" t="s">
-        <v>116</v>
+        <v>95</v>
       </c>
       <c r="C11" t="s">
-        <v>117</v>
+        <v>96</v>
       </c>
       <c r="D11" t="s">
-        <v>118</v>
+        <v>97</v>
       </c>
       <c r="E11" t="s">
         <v>33</v>
       </c>
       <c r="F11">
-        <v>5.0</v>
+        <v>8.0</v>
       </c>
       <c r="G11" s="2">
-        <v>44630.0</v>
+        <v>45260.0</v>
       </c>
       <c r="H11" s="2">
-        <v>48283.0</v>
+        <v>48913.0</v>
       </c>
       <c r="I11" s="2">
-        <v>48276.0</v>
+        <v>48907.0</v>
       </c>
       <c r="J11">
-        <v>10000</v>
+        <v>5000</v>
       </c>
       <c r="K11">
         <v>1000.0</v>
       </c>
       <c r="L11" t="s">
         <v>28</v>
       </c>
+      <c r="M11">
+        <v>0.911111</v>
+      </c>
+      <c r="N11">
+        <v>7.309603</v>
+      </c>
       <c r="O11">
-        <v>5.001757</v>
+        <v>6.575247</v>
+      </c>
+      <c r="P11">
+        <v>104.921112</v>
+      </c>
+      <c r="Q11">
+        <v>109.411111</v>
+      </c>
+      <c r="R11">
+        <v>104.010001</v>
+      </c>
+      <c r="S11">
+        <v>108.5</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
         <v>29</v>
       </c>
       <c r="B12" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="C12" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D12" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="E12" t="s">
         <v>33</v>
       </c>
       <c r="F12">
-        <v>5.5</v>
+        <v>5.0</v>
       </c>
       <c r="G12" s="2">
-        <v>44286.0</v>
+        <v>44630.0</v>
       </c>
       <c r="H12" s="2">
-        <v>47938.0</v>
+        <v>48283.0</v>
       </c>
       <c r="I12" s="2">
-        <v>47931.0</v>
+        <v>48276.0</v>
       </c>
       <c r="J12">
         <v>10000</v>
       </c>
       <c r="K12">
         <v>1000.0</v>
       </c>
       <c r="L12" t="s">
         <v>28</v>
       </c>
+      <c r="M12">
+        <v>0.125</v>
+      </c>
+      <c r="N12">
+        <v>5.197399</v>
+      </c>
       <c r="O12">
-        <v>5.390023</v>
+        <v>4.904182</v>
+      </c>
+      <c r="P12">
+        <v>99.125</v>
+      </c>
+      <c r="Q12">
+        <v>100.615</v>
+      </c>
+      <c r="R12">
+        <v>99.0</v>
+      </c>
+      <c r="S12">
+        <v>100.49</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13" t="s">
-        <v>181</v>
+        <v>125</v>
       </c>
       <c r="C13" t="s">
-        <v>182</v>
+        <v>126</v>
       </c>
       <c r="D13" t="s">
-        <v>183</v>
+        <v>127</v>
       </c>
       <c r="E13" t="s">
         <v>33</v>
       </c>
       <c r="F13">
-        <v>5.0</v>
+        <v>5.5</v>
       </c>
       <c r="G13" s="2">
-        <v>45812.0</v>
+        <v>44286.0</v>
       </c>
       <c r="H13" s="2">
-        <v>46908.0</v>
+        <v>47938.0</v>
       </c>
       <c r="I13" s="2">
-        <v>46902.0</v>
+        <v>47931.0</v>
       </c>
       <c r="J13">
-        <v>500000</v>
+        <v>10000</v>
       </c>
       <c r="K13">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L13" t="s">
         <v>28</v>
       </c>
+      <c r="M13">
+        <v>0.1375</v>
+      </c>
+      <c r="N13">
+        <v>6.083607</v>
+      </c>
       <c r="O13">
-        <v>4.234854</v>
+        <v>5.379979</v>
+      </c>
+      <c r="P13">
+        <v>97.6475</v>
+      </c>
+      <c r="Q13">
+        <v>100.6575</v>
+      </c>
+      <c r="R13">
+        <v>97.51</v>
+      </c>
+      <c r="S13">
+        <v>100.52</v>
+      </c>
+      <c r="T13">
+        <v>6040.05</v>
+      </c>
+      <c r="U13">
+        <v>2</v>
+      </c>
+      <c r="V13">
+        <v>100.6675</v>
+      </c>
+      <c r="W13">
+        <v>100.53</v>
       </c>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>184</v>
+        <v>29</v>
       </c>
       <c r="B14" t="s">
-        <v>185</v>
+        <v>128</v>
       </c>
       <c r="C14" t="s">
-        <v>186</v>
+        <v>129</v>
       </c>
       <c r="D14" t="s">
-        <v>187</v>
+        <v>130</v>
       </c>
       <c r="E14" t="s">
         <v>33</v>
       </c>
       <c r="F14">
-        <v>3.3</v>
+        <v>6.25</v>
       </c>
       <c r="G14" s="2">
-        <v>45551.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H14" s="2">
-        <v>46281.0</v>
+        <v>50131.0</v>
       </c>
       <c r="I14" s="2">
-        <v>46274.0</v>
+        <v>50124.0</v>
       </c>
       <c r="J14">
-        <v>2000000</v>
+        <v>15000</v>
       </c>
       <c r="K14">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L14" t="s">
         <v>28</v>
       </c>
+      <c r="M14">
+        <v>0.138889</v>
+      </c>
+      <c r="N14">
+        <v>6.036965</v>
+      </c>
       <c r="O14">
-        <v>2.060962</v>
+        <v>6.002321</v>
+      </c>
+      <c r="P14">
+        <v>101.838889</v>
+      </c>
+      <c r="Q14">
+        <v>102.118889</v>
+      </c>
+      <c r="R14">
+        <v>101.7</v>
+      </c>
+      <c r="S14">
+        <v>101.98</v>
+      </c>
+      <c r="T14">
+        <v>133966.439</v>
+      </c>
+      <c r="U14">
+        <v>43</v>
+      </c>
+      <c r="V14">
+        <v>101.938889</v>
+      </c>
+      <c r="W14">
+        <v>101.8</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B15" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="C15" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="D15" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="E15" t="s">
         <v>33</v>
       </c>
       <c r="F15">
-        <v>10.0</v>
+        <v>5.0</v>
       </c>
       <c r="G15" s="2">
-        <v>45952.0</v>
+        <v>45812.0</v>
       </c>
       <c r="H15" s="2">
-        <v>47048.0</v>
+        <v>46908.0</v>
       </c>
       <c r="I15" s="2">
-        <v>47038.0</v>
+        <v>46902.0</v>
       </c>
       <c r="J15">
-        <v>3000</v>
+        <v>500000</v>
       </c>
       <c r="K15">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L15" t="s">
         <v>28</v>
       </c>
+      <c r="M15">
+        <v>0.486111</v>
+      </c>
+      <c r="N15">
+        <v>4.557889</v>
+      </c>
       <c r="O15">
-        <v>8.74605</v>
+        <v>4.174328</v>
+      </c>
+      <c r="P15">
+        <v>101.386111</v>
+      </c>
+      <c r="Q15">
+        <v>102.176111</v>
+      </c>
+      <c r="R15">
+        <v>100.9</v>
+      </c>
+      <c r="S15">
+        <v>101.69</v>
+      </c>
+      <c r="T15">
+        <v>17704.533314</v>
+      </c>
+      <c r="U15">
+        <v>8</v>
+      </c>
+      <c r="V15">
+        <v>101.486111</v>
+      </c>
+      <c r="W15">
+        <v>101.0</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>190</v>
       </c>
       <c r="B16" t="s">
         <v>191</v>
       </c>
       <c r="C16" t="s">
         <v>192</v>
       </c>
       <c r="D16" t="s">
         <v>193</v>
       </c>
       <c r="E16" t="s">
         <v>33</v>
       </c>
       <c r="F16">
-        <v>11.0</v>
+        <v>3.3</v>
       </c>
       <c r="G16" s="2">
-        <v>45812.0</v>
+        <v>45551.0</v>
       </c>
       <c r="H16" s="2">
-        <v>46908.0</v>
+        <v>46281.0</v>
       </c>
       <c r="I16" s="2">
-        <v>46903.0</v>
+        <v>46274.0</v>
       </c>
       <c r="J16">
-        <v>5000</v>
+        <v>2000000</v>
       </c>
       <c r="K16">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L16" t="s">
         <v>28</v>
       </c>
+      <c r="M16">
+        <v>1.853425</v>
+      </c>
+      <c r="N16">
+        <v>2.80836</v>
+      </c>
       <c r="O16">
-        <v>8.608713</v>
+        <v>1.105332</v>
+      </c>
+      <c r="P16">
+        <v>102.053425</v>
+      </c>
+      <c r="Q16">
+        <v>102.803425</v>
+      </c>
+      <c r="R16">
+        <v>100.2</v>
+      </c>
+      <c r="S16">
+        <v>100.95</v>
+      </c>
+      <c r="T16">
+        <v>9096.404825</v>
+      </c>
+      <c r="U16">
+        <v>8</v>
+      </c>
+      <c r="V16">
+        <v>102.053425</v>
+      </c>
+      <c r="W16">
+        <v>100.2</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17" t="s">
-        <v>226</v>
+        <v>194</v>
       </c>
       <c r="C17" t="s">
-        <v>227</v>
+        <v>195</v>
       </c>
       <c r="D17" t="s">
-        <v>228</v>
+        <v>196</v>
       </c>
       <c r="E17" t="s">
         <v>33</v>
       </c>
       <c r="F17">
-        <v>9.5</v>
+        <v>10.0</v>
       </c>
       <c r="G17" s="2">
-        <v>45442.0</v>
+        <v>45952.0</v>
       </c>
       <c r="H17" s="2">
-        <v>49094.0</v>
+        <v>47048.0</v>
       </c>
       <c r="I17" s="2">
-        <v>49088.0</v>
+        <v>47038.0</v>
       </c>
       <c r="J17">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K17">
         <v>1000.0</v>
       </c>
       <c r="L17" t="s">
         <v>28</v>
       </c>
+      <c r="M17">
+        <v>2.138889</v>
+      </c>
+      <c r="N17">
+        <v>9.998274</v>
+      </c>
       <c r="O17">
-        <v>7.378553</v>
+        <v>8.127722</v>
+      </c>
+      <c r="P17">
+        <v>102.138889</v>
+      </c>
+      <c r="Q17">
+        <v>106.387888</v>
+      </c>
+      <c r="R17">
+        <v>100.0</v>
+      </c>
+      <c r="S17">
+        <v>104.248999</v>
       </c>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B18" t="s">
-        <v>232</v>
+        <v>197</v>
       </c>
       <c r="C18" t="s">
-        <v>233</v>
+        <v>198</v>
       </c>
       <c r="D18" t="s">
-        <v>234</v>
+        <v>199</v>
       </c>
       <c r="E18" t="s">
         <v>33</v>
       </c>
       <c r="F18">
-        <v>9.5</v>
+        <v>11.0</v>
       </c>
       <c r="G18" s="2">
-        <v>45987.0</v>
+        <v>45812.0</v>
       </c>
       <c r="H18" s="2">
-        <v>47083.0</v>
+        <v>46908.0</v>
       </c>
       <c r="I18" s="2">
-        <v>47077.0</v>
+        <v>46903.0</v>
       </c>
       <c r="J18">
-        <v>8000</v>
+        <v>5000</v>
       </c>
       <c r="K18">
         <v>1000.0</v>
       </c>
       <c r="L18" t="s">
         <v>28</v>
       </c>
+      <c r="M18">
+        <v>1.069444</v>
+      </c>
+      <c r="N18">
+        <v>10.364447</v>
+      </c>
       <c r="O18">
-        <v>8.028457</v>
+        <v>8.085207</v>
+      </c>
+      <c r="P18">
+        <v>102.273444</v>
+      </c>
+      <c r="Q18">
+        <v>106.769444</v>
+      </c>
+      <c r="R18">
+        <v>101.204</v>
+      </c>
+      <c r="S18">
+        <v>105.7</v>
+      </c>
+      <c r="T18">
+        <v>5338.2722</v>
+      </c>
+      <c r="U18">
+        <v>3</v>
+      </c>
+      <c r="V18">
+        <v>106.969444</v>
+      </c>
+      <c r="W18">
+        <v>105.9</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B19" t="s">
-        <v>247</v>
+        <v>232</v>
       </c>
       <c r="C19" t="s">
-        <v>248</v>
+        <v>233</v>
       </c>
       <c r="D19" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="E19" t="s">
         <v>33</v>
       </c>
       <c r="F19">
-        <v>5.5</v>
+        <v>9.5</v>
       </c>
       <c r="G19" s="2">
-        <v>44545.0</v>
+        <v>45442.0</v>
       </c>
       <c r="H19" s="2">
-        <v>48197.0</v>
+        <v>49094.0</v>
       </c>
       <c r="I19" s="2">
-        <v>48191.0</v>
+        <v>49088.0</v>
       </c>
       <c r="J19">
-        <v>15000</v>
+        <v>2000</v>
       </c>
       <c r="K19">
         <v>1000.0</v>
       </c>
       <c r="L19" t="s">
         <v>28</v>
       </c>
+      <c r="M19">
+        <v>3.404167</v>
+      </c>
+      <c r="N19">
+        <v>7.500912</v>
+      </c>
       <c r="O19">
-        <v>5.640743</v>
+        <v>6.317653</v>
+      </c>
+      <c r="P19">
+        <v>115.404167</v>
+      </c>
+      <c r="Q19">
+        <v>123.404167</v>
+      </c>
+      <c r="R19">
+        <v>112.0</v>
+      </c>
+      <c r="S19">
+        <v>120.0</v>
+      </c>
+      <c r="T19">
+        <v>1154.04167</v>
+      </c>
+      <c r="U19">
+        <v>1</v>
+      </c>
+      <c r="V19">
+        <v>115.404167</v>
+      </c>
+      <c r="W19">
+        <v>112.0</v>
       </c>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20" t="s">
-        <v>250</v>
+        <v>238</v>
       </c>
       <c r="C20" t="s">
-        <v>251</v>
+        <v>239</v>
       </c>
       <c r="D20" t="s">
-        <v>252</v>
+        <v>240</v>
       </c>
       <c r="E20" t="s">
         <v>33</v>
       </c>
       <c r="F20">
-        <v>6.25</v>
+        <v>9.5</v>
       </c>
       <c r="G20" s="2">
-        <v>45939.0</v>
+        <v>45987.0</v>
       </c>
       <c r="H20" s="2">
-        <v>49591.0</v>
+        <v>47083.0</v>
       </c>
       <c r="I20" s="2">
-        <v>49585.0</v>
+        <v>47077.0</v>
       </c>
       <c r="J20">
         <v>8000</v>
       </c>
       <c r="K20">
         <v>1000.0</v>
       </c>
       <c r="L20" t="s">
         <v>28</v>
       </c>
+      <c r="M20">
+        <v>1.134722</v>
+      </c>
+      <c r="N20">
+        <v>9.065587</v>
+      </c>
       <c r="O20">
-        <v>5.709021</v>
+        <v>8.69634</v>
+      </c>
+      <c r="P20">
+        <v>102.134722</v>
+      </c>
+      <c r="Q20">
+        <v>103.0</v>
+      </c>
+      <c r="R20">
+        <v>101.0</v>
+      </c>
+      <c r="S20">
+        <v>101.865278</v>
+      </c>
+      <c r="T20">
+        <v>20804.9444</v>
+      </c>
+      <c r="U20">
+        <v>5</v>
+      </c>
+      <c r="V20">
+        <v>104.234722</v>
+      </c>
+      <c r="W20">
+        <v>103.1</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21" t="s">
         <v>253</v>
       </c>
       <c r="C21" t="s">
         <v>254</v>
       </c>
       <c r="D21" t="s">
         <v>255</v>
       </c>
       <c r="E21" t="s">
         <v>33</v>
       </c>
       <c r="F21">
-        <v>9.0</v>
+        <v>5.5</v>
       </c>
       <c r="G21" s="2">
-        <v>45273.0</v>
+        <v>44545.0</v>
       </c>
       <c r="H21" s="2">
-        <v>48926.0</v>
+        <v>48197.0</v>
       </c>
       <c r="I21" s="2">
-        <v>48919.0</v>
+        <v>48191.0</v>
       </c>
       <c r="J21">
-        <v>8000</v>
+        <v>15000</v>
       </c>
       <c r="K21">
         <v>1000.0</v>
       </c>
       <c r="L21" t="s">
         <v>28</v>
       </c>
+      <c r="M21">
+        <v>0.168056</v>
+      </c>
+      <c r="N21">
+        <v>5.853757</v>
+      </c>
       <c r="O21">
-        <v>7.410597</v>
+        <v>5.832752</v>
+      </c>
+      <c r="P21">
+        <v>98.468056</v>
+      </c>
+      <c r="Q21">
+        <v>98.568056</v>
+      </c>
+      <c r="R21">
+        <v>98.3</v>
+      </c>
+      <c r="S21">
+        <v>98.4</v>
+      </c>
+      <c r="T21">
+        <v>8876.72504</v>
+      </c>
+      <c r="U21">
+        <v>5</v>
+      </c>
+      <c r="V21">
+        <v>98.428056</v>
+      </c>
+      <c r="W21">
+        <v>98.26</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B22" t="s">
         <v>256</v>
       </c>
       <c r="C22" t="s">
         <v>257</v>
       </c>
       <c r="D22" t="s">
         <v>258</v>
       </c>
       <c r="E22" t="s">
         <v>33</v>
       </c>
       <c r="F22">
-        <v>11.0</v>
+        <v>6.25</v>
       </c>
       <c r="G22" s="2">
-        <v>45806.0</v>
+        <v>45939.0</v>
       </c>
       <c r="H22" s="2">
-        <v>47267.0</v>
+        <v>49591.0</v>
       </c>
       <c r="I22" s="2">
-        <v>47261.0</v>
+        <v>49585.0</v>
       </c>
       <c r="J22">
         <v>8000</v>
       </c>
       <c r="K22">
         <v>1000.0</v>
       </c>
       <c r="L22" t="s">
         <v>28</v>
       </c>
+      <c r="M22">
+        <v>0.190972</v>
+      </c>
+      <c r="N22">
+        <v>6.165997</v>
+      </c>
       <c r="O22">
-        <v>8.229839</v>
+        <v>5.97253</v>
+      </c>
+      <c r="P22">
+        <v>100.790972</v>
+      </c>
+      <c r="Q22">
+        <v>102.190972</v>
+      </c>
+      <c r="R22">
+        <v>100.6</v>
+      </c>
+      <c r="S22">
+        <v>102.0</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23" t="s">
         <v>259</v>
       </c>
       <c r="C23" t="s">
         <v>260</v>
       </c>
       <c r="D23" t="s">
         <v>261</v>
       </c>
       <c r="E23" t="s">
         <v>33</v>
       </c>
       <c r="F23">
-        <v>11.0</v>
+        <v>9.0</v>
       </c>
       <c r="G23" s="2">
-        <v>44475.0</v>
+        <v>45273.0</v>
       </c>
       <c r="H23" s="2">
-        <v>46301.0</v>
+        <v>48926.0</v>
       </c>
       <c r="I23" s="2">
-        <v>46295.0</v>
+        <v>48919.0</v>
       </c>
       <c r="J23">
-        <v>472974</v>
+        <v>8000</v>
       </c>
       <c r="K23">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L23" t="s">
         <v>28</v>
       </c>
+      <c r="M23">
+        <v>0.275</v>
+      </c>
+      <c r="N23">
+        <v>7.597733</v>
+      </c>
       <c r="O23">
-        <v>10.852679</v>
+        <v>7.482739</v>
+      </c>
+      <c r="P23">
+        <v>108.375</v>
+      </c>
+      <c r="Q23">
+        <v>109.075</v>
+      </c>
+      <c r="R23">
+        <v>108.1</v>
+      </c>
+      <c r="S23">
+        <v>108.8</v>
+      </c>
+      <c r="T23">
+        <v>2177.5</v>
+      </c>
+      <c r="U23">
+        <v>2</v>
+      </c>
+      <c r="V23">
+        <v>108.875</v>
+      </c>
+      <c r="W23">
+        <v>108.6</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>262</v>
       </c>
       <c r="C24" t="s">
         <v>263</v>
       </c>
       <c r="D24" t="s">
         <v>264</v>
       </c>
       <c r="E24" t="s">
         <v>33</v>
       </c>
       <c r="F24">
-        <v>12.0</v>
+        <v>9.5</v>
       </c>
       <c r="G24" s="2">
-        <v>45814.0</v>
+        <v>46107.0</v>
       </c>
       <c r="H24" s="2">
-        <v>47823.0</v>
+        <v>47568.0</v>
       </c>
       <c r="I24" s="2">
-        <v>47634.0</v>
+        <v>47561.0</v>
       </c>
       <c r="J24">
-        <v>1600000</v>
+        <v>8000</v>
       </c>
       <c r="K24">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L24" t="s">
         <v>28</v>
       </c>
+      <c r="M24">
+        <v>0.343056</v>
+      </c>
+      <c r="N24">
+        <v>8.699375</v>
+      </c>
       <c r="O24">
-        <v>12.034104</v>
+        <v>8.671816</v>
+      </c>
+      <c r="P24">
+        <v>103.0</v>
+      </c>
+      <c r="Q24">
+        <v>103.093056</v>
+      </c>
+      <c r="R24">
+        <v>102.656944</v>
+      </c>
+      <c r="S24">
+        <v>102.75</v>
+      </c>
+      <c r="T24">
+        <v>2061.86112</v>
+      </c>
+      <c r="U24">
+        <v>1</v>
+      </c>
+      <c r="V24">
+        <v>103.093056</v>
+      </c>
+      <c r="W24">
+        <v>102.75</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B25" t="s">
-        <v>295</v>
+        <v>265</v>
       </c>
       <c r="C25" t="s">
-        <v>296</v>
+        <v>266</v>
       </c>
       <c r="D25" t="s">
-        <v>297</v>
+        <v>267</v>
       </c>
       <c r="E25" t="s">
         <v>33</v>
       </c>
       <c r="F25">
-        <v>6.0</v>
+        <v>11.0</v>
       </c>
       <c r="G25" s="2">
-        <v>45611.0</v>
+        <v>45806.0</v>
       </c>
       <c r="H25" s="2">
-        <v>49263.0</v>
+        <v>47267.0</v>
       </c>
       <c r="I25" s="2">
-        <v>49256.0</v>
+        <v>47261.0</v>
       </c>
       <c r="J25">
-        <v>20000</v>
+        <v>8000</v>
       </c>
       <c r="K25">
         <v>1000.0</v>
       </c>
       <c r="L25" t="s">
         <v>28</v>
       </c>
+      <c r="M25">
+        <v>1.252778</v>
+      </c>
+      <c r="N25">
+        <v>10.58006</v>
+      </c>
       <c r="O25">
-        <v>5.42561</v>
+        <v>9.254503</v>
+      </c>
+      <c r="P25">
+        <v>102.352778</v>
+      </c>
+      <c r="Q25">
+        <v>105.952778</v>
+      </c>
+      <c r="R25">
+        <v>101.1</v>
+      </c>
+      <c r="S25">
+        <v>104.7</v>
+      </c>
+      <c r="T25">
+        <v>4205.12112</v>
+      </c>
+      <c r="U25">
+        <v>4</v>
+      </c>
+      <c r="V25">
+        <v>101.753778</v>
+      </c>
+      <c r="W25">
+        <v>100.501</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
         <v>29</v>
       </c>
       <c r="B26" t="s">
-        <v>298</v>
+        <v>268</v>
       </c>
       <c r="C26" t="s">
-        <v>299</v>
+        <v>269</v>
       </c>
       <c r="D26" t="s">
-        <v>300</v>
+        <v>270</v>
       </c>
       <c r="E26" t="s">
         <v>33</v>
       </c>
       <c r="F26">
-        <v>10.5</v>
+        <v>11.0</v>
       </c>
       <c r="G26" s="2">
-        <v>45198.0</v>
+        <v>44475.0</v>
       </c>
       <c r="H26" s="2">
-        <v>48851.0</v>
+        <v>46301.0</v>
       </c>
       <c r="I26" s="2">
-        <v>48845.0</v>
+        <v>46295.0</v>
       </c>
       <c r="J26">
-        <v>35000</v>
+        <v>472974</v>
       </c>
       <c r="K26">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L26" t="s">
         <v>28</v>
       </c>
+      <c r="M26">
+        <v>0.090164</v>
+      </c>
+      <c r="N26">
+        <v>12.505838</v>
+      </c>
       <c r="O26">
-        <v>7.648128</v>
+        <v>9.399622</v>
+      </c>
+      <c r="P26">
+        <v>99.390164</v>
+      </c>
+      <c r="Q26">
+        <v>100.840164</v>
+      </c>
+      <c r="R26">
+        <v>99.3</v>
+      </c>
+      <c r="S26">
+        <v>100.75</v>
+      </c>
+      <c r="T26">
+        <v>806.721312</v>
+      </c>
+      <c r="U26">
+        <v>4</v>
+      </c>
+      <c r="V26">
+        <v>100.840164</v>
+      </c>
+      <c r="W26">
+        <v>100.75</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
         <v>29</v>
       </c>
       <c r="B27" t="s">
-        <v>388</v>
+        <v>271</v>
       </c>
       <c r="C27" t="s">
-        <v>389</v>
+        <v>272</v>
       </c>
       <c r="D27" t="s">
-        <v>390</v>
+        <v>273</v>
       </c>
       <c r="E27" t="s">
         <v>33</v>
       </c>
       <c r="F27">
-        <v>9.0</v>
+        <v>12.0</v>
       </c>
       <c r="G27" s="2">
-        <v>45735.0</v>
+        <v>45814.0</v>
       </c>
       <c r="H27" s="2">
-        <v>47196.0</v>
+        <v>47823.0</v>
       </c>
       <c r="I27" s="2">
-        <v>47190.0</v>
+        <v>47634.0</v>
       </c>
       <c r="J27">
-        <v>6200</v>
+        <v>1600000</v>
       </c>
       <c r="K27">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L27" t="s">
         <v>28</v>
       </c>
+      <c r="M27">
+        <v>4.087912</v>
+      </c>
+      <c r="N27">
+        <v>12.093655</v>
+      </c>
       <c r="O27">
-        <v>7.197231</v>
+        <v>12.036143</v>
+      </c>
+      <c r="P27">
+        <v>103.887912</v>
+      </c>
+      <c r="Q27">
+        <v>104.087912</v>
+      </c>
+      <c r="R27">
+        <v>99.8</v>
+      </c>
+      <c r="S27">
+        <v>100.0</v>
+      </c>
+      <c r="T27">
+        <v>13425.137792</v>
+      </c>
+      <c r="U27">
+        <v>10</v>
+      </c>
+      <c r="V27">
+        <v>104.087912</v>
+      </c>
+      <c r="W27">
+        <v>100.0</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
         <v>29</v>
       </c>
       <c r="B28" t="s">
-        <v>391</v>
+        <v>304</v>
       </c>
       <c r="C28" t="s">
-        <v>392</v>
+        <v>305</v>
       </c>
       <c r="D28" t="s">
-        <v>393</v>
+        <v>306</v>
       </c>
       <c r="E28" t="s">
         <v>33</v>
       </c>
       <c r="F28">
-        <v>10.5</v>
+        <v>6.0</v>
       </c>
       <c r="G28" s="2">
-        <v>45435.0</v>
+        <v>45611.0</v>
       </c>
       <c r="H28" s="2">
-        <v>46896.0</v>
+        <v>49263.0</v>
       </c>
       <c r="I28" s="2">
-        <v>46890.0</v>
+        <v>49256.0</v>
       </c>
       <c r="J28">
-        <v>6200</v>
+        <v>20000</v>
       </c>
       <c r="K28">
         <v>1000.0</v>
       </c>
       <c r="L28" t="s">
         <v>28</v>
       </c>
+      <c r="M28">
+        <v>0.9</v>
+      </c>
+      <c r="N28">
+        <v>5.833067</v>
+      </c>
       <c r="O28">
-        <v>8.100742</v>
+        <v>5.587361</v>
+      </c>
+      <c r="P28">
+        <v>102.020001</v>
+      </c>
+      <c r="Q28">
+        <v>103.7</v>
+      </c>
+      <c r="R28">
+        <v>101.120001</v>
+      </c>
+      <c r="S28">
+        <v>102.8</v>
+      </c>
+      <c r="T28">
+        <v>4147.99996</v>
+      </c>
+      <c r="U28">
+        <v>2</v>
+      </c>
+      <c r="V28">
+        <v>103.699999</v>
+      </c>
+      <c r="W28">
+        <v>102.799999</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B29" t="s">
-        <v>397</v>
+        <v>307</v>
       </c>
       <c r="C29" t="s">
-        <v>398</v>
+        <v>308</v>
       </c>
       <c r="D29" t="s">
-        <v>399</v>
+        <v>309</v>
       </c>
       <c r="E29" t="s">
         <v>33</v>
       </c>
       <c r="F29">
-        <v>4.75</v>
+        <v>10.5</v>
       </c>
       <c r="G29" s="2">
-        <v>44357.0</v>
+        <v>45198.0</v>
       </c>
       <c r="H29" s="2">
-        <v>46183.0</v>
+        <v>48851.0</v>
       </c>
       <c r="I29" s="2">
-        <v>46174.0</v>
+        <v>48845.0</v>
       </c>
       <c r="J29">
-        <v>50000</v>
+        <v>35000</v>
       </c>
       <c r="K29">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L29" t="s">
         <v>28</v>
       </c>
+      <c r="M29">
+        <v>0.291667</v>
+      </c>
+      <c r="N29">
+        <v>7.286207</v>
+      </c>
       <c r="O29">
-        <v>3.281639</v>
+        <v>7.237547</v>
+      </c>
+      <c r="P29">
+        <v>118.681666</v>
+      </c>
+      <c r="Q29">
+        <v>118.991667</v>
+      </c>
+      <c r="R29">
+        <v>118.389999</v>
+      </c>
+      <c r="S29">
+        <v>118.7</v>
+      </c>
+      <c r="T29">
+        <v>54343.43681</v>
+      </c>
+      <c r="U29">
+        <v>17</v>
+      </c>
+      <c r="V29">
+        <v>118.991667</v>
+      </c>
+      <c r="W29">
+        <v>118.7</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>397</v>
+        <v>409</v>
       </c>
       <c r="C30" t="s">
-        <v>400</v>
+        <v>410</v>
       </c>
       <c r="D30" t="s">
-        <v>401</v>
+        <v>411</v>
       </c>
       <c r="E30" t="s">
         <v>33</v>
       </c>
       <c r="F30">
-        <v>8.5</v>
+        <v>9.0</v>
       </c>
       <c r="G30" s="2">
-        <v>44991.0</v>
+        <v>45735.0</v>
       </c>
       <c r="H30" s="2">
-        <v>46456.0</v>
+        <v>47196.0</v>
       </c>
       <c r="I30" s="2">
-        <v>46447.0</v>
+        <v>47190.0</v>
       </c>
       <c r="J30">
-        <v>121060</v>
+        <v>6200</v>
       </c>
       <c r="K30">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L30" t="s">
         <v>28</v>
       </c>
+      <c r="M30">
+        <v>0.5</v>
+      </c>
+      <c r="N30">
+        <v>8.998314</v>
+      </c>
       <c r="O30">
-        <v>5.639978</v>
+        <v>7.772202</v>
+      </c>
+      <c r="P30">
+        <v>100.500001</v>
+      </c>
+      <c r="Q30">
+        <v>103.7</v>
+      </c>
+      <c r="R30">
+        <v>100.000001</v>
+      </c>
+      <c r="S30">
+        <v>103.2</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B31" t="s">
-        <v>405</v>
+        <v>412</v>
       </c>
       <c r="C31" t="s">
-        <v>406</v>
+        <v>413</v>
       </c>
       <c r="D31" t="s">
-        <v>407</v>
+        <v>414</v>
       </c>
       <c r="E31" t="s">
         <v>33</v>
       </c>
       <c r="F31">
-        <v>11.0</v>
+        <v>10.5</v>
       </c>
       <c r="G31" s="2">
-        <v>45548.0</v>
+        <v>45435.0</v>
       </c>
       <c r="H31" s="2">
-        <v>46643.0</v>
+        <v>46896.0</v>
       </c>
       <c r="I31" s="2">
-        <v>46637.0</v>
+        <v>46890.0</v>
       </c>
       <c r="J31">
-        <v>3000</v>
+        <v>6200</v>
       </c>
       <c r="K31">
-        <v>500.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L31" t="s">
         <v>28</v>
       </c>
+      <c r="M31">
+        <v>1.341667</v>
+      </c>
+      <c r="N31">
+        <v>9.414647</v>
+      </c>
       <c r="O31">
-        <v>7.800456</v>
+        <v>8.672924</v>
+      </c>
+      <c r="P31">
+        <v>103.4</v>
+      </c>
+      <c r="Q31">
+        <v>104.841667</v>
+      </c>
+      <c r="R31">
+        <v>102.058333</v>
+      </c>
+      <c r="S31">
+        <v>103.5</v>
+      </c>
+      <c r="T31">
+        <v>5203.25</v>
+      </c>
+      <c r="U31">
+        <v>3</v>
+      </c>
+      <c r="V31">
+        <v>104.841666</v>
+      </c>
+      <c r="W31">
+        <v>103.499999</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B32" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="C32" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="D32" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="E32" t="s">
         <v>33</v>
       </c>
       <c r="F32">
-        <v>9.99</v>
+        <v>4.75</v>
       </c>
       <c r="G32" s="2">
-        <v>45054.0</v>
+        <v>44357.0</v>
       </c>
       <c r="H32" s="2">
-        <v>46881.0</v>
+        <v>46183.0</v>
       </c>
       <c r="I32" s="2">
-        <v>46868.0</v>
+        <v>46174.0</v>
       </c>
       <c r="J32">
-        <v>420</v>
+        <v>50000</v>
       </c>
       <c r="K32">
-        <v>45238.09</v>
+        <v>100.0</v>
       </c>
       <c r="L32" t="s">
         <v>28</v>
+      </c>
+      <c r="M32">
+        <v>1.570139</v>
+      </c>
+      <c r="N32">
+        <v>19.687161</v>
+      </c>
+      <c r="O32">
+        <v>1.76269</v>
+      </c>
+      <c r="P32">
+        <v>99.070139</v>
+      </c>
+      <c r="Q32">
+        <v>102.070139</v>
+      </c>
+      <c r="R32">
+        <v>97.5</v>
+      </c>
+      <c r="S32">
+        <v>100.5</v>
       </c>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B33" t="s">
-        <v>432</v>
+        <v>424</v>
       </c>
       <c r="C33" t="s">
-        <v>433</v>
+        <v>425</v>
       </c>
       <c r="D33" t="s">
-        <v>434</v>
+        <v>426</v>
       </c>
       <c r="E33" t="s">
         <v>33</v>
       </c>
       <c r="F33">
-        <v>9.0</v>
+        <v>11.0</v>
       </c>
       <c r="G33" s="2">
-        <v>43978.0</v>
+        <v>45548.0</v>
       </c>
       <c r="H33" s="2">
-        <v>46326.0</v>
+        <v>46643.0</v>
       </c>
       <c r="I33" s="2">
-        <v>46322.0</v>
+        <v>46637.0</v>
       </c>
       <c r="J33">
-        <v>3459081</v>
+        <v>3000</v>
       </c>
       <c r="K33">
-        <v>2.38</v>
+        <v>500.0</v>
       </c>
       <c r="L33" t="s">
         <v>28</v>
+      </c>
+      <c r="M33">
+        <v>2.016667</v>
+      </c>
+      <c r="N33">
+        <v>10.998907</v>
+      </c>
+      <c r="O33">
+        <v>6.421228</v>
+      </c>
+      <c r="P33">
+        <v>102.018667</v>
+      </c>
+      <c r="Q33">
+        <v>108.216667</v>
+      </c>
+      <c r="R33">
+        <v>100.002</v>
+      </c>
+      <c r="S33">
+        <v>106.2</v>
       </c>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" t="s">
         <v>29</v>
       </c>
       <c r="B34" t="s">
-        <v>438</v>
+        <v>433</v>
       </c>
       <c r="C34" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="D34" t="s">
-        <v>440</v>
+        <v>435</v>
       </c>
       <c r="E34" t="s">
         <v>33</v>
       </c>
+      <c r="F34">
+        <v>10.04</v>
+      </c>
       <c r="G34" s="2">
-        <v>43852.0</v>
+        <v>45054.0</v>
       </c>
       <c r="H34" s="2">
-        <v>46843.0</v>
+        <v>46881.0</v>
       </c>
       <c r="I34" s="2">
-        <v>46836.0</v>
+        <v>46868.0</v>
       </c>
       <c r="J34">
-        <v>110000</v>
+        <v>420</v>
       </c>
       <c r="K34">
-        <v>100.0</v>
+        <v>27380.95</v>
       </c>
       <c r="L34" t="s">
         <v>28</v>
       </c>
-      <c r="O34">
-        <v>64.064801</v>
+      <c r="M34">
+        <v>1.650411</v>
       </c>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" t="s">
         <v>29</v>
       </c>
       <c r="B35" t="s">
-        <v>482</v>
+        <v>451</v>
       </c>
       <c r="C35" t="s">
-        <v>483</v>
+        <v>452</v>
       </c>
       <c r="D35" t="s">
-        <v>484</v>
+        <v>453</v>
       </c>
       <c r="E35" t="s">
         <v>33</v>
       </c>
       <c r="F35">
-        <v>8.0</v>
+        <v>9.0</v>
       </c>
       <c r="G35" s="2">
-        <v>45838.0</v>
+        <v>43978.0</v>
       </c>
       <c r="H35" s="2">
-        <v>47299.0</v>
+        <v>46326.0</v>
       </c>
       <c r="I35" s="2">
-        <v>47289.0</v>
+        <v>46322.0</v>
       </c>
       <c r="J35">
-        <v>30000</v>
+        <v>3459081</v>
       </c>
       <c r="K35">
-        <v>1000.0</v>
+        <v>2.38</v>
       </c>
       <c r="L35" t="s">
         <v>28</v>
       </c>
-      <c r="O35">
-        <v>6.708198</v>
+      <c r="M35">
+        <v>2.1</v>
       </c>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B36" t="s">
-        <v>494</v>
+        <v>457</v>
       </c>
       <c r="C36" t="s">
-        <v>495</v>
+        <v>458</v>
       </c>
       <c r="D36" t="s">
-        <v>496</v>
+        <v>459</v>
       </c>
       <c r="E36" t="s">
         <v>33</v>
       </c>
-      <c r="F36">
-[...1 lines deleted...]
-      </c>
       <c r="G36" s="2">
-        <v>44649.0</v>
+        <v>43852.0</v>
       </c>
       <c r="H36" s="2">
-        <v>46475.0</v>
+        <v>46843.0</v>
       </c>
       <c r="I36" s="2">
-        <v>46468.0</v>
+        <v>46836.0</v>
       </c>
       <c r="J36">
-        <v>6200</v>
+        <v>110000</v>
       </c>
       <c r="K36">
-        <v>500.0</v>
+        <v>100.0</v>
       </c>
       <c r="L36" t="s">
         <v>28</v>
       </c>
+      <c r="N36">
+        <v>141.741372</v>
+      </c>
       <c r="O36">
-        <v>91.759835</v>
+        <v>93.620397</v>
+      </c>
+      <c r="P36">
+        <v>26.32</v>
+      </c>
+      <c r="Q36">
+        <v>35.1</v>
       </c>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B37" t="s">
+        <v>501</v>
+      </c>
+      <c r="C37" t="s">
+        <v>502</v>
+      </c>
+      <c r="D37" t="s">
         <v>503</v>
-      </c>
-[...4 lines deleted...]
-        <v>505</v>
       </c>
       <c r="E37" t="s">
         <v>33</v>
       </c>
       <c r="F37">
-        <v>7.0</v>
+        <v>8.0</v>
       </c>
       <c r="G37" s="2">
-        <v>42842.0</v>
+        <v>45838.0</v>
       </c>
       <c r="H37" s="2">
-        <v>46220.0</v>
+        <v>47299.0</v>
       </c>
       <c r="I37" s="2">
-        <v>46212.0</v>
+        <v>47289.0</v>
       </c>
       <c r="J37">
-        <v>3210</v>
+        <v>30000</v>
       </c>
       <c r="K37">
         <v>1000.0</v>
       </c>
       <c r="L37" t="s">
         <v>28</v>
+      </c>
+      <c r="M37">
+        <v>0.2</v>
+      </c>
+      <c r="N37">
+        <v>7.211253</v>
+      </c>
+      <c r="O37">
+        <v>6.901623</v>
+      </c>
+      <c r="P37">
+        <v>102.45</v>
+      </c>
+      <c r="Q37">
+        <v>103.35</v>
+      </c>
+      <c r="R37">
+        <v>102.25</v>
+      </c>
+      <c r="S37">
+        <v>103.15</v>
+      </c>
+      <c r="T37">
+        <v>2068.0</v>
+      </c>
+      <c r="U37">
+        <v>1</v>
+      </c>
+      <c r="V37">
+        <v>103.4</v>
+      </c>
+      <c r="W37">
+        <v>103.2</v>
       </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" t="s">
         <v>23</v>
       </c>
       <c r="B38" t="s">
-        <v>521</v>
+        <v>513</v>
       </c>
       <c r="C38" t="s">
-        <v>522</v>
+        <v>514</v>
       </c>
       <c r="D38" t="s">
-        <v>523</v>
+        <v>515</v>
       </c>
       <c r="E38" t="s">
         <v>33</v>
       </c>
       <c r="F38">
         <v>10.0</v>
       </c>
       <c r="G38" s="2">
+        <v>44649.0</v>
+      </c>
+      <c r="H38" s="2">
+        <v>46475.0</v>
+      </c>
+      <c r="I38" s="2">
+        <v>46468.0</v>
+      </c>
+      <c r="J38">
+        <v>6200</v>
+      </c>
+      <c r="K38">
+        <v>500.0</v>
+      </c>
+      <c r="L38" t="s">
+        <v>28</v>
+      </c>
+      <c r="M38">
+        <v>0.277778</v>
+      </c>
+    </row>
+    <row r="39" spans="1:23">
+      <c r="A39" t="s">
+        <v>23</v>
+      </c>
+      <c r="B39" t="s">
+        <v>522</v>
+      </c>
+      <c r="C39" t="s">
+        <v>523</v>
+      </c>
+      <c r="D39" t="s">
+        <v>524</v>
+      </c>
+      <c r="E39" t="s">
+        <v>33</v>
+      </c>
+      <c r="F39">
+        <v>7.0</v>
+      </c>
+      <c r="G39" s="2">
+        <v>42842.0</v>
+      </c>
+      <c r="H39" s="2">
+        <v>46220.0</v>
+      </c>
+      <c r="I39" s="2">
+        <v>46212.0</v>
+      </c>
+      <c r="J39">
+        <v>3210</v>
+      </c>
+      <c r="K39">
+        <v>1000.0</v>
+      </c>
+      <c r="L39" t="s">
+        <v>28</v>
+      </c>
+      <c r="M39">
+        <v>1.594444</v>
+      </c>
+    </row>
+    <row r="40" spans="1:23">
+      <c r="A40" t="s">
+        <v>23</v>
+      </c>
+      <c r="B40" t="s">
+        <v>540</v>
+      </c>
+      <c r="C40" t="s">
+        <v>541</v>
+      </c>
+      <c r="D40" t="s">
+        <v>542</v>
+      </c>
+      <c r="E40" t="s">
+        <v>33</v>
+      </c>
+      <c r="F40">
+        <v>10.0</v>
+      </c>
+      <c r="G40" s="2">
         <v>45931.0</v>
       </c>
-      <c r="H38" s="2">
+      <c r="H40" s="2">
         <v>46661.0</v>
       </c>
-      <c r="I38" s="2">
+      <c r="I40" s="2">
         <v>46651.0</v>
       </c>
-      <c r="J38">
-[...9 lines deleted...]
-        <v>8.687902</v>
+      <c r="J40">
+        <v>17000</v>
+      </c>
+      <c r="K40">
+        <v>1000.0</v>
+      </c>
+      <c r="L40" t="s">
+        <v>28</v>
+      </c>
+      <c r="M40">
+        <v>0.222222</v>
+      </c>
+      <c r="N40">
+        <v>7.122986</v>
+      </c>
+      <c r="O40">
+        <v>6.788558</v>
+      </c>
+      <c r="P40">
+        <v>104.222222</v>
+      </c>
+      <c r="Q40">
+        <v>104.7</v>
+      </c>
+      <c r="R40">
+        <v>104.0</v>
+      </c>
+      <c r="S40">
+        <v>104.477778</v>
+      </c>
+      <c r="T40">
+        <v>3138.66666</v>
+      </c>
+      <c r="U40">
+        <v>1</v>
+      </c>
+      <c r="V40">
+        <v>104.622222</v>
+      </c>
+      <c r="W40">
+        <v>104.4</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W46"/>
+  <dimension ref="A1:W44"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I46" sqref="I46"/>
+      <selection activeCell="I44" sqref="I44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -10461,1826 +14114,2530 @@
       </c>
       <c r="E2" t="s">
         <v>55</v>
       </c>
       <c r="F2">
         <v>0.443</v>
       </c>
       <c r="G2" s="2">
         <v>44477.0</v>
       </c>
       <c r="H2" s="2">
         <v>46303.0</v>
       </c>
       <c r="I2" s="2">
         <v>46288.0</v>
       </c>
       <c r="J2">
         <v>20000</v>
       </c>
       <c r="K2">
         <v>1000.0</v>
       </c>
       <c r="L2" t="s">
         <v>28</v>
       </c>
+      <c r="M2">
+        <v>0.222107</v>
+      </c>
+      <c r="N2">
+        <v>3.107212</v>
+      </c>
+      <c r="P2">
+        <v>98.922107</v>
+      </c>
+      <c r="R2">
+        <v>98.7</v>
+      </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>56</v>
       </c>
       <c r="C3" t="s">
         <v>57</v>
       </c>
       <c r="D3" t="s">
         <v>58</v>
       </c>
       <c r="E3" t="s">
         <v>55</v>
       </c>
       <c r="F3">
         <v>3.576</v>
       </c>
       <c r="G3" s="2">
         <v>45807.0</v>
       </c>
       <c r="H3" s="2">
         <v>47633.0</v>
       </c>
       <c r="I3" s="2">
         <v>47627.0</v>
       </c>
       <c r="J3">
         <v>70000</v>
       </c>
       <c r="K3">
         <v>1000.0</v>
       </c>
       <c r="L3" t="s">
         <v>28</v>
       </c>
+      <c r="M3">
+        <v>3.07634</v>
+      </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>59</v>
       </c>
       <c r="C4" t="s">
         <v>60</v>
       </c>
       <c r="D4" t="s">
         <v>61</v>
       </c>
       <c r="E4" t="s">
         <v>55</v>
       </c>
       <c r="F4">
-        <v>9.522</v>
+        <v>9.635</v>
       </c>
       <c r="G4" s="2">
         <v>45037.0</v>
       </c>
       <c r="H4" s="2">
         <v>46477.0</v>
       </c>
       <c r="I4" s="2">
         <v>46465.0</v>
       </c>
       <c r="J4">
         <v>30000</v>
       </c>
       <c r="K4">
         <v>1000.0</v>
       </c>
       <c r="L4" t="s">
         <v>28</v>
       </c>
+      <c r="M4">
+        <v>0.240875</v>
+      </c>
+      <c r="N4">
+        <v>171.79111</v>
+      </c>
       <c r="O4">
-        <v>45.287087</v>
+        <v>143.089965</v>
+      </c>
+      <c r="P4">
+        <v>29.240875</v>
+      </c>
+      <c r="Q4">
+        <v>35.240875</v>
+      </c>
+      <c r="R4">
+        <v>29.0</v>
+      </c>
+      <c r="S4">
+        <v>35.0</v>
+      </c>
+      <c r="T4">
+        <v>3598.14375</v>
+      </c>
+      <c r="U4">
+        <v>3</v>
+      </c>
+      <c r="V4">
+        <v>38.850875</v>
+      </c>
+      <c r="W4">
+        <v>38.61</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>23</v>
       </c>
       <c r="B5" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C5" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="D5" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="E5" t="s">
         <v>55</v>
       </c>
       <c r="F5">
         <v>12.0</v>
       </c>
       <c r="G5" s="2">
         <v>45260.0</v>
       </c>
       <c r="H5" s="2">
         <v>46173.0</v>
       </c>
       <c r="I5" s="2">
         <v>46168.0</v>
       </c>
       <c r="J5">
         <v>4500</v>
       </c>
       <c r="K5">
         <v>1000.0</v>
       </c>
       <c r="L5" t="s">
         <v>28</v>
       </c>
+      <c r="M5">
+        <v>0.3</v>
+      </c>
+      <c r="N5">
+        <v>271.17844</v>
+      </c>
       <c r="O5">
-        <v>12.000266</v>
+        <v>17.025339</v>
+      </c>
+      <c r="P5">
+        <v>72.3</v>
+      </c>
+      <c r="Q5">
+        <v>99.6</v>
+      </c>
+      <c r="R5">
+        <v>72.0</v>
+      </c>
+      <c r="S5">
+        <v>99.3</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C6" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="D6" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="E6" t="s">
         <v>55</v>
       </c>
       <c r="F6">
         <v>0.5</v>
       </c>
       <c r="G6" s="2">
         <v>44489.0</v>
       </c>
       <c r="H6" s="2">
         <v>46407.0</v>
       </c>
       <c r="I6" s="2">
         <v>46395.0</v>
       </c>
       <c r="J6">
         <v>100000</v>
       </c>
       <c r="K6">
         <v>1000.0</v>
       </c>
       <c r="L6" t="s">
         <v>28</v>
+      </c>
+      <c r="M6">
+        <v>0.108219</v>
+      </c>
+      <c r="N6">
+        <v>3.932226</v>
+      </c>
+      <c r="P6">
+        <v>97.508219</v>
+      </c>
+      <c r="R6">
+        <v>97.4</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
         <v>23</v>
       </c>
       <c r="B7" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C7" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="D7" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="E7" t="s">
         <v>55</v>
       </c>
       <c r="F7">
         <v>7.0</v>
       </c>
       <c r="G7" s="2">
         <v>45785.0</v>
       </c>
       <c r="H7" s="2">
         <v>46881.0</v>
       </c>
       <c r="I7" s="2">
         <v>46875.0</v>
       </c>
       <c r="J7">
         <v>3000</v>
       </c>
       <c r="K7">
         <v>1000.0</v>
       </c>
       <c r="L7" t="s">
         <v>28</v>
+      </c>
+      <c r="M7">
+        <v>1.186111</v>
+      </c>
+      <c r="N7">
+        <v>6.816458</v>
+      </c>
+      <c r="P7">
+        <v>101.536111</v>
+      </c>
+      <c r="R7">
+        <v>100.35</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
         <v>29</v>
       </c>
       <c r="B8" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C8" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="D8" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E8" t="s">
         <v>55</v>
       </c>
       <c r="F8">
         <v>7.0</v>
       </c>
       <c r="G8" s="2">
         <v>44713.0</v>
       </c>
       <c r="H8" s="2">
         <v>47270.0</v>
       </c>
       <c r="I8" s="2">
         <v>47260.0</v>
       </c>
       <c r="J8">
         <v>4855</v>
       </c>
       <c r="K8">
         <v>1000.0</v>
       </c>
       <c r="L8" t="s">
         <v>28</v>
+      </c>
+      <c r="M8">
+        <v>0.738889</v>
+      </c>
+      <c r="O8">
+        <v>6.205305</v>
+      </c>
+      <c r="Q8">
+        <v>102.99</v>
+      </c>
+      <c r="S8">
+        <v>102.251111</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
         <v>29</v>
       </c>
       <c r="B9" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="C9" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="D9" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="E9" t="s">
         <v>55</v>
       </c>
       <c r="F9">
         <v>10.0</v>
       </c>
       <c r="G9" s="2">
         <v>45567.0</v>
       </c>
       <c r="H9" s="2">
         <v>49219.0</v>
       </c>
       <c r="I9" s="2">
         <v>49213.0</v>
       </c>
       <c r="J9">
         <v>20000</v>
       </c>
       <c r="K9">
         <v>1000.0</v>
       </c>
       <c r="L9" t="s">
         <v>28</v>
       </c>
+      <c r="M9">
+        <v>0.194444</v>
+      </c>
+      <c r="N9">
+        <v>8.948646</v>
+      </c>
       <c r="O9">
-        <v>8.834034</v>
+        <v>8.818816</v>
+      </c>
+      <c r="P9">
+        <v>106.394444</v>
+      </c>
+      <c r="Q9">
+        <v>107.194444</v>
+      </c>
+      <c r="R9">
+        <v>106.2</v>
+      </c>
+      <c r="S9">
+        <v>107.0</v>
+      </c>
+      <c r="T9">
+        <v>26548.611</v>
+      </c>
+      <c r="U9">
+        <v>1</v>
+      </c>
+      <c r="V9">
+        <v>106.194444</v>
+      </c>
+      <c r="W9">
+        <v>106.0</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C10" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D10" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="E10" t="s">
         <v>55</v>
       </c>
       <c r="F10">
         <v>5.0</v>
       </c>
       <c r="G10" s="2">
         <v>44543.0</v>
       </c>
       <c r="H10" s="2">
         <v>48195.0</v>
       </c>
       <c r="I10" s="2">
         <v>48180.0</v>
       </c>
       <c r="J10">
         <v>4000</v>
       </c>
       <c r="K10">
         <v>10000.0</v>
       </c>
       <c r="L10" t="s">
         <v>28</v>
       </c>
+      <c r="M10">
+        <v>1.607143</v>
+      </c>
+      <c r="N10">
+        <v>5.359961</v>
+      </c>
       <c r="O10">
-        <v>4.751706</v>
+        <v>4.744935</v>
+      </c>
+      <c r="P10">
+        <v>99.857143</v>
+      </c>
+      <c r="Q10">
+        <v>102.857143</v>
+      </c>
+      <c r="R10">
+        <v>98.25</v>
+      </c>
+      <c r="S10">
+        <v>101.25</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
         <v>29</v>
       </c>
       <c r="B11" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C11" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="D11" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="E11" t="s">
         <v>55</v>
       </c>
       <c r="F11">
         <v>8.0</v>
       </c>
       <c r="G11" s="2">
         <v>45387.0</v>
       </c>
       <c r="H11" s="2">
         <v>49039.0</v>
       </c>
       <c r="I11" s="2">
         <v>49033.0</v>
       </c>
       <c r="J11">
         <v>2000</v>
       </c>
       <c r="K11">
         <v>10000.0</v>
       </c>
       <c r="L11" t="s">
         <v>28</v>
       </c>
+      <c r="M11">
+        <v>0.087432</v>
+      </c>
+      <c r="N11">
+        <v>7.166865</v>
+      </c>
       <c r="O11">
-        <v>6.863446</v>
+        <v>6.768957</v>
+      </c>
+      <c r="P11">
+        <v>105.087432</v>
+      </c>
+      <c r="Q11">
+        <v>107.587432</v>
+      </c>
+      <c r="R11">
+        <v>105.0</v>
+      </c>
+      <c r="S11">
+        <v>107.5</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C12" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="D12" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="E12" t="s">
         <v>55</v>
       </c>
       <c r="F12">
         <v>8.0</v>
       </c>
       <c r="G12" s="2">
         <v>45596.0</v>
       </c>
       <c r="H12" s="2">
         <v>46691.0</v>
       </c>
       <c r="I12" s="2">
         <v>46686.0</v>
       </c>
       <c r="J12">
         <v>5000</v>
       </c>
       <c r="K12">
         <v>1000.0</v>
       </c>
       <c r="L12" t="s">
         <v>28</v>
+      </c>
+      <c r="M12">
+        <v>0.2</v>
+      </c>
+      <c r="N12">
+        <v>7.65796</v>
+      </c>
+      <c r="O12">
+        <v>7.316513</v>
+      </c>
+      <c r="P12">
+        <v>100.7</v>
+      </c>
+      <c r="Q12">
+        <v>101.2</v>
+      </c>
+      <c r="R12">
+        <v>100.5</v>
+      </c>
+      <c r="S12">
+        <v>101.0</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
         <v>23</v>
       </c>
       <c r="B13" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="C13" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="D13" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="E13" t="s">
         <v>55</v>
       </c>
       <c r="F13">
         <v>8.5</v>
       </c>
       <c r="G13" s="2">
         <v>45716.0</v>
       </c>
       <c r="H13" s="2">
         <v>46811.0</v>
       </c>
       <c r="I13" s="2">
         <v>46805.0</v>
       </c>
       <c r="J13">
         <v>5000</v>
       </c>
       <c r="K13">
         <v>1000.0</v>
       </c>
       <c r="L13" t="s">
         <v>28</v>
       </c>
+      <c r="M13">
+        <v>0.968056</v>
+      </c>
+      <c r="N13">
+        <v>8.325739</v>
+      </c>
       <c r="O13">
-        <v>6.416992</v>
+        <v>6.20783</v>
+      </c>
+      <c r="P13">
+        <v>101.218056</v>
+      </c>
+      <c r="Q13">
+        <v>104.968056</v>
+      </c>
+      <c r="R13">
+        <v>100.25</v>
+      </c>
+      <c r="S13">
+        <v>104.0</v>
       </c>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
         <v>29</v>
       </c>
       <c r="B14" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="C14" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="D14" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="E14" t="s">
         <v>55</v>
       </c>
       <c r="F14">
-        <v>10.0</v>
+        <v>6.5</v>
       </c>
       <c r="G14" s="2">
-        <v>45555.0</v>
+        <v>45975.0</v>
       </c>
       <c r="H14" s="2">
-        <v>47021.0</v>
+        <v>47436.0</v>
       </c>
       <c r="I14" s="2">
-        <v>47015.0</v>
+        <v>47430.0</v>
       </c>
       <c r="J14">
-        <v>150000</v>
+        <v>15000</v>
       </c>
       <c r="K14">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L14" t="s">
         <v>28</v>
       </c>
+      <c r="M14">
+        <v>0.993056</v>
+      </c>
+      <c r="N14">
+        <v>5.881297</v>
+      </c>
       <c r="O14">
-        <v>8.308098</v>
+        <v>5.878228</v>
+      </c>
+      <c r="P14">
+        <v>102.983056</v>
+      </c>
+      <c r="Q14">
+        <v>102.993056</v>
+      </c>
+      <c r="R14">
+        <v>101.99</v>
+      </c>
+      <c r="S14">
+        <v>102.0</v>
+      </c>
+      <c r="T14">
+        <v>17508.31952</v>
+      </c>
+      <c r="U14">
+        <v>3</v>
+      </c>
+      <c r="V14">
+        <v>102.993056</v>
+      </c>
+      <c r="W14">
+        <v>102.0</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
       <c r="C15" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="D15" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="E15" t="s">
         <v>55</v>
       </c>
       <c r="F15">
-        <v>11.002</v>
+        <v>9.5</v>
       </c>
       <c r="G15" s="2">
-        <v>45161.0</v>
+        <v>45925.0</v>
       </c>
       <c r="H15" s="2">
-        <v>46078.0</v>
+        <v>46655.0</v>
       </c>
       <c r="I15" s="2">
-        <v>46072.0</v>
+        <v>46651.0</v>
       </c>
       <c r="J15">
-        <v>10995</v>
+        <v>25000</v>
       </c>
       <c r="K15">
         <v>1000.0</v>
       </c>
       <c r="L15" t="s">
         <v>28</v>
       </c>
+      <c r="M15">
+        <v>0.369444</v>
+      </c>
+      <c r="N15">
+        <v>8.986444</v>
+      </c>
       <c r="O15">
-        <v>-1.411598</v>
+        <v>8.767795</v>
+      </c>
+      <c r="P15">
+        <v>101.069444</v>
+      </c>
+      <c r="Q15">
+        <v>101.369444</v>
+      </c>
+      <c r="R15">
+        <v>100.7</v>
+      </c>
+      <c r="S15">
+        <v>101.0</v>
+      </c>
+      <c r="T15">
+        <v>20273.8888</v>
+      </c>
+      <c r="U15">
+        <v>1</v>
+      </c>
+      <c r="V15">
+        <v>101.369444</v>
+      </c>
+      <c r="W15">
+        <v>101.0</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B16" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="C16" t="s">
-        <v>135</v>
+        <v>144</v>
       </c>
       <c r="D16" t="s">
-        <v>136</v>
+        <v>145</v>
       </c>
       <c r="E16" t="s">
         <v>55</v>
       </c>
       <c r="F16">
-        <v>11.002</v>
+        <v>10.0</v>
       </c>
       <c r="G16" s="2">
-        <v>45253.0</v>
+        <v>45555.0</v>
       </c>
       <c r="H16" s="2">
-        <v>46351.0</v>
+        <v>47021.0</v>
       </c>
       <c r="I16" s="2">
-        <v>46345.0</v>
+        <v>47015.0</v>
       </c>
       <c r="J16">
-        <v>15000</v>
+        <v>150000</v>
       </c>
       <c r="K16">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L16" t="s">
         <v>28</v>
       </c>
+      <c r="M16">
+        <v>0.388889</v>
+      </c>
+      <c r="N16">
+        <v>8.420146</v>
+      </c>
       <c r="O16">
-        <v>6.419292</v>
+        <v>7.979777</v>
+      </c>
+      <c r="P16">
+        <v>103.888889</v>
+      </c>
+      <c r="Q16">
+        <v>104.888889</v>
+      </c>
+      <c r="R16">
+        <v>103.5</v>
+      </c>
+      <c r="S16">
+        <v>104.5</v>
+      </c>
+      <c r="T16">
+        <v>3670.811115</v>
+      </c>
+      <c r="U16">
+        <v>5</v>
+      </c>
+      <c r="V16">
+        <v>104.888889</v>
+      </c>
+      <c r="W16">
+        <v>104.5</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="C17" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="D17" t="s">
-        <v>139</v>
+        <v>148</v>
       </c>
       <c r="E17" t="s">
         <v>55</v>
       </c>
       <c r="F17">
-        <v>13.502</v>
+        <v>11.108</v>
       </c>
       <c r="G17" s="2">
-        <v>45132.0</v>
+        <v>45253.0</v>
       </c>
       <c r="H17" s="2">
-        <v>46959.0</v>
+        <v>46351.0</v>
       </c>
       <c r="I17" s="2">
-        <v>46953.0</v>
+        <v>46345.0</v>
       </c>
       <c r="J17">
-        <v>5000</v>
+        <v>15000</v>
       </c>
       <c r="K17">
         <v>1000.0</v>
       </c>
       <c r="L17" t="s">
         <v>28</v>
+      </c>
+      <c r="M17">
+        <v>0.431978</v>
+      </c>
+      <c r="N17">
+        <v>8.643257</v>
+      </c>
+      <c r="O17">
+        <v>4.788634</v>
+      </c>
+      <c r="P17">
+        <v>101.931978</v>
+      </c>
+      <c r="Q17">
+        <v>104.331978</v>
+      </c>
+      <c r="R17">
+        <v>101.5</v>
+      </c>
+      <c r="S17">
+        <v>103.9</v>
+      </c>
+      <c r="T17">
+        <v>43280.75076</v>
+      </c>
+      <c r="U17">
+        <v>4</v>
+      </c>
+      <c r="V17">
+        <v>103.135978</v>
+      </c>
+      <c r="W17">
+        <v>102.704</v>
       </c>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
         <v>23</v>
       </c>
       <c r="B18" t="s">
-        <v>137</v>
+        <v>149</v>
       </c>
       <c r="C18" t="s">
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="D18" t="s">
-        <v>141</v>
+        <v>151</v>
       </c>
       <c r="E18" t="s">
         <v>55</v>
       </c>
       <c r="F18">
-        <v>13.002</v>
+        <v>13.608</v>
       </c>
       <c r="G18" s="2">
-        <v>45443.0</v>
+        <v>45132.0</v>
       </c>
       <c r="H18" s="2">
-        <v>47263.0</v>
+        <v>46959.0</v>
       </c>
       <c r="I18" s="2">
-        <v>47259.0</v>
+        <v>46953.0</v>
       </c>
       <c r="J18">
         <v>5000</v>
       </c>
       <c r="K18">
         <v>1000.0</v>
       </c>
       <c r="L18" t="s">
         <v>28</v>
+      </c>
+      <c r="M18">
+        <v>0.5292</v>
+      </c>
+      <c r="N18">
+        <v>13.150688</v>
+      </c>
+      <c r="P18">
+        <v>101.4292</v>
+      </c>
+      <c r="R18">
+        <v>100.9</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
         <v>23</v>
       </c>
       <c r="B19" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="C19" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="D19" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="E19" t="s">
         <v>55</v>
       </c>
       <c r="F19">
-        <v>8.0</v>
+        <v>13.108</v>
       </c>
       <c r="G19" s="2">
-        <v>44974.0</v>
+        <v>45443.0</v>
       </c>
       <c r="H19" s="2">
-        <v>46070.0</v>
+        <v>47263.0</v>
       </c>
       <c r="I19" s="2">
-        <v>46064.0</v>
+        <v>47259.0</v>
       </c>
       <c r="J19">
-        <v>8000</v>
+        <v>5000</v>
       </c>
       <c r="K19">
         <v>1000.0</v>
       </c>
       <c r="L19" t="s">
         <v>28</v>
+      </c>
+      <c r="M19">
+        <v>0.509756</v>
       </c>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B20" t="s">
-        <v>148</v>
+        <v>157</v>
       </c>
       <c r="C20" t="s">
-        <v>149</v>
+        <v>158</v>
       </c>
       <c r="D20" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="E20" t="s">
         <v>55</v>
       </c>
       <c r="F20">
-        <v>9.0</v>
+        <v>0.5</v>
       </c>
       <c r="G20" s="2">
-        <v>45232.0</v>
+        <v>44333.0</v>
       </c>
       <c r="H20" s="2">
-        <v>46328.0</v>
+        <v>46890.0</v>
       </c>
       <c r="I20" s="2">
-        <v>46322.0</v>
+        <v>46875.0</v>
       </c>
       <c r="J20">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="K20">
         <v>1000.0</v>
       </c>
       <c r="L20" t="s">
         <v>28</v>
+      </c>
+      <c r="M20">
+        <v>0.447945</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="C21" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="D21" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="E21" t="s">
         <v>55</v>
       </c>
       <c r="F21">
-        <v>0.5</v>
+        <v>2.42</v>
       </c>
       <c r="G21" s="2">
-        <v>44333.0</v>
+        <v>44686.0</v>
       </c>
       <c r="H21" s="2">
-        <v>46890.0</v>
+        <v>46512.0</v>
       </c>
       <c r="I21" s="2">
-        <v>46875.0</v>
+        <v>46497.0</v>
       </c>
       <c r="J21">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="K21">
         <v>1000.0</v>
       </c>
       <c r="L21" t="s">
         <v>28</v>
+      </c>
+      <c r="M21">
+        <v>2.247616</v>
+      </c>
+      <c r="N21">
+        <v>3.627963</v>
+      </c>
+      <c r="P21">
+        <v>100.997616</v>
+      </c>
+      <c r="R21">
+        <v>98.75</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22" t="s">
-        <v>154</v>
+        <v>163</v>
       </c>
       <c r="C22" t="s">
-        <v>155</v>
+        <v>164</v>
       </c>
       <c r="D22" t="s">
-        <v>156</v>
+        <v>165</v>
       </c>
       <c r="E22" t="s">
         <v>55</v>
       </c>
       <c r="F22">
-        <v>2.42</v>
+        <v>4.952</v>
       </c>
       <c r="G22" s="2">
-        <v>44686.0</v>
+        <v>44979.0</v>
       </c>
       <c r="H22" s="2">
-        <v>46512.0</v>
+        <v>47171.0</v>
       </c>
       <c r="I22" s="2">
-        <v>46497.0</v>
+        <v>47165.0</v>
       </c>
       <c r="J22">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="K22">
         <v>1000.0</v>
       </c>
       <c r="L22" t="s">
         <v>28</v>
+      </c>
+      <c r="M22">
+        <v>0.624088</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="C23" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="D23" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="E23" t="s">
         <v>55</v>
       </c>
       <c r="F23">
-        <v>4.952</v>
+        <v>3.612</v>
       </c>
       <c r="G23" s="2">
-        <v>44979.0</v>
+        <v>45974.0</v>
       </c>
       <c r="H23" s="2">
-        <v>47171.0</v>
+        <v>47800.0</v>
       </c>
       <c r="I23" s="2">
-        <v>47165.0</v>
+        <v>47794.0</v>
       </c>
       <c r="J23">
-        <v>50000</v>
+        <v>400000</v>
       </c>
       <c r="K23">
         <v>1000.0</v>
       </c>
       <c r="L23" t="s">
         <v>28</v>
+      </c>
+      <c r="M23">
+        <v>1.454696</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
         <v>29</v>
       </c>
       <c r="B24" t="s">
-        <v>160</v>
+        <v>169</v>
       </c>
       <c r="C24" t="s">
-        <v>161</v>
+        <v>170</v>
       </c>
       <c r="D24" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="E24" t="s">
         <v>55</v>
       </c>
       <c r="F24">
-        <v>3.612</v>
+        <v>9.5</v>
       </c>
       <c r="G24" s="2">
-        <v>45974.0</v>
+        <v>45954.0</v>
       </c>
       <c r="H24" s="2">
-        <v>47800.0</v>
+        <v>47780.0</v>
       </c>
       <c r="I24" s="2">
-        <v>47794.0</v>
+        <v>47774.0</v>
       </c>
       <c r="J24">
-        <v>400000</v>
+        <v>275000</v>
       </c>
       <c r="K24">
         <v>1000.0</v>
       </c>
       <c r="L24" t="s">
         <v>28</v>
       </c>
+      <c r="M24">
+        <v>0.233607</v>
+      </c>
+      <c r="N24">
+        <v>9.090352</v>
+      </c>
       <c r="O24">
-        <v>3.7</v>
+        <v>8.554605</v>
+      </c>
+      <c r="P24">
+        <v>101.733607</v>
+      </c>
+      <c r="Q24">
+        <v>103.733607</v>
+      </c>
+      <c r="R24">
+        <v>101.5</v>
+      </c>
+      <c r="S24">
+        <v>103.5</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
         <v>29</v>
       </c>
       <c r="B25" t="s">
-        <v>163</v>
+        <v>172</v>
       </c>
       <c r="C25" t="s">
-        <v>164</v>
+        <v>173</v>
       </c>
       <c r="D25" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="E25" t="s">
         <v>55</v>
       </c>
       <c r="F25">
-        <v>9.5</v>
+        <v>13.0</v>
       </c>
       <c r="G25" s="2">
-        <v>45954.0</v>
+        <v>45230.0</v>
       </c>
       <c r="H25" s="2">
-        <v>47780.0</v>
+        <v>47057.0</v>
       </c>
       <c r="I25" s="2">
-        <v>47774.0</v>
+        <v>47051.0</v>
       </c>
       <c r="J25">
-        <v>275000</v>
+        <v>900000</v>
       </c>
       <c r="K25">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L25" t="s">
         <v>28</v>
       </c>
+      <c r="M25">
+        <v>2.483146</v>
+      </c>
+      <c r="N25">
+        <v>10.735969</v>
+      </c>
       <c r="O25">
-        <v>8.02346</v>
+        <v>10.338614</v>
+      </c>
+      <c r="P25">
+        <v>107.483146</v>
+      </c>
+      <c r="Q25">
+        <v>108.393146</v>
+      </c>
+      <c r="R25">
+        <v>105.0</v>
+      </c>
+      <c r="S25">
+        <v>105.91</v>
+      </c>
+      <c r="T25">
+        <v>61358.943782</v>
+      </c>
+      <c r="U25">
+        <v>8</v>
+      </c>
+      <c r="V25">
+        <v>107.483146</v>
+      </c>
+      <c r="W25">
+        <v>105.0</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B26" t="s">
-        <v>166</v>
+        <v>175</v>
       </c>
       <c r="C26" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="D26" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="E26" t="s">
         <v>55</v>
       </c>
       <c r="F26">
-        <v>13.0</v>
+        <v>7.25</v>
       </c>
       <c r="G26" s="2">
-        <v>45230.0</v>
+        <v>46014.0</v>
       </c>
       <c r="H26" s="2">
-        <v>47057.0</v>
+        <v>47472.0</v>
       </c>
       <c r="I26" s="2">
-        <v>47051.0</v>
+        <v>47466.0</v>
       </c>
       <c r="J26">
-        <v>900000</v>
+        <v>20000</v>
       </c>
       <c r="K26">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L26" t="s">
         <v>28</v>
       </c>
+      <c r="M26">
+        <v>2.134722</v>
+      </c>
+      <c r="N26">
+        <v>7.40238</v>
+      </c>
       <c r="O26">
-        <v>9.440936</v>
+        <v>6.780273</v>
+      </c>
+      <c r="P26">
+        <v>101.634722</v>
+      </c>
+      <c r="Q26">
+        <v>103.634722</v>
+      </c>
+      <c r="R26">
+        <v>99.5</v>
+      </c>
+      <c r="S26">
+        <v>101.5</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
         <v>23</v>
       </c>
       <c r="B27" t="s">
-        <v>169</v>
+        <v>206</v>
       </c>
       <c r="C27" t="s">
-        <v>170</v>
+        <v>207</v>
       </c>
       <c r="D27" t="s">
-        <v>171</v>
+        <v>208</v>
       </c>
       <c r="E27" t="s">
         <v>55</v>
       </c>
       <c r="F27">
-        <v>6.0</v>
+        <v>11.25</v>
       </c>
       <c r="G27" s="2">
-        <v>44239.0</v>
+        <v>42513.0</v>
       </c>
       <c r="H27" s="2">
-        <v>46065.0</v>
+        <v>46896.0</v>
       </c>
       <c r="I27" s="2">
-        <v>46055.0</v>
+        <v>46890.0</v>
       </c>
       <c r="J27">
-        <v>8577</v>
+        <v>135000</v>
       </c>
       <c r="K27">
         <v>1000.0</v>
       </c>
       <c r="L27" t="s">
         <v>28</v>
       </c>
-      <c r="O27">
-        <v>-5.091335</v>
+      <c r="M27">
+        <v>1.422051</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B28" t="s">
-        <v>172</v>
+        <v>215</v>
       </c>
       <c r="C28" t="s">
-        <v>173</v>
+        <v>216</v>
       </c>
       <c r="D28" t="s">
-        <v>174</v>
+        <v>217</v>
       </c>
       <c r="E28" t="s">
         <v>55</v>
       </c>
       <c r="F28">
-        <v>7.25</v>
+        <v>10.0</v>
       </c>
       <c r="G28" s="2">
-        <v>46014.0</v>
+        <v>45401.0</v>
       </c>
       <c r="H28" s="2">
-        <v>47472.0</v>
+        <v>46493.0</v>
       </c>
       <c r="I28" s="2">
-        <v>47466.0</v>
+        <v>46489.0</v>
       </c>
       <c r="J28">
-        <v>20000</v>
+        <v>120000</v>
       </c>
       <c r="K28">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L28" t="s">
         <v>28</v>
       </c>
+      <c r="M28">
+        <v>0.25</v>
+      </c>
+      <c r="N28">
+        <v>8.093442</v>
+      </c>
       <c r="O28">
-        <v>6.978132</v>
+        <v>8.052857</v>
+      </c>
+      <c r="P28">
+        <v>102.11</v>
+      </c>
+      <c r="Q28">
+        <v>102.15</v>
+      </c>
+      <c r="R28">
+        <v>101.86</v>
+      </c>
+      <c r="S28">
+        <v>101.9</v>
+      </c>
+      <c r="T28">
+        <v>102.22</v>
+      </c>
+      <c r="U28">
+        <v>1</v>
+      </c>
+      <c r="V28">
+        <v>102.22</v>
+      </c>
+      <c r="W28">
+        <v>101.97</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B29" t="s">
-        <v>200</v>
+        <v>215</v>
       </c>
       <c r="C29" t="s">
-        <v>201</v>
+        <v>218</v>
       </c>
       <c r="D29" t="s">
-        <v>202</v>
+        <v>219</v>
       </c>
       <c r="E29" t="s">
         <v>55</v>
       </c>
       <c r="F29">
-        <v>11.25</v>
+        <v>10.0</v>
       </c>
       <c r="G29" s="2">
-        <v>42513.0</v>
+        <v>45534.0</v>
       </c>
       <c r="H29" s="2">
-        <v>46896.0</v>
+        <v>46629.0</v>
       </c>
       <c r="I29" s="2">
-        <v>46890.0</v>
+        <v>46623.0</v>
       </c>
       <c r="J29">
-        <v>135000</v>
+        <v>50000</v>
       </c>
       <c r="K29">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L29" t="s">
         <v>28</v>
+      </c>
+      <c r="M29">
+        <v>0.25</v>
+      </c>
+      <c r="N29">
+        <v>10.193203</v>
+      </c>
+      <c r="O29">
+        <v>7.749275</v>
+      </c>
+      <c r="P29">
+        <v>100.0</v>
+      </c>
+      <c r="Q29">
+        <v>103.21</v>
+      </c>
+      <c r="R29">
+        <v>99.75</v>
+      </c>
+      <c r="S29">
+        <v>102.96</v>
+      </c>
+      <c r="T29">
+        <v>1946.36</v>
+      </c>
+      <c r="U29">
+        <v>2</v>
+      </c>
+      <c r="V29">
+        <v>102.44</v>
+      </c>
+      <c r="W29">
+        <v>102.19</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>209</v>
+        <v>220</v>
       </c>
       <c r="C30" t="s">
-        <v>210</v>
+        <v>221</v>
       </c>
       <c r="D30" t="s">
-        <v>211</v>
+        <v>222</v>
       </c>
       <c r="E30" t="s">
         <v>55</v>
       </c>
       <c r="F30">
-        <v>10.0</v>
+        <v>4.0</v>
       </c>
       <c r="G30" s="2">
-        <v>45401.0</v>
+        <v>45812.0</v>
       </c>
       <c r="H30" s="2">
-        <v>46493.0</v>
+        <v>47638.0</v>
       </c>
       <c r="I30" s="2">
-        <v>46489.0</v>
+        <v>47632.0</v>
       </c>
       <c r="J30">
-        <v>120000</v>
+        <v>200000</v>
       </c>
       <c r="K30">
         <v>100.0</v>
       </c>
       <c r="L30" t="s">
         <v>28</v>
       </c>
-      <c r="O30">
-        <v>6.620633</v>
+      <c r="M30">
+        <v>0.391304</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B31" t="s">
-        <v>209</v>
+        <v>226</v>
       </c>
       <c r="C31" t="s">
-        <v>212</v>
+        <v>227</v>
       </c>
       <c r="D31" t="s">
-        <v>213</v>
+        <v>228</v>
       </c>
       <c r="E31" t="s">
         <v>55</v>
       </c>
       <c r="F31">
-        <v>10.0</v>
+        <v>4.5</v>
       </c>
       <c r="G31" s="2">
-        <v>45534.0</v>
+        <v>44915.0</v>
       </c>
       <c r="H31" s="2">
-        <v>46629.0</v>
+        <v>46631.0</v>
       </c>
       <c r="I31" s="2">
-        <v>46623.0</v>
+        <v>46625.0</v>
       </c>
       <c r="J31">
-        <v>50000</v>
+        <v>109180249</v>
       </c>
       <c r="K31">
-        <v>100.0</v>
+        <v>0.01</v>
       </c>
       <c r="L31" t="s">
         <v>28</v>
       </c>
-      <c r="O31">
-        <v>8.973787</v>
+      <c r="M31">
+        <v>0.1125</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B32" t="s">
-        <v>214</v>
+        <v>241</v>
       </c>
       <c r="C32" t="s">
-        <v>215</v>
+        <v>242</v>
       </c>
       <c r="D32" t="s">
-        <v>216</v>
+        <v>243</v>
       </c>
       <c r="E32" t="s">
         <v>55</v>
       </c>
       <c r="F32">
-        <v>4.0</v>
+        <v>8.135</v>
       </c>
       <c r="G32" s="2">
-        <v>45812.0</v>
+        <v>45282.0</v>
       </c>
       <c r="H32" s="2">
-        <v>47638.0</v>
+        <v>46568.0</v>
       </c>
       <c r="I32" s="2">
-        <v>47632.0</v>
+        <v>46560.0</v>
       </c>
       <c r="J32">
-        <v>200000</v>
+        <v>20000</v>
       </c>
       <c r="K32">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L32" t="s">
         <v>28</v>
+      </c>
+      <c r="M32">
+        <v>0.203375</v>
+      </c>
+      <c r="N32">
+        <v>8.350183</v>
+      </c>
+      <c r="O32">
+        <v>7.917303</v>
+      </c>
+      <c r="P32">
+        <v>99.953375</v>
+      </c>
+      <c r="Q32">
+        <v>100.453375</v>
+      </c>
+      <c r="R32">
+        <v>99.75</v>
+      </c>
+      <c r="S32">
+        <v>100.25</v>
       </c>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" t="s">
         <v>23</v>
       </c>
       <c r="B33" t="s">
-        <v>220</v>
+        <v>289</v>
       </c>
       <c r="C33" t="s">
-        <v>221</v>
+        <v>290</v>
       </c>
       <c r="D33" t="s">
-        <v>222</v>
+        <v>291</v>
       </c>
       <c r="E33" t="s">
         <v>55</v>
       </c>
       <c r="F33">
-        <v>4.5</v>
+        <v>7.5</v>
       </c>
       <c r="G33" s="2">
-        <v>44915.0</v>
+        <v>45638.0</v>
       </c>
       <c r="H33" s="2">
-        <v>46631.0</v>
+        <v>47099.0</v>
       </c>
       <c r="I33" s="2">
-        <v>46625.0</v>
+        <v>47093.0</v>
       </c>
       <c r="J33">
-        <v>108367493</v>
+        <v>8000</v>
       </c>
       <c r="K33">
-        <v>0.01</v>
+        <v>1000.0</v>
       </c>
       <c r="L33" t="s">
         <v>28</v>
+      </c>
+      <c r="M33">
+        <v>0.1875</v>
+      </c>
+      <c r="N33">
+        <v>7.500301</v>
+      </c>
+      <c r="O33">
+        <v>7.148367</v>
+      </c>
+      <c r="P33">
+        <v>100.1875</v>
+      </c>
+      <c r="Q33">
+        <v>101.0375</v>
+      </c>
+      <c r="R33">
+        <v>100.0</v>
+      </c>
+      <c r="S33">
+        <v>100.85</v>
       </c>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B34" t="s">
-        <v>235</v>
+        <v>310</v>
       </c>
       <c r="C34" t="s">
-        <v>236</v>
+        <v>311</v>
       </c>
       <c r="D34" t="s">
-        <v>237</v>
+        <v>312</v>
       </c>
       <c r="E34" t="s">
         <v>55</v>
       </c>
       <c r="F34">
-        <v>8.022</v>
+        <v>10.0</v>
       </c>
       <c r="G34" s="2">
-        <v>45282.0</v>
+        <v>45625.0</v>
       </c>
       <c r="H34" s="2">
-        <v>46568.0</v>
+        <v>46721.0</v>
       </c>
       <c r="I34" s="2">
-        <v>46560.0</v>
+        <v>46715.0</v>
       </c>
       <c r="J34">
-        <v>20000</v>
+        <v>100000</v>
       </c>
       <c r="K34">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L34" t="s">
         <v>28</v>
       </c>
+      <c r="M34">
+        <v>0.25</v>
+      </c>
+      <c r="N34">
+        <v>10.465713</v>
+      </c>
       <c r="O34">
-        <v>6.890111</v>
+        <v>9.340418</v>
+      </c>
+      <c r="P34">
+        <v>99.55</v>
+      </c>
+      <c r="Q34">
+        <v>101.25</v>
+      </c>
+      <c r="R34">
+        <v>99.3</v>
+      </c>
+      <c r="S34">
+        <v>101.0</v>
+      </c>
+      <c r="T34">
+        <v>901.25</v>
+      </c>
+      <c r="U34">
+        <v>2</v>
+      </c>
+      <c r="V34">
+        <v>101.25</v>
+      </c>
+      <c r="W34">
+        <v>101.0</v>
       </c>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" t="s">
-        <v>23</v>
+        <v>190</v>
       </c>
       <c r="B35" t="s">
-        <v>280</v>
+        <v>406</v>
       </c>
       <c r="C35" t="s">
-        <v>281</v>
+        <v>407</v>
       </c>
       <c r="D35" t="s">
-        <v>282</v>
+        <v>408</v>
       </c>
       <c r="E35" t="s">
         <v>55</v>
       </c>
-      <c r="F35">
-[...1 lines deleted...]
-      </c>
       <c r="G35" s="2">
-        <v>45638.0</v>
+        <v>44015.0</v>
       </c>
       <c r="H35" s="2">
-        <v>47099.0</v>
+        <v>46571.0</v>
       </c>
       <c r="I35" s="2">
-        <v>47093.0</v>
+        <v>46567.0</v>
       </c>
       <c r="J35">
-        <v>8000</v>
+        <v>80000</v>
       </c>
       <c r="K35">
         <v>1000.0</v>
       </c>
       <c r="L35" t="s">
         <v>28</v>
+      </c>
+      <c r="N35">
+        <v>3.03</v>
+      </c>
+      <c r="P35">
+        <v>96.386754</v>
       </c>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B36" t="s">
-        <v>301</v>
+        <v>415</v>
       </c>
       <c r="C36" t="s">
-        <v>302</v>
+        <v>416</v>
       </c>
       <c r="D36" t="s">
-        <v>303</v>
+        <v>417</v>
       </c>
       <c r="E36" t="s">
         <v>55</v>
       </c>
       <c r="F36">
-        <v>10.0</v>
+        <v>7.135</v>
       </c>
       <c r="G36" s="2">
-        <v>45625.0</v>
+        <v>45359.0</v>
       </c>
       <c r="H36" s="2">
-        <v>46721.0</v>
+        <v>46454.0</v>
       </c>
       <c r="I36" s="2">
-        <v>46715.0</v>
+        <v>46448.0</v>
       </c>
       <c r="J36">
-        <v>100000</v>
+        <v>3000</v>
       </c>
       <c r="K36">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L36" t="s">
         <v>28</v>
       </c>
+      <c r="M36">
+        <v>0.178375</v>
+      </c>
+      <c r="N36">
+        <v>7.422025</v>
+      </c>
       <c r="O36">
-        <v>6.499762</v>
+        <v>5.72261</v>
+      </c>
+      <c r="P36">
+        <v>99.928375</v>
+      </c>
+      <c r="Q36">
+        <v>101.428375</v>
+      </c>
+      <c r="R36">
+        <v>99.75</v>
+      </c>
+      <c r="S36">
+        <v>101.25</v>
       </c>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" t="s">
-        <v>184</v>
+        <v>23</v>
       </c>
       <c r="B37" t="s">
-        <v>385</v>
+        <v>442</v>
       </c>
       <c r="C37" t="s">
-        <v>386</v>
+        <v>443</v>
       </c>
       <c r="D37" t="s">
-        <v>387</v>
+        <v>444</v>
       </c>
       <c r="E37" t="s">
         <v>55</v>
       </c>
+      <c r="F37">
+        <v>6.0</v>
+      </c>
       <c r="G37" s="2">
-        <v>44015.0</v>
+        <v>45828.0</v>
       </c>
       <c r="H37" s="2">
-        <v>46571.0</v>
+        <v>47289.0</v>
       </c>
       <c r="I37" s="2">
-        <v>46567.0</v>
+        <v>47283.0</v>
       </c>
       <c r="J37">
-        <v>80000</v>
+        <v>100000</v>
       </c>
       <c r="K37">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L37" t="s">
         <v>28</v>
+      </c>
+      <c r="M37">
+        <v>0.316667</v>
+      </c>
+      <c r="N37">
+        <v>5.999357</v>
+      </c>
+      <c r="O37">
+        <v>5.586952</v>
+      </c>
+      <c r="P37">
+        <v>100.316667</v>
+      </c>
+      <c r="Q37">
+        <v>101.516667</v>
+      </c>
+      <c r="R37">
+        <v>100.0</v>
+      </c>
+      <c r="S37">
+        <v>101.2</v>
       </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B38" t="s">
-        <v>394</v>
+        <v>454</v>
       </c>
       <c r="C38" t="s">
-        <v>395</v>
+        <v>455</v>
       </c>
       <c r="D38" t="s">
-        <v>396</v>
+        <v>456</v>
       </c>
       <c r="E38" t="s">
         <v>55</v>
       </c>
       <c r="F38">
-        <v>7.022</v>
+        <v>10.0</v>
       </c>
       <c r="G38" s="2">
-        <v>45359.0</v>
+        <v>45812.0</v>
       </c>
       <c r="H38" s="2">
-        <v>46454.0</v>
+        <v>46542.0</v>
       </c>
       <c r="I38" s="2">
-        <v>46448.0</v>
+        <v>46538.0</v>
       </c>
       <c r="J38">
-        <v>3000</v>
+        <v>53958</v>
       </c>
       <c r="K38">
         <v>1000.0</v>
       </c>
       <c r="L38" t="s">
         <v>28</v>
       </c>
+      <c r="M38">
+        <v>3.452055</v>
+      </c>
+      <c r="N38">
+        <v>9.978494</v>
+      </c>
       <c r="O38">
-        <v>5.317441</v>
+        <v>9.335325</v>
+      </c>
+      <c r="P38">
+        <v>103.462055</v>
+      </c>
+      <c r="Q38">
+        <v>104.152055</v>
+      </c>
+      <c r="R38">
+        <v>100.01</v>
+      </c>
+      <c r="S38">
+        <v>100.7</v>
+      </c>
+      <c r="T38">
+        <v>11379.72605</v>
+      </c>
+      <c r="U38">
+        <v>2</v>
+      </c>
+      <c r="V38">
+        <v>103.452055</v>
+      </c>
+      <c r="W38">
+        <v>100.0</v>
       </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B39" t="s">
-        <v>423</v>
+        <v>493</v>
       </c>
       <c r="C39" t="s">
-        <v>424</v>
+        <v>494</v>
       </c>
       <c r="D39" t="s">
-        <v>425</v>
+        <v>495</v>
       </c>
       <c r="E39" t="s">
         <v>55</v>
       </c>
       <c r="F39">
-        <v>6.0</v>
+        <v>10.0</v>
       </c>
       <c r="G39" s="2">
-        <v>45828.0</v>
+        <v>45372.0</v>
       </c>
       <c r="H39" s="2">
-        <v>47289.0</v>
+        <v>46286.0</v>
       </c>
       <c r="I39" s="2">
-        <v>47283.0</v>
+        <v>46280.0</v>
       </c>
       <c r="J39">
-        <v>100000</v>
+        <v>67376</v>
       </c>
       <c r="K39">
         <v>100.0</v>
       </c>
       <c r="L39" t="s">
         <v>28</v>
       </c>
+      <c r="M39">
+        <v>0.5</v>
+      </c>
+      <c r="N39">
+        <v>10.564184</v>
+      </c>
       <c r="O39">
-        <v>5.916895</v>
+        <v>10.057623</v>
+      </c>
+      <c r="P39">
+        <v>100.25</v>
+      </c>
+      <c r="Q39">
+        <v>100.47</v>
+      </c>
+      <c r="R39">
+        <v>99.75</v>
+      </c>
+      <c r="S39">
+        <v>99.97</v>
+      </c>
+      <c r="T39">
+        <v>700.03</v>
+      </c>
+      <c r="U39">
+        <v>3</v>
+      </c>
+      <c r="V39">
+        <v>97.63</v>
+      </c>
+      <c r="W39">
+        <v>97.13</v>
       </c>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" t="s">
         <v>29</v>
       </c>
       <c r="B40" t="s">
-        <v>435</v>
+        <v>496</v>
       </c>
       <c r="C40" t="s">
-        <v>436</v>
+        <v>497</v>
       </c>
       <c r="D40" t="s">
-        <v>437</v>
+        <v>498</v>
       </c>
       <c r="E40" t="s">
         <v>55</v>
       </c>
       <c r="F40">
         <v>10.0</v>
       </c>
       <c r="G40" s="2">
-        <v>45812.0</v>
+        <v>45772.0</v>
       </c>
       <c r="H40" s="2">
-        <v>46542.0</v>
+        <v>47051.0</v>
       </c>
       <c r="I40" s="2">
-        <v>46538.0</v>
+        <v>47045.0</v>
       </c>
       <c r="J40">
-        <v>45085</v>
+        <v>230503</v>
       </c>
       <c r="K40">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L40" t="s">
         <v>28</v>
       </c>
+      <c r="M40">
+        <v>2.055556</v>
+      </c>
+      <c r="N40">
+        <v>10.450522</v>
+      </c>
       <c r="O40">
-        <v>9.988258</v>
+        <v>10.088047</v>
+      </c>
+      <c r="P40">
+        <v>101.055556</v>
+      </c>
+      <c r="Q40">
+        <v>101.855556</v>
+      </c>
+      <c r="R40">
+        <v>99.0</v>
+      </c>
+      <c r="S40">
+        <v>99.8</v>
+      </c>
+      <c r="T40">
+        <v>1223.466672</v>
+      </c>
+      <c r="U40">
+        <v>1</v>
+      </c>
+      <c r="V40">
+        <v>101.955556</v>
+      </c>
+      <c r="W40">
+        <v>99.9</v>
       </c>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" t="s">
         <v>29</v>
       </c>
       <c r="B41" t="s">
-        <v>474</v>
+        <v>496</v>
       </c>
       <c r="C41" t="s">
-        <v>475</v>
+        <v>499</v>
       </c>
       <c r="D41" t="s">
-        <v>476</v>
+        <v>500</v>
       </c>
       <c r="E41" t="s">
         <v>55</v>
       </c>
       <c r="F41">
         <v>10.0</v>
       </c>
       <c r="G41" s="2">
-        <v>45372.0</v>
+        <v>45996.0</v>
       </c>
       <c r="H41" s="2">
-        <v>46286.0</v>
+        <v>47274.0</v>
       </c>
       <c r="I41" s="2">
-        <v>46280.0</v>
+        <v>47268.0</v>
       </c>
       <c r="J41">
-        <v>67376</v>
+        <v>165477</v>
       </c>
       <c r="K41">
         <v>100.0</v>
       </c>
       <c r="L41" t="s">
         <v>28</v>
       </c>
+      <c r="M41">
+        <v>0.944444</v>
+      </c>
+      <c r="N41">
+        <v>10.372822</v>
+      </c>
       <c r="O41">
-        <v>6.725387</v>
+        <v>10.072418</v>
+      </c>
+      <c r="P41">
+        <v>99.944444</v>
+      </c>
+      <c r="Q41">
+        <v>100.743444</v>
+      </c>
+      <c r="R41">
+        <v>99.0</v>
+      </c>
+      <c r="S41">
+        <v>99.799</v>
+      </c>
+      <c r="T41">
+        <v>302.230332</v>
+      </c>
+      <c r="U41">
+        <v>1</v>
+      </c>
+      <c r="V41">
+        <v>100.743444</v>
+      </c>
+      <c r="W41">
+        <v>99.799</v>
       </c>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B42" t="s">
-        <v>477</v>
+        <v>504</v>
       </c>
       <c r="C42" t="s">
-        <v>478</v>
+        <v>505</v>
       </c>
       <c r="D42" t="s">
-        <v>479</v>
+        <v>506</v>
       </c>
       <c r="E42" t="s">
         <v>55</v>
       </c>
       <c r="F42">
-        <v>10.0</v>
+        <v>9.5</v>
       </c>
       <c r="G42" s="2">
-        <v>45772.0</v>
+        <v>45454.0</v>
       </c>
       <c r="H42" s="2">
-        <v>47051.0</v>
+        <v>46549.0</v>
       </c>
       <c r="I42" s="2">
-        <v>47045.0</v>
+        <v>46545.0</v>
       </c>
       <c r="J42">
-        <v>230503</v>
+        <v>15000</v>
       </c>
       <c r="K42">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L42" t="s">
         <v>28</v>
       </c>
+      <c r="M42">
+        <v>0.738889</v>
+      </c>
+      <c r="N42">
+        <v>8.14076</v>
+      </c>
       <c r="O42">
-        <v>10.126167</v>
+        <v>4.436516</v>
+      </c>
+      <c r="P42">
+        <v>102.238889</v>
+      </c>
+      <c r="Q42">
+        <v>106.488889</v>
+      </c>
+      <c r="R42">
+        <v>101.5</v>
+      </c>
+      <c r="S42">
+        <v>105.75</v>
       </c>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B43" t="s">
-        <v>477</v>
+        <v>507</v>
       </c>
       <c r="C43" t="s">
-        <v>480</v>
+        <v>508</v>
       </c>
       <c r="D43" t="s">
-        <v>481</v>
+        <v>509</v>
       </c>
       <c r="E43" t="s">
         <v>55</v>
       </c>
       <c r="F43">
         <v>10.0</v>
       </c>
       <c r="G43" s="2">
-        <v>45996.0</v>
+        <v>45754.0</v>
       </c>
       <c r="H43" s="2">
-        <v>47274.0</v>
+        <v>47025.0</v>
       </c>
       <c r="I43" s="2">
-        <v>47268.0</v>
+        <v>47021.0</v>
       </c>
       <c r="J43">
-        <v>165477</v>
+        <v>50000</v>
       </c>
       <c r="K43">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L43" t="s">
         <v>28</v>
       </c>
+      <c r="M43">
+        <v>0.25</v>
+      </c>
       <c r="O43">
-        <v>9.997515</v>
+        <v>10.022655</v>
+      </c>
+      <c r="Q43">
+        <v>100.2</v>
+      </c>
+      <c r="S43">
+        <v>99.95</v>
+      </c>
+      <c r="T43">
+        <v>9975.0</v>
+      </c>
+      <c r="U43">
+        <v>1</v>
+      </c>
+      <c r="V43">
+        <v>99.75</v>
+      </c>
+      <c r="W43">
+        <v>99.5</v>
       </c>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" t="s">
         <v>23</v>
       </c>
       <c r="B44" t="s">
-        <v>485</v>
+        <v>510</v>
       </c>
       <c r="C44" t="s">
-        <v>486</v>
+        <v>511</v>
       </c>
       <c r="D44" t="s">
-        <v>487</v>
+        <v>512</v>
       </c>
       <c r="E44" t="s">
         <v>55</v>
       </c>
       <c r="F44">
-        <v>9.5</v>
+        <v>11.0</v>
       </c>
       <c r="G44" s="2">
-        <v>45454.0</v>
+        <v>45434.0</v>
       </c>
       <c r="H44" s="2">
-        <v>46549.0</v>
+        <v>46721.0</v>
       </c>
       <c r="I44" s="2">
-        <v>46545.0</v>
+        <v>46715.0</v>
       </c>
       <c r="J44">
-        <v>15000</v>
+        <v>25599</v>
       </c>
       <c r="K44">
         <v>1000.0</v>
       </c>
       <c r="L44" t="s">
         <v>28</v>
       </c>
+      <c r="M44">
+        <v>0.275</v>
+      </c>
+      <c r="N44">
+        <v>10.832844</v>
+      </c>
       <c r="O44">
-        <v>6.386482</v>
-[...81 lines deleted...]
-        <v>8.707772</v>
+        <v>9.204978</v>
+      </c>
+      <c r="P44">
+        <v>100.525</v>
+      </c>
+      <c r="Q44">
+        <v>103.0</v>
+      </c>
+      <c r="R44">
+        <v>100.25</v>
+      </c>
+      <c r="S44">
+        <v>102.725</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W87"/>
+  <dimension ref="A1:W92"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I87" sqref="I87"/>
+      <selection activeCell="I92" sqref="I92"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -12349,3375 +16706,4294 @@
       </c>
       <c r="E2" t="s">
         <v>27</v>
       </c>
       <c r="F2">
         <v>9.8</v>
       </c>
       <c r="G2" s="2">
         <v>45593.0</v>
       </c>
       <c r="H2" s="2">
         <v>46323.0</v>
       </c>
       <c r="I2" s="2">
         <v>46315.0</v>
       </c>
       <c r="J2">
         <v>16000</v>
       </c>
       <c r="K2">
         <v>1000.0</v>
       </c>
       <c r="L2" t="s">
         <v>28</v>
       </c>
+      <c r="M2">
+        <v>1.932778</v>
+      </c>
       <c r="O2">
-        <v>9.519001</v>
+        <v>8.456313</v>
+      </c>
+      <c r="Q2">
+        <v>102.646778</v>
+      </c>
+      <c r="S2">
+        <v>100.714</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" t="s">
         <v>38</v>
       </c>
       <c r="D3" t="s">
         <v>39</v>
       </c>
       <c r="E3" t="s">
         <v>27</v>
       </c>
       <c r="F3">
         <v>8.5</v>
       </c>
       <c r="G3" s="2">
         <v>44544.0</v>
       </c>
       <c r="H3" s="2">
         <v>46188.0</v>
       </c>
       <c r="I3" s="2">
         <v>46176.0</v>
       </c>
       <c r="J3">
         <v>41494</v>
       </c>
       <c r="K3">
         <v>500.0</v>
       </c>
       <c r="L3" t="s">
         <v>28</v>
       </c>
+      <c r="M3">
+        <v>2.715278</v>
+      </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
         <v>42</v>
       </c>
       <c r="E4" t="s">
         <v>27</v>
       </c>
       <c r="F4">
         <v>8.0</v>
       </c>
       <c r="G4" s="2">
         <v>45821.0</v>
       </c>
       <c r="H4" s="2">
         <v>46734.0</v>
       </c>
       <c r="I4" s="2">
         <v>46722.0</v>
       </c>
       <c r="J4">
         <v>32690</v>
       </c>
       <c r="K4">
         <v>1000.0</v>
       </c>
       <c r="L4" t="s">
         <v>28</v>
       </c>
+      <c r="M4">
+        <v>2.571429</v>
+      </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>43</v>
       </c>
       <c r="C5" t="s">
         <v>44</v>
       </c>
       <c r="D5" t="s">
         <v>45</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="F5">
         <v>8.5</v>
       </c>
       <c r="G5" s="2">
         <v>45965.0</v>
       </c>
       <c r="H5" s="2">
         <v>46360.0</v>
       </c>
       <c r="I5" s="2">
         <v>46350.0</v>
       </c>
       <c r="J5">
         <v>14346</v>
       </c>
       <c r="K5">
         <v>1000.0</v>
       </c>
       <c r="L5" t="s">
         <v>28</v>
       </c>
+      <c r="M5">
+        <v>3.662983</v>
+      </c>
+      <c r="N5">
+        <v>15.1629</v>
+      </c>
       <c r="O5">
-        <v>6.848889</v>
+        <v>12.112201</v>
+      </c>
+      <c r="P5">
+        <v>99.67</v>
+      </c>
+      <c r="Q5">
+        <v>101.462983</v>
+      </c>
+      <c r="R5">
+        <v>96.007017</v>
+      </c>
+      <c r="S5">
+        <v>97.8</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6" t="s">
         <v>46</v>
       </c>
       <c r="C6" t="s">
         <v>47</v>
       </c>
       <c r="D6" t="s">
         <v>48</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="F6">
         <v>11.0</v>
       </c>
       <c r="G6" s="2">
         <v>45471.0</v>
       </c>
       <c r="H6" s="2">
         <v>46201.0</v>
       </c>
       <c r="I6" s="2">
         <v>46192.0</v>
       </c>
       <c r="J6">
         <v>20000</v>
       </c>
       <c r="K6">
         <v>100.0</v>
       </c>
       <c r="L6" t="s">
         <v>28</v>
       </c>
+      <c r="M6">
+        <v>0.336111</v>
+      </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
         <v>29</v>
       </c>
       <c r="B7" t="s">
         <v>49</v>
       </c>
       <c r="C7" t="s">
         <v>50</v>
       </c>
       <c r="D7" t="s">
         <v>51</v>
       </c>
       <c r="E7" t="s">
         <v>27</v>
       </c>
       <c r="F7">
         <v>6.0</v>
       </c>
       <c r="G7" s="2">
         <v>45792.0</v>
       </c>
       <c r="H7" s="2">
         <v>47618.0</v>
       </c>
       <c r="I7" s="2">
         <v>47598.0</v>
       </c>
       <c r="J7">
         <v>350000</v>
       </c>
       <c r="K7">
         <v>1000.0</v>
       </c>
       <c r="L7" t="s">
         <v>28</v>
       </c>
-      <c r="O7">
-        <v>4.296338</v>
+      <c r="M7">
+        <v>5.408219</v>
+      </c>
+      <c r="N7">
+        <v>5.438564</v>
+      </c>
+      <c r="P7">
+        <v>107.408219</v>
+      </c>
+      <c r="R7">
+        <v>102.0</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B8" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="C8" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="D8" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
       <c r="F8">
         <v>8.782</v>
       </c>
       <c r="G8" s="2">
         <v>45201.0</v>
       </c>
       <c r="H8" s="2">
         <v>46297.0</v>
       </c>
       <c r="I8" s="2">
         <v>46290.0</v>
       </c>
       <c r="J8">
         <v>265000</v>
       </c>
       <c r="K8">
         <v>1000.0</v>
       </c>
       <c r="L8" t="s">
         <v>28</v>
       </c>
+      <c r="M8">
+        <v>0.170761</v>
+      </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B9" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C9" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D9" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
       <c r="F9">
-        <v>10.0</v>
+        <v>8.0</v>
       </c>
       <c r="G9" s="2">
-        <v>45855.0</v>
+        <v>46065.0</v>
       </c>
       <c r="H9" s="2">
-        <v>47316.0</v>
+        <v>46977.0</v>
       </c>
       <c r="I9" s="2">
-        <v>47308.0</v>
+        <v>46969.0</v>
       </c>
       <c r="J9">
-        <v>10350</v>
+        <v>4000</v>
       </c>
       <c r="K9">
         <v>1000.0</v>
       </c>
       <c r="L9" t="s">
         <v>28</v>
       </c>
+      <c r="M9">
+        <v>1.266667</v>
+      </c>
+      <c r="N9">
+        <v>7.991936</v>
+      </c>
       <c r="O9">
-        <v>7.97368</v>
+        <v>7.167746</v>
+      </c>
+      <c r="P9">
+        <v>101.266667</v>
+      </c>
+      <c r="Q9">
+        <v>103.016667</v>
+      </c>
+      <c r="R9">
+        <v>100.0</v>
+      </c>
+      <c r="S9">
+        <v>101.75</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B10" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="C10" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="D10" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="E10" t="s">
         <v>27</v>
       </c>
       <c r="F10">
-        <v>8.126</v>
+        <v>10.0</v>
       </c>
       <c r="G10" s="2">
-        <v>45377.0</v>
+        <v>45855.0</v>
       </c>
       <c r="H10" s="2">
-        <v>46202.0</v>
+        <v>47316.0</v>
       </c>
       <c r="I10" s="2">
-        <v>46192.0</v>
+        <v>47308.0</v>
       </c>
       <c r="J10">
-        <v>16844</v>
+        <v>10350</v>
       </c>
       <c r="K10">
         <v>1000.0</v>
       </c>
       <c r="L10" t="s">
         <v>28</v>
       </c>
+      <c r="M10">
+        <v>2.265193</v>
+      </c>
+      <c r="N10">
+        <v>10.916505</v>
+      </c>
       <c r="O10">
-        <v>7.529396</v>
+        <v>8.151241</v>
+      </c>
+      <c r="P10">
+        <v>99.765193</v>
+      </c>
+      <c r="Q10">
+        <v>107.46</v>
+      </c>
+      <c r="R10">
+        <v>97.5</v>
+      </c>
+      <c r="S10">
+        <v>105.194807</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="C11" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="D11" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="E11" t="s">
         <v>27</v>
       </c>
       <c r="F11">
-        <v>9.92</v>
+        <v>8.126</v>
       </c>
       <c r="G11" s="2">
-        <v>45853.0</v>
+        <v>45377.0</v>
       </c>
       <c r="H11" s="2">
-        <v>46767.0</v>
+        <v>46202.0</v>
       </c>
       <c r="I11" s="2">
-        <v>46757.0</v>
+        <v>46192.0</v>
       </c>
       <c r="J11">
-        <v>6000</v>
+        <v>16844</v>
       </c>
       <c r="K11">
         <v>1000.0</v>
       </c>
       <c r="L11" t="s">
         <v>28</v>
+      </c>
+      <c r="M11">
+        <v>2.257222</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B12" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="C12" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="D12" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="E12" t="s">
         <v>27</v>
       </c>
       <c r="F12">
-        <v>3.234</v>
+        <v>9.92</v>
       </c>
       <c r="G12" s="2">
-        <v>46008.0</v>
+        <v>45853.0</v>
       </c>
       <c r="H12" s="2">
-        <v>56203.0</v>
+        <v>46767.0</v>
       </c>
       <c r="I12" s="2">
-        <v>56193.0</v>
+        <v>46757.0</v>
       </c>
       <c r="J12">
-        <v>812</v>
+        <v>6000</v>
       </c>
       <c r="K12">
-        <v>100000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L12" t="s">
         <v>28</v>
+      </c>
+      <c r="M12">
+        <v>-0.165333</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B13" t="s">
-        <v>175</v>
+        <v>154</v>
       </c>
       <c r="C13" t="s">
-        <v>176</v>
+        <v>155</v>
       </c>
       <c r="D13" t="s">
-        <v>177</v>
+        <v>156</v>
       </c>
       <c r="E13" t="s">
         <v>27</v>
       </c>
       <c r="F13">
-        <v>11.0</v>
+        <v>3.234</v>
       </c>
       <c r="G13" s="2">
-        <v>45772.0</v>
+        <v>46008.0</v>
       </c>
       <c r="H13" s="2">
-        <v>46685.0</v>
+        <v>56203.0</v>
       </c>
       <c r="I13" s="2">
-        <v>46675.0</v>
+        <v>56193.0</v>
       </c>
       <c r="J13">
-        <v>20000</v>
+        <v>812</v>
       </c>
       <c r="K13">
-        <v>1000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="L13" t="s">
         <v>28</v>
       </c>
-      <c r="O13">
-        <v>8.481315</v>
+      <c r="M13">
+        <v>0.476117</v>
       </c>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B14" t="s">
         <v>178</v>
       </c>
       <c r="C14" t="s">
         <v>179</v>
       </c>
       <c r="D14" t="s">
         <v>180</v>
       </c>
       <c r="E14" t="s">
         <v>27</v>
       </c>
       <c r="F14">
-        <v>3.117</v>
+        <v>11.0</v>
       </c>
       <c r="G14" s="2">
-        <v>44720.0</v>
+        <v>45772.0</v>
       </c>
       <c r="H14" s="2">
-        <v>46546.0</v>
+        <v>46685.0</v>
       </c>
       <c r="I14" s="2">
-        <v>46538.0</v>
+        <v>46675.0</v>
       </c>
       <c r="J14">
-        <v>75000</v>
+        <v>20000</v>
       </c>
       <c r="K14">
         <v>1000.0</v>
       </c>
       <c r="L14" t="s">
         <v>28</v>
+      </c>
+      <c r="M14">
+        <v>2.261111</v>
+      </c>
+      <c r="O14">
+        <v>8.724849</v>
+      </c>
+      <c r="Q14">
+        <v>105.511111</v>
+      </c>
+      <c r="S14">
+        <v>103.25</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B15" t="s">
-        <v>194</v>
+        <v>181</v>
       </c>
       <c r="C15" t="s">
-        <v>195</v>
+        <v>182</v>
       </c>
       <c r="D15" t="s">
-        <v>196</v>
+        <v>183</v>
       </c>
       <c r="E15" t="s">
         <v>27</v>
       </c>
       <c r="F15">
-        <v>9.0</v>
+        <v>3.117</v>
       </c>
       <c r="G15" s="2">
-        <v>45646.0</v>
+        <v>44720.0</v>
       </c>
       <c r="H15" s="2">
-        <v>46741.0</v>
+        <v>46546.0</v>
       </c>
       <c r="I15" s="2">
-        <v>46734.0</v>
+        <v>46538.0</v>
       </c>
       <c r="J15">
-        <v>3000</v>
+        <v>75000</v>
       </c>
       <c r="K15">
         <v>1000.0</v>
       </c>
       <c r="L15" t="s">
         <v>28</v>
       </c>
-      <c r="O15">
-        <v>8.413705</v>
+      <c r="M15">
+        <v>2.604616</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16" t="s">
-        <v>197</v>
+        <v>187</v>
       </c>
       <c r="C16" t="s">
-        <v>198</v>
+        <v>188</v>
       </c>
       <c r="D16" t="s">
-        <v>199</v>
+        <v>189</v>
       </c>
       <c r="E16" t="s">
         <v>27</v>
       </c>
       <c r="F16">
-        <v>12.0</v>
+        <v>10.0</v>
       </c>
       <c r="G16" s="2">
-        <v>45432.0</v>
+        <v>46014.0</v>
       </c>
       <c r="H16" s="2">
-        <v>46527.0</v>
+        <v>46379.0</v>
       </c>
       <c r="I16" s="2">
-        <v>46519.0</v>
+        <v>46371.0</v>
       </c>
       <c r="J16">
-        <v>5000</v>
+        <v>8000</v>
       </c>
       <c r="K16">
         <v>1000.0</v>
       </c>
       <c r="L16" t="s">
         <v>28</v>
       </c>
+      <c r="M16">
+        <v>2.93956</v>
+      </c>
       <c r="O16">
-        <v>9.097153</v>
+        <v>9.955756</v>
+      </c>
+      <c r="Q16">
+        <v>102.93956</v>
+      </c>
+      <c r="S16">
+        <v>100.0</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>71</v>
+        <v>23</v>
       </c>
       <c r="B17" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="C17" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="D17" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E17" t="s">
         <v>27</v>
       </c>
       <c r="F17">
-        <v>7.75</v>
+        <v>9.0</v>
       </c>
       <c r="G17" s="2">
-        <v>44764.0</v>
+        <v>45646.0</v>
       </c>
       <c r="H17" s="2">
-        <v>47321.0</v>
+        <v>46741.0</v>
       </c>
       <c r="I17" s="2">
-        <v>47314.0</v>
+        <v>46734.0</v>
       </c>
       <c r="J17">
-        <v>127500</v>
+        <v>3000</v>
       </c>
       <c r="K17">
         <v>1000.0</v>
       </c>
       <c r="L17" t="s">
         <v>28</v>
+      </c>
+      <c r="M17">
+        <v>0.48913</v>
+      </c>
+      <c r="N17">
+        <v>10.296722</v>
+      </c>
+      <c r="O17">
+        <v>7.104296</v>
+      </c>
+      <c r="P17">
+        <v>98.49013</v>
+      </c>
+      <c r="Q17">
+        <v>103.48913</v>
+      </c>
+      <c r="R17">
+        <v>98.001</v>
+      </c>
+      <c r="S17">
+        <v>103.0</v>
       </c>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>71</v>
+        <v>23</v>
       </c>
       <c r="B18" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="C18" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="D18" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E18" t="s">
         <v>27</v>
       </c>
       <c r="F18">
-        <v>6.522</v>
+        <v>12.0</v>
       </c>
       <c r="G18" s="2">
-        <v>45742.0</v>
+        <v>45432.0</v>
       </c>
       <c r="H18" s="2">
-        <v>47113.0</v>
+        <v>46527.0</v>
       </c>
       <c r="I18" s="2">
-        <v>47100.0</v>
+        <v>46519.0</v>
       </c>
       <c r="J18">
-        <v>170000</v>
+        <v>5000</v>
       </c>
       <c r="K18">
         <v>1000.0</v>
       </c>
       <c r="L18" t="s">
         <v>28</v>
+      </c>
+      <c r="M18">
+        <v>1.617978</v>
+      </c>
+      <c r="N18">
+        <v>9.131931</v>
+      </c>
+      <c r="O18">
+        <v>8.43398</v>
+      </c>
+      <c r="P18">
+        <v>104.617978</v>
+      </c>
+      <c r="Q18">
+        <v>105.367978</v>
+      </c>
+      <c r="R18">
+        <v>103.0</v>
+      </c>
+      <c r="S18">
+        <v>103.75</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>23</v>
+        <v>74</v>
       </c>
       <c r="B19" t="s">
-        <v>217</v>
+        <v>209</v>
       </c>
       <c r="C19" t="s">
-        <v>218</v>
+        <v>210</v>
       </c>
       <c r="D19" t="s">
-        <v>219</v>
+        <v>211</v>
       </c>
       <c r="E19" t="s">
         <v>27</v>
       </c>
       <c r="F19">
-        <v>8.127</v>
+        <v>7.75</v>
       </c>
       <c r="G19" s="2">
-        <v>45064.0</v>
+        <v>44764.0</v>
       </c>
       <c r="H19" s="2">
-        <v>46160.0</v>
+        <v>47321.0</v>
       </c>
       <c r="I19" s="2">
-        <v>46148.0</v>
+        <v>47314.0</v>
       </c>
       <c r="J19">
-        <v>56617</v>
+        <v>127500</v>
       </c>
       <c r="K19">
         <v>1000.0</v>
       </c>
       <c r="L19" t="s">
         <v>28</v>
       </c>
-      <c r="O19">
-        <v>4.57642</v>
+      <c r="M19">
+        <v>1.657639</v>
       </c>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>23</v>
+        <v>74</v>
       </c>
       <c r="B20" t="s">
-        <v>223</v>
+        <v>212</v>
       </c>
       <c r="C20" t="s">
-        <v>224</v>
+        <v>213</v>
       </c>
       <c r="D20" t="s">
-        <v>225</v>
+        <v>214</v>
       </c>
       <c r="E20" t="s">
         <v>27</v>
       </c>
       <c r="F20">
-        <v>9.0</v>
+        <v>6.522</v>
       </c>
       <c r="G20" s="2">
-        <v>45860.0</v>
+        <v>45742.0</v>
       </c>
       <c r="H20" s="2">
-        <v>46865.0</v>
+        <v>47113.0</v>
       </c>
       <c r="I20" s="2">
-        <v>46857.0</v>
+        <v>47100.0</v>
       </c>
       <c r="J20">
-        <v>8000</v>
+        <v>170000</v>
       </c>
       <c r="K20">
         <v>1000.0</v>
       </c>
       <c r="L20" t="s">
         <v>28</v>
       </c>
-      <c r="O20">
-        <v>7.274886</v>
+      <c r="M20">
+        <v>0.253633</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
         <v>23</v>
       </c>
       <c r="B21" t="s">
-        <v>229</v>
+        <v>223</v>
       </c>
       <c r="C21" t="s">
-        <v>230</v>
+        <v>224</v>
       </c>
       <c r="D21" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="E21" t="s">
         <v>27</v>
       </c>
       <c r="F21">
-        <v>9.0</v>
+        <v>8.127</v>
       </c>
       <c r="G21" s="2">
-        <v>45833.0</v>
+        <v>45064.0</v>
       </c>
       <c r="H21" s="2">
-        <v>46868.0</v>
+        <v>46160.0</v>
       </c>
       <c r="I21" s="2">
-        <v>46860.0</v>
+        <v>46148.0</v>
       </c>
       <c r="J21">
-        <v>5000</v>
+        <v>58617</v>
       </c>
       <c r="K21">
         <v>1000.0</v>
       </c>
       <c r="L21" t="s">
         <v>28</v>
       </c>
+      <c r="M21">
+        <v>3.161737</v>
+      </c>
       <c r="O21">
-        <v>7.089801</v>
+        <v>8.180918</v>
+      </c>
+      <c r="Q21">
+        <v>103.161737</v>
+      </c>
+      <c r="S21">
+        <v>100.0</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B22" t="s">
-        <v>238</v>
+        <v>229</v>
       </c>
       <c r="C22" t="s">
-        <v>239</v>
+        <v>230</v>
       </c>
       <c r="D22" t="s">
-        <v>240</v>
+        <v>231</v>
       </c>
       <c r="E22" t="s">
         <v>27</v>
       </c>
       <c r="F22">
-        <v>1.875</v>
+        <v>9.0</v>
       </c>
       <c r="G22" s="2">
-        <v>43291.0</v>
+        <v>45860.0</v>
       </c>
       <c r="H22" s="2">
-        <v>46944.0</v>
+        <v>46865.0</v>
       </c>
       <c r="I22" s="2">
-        <v>46938.0</v>
+        <v>46857.0</v>
       </c>
       <c r="J22">
-        <v>300000</v>
+        <v>8000</v>
       </c>
       <c r="K22">
         <v>1000.0</v>
       </c>
       <c r="L22" t="s">
         <v>28</v>
+      </c>
+      <c r="M22">
+        <v>1.925</v>
+      </c>
+      <c r="N22">
+        <v>9.958297</v>
+      </c>
+      <c r="O22">
+        <v>7.925207</v>
+      </c>
+      <c r="P22">
+        <v>100.175</v>
+      </c>
+      <c r="Q22">
+        <v>103.925</v>
+      </c>
+      <c r="R22">
+        <v>98.25</v>
+      </c>
+      <c r="S22">
+        <v>102.0</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B23" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="C23" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="D23" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
       <c r="E23" t="s">
         <v>27</v>
       </c>
       <c r="F23">
-        <v>2.0</v>
+        <v>9.0</v>
       </c>
       <c r="G23" s="2">
-        <v>42930.0</v>
+        <v>45833.0</v>
       </c>
       <c r="H23" s="2">
-        <v>46582.0</v>
+        <v>46868.0</v>
       </c>
       <c r="I23" s="2">
-        <v>46576.0</v>
+        <v>46860.0</v>
       </c>
       <c r="J23">
-        <v>300000</v>
+        <v>5000</v>
       </c>
       <c r="K23">
         <v>1000.0</v>
       </c>
       <c r="L23" t="s">
         <v>28</v>
+      </c>
+      <c r="M23">
+        <v>0.35</v>
+      </c>
+      <c r="N23">
+        <v>11.788692</v>
+      </c>
+      <c r="O23">
+        <v>8.196339</v>
+      </c>
+      <c r="P23">
+        <v>95.35</v>
+      </c>
+      <c r="Q23">
+        <v>101.85</v>
+      </c>
+      <c r="R23">
+        <v>95.0</v>
+      </c>
+      <c r="S23">
+        <v>101.5</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
         <v>29</v>
       </c>
       <c r="B24" t="s">
         <v>244</v>
       </c>
       <c r="C24" t="s">
         <v>245</v>
       </c>
       <c r="D24" t="s">
         <v>246</v>
       </c>
       <c r="E24" t="s">
         <v>27</v>
       </c>
       <c r="F24">
-        <v>2.0</v>
+        <v>1.875</v>
       </c>
       <c r="G24" s="2">
-        <v>43972.0</v>
+        <v>43291.0</v>
       </c>
       <c r="H24" s="2">
-        <v>47624.0</v>
+        <v>46944.0</v>
       </c>
       <c r="I24" s="2">
-        <v>47618.0</v>
+        <v>46938.0</v>
       </c>
       <c r="J24">
         <v>300000</v>
       </c>
       <c r="K24">
         <v>1000.0</v>
       </c>
       <c r="L24" t="s">
         <v>28</v>
+      </c>
+      <c r="M24">
+        <v>1.402397</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
         <v>29</v>
       </c>
       <c r="B25" t="s">
-        <v>265</v>
+        <v>247</v>
       </c>
       <c r="C25" t="s">
-        <v>266</v>
+        <v>248</v>
       </c>
       <c r="D25" t="s">
-        <v>267</v>
+        <v>249</v>
       </c>
       <c r="E25" t="s">
         <v>27</v>
       </c>
       <c r="F25">
-        <v>7.0</v>
+        <v>2.0</v>
       </c>
       <c r="G25" s="2">
-        <v>45457.0</v>
+        <v>42930.0</v>
       </c>
       <c r="H25" s="2">
-        <v>46552.0</v>
+        <v>46582.0</v>
       </c>
       <c r="I25" s="2">
-        <v>46542.0</v>
+        <v>46576.0</v>
       </c>
       <c r="J25">
-        <v>10000</v>
+        <v>300000</v>
       </c>
       <c r="K25">
         <v>1000.0</v>
       </c>
       <c r="L25" t="s">
         <v>28</v>
+      </c>
+      <c r="M25">
+        <v>1.473973</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B26" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="C26" t="s">
-        <v>269</v>
+        <v>251</v>
       </c>
       <c r="D26" t="s">
-        <v>270</v>
+        <v>252</v>
       </c>
       <c r="E26" t="s">
         <v>27</v>
       </c>
       <c r="F26">
-        <v>11.5</v>
+        <v>2.0</v>
       </c>
       <c r="G26" s="2">
-        <v>45853.0</v>
+        <v>43972.0</v>
       </c>
       <c r="H26" s="2">
-        <v>46583.0</v>
+        <v>47624.0</v>
       </c>
       <c r="I26" s="2">
-        <v>46575.0</v>
+        <v>47618.0</v>
       </c>
       <c r="J26">
-        <v>8000</v>
+        <v>300000</v>
       </c>
       <c r="K26">
         <v>1000.0</v>
       </c>
       <c r="L26" t="s">
         <v>28</v>
       </c>
-      <c r="O26">
-        <v>9.969048</v>
+      <c r="M26">
+        <v>1.769863</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B27" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="C27" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="D27" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="E27" t="s">
         <v>27</v>
       </c>
       <c r="F27">
-        <v>10.5</v>
+        <v>7.0</v>
       </c>
       <c r="G27" s="2">
-        <v>46014.0</v>
+        <v>45457.0</v>
       </c>
       <c r="H27" s="2">
-        <v>46744.0</v>
+        <v>46552.0</v>
       </c>
       <c r="I27" s="2">
-        <v>46736.0</v>
+        <v>46542.0</v>
       </c>
       <c r="J27">
-        <v>4500</v>
+        <v>10000</v>
       </c>
       <c r="K27">
         <v>1000.0</v>
       </c>
       <c r="L27" t="s">
         <v>28</v>
+      </c>
+      <c r="M27">
+        <v>2.236111</v>
+      </c>
+      <c r="N27">
+        <v>8.104461</v>
+      </c>
+      <c r="O27">
+        <v>5.934444</v>
+      </c>
+      <c r="P27">
+        <v>101.0</v>
+      </c>
+      <c r="Q27">
+        <v>103.422111</v>
+      </c>
+      <c r="R27">
+        <v>98.763889</v>
+      </c>
+      <c r="S27">
+        <v>101.186</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
         <v>23</v>
       </c>
       <c r="B28" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="C28" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="D28" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="E28" t="s">
         <v>27</v>
       </c>
       <c r="F28">
-        <v>8.0</v>
+        <v>11.5</v>
       </c>
       <c r="G28" s="2">
-        <v>45930.0</v>
+        <v>45853.0</v>
       </c>
       <c r="H28" s="2">
-        <v>48852.0</v>
+        <v>46583.0</v>
       </c>
       <c r="I28" s="2">
-        <v>48848.0</v>
+        <v>46575.0</v>
       </c>
       <c r="J28">
-        <v>1064</v>
+        <v>8000</v>
       </c>
       <c r="K28">
         <v>1000.0</v>
       </c>
       <c r="L28" t="s">
         <v>28</v>
+      </c>
+      <c r="M28">
+        <v>2.668508</v>
+      </c>
+      <c r="N28">
+        <v>38.395145</v>
+      </c>
+      <c r="O28">
+        <v>11.178648</v>
+      </c>
+      <c r="P28">
+        <v>77.368508</v>
+      </c>
+      <c r="Q28">
+        <v>103.0</v>
+      </c>
+      <c r="R28">
+        <v>74.7</v>
+      </c>
+      <c r="S28">
+        <v>100.331492</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B29" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="C29" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="D29" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="E29" t="s">
         <v>27</v>
       </c>
       <c r="F29">
-        <v>8.0</v>
+        <v>10.5</v>
       </c>
       <c r="G29" s="2">
-        <v>45645.0</v>
+        <v>46014.0</v>
       </c>
       <c r="H29" s="2">
-        <v>46375.0</v>
+        <v>46744.0</v>
       </c>
       <c r="I29" s="2">
-        <v>46366.0</v>
+        <v>46736.0</v>
       </c>
       <c r="J29">
-        <v>406087</v>
+        <v>4500</v>
       </c>
       <c r="K29">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L29" t="s">
         <v>28</v>
       </c>
-      <c r="O29">
-        <v>6.190299</v>
+      <c r="M29">
+        <v>3.086538</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
         <v>23</v>
       </c>
       <c r="B30" t="s">
         <v>283</v>
       </c>
       <c r="C30" t="s">
         <v>284</v>
       </c>
       <c r="D30" t="s">
         <v>285</v>
       </c>
       <c r="E30" t="s">
         <v>27</v>
       </c>
       <c r="F30">
-        <v>8.314</v>
+        <v>8.0</v>
       </c>
       <c r="G30" s="2">
-        <v>45392.0</v>
+        <v>45930.0</v>
       </c>
       <c r="H30" s="2">
-        <v>46670.0</v>
+        <v>48852.0</v>
       </c>
       <c r="I30" s="2">
-        <v>46664.0</v>
+        <v>48848.0</v>
       </c>
       <c r="J30">
-        <v>1500</v>
+        <v>1064</v>
       </c>
       <c r="K30">
         <v>1000.0</v>
       </c>
       <c r="L30" t="s">
         <v>28</v>
       </c>
-      <c r="O30">
-        <v>6.417541</v>
+      <c r="M30">
+        <v>0.196721</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B31" t="s">
         <v>286</v>
       </c>
       <c r="C31" t="s">
         <v>287</v>
       </c>
       <c r="D31" t="s">
         <v>288</v>
       </c>
       <c r="E31" t="s">
         <v>27</v>
       </c>
       <c r="F31">
-        <v>8.304</v>
+        <v>8.0</v>
       </c>
       <c r="G31" s="2">
-        <v>45757.0</v>
+        <v>45645.0</v>
       </c>
       <c r="H31" s="2">
-        <v>47036.0</v>
+        <v>46375.0</v>
       </c>
       <c r="I31" s="2">
-        <v>47028.0</v>
+        <v>46366.0</v>
       </c>
       <c r="J31">
-        <v>3000</v>
+        <v>500000</v>
       </c>
       <c r="K31">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L31" t="s">
         <v>28</v>
+      </c>
+      <c r="M31">
+        <v>2.43956</v>
+      </c>
+      <c r="N31">
+        <v>7.971925</v>
+      </c>
+      <c r="O31">
+        <v>5.74756</v>
+      </c>
+      <c r="P31">
+        <v>102.43956</v>
+      </c>
+      <c r="Q31">
+        <v>103.93956</v>
+      </c>
+      <c r="R31">
+        <v>100.0</v>
+      </c>
+      <c r="S31">
+        <v>101.5</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
         <v>23</v>
       </c>
       <c r="B32" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="C32" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="D32" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="E32" t="s">
         <v>27</v>
       </c>
       <c r="F32">
-        <v>8.313</v>
+        <v>8.314</v>
       </c>
       <c r="G32" s="2">
-        <v>45726.0</v>
+        <v>45392.0</v>
       </c>
       <c r="H32" s="2">
-        <v>47128.0</v>
+        <v>46670.0</v>
       </c>
       <c r="I32" s="2">
-        <v>47120.0</v>
+        <v>46664.0</v>
       </c>
       <c r="J32">
-        <v>2150</v>
+        <v>1500</v>
       </c>
       <c r="K32">
         <v>1000.0</v>
       </c>
       <c r="L32" t="s">
         <v>28</v>
+      </c>
+      <c r="M32">
+        <v>-0.023094</v>
+      </c>
+      <c r="O32">
+        <v>6.207817</v>
+      </c>
+      <c r="Q32">
+        <v>102.976906</v>
+      </c>
+      <c r="S32">
+        <v>103.0</v>
       </c>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" t="s">
-        <v>71</v>
+        <v>23</v>
       </c>
       <c r="B33" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="C33" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="D33" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="E33" t="s">
         <v>27</v>
       </c>
       <c r="F33">
-        <v>9.069</v>
+        <v>8.304</v>
       </c>
       <c r="G33" s="2">
-        <v>45533.0</v>
+        <v>45757.0</v>
       </c>
       <c r="H33" s="2">
-        <v>47359.0</v>
+        <v>47036.0</v>
       </c>
       <c r="I33" s="2">
-        <v>47352.0</v>
+        <v>47028.0</v>
       </c>
       <c r="J33">
-        <v>230150</v>
+        <v>3000</v>
       </c>
       <c r="K33">
         <v>1000.0</v>
       </c>
       <c r="L33" t="s">
         <v>28</v>
       </c>
-      <c r="O33">
-        <v>5.412678</v>
+      <c r="M33">
+        <v>-0.023067</v>
       </c>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" t="s">
-        <v>184</v>
+        <v>23</v>
       </c>
       <c r="B34" t="s">
-        <v>304</v>
+        <v>298</v>
       </c>
       <c r="C34" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="D34" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E34" t="s">
         <v>27</v>
       </c>
+      <c r="F34">
+        <v>8.32</v>
+      </c>
       <c r="G34" s="2">
-        <v>44349.0</v>
+        <v>45726.0</v>
       </c>
       <c r="H34" s="2">
-        <v>46175.0</v>
+        <v>47128.0</v>
       </c>
       <c r="I34" s="2">
-        <v>46169.0</v>
+        <v>47120.0</v>
       </c>
       <c r="J34">
-        <v>4700000</v>
+        <v>2150</v>
       </c>
       <c r="K34">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L34" t="s">
         <v>28</v>
+      </c>
+      <c r="M34">
+        <v>0.670222</v>
       </c>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" t="s">
-        <v>184</v>
+        <v>74</v>
       </c>
       <c r="B35" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="C35" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
       <c r="D35" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="E35" t="s">
         <v>27</v>
       </c>
+      <c r="F35">
+        <v>9.069</v>
+      </c>
       <c r="G35" s="2">
-        <v>44258.0</v>
+        <v>45533.0</v>
       </c>
       <c r="H35" s="2">
-        <v>46815.0</v>
+        <v>47359.0</v>
       </c>
       <c r="I35" s="2">
-        <v>46811.0</v>
+        <v>47352.0</v>
       </c>
       <c r="J35">
-        <v>4900000</v>
+        <v>230150</v>
       </c>
       <c r="K35">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L35" t="s">
         <v>28</v>
+      </c>
+      <c r="M35">
+        <v>14.8127</v>
       </c>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="B36" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="C36" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="D36" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="E36" t="s">
         <v>27</v>
       </c>
-      <c r="F36">
-[...1 lines deleted...]
-      </c>
       <c r="G36" s="2">
-        <v>43796.0</v>
+        <v>44349.0</v>
       </c>
       <c r="H36" s="2">
-        <v>46353.0</v>
+        <v>46175.0</v>
       </c>
       <c r="I36" s="2">
-        <v>46349.0</v>
+        <v>46169.0</v>
       </c>
       <c r="J36">
-        <v>3450000</v>
+        <v>4700000</v>
       </c>
       <c r="K36">
         <v>100.0</v>
       </c>
       <c r="L36" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="B37" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="C37" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="D37" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="E37" t="s">
         <v>27</v>
       </c>
-      <c r="F37">
-[...1 lines deleted...]
-      </c>
       <c r="G37" s="2">
-        <v>43705.0</v>
+        <v>44258.0</v>
       </c>
       <c r="H37" s="2">
-        <v>47358.0</v>
+        <v>46815.0</v>
       </c>
       <c r="I37" s="2">
-        <v>47352.0</v>
+        <v>46811.0</v>
       </c>
       <c r="J37">
-        <v>4000000</v>
+        <v>4900000</v>
       </c>
       <c r="K37">
         <v>100.0</v>
       </c>
       <c r="L37" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="B38" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="C38" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="D38" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="E38" t="s">
         <v>27</v>
       </c>
       <c r="F38">
-        <v>0.3</v>
+        <v>0.1</v>
       </c>
       <c r="G38" s="2">
-        <v>43873.0</v>
+        <v>43796.0</v>
       </c>
       <c r="H38" s="2">
-        <v>48256.0</v>
+        <v>46353.0</v>
       </c>
       <c r="I38" s="2">
-        <v>48250.0</v>
+        <v>46349.0</v>
       </c>
       <c r="J38">
-        <v>2440000</v>
+        <v>3450000</v>
       </c>
       <c r="K38">
         <v>100.0</v>
       </c>
       <c r="L38" t="s">
         <v>28</v>
       </c>
+      <c r="M38">
+        <v>0.0364</v>
+      </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="B39" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="C39" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="D39" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="E39" t="s">
         <v>27</v>
       </c>
       <c r="F39">
-        <v>1.1</v>
+        <v>0.2</v>
       </c>
       <c r="G39" s="2">
-        <v>42851.0</v>
+        <v>43705.0</v>
       </c>
       <c r="H39" s="2">
-        <v>46503.0</v>
+        <v>47358.0</v>
       </c>
       <c r="I39" s="2">
-        <v>46497.0</v>
+        <v>47352.0</v>
       </c>
       <c r="J39">
-        <v>3150000</v>
+        <v>4000000</v>
       </c>
       <c r="K39">
         <v>100.0</v>
       </c>
       <c r="L39" t="s">
         <v>28</v>
       </c>
+      <c r="M39">
+        <v>0.1227</v>
+      </c>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="B40" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="C40" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="D40" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="E40" t="s">
         <v>27</v>
       </c>
       <c r="F40">
-        <v>2.3</v>
+        <v>0.3</v>
       </c>
       <c r="G40" s="2">
-        <v>44755.0</v>
+        <v>43873.0</v>
       </c>
       <c r="H40" s="2">
-        <v>46581.0</v>
+        <v>48256.0</v>
       </c>
       <c r="I40" s="2">
-        <v>46575.0</v>
+        <v>48250.0</v>
       </c>
       <c r="J40">
-        <v>12300000</v>
+        <v>2440000</v>
       </c>
       <c r="K40">
         <v>100.0</v>
       </c>
       <c r="L40" t="s">
         <v>28</v>
       </c>
+      <c r="M40">
+        <v>0.046</v>
+      </c>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="B41" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="C41" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="D41" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="E41" t="s">
         <v>27</v>
       </c>
       <c r="F41">
-        <v>2.4</v>
+        <v>1.1</v>
       </c>
       <c r="G41" s="2">
-        <v>44727.0</v>
+        <v>42851.0</v>
       </c>
       <c r="H41" s="2">
-        <v>47467.0</v>
+        <v>46503.0</v>
       </c>
       <c r="I41" s="2">
-        <v>47463.0</v>
+        <v>46497.0</v>
       </c>
       <c r="J41">
-        <v>10250000</v>
+        <v>3150000</v>
       </c>
       <c r="K41">
         <v>100.0</v>
       </c>
       <c r="L41" t="s">
         <v>28</v>
       </c>
-      <c r="O41">
-        <v>2.800013</v>
+      <c r="M41">
+        <v>1.0488</v>
+      </c>
+      <c r="N41">
+        <v>3.030103</v>
+      </c>
+      <c r="P41">
+        <v>99.0888</v>
+      </c>
+      <c r="R41">
+        <v>98.04</v>
       </c>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="B42" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="C42" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="D42" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="E42" t="s">
         <v>27</v>
       </c>
       <c r="F42">
-        <v>2.7</v>
+        <v>2.3</v>
       </c>
       <c r="G42" s="2">
-        <v>45693.0</v>
+        <v>44755.0</v>
       </c>
       <c r="H42" s="2">
-        <v>46970.0</v>
+        <v>46581.0</v>
       </c>
       <c r="I42" s="2">
-        <v>46966.0</v>
+        <v>46575.0</v>
       </c>
       <c r="J42">
-        <v>9950000</v>
+        <v>12300000</v>
       </c>
       <c r="K42">
         <v>100.0</v>
       </c>
       <c r="L42" t="s">
         <v>28</v>
       </c>
+      <c r="M42">
+        <v>1.7014</v>
+      </c>
+      <c r="N42">
+        <v>3.074487</v>
+      </c>
+      <c r="P42">
+        <v>100.7514</v>
+      </c>
+      <c r="R42">
+        <v>99.05</v>
+      </c>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="B43" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="C43" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="D43" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="E43" t="s">
         <v>27</v>
       </c>
       <c r="F43">
-        <v>3.9</v>
+        <v>2.4</v>
       </c>
       <c r="G43" s="2">
-        <v>45140.0</v>
+        <v>44727.0</v>
       </c>
       <c r="H43" s="2">
-        <v>46236.0</v>
+        <v>47467.0</v>
       </c>
       <c r="I43" s="2">
-        <v>46231.0</v>
+        <v>47463.0</v>
       </c>
       <c r="J43">
-        <v>11150000</v>
+        <v>10250000</v>
       </c>
       <c r="K43">
         <v>100.0</v>
       </c>
       <c r="L43" t="s">
         <v>28</v>
       </c>
+      <c r="M43">
+        <v>0.7562</v>
+      </c>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" t="s">
-        <v>71</v>
+        <v>190</v>
       </c>
       <c r="B44" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="C44" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="D44" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="E44" t="s">
         <v>27</v>
       </c>
       <c r="F44">
-        <v>0.5</v>
+        <v>2.7</v>
       </c>
       <c r="G44" s="2">
-        <v>44040.0</v>
+        <v>45693.0</v>
       </c>
       <c r="H44" s="2">
-        <v>54997.0</v>
+        <v>46970.0</v>
       </c>
       <c r="I44" s="2">
-        <v>54991.0</v>
+        <v>46966.0</v>
       </c>
       <c r="J44">
-        <v>1750000</v>
+        <v>13250000</v>
       </c>
       <c r="K44">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L44" t="s">
         <v>28</v>
+      </c>
+      <c r="M44">
+        <v>1.8271</v>
+      </c>
+      <c r="O44">
+        <v>2.900497</v>
+      </c>
+      <c r="Q44">
+        <v>101.3744</v>
+      </c>
+      <c r="S44">
+        <v>99.5473</v>
       </c>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" t="s">
-        <v>71</v>
+        <v>190</v>
       </c>
       <c r="B45" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="C45" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="D45" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="E45" t="s">
         <v>27</v>
       </c>
       <c r="F45">
-        <v>0.5</v>
+        <v>3.9</v>
       </c>
       <c r="G45" s="2">
-        <v>43635.0</v>
+        <v>45140.0</v>
       </c>
       <c r="H45" s="2">
-        <v>47288.0</v>
+        <v>46236.0</v>
       </c>
       <c r="I45" s="2">
-        <v>47283.0</v>
+        <v>46231.0</v>
       </c>
       <c r="J45">
-        <v>735000</v>
+        <v>11150000</v>
       </c>
       <c r="K45">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L45" t="s">
         <v>28</v>
+      </c>
+      <c r="M45">
+        <v>2.6712</v>
       </c>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B46" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="C46" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="D46" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="E46" t="s">
         <v>27</v>
       </c>
       <c r="F46">
-        <v>0.75</v>
+        <v>0.5</v>
       </c>
       <c r="G46" s="2">
-        <v>43957.0</v>
+        <v>44040.0</v>
       </c>
       <c r="H46" s="2">
-        <v>47609.0</v>
+        <v>54997.0</v>
       </c>
       <c r="I46" s="2">
-        <v>47603.0</v>
+        <v>54991.0</v>
       </c>
       <c r="J46">
-        <v>1250000</v>
+        <v>1750000</v>
       </c>
       <c r="K46">
         <v>1000.0</v>
       </c>
       <c r="L46" t="s">
         <v>28</v>
+      </c>
+      <c r="M46">
+        <v>0.3493</v>
       </c>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B47" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="C47" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="D47" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="E47" t="s">
         <v>27</v>
       </c>
       <c r="F47">
-        <v>0.75</v>
+        <v>0.5</v>
       </c>
       <c r="G47" s="2">
-        <v>44392.0</v>
+        <v>43635.0</v>
       </c>
       <c r="H47" s="2">
-        <v>55349.0</v>
+        <v>47288.0</v>
       </c>
       <c r="I47" s="2">
-        <v>55345.0</v>
+        <v>47283.0</v>
       </c>
       <c r="J47">
-        <v>750000</v>
+        <v>735000</v>
       </c>
       <c r="K47">
         <v>1000.0</v>
       </c>
       <c r="L47" t="s">
         <v>28</v>
+      </c>
+      <c r="M47">
+        <v>0.4027</v>
       </c>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B48" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="C48" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="D48" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="E48" t="s">
         <v>27</v>
       </c>
       <c r="F48">
-        <v>0.95</v>
+        <v>0.75</v>
       </c>
       <c r="G48" s="2">
-        <v>42881.0</v>
+        <v>43957.0</v>
       </c>
       <c r="H48" s="2">
-        <v>46533.0</v>
+        <v>47609.0</v>
       </c>
       <c r="I48" s="2">
-        <v>46527.0</v>
+        <v>47603.0</v>
       </c>
       <c r="J48">
-        <v>750000</v>
+        <v>1250000</v>
       </c>
       <c r="K48">
         <v>1000.0</v>
       </c>
       <c r="L48" t="s">
         <v>28</v>
+      </c>
+      <c r="M48">
+        <v>0.6945</v>
       </c>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B49" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="C49" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D49" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="E49" t="s">
         <v>27</v>
       </c>
       <c r="F49">
-        <v>1.625</v>
+        <v>0.75</v>
       </c>
       <c r="G49" s="2">
-        <v>43635.0</v>
+        <v>44392.0</v>
       </c>
       <c r="H49" s="2">
-        <v>54593.0</v>
+        <v>55349.0</v>
       </c>
       <c r="I49" s="2">
-        <v>54589.0</v>
+        <v>55345.0</v>
       </c>
       <c r="J49">
-        <v>850000</v>
+        <v>750000</v>
       </c>
       <c r="K49">
         <v>1000.0</v>
       </c>
       <c r="L49" t="s">
         <v>28</v>
+      </c>
+      <c r="M49">
+        <v>0.5507</v>
       </c>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B50" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="C50" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="D50" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="E50" t="s">
         <v>27</v>
       </c>
       <c r="F50">
-        <v>2.1</v>
+        <v>0.95</v>
       </c>
       <c r="G50" s="2">
         <v>42881.0</v>
       </c>
       <c r="H50" s="2">
-        <v>53838.0</v>
+        <v>46533.0</v>
       </c>
       <c r="I50" s="2">
-        <v>53833.0</v>
+        <v>46527.0</v>
       </c>
       <c r="J50">
         <v>750000</v>
       </c>
       <c r="K50">
         <v>1000.0</v>
       </c>
       <c r="L50" t="s">
         <v>28</v>
       </c>
+      <c r="M50">
+        <v>0.8277</v>
+      </c>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B51" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="C51" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="D51" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="E51" t="s">
         <v>27</v>
       </c>
       <c r="F51">
-        <v>2.125</v>
+        <v>1.625</v>
       </c>
       <c r="G51" s="2">
-        <v>41941.0</v>
+        <v>43635.0</v>
       </c>
       <c r="H51" s="2">
-        <v>46324.0</v>
+        <v>54593.0</v>
       </c>
       <c r="I51" s="2">
-        <v>46318.0</v>
+        <v>54589.0</v>
       </c>
       <c r="J51">
-        <v>1085000</v>
+        <v>850000</v>
       </c>
       <c r="K51">
         <v>1000.0</v>
       </c>
       <c r="L51" t="s">
         <v>28</v>
+      </c>
+      <c r="M51">
+        <v>1.3089</v>
       </c>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B52" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="C52" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="D52" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="E52" t="s">
         <v>27</v>
       </c>
       <c r="F52">
-        <v>2.125</v>
+        <v>2.1</v>
       </c>
       <c r="G52" s="2">
-        <v>44713.0</v>
+        <v>42881.0</v>
       </c>
       <c r="H52" s="2">
-        <v>48366.0</v>
+        <v>53838.0</v>
       </c>
       <c r="I52" s="2">
-        <v>48360.0</v>
+        <v>53833.0</v>
       </c>
       <c r="J52">
-        <v>1640000</v>
+        <v>750000</v>
       </c>
       <c r="K52">
         <v>1000.0</v>
       </c>
       <c r="L52" t="s">
         <v>28</v>
       </c>
-      <c r="O52">
-        <v>3.090007</v>
+      <c r="M52">
+        <v>1.8296</v>
       </c>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B53" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="C53" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="D53" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="E53" t="s">
         <v>27</v>
       </c>
       <c r="F53">
         <v>2.125</v>
       </c>
       <c r="G53" s="2">
-        <v>42299.0</v>
+        <v>41941.0</v>
       </c>
       <c r="H53" s="2">
-        <v>49604.0</v>
+        <v>46324.0</v>
       </c>
       <c r="I53" s="2">
-        <v>49598.0</v>
+        <v>46318.0</v>
       </c>
       <c r="J53">
-        <v>1310000</v>
+        <v>1085000</v>
       </c>
       <c r="K53">
         <v>1000.0</v>
       </c>
       <c r="L53" t="s">
         <v>28</v>
+      </c>
+      <c r="M53">
+        <v>0.9432</v>
       </c>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B54" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="C54" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="D54" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="E54" t="s">
         <v>27</v>
       </c>
       <c r="F54">
-        <v>2.875</v>
+        <v>2.125</v>
       </c>
       <c r="G54" s="2">
-        <v>45685.0</v>
+        <v>44713.0</v>
       </c>
       <c r="H54" s="2">
-        <v>47511.0</v>
+        <v>48366.0</v>
       </c>
       <c r="I54" s="2">
-        <v>47508.0</v>
+        <v>48360.0</v>
       </c>
       <c r="J54">
-        <v>1625000</v>
+        <v>1740000</v>
       </c>
       <c r="K54">
         <v>1000.0</v>
       </c>
       <c r="L54" t="s">
         <v>28</v>
+      </c>
+      <c r="M54">
+        <v>1.8164</v>
       </c>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B55" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="C55" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="D55" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="E55" t="s">
         <v>27</v>
       </c>
       <c r="F55">
-        <v>3.5</v>
+        <v>2.125</v>
       </c>
       <c r="G55" s="2">
-        <v>45476.0</v>
+        <v>42299.0</v>
       </c>
       <c r="H55" s="2">
-        <v>48032.0</v>
+        <v>49604.0</v>
       </c>
       <c r="I55" s="2">
-        <v>48029.0</v>
+        <v>49598.0</v>
       </c>
       <c r="J55">
-        <v>1405000</v>
+        <v>1310000</v>
       </c>
       <c r="K55">
         <v>1000.0</v>
       </c>
       <c r="L55" t="s">
         <v>28</v>
+      </c>
+      <c r="M55">
+        <v>0.9839</v>
       </c>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B56" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="C56" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="D56" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="E56" t="s">
         <v>27</v>
       </c>
       <c r="F56">
-        <v>3.5</v>
+        <v>2.875</v>
       </c>
       <c r="G56" s="2">
-        <v>45335.0</v>
+        <v>45685.0</v>
       </c>
       <c r="H56" s="2">
-        <v>48988.0</v>
+        <v>47511.0</v>
       </c>
       <c r="I56" s="2">
-        <v>48982.0</v>
+        <v>47508.0</v>
       </c>
       <c r="J56">
-        <v>2275000</v>
+        <v>1625000</v>
       </c>
       <c r="K56">
         <v>1000.0</v>
       </c>
       <c r="L56" t="s">
         <v>28</v>
+      </c>
+      <c r="M56">
+        <v>0.5592</v>
       </c>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B57" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="C57" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="D57" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="E57" t="s">
         <v>27</v>
       </c>
       <c r="F57">
-        <v>3.625</v>
+        <v>3.0</v>
       </c>
       <c r="G57" s="2">
-        <v>45685.0</v>
+        <v>46044.0</v>
       </c>
       <c r="H57" s="2">
-        <v>51163.0</v>
+        <v>47870.0</v>
       </c>
       <c r="I57" s="2">
-        <v>51159.0</v>
+        <v>47864.0</v>
       </c>
       <c r="J57">
-        <v>1000000</v>
+        <v>1280000</v>
       </c>
       <c r="K57">
         <v>1000.0</v>
       </c>
       <c r="L57" t="s">
         <v>28</v>
+      </c>
+      <c r="M57">
+        <v>0.6329</v>
       </c>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B58" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="C58" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="D58" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="E58" t="s">
         <v>27</v>
       </c>
       <c r="F58">
-        <v>3.875</v>
+        <v>3.5</v>
       </c>
       <c r="G58" s="2">
-        <v>45091.0</v>
+        <v>45476.0</v>
       </c>
       <c r="H58" s="2">
-        <v>48744.0</v>
+        <v>48032.0</v>
       </c>
       <c r="I58" s="2">
-        <v>48738.0</v>
+        <v>48029.0</v>
       </c>
       <c r="J58">
-        <v>1260000</v>
+        <v>1540000</v>
       </c>
       <c r="K58">
         <v>1000.0</v>
       </c>
       <c r="L58" t="s">
         <v>28</v>
+      </c>
+      <c r="M58">
+        <v>2.6849</v>
       </c>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B59" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="C59" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="D59" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="E59" t="s">
         <v>27</v>
       </c>
       <c r="F59">
-        <v>4.125</v>
+        <v>3.5</v>
       </c>
       <c r="G59" s="2">
-        <v>44859.0</v>
+        <v>45335.0</v>
       </c>
       <c r="H59" s="2">
-        <v>46868.0</v>
+        <v>48988.0</v>
       </c>
       <c r="I59" s="2">
-        <v>46863.0</v>
+        <v>48982.0</v>
       </c>
       <c r="J59">
-        <v>1180000</v>
+        <v>2380000</v>
       </c>
       <c r="K59">
         <v>1000.0</v>
       </c>
       <c r="L59" t="s">
         <v>28</v>
+      </c>
+      <c r="M59">
+        <v>0.5274</v>
       </c>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" t="s">
-        <v>184</v>
+        <v>74</v>
       </c>
       <c r="B60" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="C60" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="D60" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="E60" t="s">
         <v>27</v>
       </c>
       <c r="F60">
-        <v>1.2</v>
+        <v>3.625</v>
       </c>
       <c r="G60" s="2">
-        <v>43223.0</v>
+        <v>45910.0</v>
       </c>
       <c r="H60" s="2">
-        <v>46876.0</v>
+        <v>49744.0</v>
       </c>
       <c r="I60" s="2">
-        <v>46870.0</v>
+        <v>49738.0</v>
       </c>
       <c r="J60">
-        <v>680000</v>
+        <v>1000000</v>
       </c>
       <c r="K60">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L60" t="s">
         <v>28</v>
+      </c>
+      <c r="M60">
+        <v>0.2979</v>
       </c>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" t="s">
-        <v>23</v>
+        <v>74</v>
       </c>
       <c r="B61" t="s">
-        <v>402</v>
+        <v>388</v>
       </c>
       <c r="C61" t="s">
-        <v>403</v>
+        <v>389</v>
       </c>
       <c r="D61" t="s">
-        <v>404</v>
+        <v>390</v>
       </c>
       <c r="E61" t="s">
         <v>27</v>
       </c>
       <c r="F61">
-        <v>8.5</v>
+        <v>3.625</v>
       </c>
       <c r="G61" s="2">
-        <v>45995.0</v>
+        <v>45685.0</v>
       </c>
       <c r="H61" s="2">
-        <v>46725.0</v>
+        <v>51163.0</v>
       </c>
       <c r="I61" s="2">
-        <v>46717.0</v>
+        <v>51159.0</v>
       </c>
       <c r="J61">
-        <v>50000</v>
+        <v>1000000</v>
       </c>
       <c r="K61">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L61" t="s">
         <v>28</v>
       </c>
-      <c r="O61">
-        <v>6.436762</v>
+      <c r="M61">
+        <v>0.7051</v>
       </c>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" t="s">
-        <v>23</v>
+        <v>74</v>
       </c>
       <c r="B62" t="s">
-        <v>408</v>
+        <v>391</v>
       </c>
       <c r="C62" t="s">
-        <v>409</v>
+        <v>392</v>
       </c>
       <c r="D62" t="s">
-        <v>410</v>
+        <v>393</v>
       </c>
       <c r="E62" t="s">
         <v>27</v>
       </c>
       <c r="F62">
-        <v>12.0</v>
+        <v>3.875</v>
       </c>
       <c r="G62" s="2">
-        <v>45751.0</v>
+        <v>45091.0</v>
       </c>
       <c r="H62" s="2">
-        <v>46477.0</v>
+        <v>48744.0</v>
       </c>
       <c r="I62" s="2">
-        <v>46465.0</v>
+        <v>48738.0</v>
       </c>
       <c r="J62">
-        <v>3300</v>
+        <v>1285000</v>
       </c>
       <c r="K62">
         <v>1000.0</v>
       </c>
       <c r="L62" t="s">
         <v>28</v>
       </c>
-      <c r="O62">
-        <v>8.364765</v>
+      <c r="M62">
+        <v>3.1743</v>
       </c>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" t="s">
-        <v>23</v>
+        <v>74</v>
       </c>
       <c r="B63" t="s">
-        <v>411</v>
+        <v>394</v>
       </c>
       <c r="C63" t="s">
-        <v>412</v>
+        <v>395</v>
       </c>
       <c r="D63" t="s">
-        <v>413</v>
+        <v>396</v>
       </c>
       <c r="E63" t="s">
         <v>27</v>
       </c>
       <c r="F63">
-        <v>10.0</v>
+        <v>4.125</v>
       </c>
       <c r="G63" s="2">
-        <v>45643.0</v>
+        <v>44859.0</v>
       </c>
       <c r="H63" s="2">
-        <v>46738.0</v>
+        <v>46868.0</v>
       </c>
       <c r="I63" s="2">
-        <v>46730.0</v>
+        <v>46863.0</v>
       </c>
       <c r="J63">
-        <v>3000</v>
+        <v>1180000</v>
       </c>
       <c r="K63">
         <v>1000.0</v>
       </c>
       <c r="L63" t="s">
         <v>28</v>
       </c>
-      <c r="O63">
-        <v>8.801522</v>
+      <c r="M63">
+        <v>3.9442</v>
       </c>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" t="s">
-        <v>23</v>
+        <v>74</v>
       </c>
       <c r="B64" t="s">
-        <v>417</v>
+        <v>397</v>
       </c>
       <c r="C64" t="s">
-        <v>418</v>
+        <v>398</v>
       </c>
       <c r="D64" t="s">
-        <v>419</v>
+        <v>399</v>
       </c>
       <c r="E64" t="s">
         <v>27</v>
       </c>
       <c r="F64">
-        <v>8.0</v>
+        <v>4.125</v>
       </c>
       <c r="G64" s="2">
-        <v>45950.0</v>
+        <v>46044.0</v>
       </c>
       <c r="H64" s="2">
-        <v>46863.0</v>
+        <v>51523.0</v>
       </c>
       <c r="I64" s="2">
-        <v>46855.0</v>
+        <v>51517.0</v>
       </c>
       <c r="J64">
-        <v>6490</v>
+        <v>750000</v>
       </c>
       <c r="K64">
         <v>1000.0</v>
       </c>
       <c r="L64" t="s">
         <v>28</v>
+      </c>
+      <c r="M64">
+        <v>0.8702</v>
       </c>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" t="s">
-        <v>23</v>
+        <v>74</v>
       </c>
       <c r="B65" t="s">
-        <v>420</v>
+        <v>400</v>
       </c>
       <c r="C65" t="s">
-        <v>421</v>
+        <v>401</v>
       </c>
       <c r="D65" t="s">
-        <v>422</v>
+        <v>402</v>
       </c>
       <c r="E65" t="s">
         <v>27</v>
       </c>
       <c r="F65">
-        <v>8.5</v>
+        <v>4.25</v>
       </c>
       <c r="G65" s="2">
-        <v>45995.0</v>
+        <v>45910.0</v>
       </c>
       <c r="H65" s="2">
-        <v>47091.0</v>
+        <v>53215.0</v>
       </c>
       <c r="I65" s="2">
-        <v>47081.0</v>
+        <v>53210.0</v>
       </c>
       <c r="J65">
-        <v>3168</v>
+        <v>750000</v>
       </c>
       <c r="K65">
         <v>1000.0</v>
       </c>
       <c r="L65" t="s">
         <v>28</v>
+      </c>
+      <c r="M65">
+        <v>2.4568</v>
       </c>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" t="s">
-        <v>23</v>
+        <v>190</v>
       </c>
       <c r="B66" t="s">
-        <v>426</v>
+        <v>403</v>
       </c>
       <c r="C66" t="s">
-        <v>427</v>
+        <v>404</v>
       </c>
       <c r="D66" t="s">
-        <v>428</v>
+        <v>405</v>
       </c>
       <c r="E66" t="s">
         <v>27</v>
       </c>
       <c r="F66">
-        <v>9.0</v>
+        <v>1.2</v>
       </c>
       <c r="G66" s="2">
-        <v>45944.0</v>
+        <v>43223.0</v>
       </c>
       <c r="H66" s="2">
-        <v>46857.0</v>
+        <v>46876.0</v>
       </c>
       <c r="I66" s="2">
-        <v>46849.0</v>
+        <v>46870.0</v>
       </c>
       <c r="J66">
-        <v>5500</v>
+        <v>680000</v>
       </c>
       <c r="K66">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L66" t="s">
         <v>28</v>
       </c>
-      <c r="O66">
-        <v>8.99781</v>
+      <c r="M66">
+        <v>1.1211</v>
       </c>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" t="s">
         <v>23</v>
       </c>
       <c r="B67" t="s">
-        <v>429</v>
+        <v>421</v>
       </c>
       <c r="C67" t="s">
-        <v>430</v>
+        <v>422</v>
       </c>
       <c r="D67" t="s">
-        <v>431</v>
+        <v>423</v>
       </c>
       <c r="E67" t="s">
         <v>27</v>
       </c>
       <c r="F67">
-        <v>10.0</v>
+        <v>8.5</v>
       </c>
       <c r="G67" s="2">
-        <v>45726.0</v>
+        <v>45995.0</v>
       </c>
       <c r="H67" s="2">
-        <v>46822.0</v>
+        <v>46725.0</v>
       </c>
       <c r="I67" s="2">
-        <v>46814.0</v>
+        <v>46717.0</v>
       </c>
       <c r="J67">
-        <v>6401</v>
+        <v>50000</v>
       </c>
       <c r="K67">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L67" t="s">
         <v>28</v>
       </c>
+      <c r="M67">
+        <v>2.951389</v>
+      </c>
+      <c r="N67">
+        <v>9.825887</v>
+      </c>
       <c r="O67">
-        <v>9.728663</v>
+        <v>6.229725</v>
+      </c>
+      <c r="P67">
+        <v>100.951389</v>
+      </c>
+      <c r="Q67">
+        <v>106.451389</v>
+      </c>
+      <c r="R67">
+        <v>98.0</v>
+      </c>
+      <c r="S67">
+        <v>103.5</v>
       </c>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" t="s">
         <v>23</v>
       </c>
       <c r="B68" t="s">
-        <v>441</v>
+        <v>427</v>
       </c>
       <c r="C68" t="s">
-        <v>442</v>
+        <v>428</v>
       </c>
       <c r="D68" t="s">
-        <v>443</v>
+        <v>429</v>
       </c>
       <c r="E68" t="s">
         <v>27</v>
       </c>
       <c r="F68">
-        <v>8.0</v>
+        <v>12.0</v>
       </c>
       <c r="G68" s="2">
-        <v>45708.0</v>
+        <v>45751.0</v>
       </c>
       <c r="H68" s="2">
-        <v>46619.0</v>
+        <v>46477.0</v>
       </c>
       <c r="I68" s="2">
-        <v>46612.0</v>
+        <v>46465.0</v>
       </c>
       <c r="J68">
-        <v>8000</v>
+        <v>3300</v>
       </c>
       <c r="K68">
         <v>1000.0</v>
       </c>
       <c r="L68" t="s">
         <v>28</v>
       </c>
+      <c r="M68">
+        <v>0.3</v>
+      </c>
+      <c r="N68">
+        <v>10.883044</v>
+      </c>
       <c r="O68">
-        <v>6.018115</v>
+        <v>7.763736</v>
+      </c>
+      <c r="P68">
+        <v>101.3</v>
+      </c>
+      <c r="Q68">
+        <v>104.2</v>
+      </c>
+      <c r="R68">
+        <v>101.0</v>
+      </c>
+      <c r="S68">
+        <v>103.9</v>
       </c>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" t="s">
         <v>23</v>
       </c>
       <c r="B69" t="s">
-        <v>444</v>
+        <v>430</v>
       </c>
       <c r="C69" t="s">
-        <v>445</v>
+        <v>431</v>
       </c>
       <c r="D69" t="s">
-        <v>446</v>
+        <v>432</v>
       </c>
       <c r="E69" t="s">
         <v>27</v>
       </c>
       <c r="F69">
-        <v>8.5</v>
+        <v>10.0</v>
       </c>
       <c r="G69" s="2">
-        <v>45966.0</v>
+        <v>45643.0</v>
       </c>
       <c r="H69" s="2">
-        <v>46696.0</v>
+        <v>46738.0</v>
       </c>
       <c r="I69" s="2">
-        <v>46688.0</v>
+        <v>46730.0</v>
       </c>
       <c r="J69">
-        <v>8000</v>
+        <v>3000</v>
       </c>
       <c r="K69">
         <v>1000.0</v>
       </c>
       <c r="L69" t="s">
         <v>28</v>
+      </c>
+      <c r="M69">
+        <v>3.104396</v>
       </c>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" t="s">
         <v>23</v>
       </c>
       <c r="B70" t="s">
-        <v>447</v>
+        <v>436</v>
       </c>
       <c r="C70" t="s">
-        <v>448</v>
+        <v>437</v>
       </c>
       <c r="D70" t="s">
-        <v>449</v>
+        <v>438</v>
       </c>
       <c r="E70" t="s">
         <v>27</v>
       </c>
       <c r="F70">
-        <v>8.5</v>
+        <v>8.0</v>
       </c>
       <c r="G70" s="2">
-        <v>45888.0</v>
+        <v>45950.0</v>
       </c>
       <c r="H70" s="2">
-        <v>46802.0</v>
+        <v>46863.0</v>
       </c>
       <c r="I70" s="2">
-        <v>46794.0</v>
+        <v>46855.0</v>
       </c>
       <c r="J70">
-        <v>23833</v>
+        <v>6922</v>
       </c>
       <c r="K70">
         <v>1000.0</v>
       </c>
       <c r="L70" t="s">
         <v>28</v>
       </c>
-      <c r="O70">
-        <v>7.452453</v>
+      <c r="M70">
+        <v>3.755556</v>
       </c>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" t="s">
         <v>23</v>
       </c>
       <c r="B71" t="s">
-        <v>450</v>
+        <v>439</v>
       </c>
       <c r="C71" t="s">
-        <v>451</v>
+        <v>440</v>
       </c>
       <c r="D71" t="s">
-        <v>452</v>
+        <v>441</v>
       </c>
       <c r="E71" t="s">
         <v>27</v>
       </c>
       <c r="F71">
-        <v>12.0</v>
+        <v>8.5</v>
       </c>
       <c r="G71" s="2">
-        <v>44760.0</v>
+        <v>45995.0</v>
       </c>
       <c r="H71" s="2">
-        <v>47317.0</v>
+        <v>47091.0</v>
       </c>
       <c r="I71" s="2">
-        <v>47311.0</v>
+        <v>47081.0</v>
       </c>
       <c r="J71">
-        <v>1351</v>
+        <v>3168</v>
       </c>
       <c r="K71">
         <v>1000.0</v>
       </c>
       <c r="L71" t="s">
         <v>28</v>
+      </c>
+      <c r="M71">
+        <v>2.951389</v>
       </c>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" t="s">
         <v>23</v>
       </c>
       <c r="B72" t="s">
-        <v>453</v>
+        <v>445</v>
       </c>
       <c r="C72" t="s">
-        <v>454</v>
+        <v>446</v>
       </c>
       <c r="D72" t="s">
-        <v>455</v>
+        <v>447</v>
       </c>
       <c r="E72" t="s">
         <v>27</v>
       </c>
       <c r="F72">
-        <v>8.0</v>
+        <v>9.0</v>
       </c>
       <c r="G72" s="2">
-        <v>45806.0</v>
+        <v>45944.0</v>
       </c>
       <c r="H72" s="2">
-        <v>46720.0</v>
+        <v>46857.0</v>
       </c>
       <c r="I72" s="2">
-        <v>46710.0</v>
+        <v>46849.0</v>
       </c>
       <c r="J72">
-        <v>7000</v>
+        <v>5500</v>
       </c>
       <c r="K72">
         <v>1000.0</v>
       </c>
       <c r="L72" t="s">
         <v>28</v>
       </c>
+      <c r="M72">
+        <v>2.125</v>
+      </c>
+      <c r="N72">
+        <v>25.052789</v>
+      </c>
       <c r="O72">
-        <v>5.699934</v>
+        <v>7.968843</v>
+      </c>
+      <c r="P72">
+        <v>77.325</v>
+      </c>
+      <c r="Q72">
+        <v>104.025</v>
+      </c>
+      <c r="R72">
+        <v>75.2</v>
+      </c>
+      <c r="S72">
+        <v>101.9</v>
       </c>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B73" t="s">
-        <v>456</v>
+        <v>448</v>
       </c>
       <c r="C73" t="s">
-        <v>457</v>
+        <v>449</v>
       </c>
       <c r="D73" t="s">
-        <v>458</v>
+        <v>450</v>
       </c>
       <c r="E73" t="s">
         <v>27</v>
       </c>
       <c r="F73">
-        <v>7.7</v>
+        <v>10.0</v>
       </c>
       <c r="G73" s="2">
-        <v>45434.0</v>
+        <v>45726.0</v>
       </c>
       <c r="H73" s="2">
-        <v>49086.0</v>
+        <v>46822.0</v>
       </c>
       <c r="I73" s="2">
-        <v>49076.0</v>
+        <v>46814.0</v>
       </c>
       <c r="J73">
-        <v>25000</v>
+        <v>7916</v>
       </c>
       <c r="K73">
         <v>1000.0</v>
       </c>
       <c r="L73" t="s">
         <v>28</v>
       </c>
+      <c r="M73">
+        <v>0.821918</v>
+      </c>
+      <c r="N73">
+        <v>28.005901</v>
+      </c>
       <c r="O73">
-        <v>6.904701</v>
+        <v>9.974512</v>
+      </c>
+      <c r="P73">
+        <v>75.321918</v>
+      </c>
+      <c r="Q73">
+        <v>100.821918</v>
+      </c>
+      <c r="R73">
+        <v>74.5</v>
+      </c>
+      <c r="S73">
+        <v>100.0</v>
       </c>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B74" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C74" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="D74" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E74" t="s">
         <v>27</v>
       </c>
       <c r="F74">
-        <v>10.75</v>
+        <v>8.0</v>
       </c>
       <c r="G74" s="2">
-        <v>45099.0</v>
+        <v>45708.0</v>
       </c>
       <c r="H74" s="2">
-        <v>48752.0</v>
+        <v>46619.0</v>
       </c>
       <c r="I74" s="2">
-        <v>48744.0</v>
+        <v>46612.0</v>
       </c>
       <c r="J74">
-        <v>50000</v>
+        <v>8000</v>
       </c>
       <c r="K74">
         <v>1000.0</v>
       </c>
       <c r="L74" t="s">
         <v>28</v>
       </c>
+      <c r="M74">
+        <v>1.088889</v>
+      </c>
+      <c r="N74">
+        <v>9.577068</v>
+      </c>
       <c r="O74">
-        <v>7.965662</v>
+        <v>5.695561</v>
+      </c>
+      <c r="P74">
+        <v>99.088889</v>
+      </c>
+      <c r="Q74">
+        <v>104.088889</v>
+      </c>
+      <c r="R74">
+        <v>98.0</v>
+      </c>
+      <c r="S74">
+        <v>103.0</v>
       </c>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" t="s">
-        <v>71</v>
+        <v>23</v>
       </c>
       <c r="B75" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C75" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="D75" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="E75" t="s">
         <v>27</v>
       </c>
       <c r="F75">
-        <v>6.777</v>
+        <v>8.5</v>
       </c>
       <c r="G75" s="2">
-        <v>45404.0</v>
+        <v>45966.0</v>
       </c>
       <c r="H75" s="2">
-        <v>47595.0</v>
+        <v>46696.0</v>
       </c>
       <c r="I75" s="2">
-        <v>47588.0</v>
+        <v>46688.0</v>
       </c>
       <c r="J75">
-        <v>600000</v>
+        <v>8000</v>
       </c>
       <c r="K75">
         <v>1000.0</v>
       </c>
       <c r="L75" t="s">
         <v>28</v>
       </c>
-      <c r="O75">
-        <v>6.683463</v>
+      <c r="M75">
+        <v>1.511111</v>
       </c>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" t="s">
-        <v>71</v>
+        <v>23</v>
       </c>
       <c r="B76" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="C76" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="D76" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E76" t="s">
         <v>27</v>
       </c>
       <c r="F76">
-        <v>6.304</v>
+        <v>8.5</v>
       </c>
       <c r="G76" s="2">
-        <v>45712.0</v>
+        <v>45888.0</v>
       </c>
       <c r="H76" s="2">
-        <v>47903.0</v>
+        <v>46802.0</v>
       </c>
       <c r="I76" s="2">
-        <v>47896.0</v>
+        <v>46794.0</v>
       </c>
       <c r="J76">
-        <v>375000</v>
+        <v>25000</v>
       </c>
       <c r="K76">
         <v>1000.0</v>
       </c>
       <c r="L76" t="s">
         <v>28</v>
+      </c>
+      <c r="M76">
+        <v>1.141096</v>
+      </c>
+      <c r="N76">
+        <v>8.616342</v>
+      </c>
+      <c r="O76">
+        <v>7.77305</v>
+      </c>
+      <c r="P76">
+        <v>100.941096</v>
+      </c>
+      <c r="Q76">
+        <v>102.391096</v>
+      </c>
+      <c r="R76">
+        <v>99.8</v>
+      </c>
+      <c r="S76">
+        <v>101.25</v>
       </c>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" t="s">
         <v>23</v>
       </c>
       <c r="B77" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="C77" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="D77" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E77" t="s">
         <v>27</v>
       </c>
       <c r="F77">
-        <v>11.5</v>
+        <v>12.0</v>
       </c>
       <c r="G77" s="2">
-        <v>45625.0</v>
+        <v>44760.0</v>
       </c>
       <c r="H77" s="2">
-        <v>46355.0</v>
+        <v>47317.0</v>
       </c>
       <c r="I77" s="2">
-        <v>46346.0</v>
+        <v>47311.0</v>
       </c>
       <c r="J77">
-        <v>8000</v>
+        <v>1351</v>
       </c>
       <c r="K77">
         <v>1000.0</v>
       </c>
       <c r="L77" t="s">
         <v>28</v>
       </c>
-      <c r="O77">
-        <v>6.358856</v>
+      <c r="M77">
+        <v>2.7</v>
       </c>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" t="s">
-        <v>71</v>
+        <v>23</v>
       </c>
       <c r="B78" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C78" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="D78" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E78" t="s">
         <v>27</v>
       </c>
       <c r="F78">
-        <v>9.032</v>
+        <v>8.0</v>
       </c>
       <c r="G78" s="2">
-        <v>45391.0</v>
+        <v>45806.0</v>
       </c>
       <c r="H78" s="2">
-        <v>46669.0</v>
+        <v>46720.0</v>
       </c>
       <c r="I78" s="2">
-        <v>46664.0</v>
+        <v>46710.0</v>
       </c>
       <c r="J78">
-        <v>75000</v>
+        <v>17314</v>
       </c>
       <c r="K78">
         <v>1000.0</v>
       </c>
       <c r="L78" t="s">
         <v>28</v>
+      </c>
+      <c r="M78">
+        <v>2.895028</v>
+      </c>
+      <c r="N78">
+        <v>8.656505</v>
+      </c>
+      <c r="O78">
+        <v>7.331533</v>
+      </c>
+      <c r="P78">
+        <v>101.895028</v>
+      </c>
+      <c r="Q78">
+        <v>103.895028</v>
+      </c>
+      <c r="R78">
+        <v>99.0</v>
+      </c>
+      <c r="S78">
+        <v>101.0</v>
       </c>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" t="s">
         <v>29</v>
       </c>
       <c r="B79" t="s">
-        <v>497</v>
+        <v>475</v>
       </c>
       <c r="C79" t="s">
-        <v>498</v>
+        <v>476</v>
       </c>
       <c r="D79" t="s">
-        <v>499</v>
+        <v>477</v>
       </c>
       <c r="E79" t="s">
         <v>27</v>
       </c>
       <c r="F79">
-        <v>8.5</v>
+        <v>7.7</v>
       </c>
       <c r="G79" s="2">
-        <v>45541.0</v>
+        <v>45434.0</v>
       </c>
       <c r="H79" s="2">
-        <v>46301.0</v>
+        <v>49086.0</v>
       </c>
       <c r="I79" s="2">
-        <v>46293.0</v>
+        <v>49076.0</v>
       </c>
       <c r="J79">
-        <v>35000</v>
+        <v>25000</v>
       </c>
       <c r="K79">
         <v>1000.0</v>
       </c>
       <c r="L79" t="s">
         <v>28</v>
       </c>
+      <c r="M79">
+        <v>1.005278</v>
+      </c>
+      <c r="N79">
+        <v>7.503871</v>
+      </c>
       <c r="O79">
-        <v>5.390217</v>
+        <v>6.830595</v>
+      </c>
+      <c r="P79">
+        <v>102.185278</v>
+      </c>
+      <c r="Q79">
+        <v>106.385278</v>
+      </c>
+      <c r="R79">
+        <v>101.18</v>
+      </c>
+      <c r="S79">
+        <v>105.38</v>
+      </c>
+      <c r="T79">
+        <v>4087.01112</v>
+      </c>
+      <c r="U79">
+        <v>1</v>
+      </c>
+      <c r="V79">
+        <v>102.175278</v>
+      </c>
+      <c r="W79">
+        <v>101.17</v>
       </c>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B80" t="s">
-        <v>500</v>
+        <v>478</v>
       </c>
       <c r="C80" t="s">
-        <v>501</v>
+        <v>479</v>
       </c>
       <c r="D80" t="s">
-        <v>502</v>
+        <v>480</v>
       </c>
       <c r="E80" t="s">
         <v>27</v>
       </c>
       <c r="F80">
-        <v>8.5</v>
+        <v>10.75</v>
       </c>
       <c r="G80" s="2">
-        <v>45924.0</v>
+        <v>45099.0</v>
       </c>
       <c r="H80" s="2">
-        <v>47020.0</v>
+        <v>48752.0</v>
       </c>
       <c r="I80" s="2">
-        <v>47011.0</v>
+        <v>48744.0</v>
       </c>
       <c r="J80">
-        <v>8000</v>
+        <v>50000</v>
       </c>
       <c r="K80">
         <v>1000.0</v>
       </c>
       <c r="L80" t="s">
         <v>28</v>
+      </c>
+      <c r="M80">
+        <v>8.570548</v>
+      </c>
+      <c r="N80">
+        <v>9.544542</v>
+      </c>
+      <c r="O80">
+        <v>8.26976</v>
+      </c>
+      <c r="P80">
+        <v>114.570548</v>
+      </c>
+      <c r="Q80">
+        <v>121.570548</v>
+      </c>
+      <c r="R80">
+        <v>106.0</v>
+      </c>
+      <c r="S80">
+        <v>113.0</v>
       </c>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" t="s">
-        <v>29</v>
+        <v>74</v>
       </c>
       <c r="B81" t="s">
-        <v>506</v>
+        <v>481</v>
       </c>
       <c r="C81" t="s">
-        <v>507</v>
+        <v>482</v>
       </c>
       <c r="D81" t="s">
-        <v>508</v>
+        <v>483</v>
       </c>
       <c r="E81" t="s">
         <v>27</v>
       </c>
       <c r="F81">
-        <v>7.0</v>
+        <v>6.777</v>
       </c>
       <c r="G81" s="2">
-        <v>45951.0</v>
+        <v>45404.0</v>
       </c>
       <c r="H81" s="2">
-        <v>49603.0</v>
+        <v>47595.0</v>
       </c>
       <c r="I81" s="2">
-        <v>49594.0</v>
+        <v>47588.0</v>
       </c>
       <c r="J81">
-        <v>6858</v>
+        <v>600000</v>
       </c>
       <c r="K81">
         <v>1000.0</v>
       </c>
       <c r="L81" t="s">
         <v>28</v>
       </c>
+      <c r="M81">
+        <v>1.449525</v>
+      </c>
       <c r="O81">
-        <v>6.829716</v>
+        <v>6.678803</v>
+      </c>
+      <c r="Q81">
+        <v>101.449525</v>
+      </c>
+      <c r="S81">
+        <v>100.0</v>
       </c>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" t="s">
-        <v>29</v>
+        <v>74</v>
       </c>
       <c r="B82" t="s">
-        <v>509</v>
+        <v>484</v>
       </c>
       <c r="C82" t="s">
-        <v>510</v>
+        <v>485</v>
       </c>
       <c r="D82" t="s">
-        <v>511</v>
+        <v>486</v>
       </c>
       <c r="E82" t="s">
         <v>27</v>
       </c>
       <c r="F82">
-        <v>2.826</v>
+        <v>6.518</v>
       </c>
       <c r="G82" s="2">
-        <v>44742.0</v>
+        <v>45712.0</v>
       </c>
       <c r="H82" s="2">
-        <v>46568.0</v>
+        <v>47903.0</v>
       </c>
       <c r="I82" s="2">
-        <v>46561.0</v>
+        <v>47896.0</v>
       </c>
       <c r="J82">
-        <v>25000</v>
+        <v>375000</v>
       </c>
       <c r="K82">
         <v>1000.0</v>
       </c>
       <c r="L82" t="s">
         <v>28</v>
+      </c>
+      <c r="M82">
+        <v>0.796644</v>
       </c>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B83" t="s">
-        <v>512</v>
+        <v>487</v>
       </c>
       <c r="C83" t="s">
-        <v>513</v>
+        <v>488</v>
       </c>
       <c r="D83" t="s">
-        <v>514</v>
+        <v>489</v>
       </c>
       <c r="E83" t="s">
         <v>27</v>
       </c>
       <c r="F83">
-        <v>3.119</v>
+        <v>11.5</v>
       </c>
       <c r="G83" s="2">
-        <v>45924.0</v>
+        <v>45625.0</v>
       </c>
       <c r="H83" s="2">
-        <v>47385.0</v>
+        <v>46355.0</v>
       </c>
       <c r="I83" s="2">
-        <v>47375.0</v>
+        <v>46346.0</v>
       </c>
       <c r="J83">
-        <v>25000</v>
+        <v>8000</v>
       </c>
       <c r="K83">
         <v>1000.0</v>
       </c>
       <c r="L83" t="s">
         <v>28</v>
+      </c>
+      <c r="M83">
+        <v>4.161602</v>
+      </c>
+      <c r="N83">
+        <v>15.694302</v>
+      </c>
+      <c r="O83">
+        <v>9.799659</v>
+      </c>
+      <c r="P83">
+        <v>101.661602</v>
+      </c>
+      <c r="Q83">
+        <v>105.161602</v>
+      </c>
+      <c r="R83">
+        <v>97.5</v>
+      </c>
+      <c r="S83">
+        <v>101.0</v>
       </c>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" t="s">
-        <v>23</v>
+        <v>74</v>
       </c>
       <c r="B84" t="s">
-        <v>515</v>
+        <v>490</v>
       </c>
       <c r="C84" t="s">
-        <v>516</v>
+        <v>491</v>
       </c>
       <c r="D84" t="s">
-        <v>517</v>
+        <v>492</v>
       </c>
       <c r="E84" t="s">
         <v>27</v>
       </c>
       <c r="F84">
-        <v>9.0</v>
+        <v>9.032</v>
       </c>
       <c r="G84" s="2">
-        <v>45807.0</v>
+        <v>45391.0</v>
       </c>
       <c r="H84" s="2">
-        <v>46842.0</v>
+        <v>46669.0</v>
       </c>
       <c r="I84" s="2">
-        <v>46834.0</v>
+        <v>46664.0</v>
       </c>
       <c r="J84">
-        <v>4000</v>
+        <v>75000</v>
       </c>
       <c r="K84">
         <v>1000.0</v>
       </c>
       <c r="L84" t="s">
         <v>28</v>
       </c>
       <c r="O84">
-        <v>8.541624</v>
+        <v>8.193346</v>
+      </c>
+      <c r="Q84">
+        <v>101.0</v>
       </c>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B85" t="s">
+        <v>516</v>
+      </c>
+      <c r="C85" t="s">
+        <v>517</v>
+      </c>
+      <c r="D85" t="s">
         <v>518</v>
-      </c>
-[...4 lines deleted...]
-        <v>520</v>
       </c>
       <c r="E85" t="s">
         <v>27</v>
       </c>
       <c r="F85">
-        <v>10.0</v>
+        <v>8.5</v>
       </c>
       <c r="G85" s="2">
-        <v>45776.0</v>
+        <v>45541.0</v>
       </c>
       <c r="H85" s="2">
-        <v>46689.0</v>
+        <v>46301.0</v>
       </c>
       <c r="I85" s="2">
-        <v>46681.0</v>
+        <v>46293.0</v>
       </c>
       <c r="J85">
-        <v>3400</v>
+        <v>35000</v>
       </c>
       <c r="K85">
         <v>1000.0</v>
       </c>
       <c r="L85" t="s">
         <v>28</v>
       </c>
+      <c r="M85">
+        <v>0.069672</v>
+      </c>
+      <c r="N85">
+        <v>8.496999</v>
+      </c>
       <c r="O85">
-        <v>9.089992</v>
+        <v>6.399888</v>
+      </c>
+      <c r="P85">
+        <v>100.069672</v>
+      </c>
+      <c r="Q85">
+        <v>101.069672</v>
+      </c>
+      <c r="R85">
+        <v>100.0</v>
+      </c>
+      <c r="S85">
+        <v>101.0</v>
       </c>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" t="s">
         <v>23</v>
       </c>
       <c r="B86" t="s">
-        <v>524</v>
+        <v>519</v>
       </c>
       <c r="C86" t="s">
-        <v>525</v>
+        <v>520</v>
       </c>
       <c r="D86" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="E86" t="s">
         <v>27</v>
       </c>
       <c r="F86">
-        <v>11.0</v>
+        <v>8.5</v>
       </c>
       <c r="G86" s="2">
-        <v>45642.0</v>
+        <v>45924.0</v>
       </c>
       <c r="H86" s="2">
-        <v>46189.0</v>
+        <v>47020.0</v>
       </c>
       <c r="I86" s="2">
-        <v>46182.0</v>
+        <v>47011.0</v>
       </c>
       <c r="J86">
-        <v>2500</v>
+        <v>8000</v>
       </c>
       <c r="K86">
         <v>1000.0</v>
       </c>
       <c r="L86" t="s">
         <v>28</v>
+      </c>
+      <c r="M86">
+        <v>0.369565</v>
+      </c>
+      <c r="N86">
+        <v>22.242654</v>
+      </c>
+      <c r="P86">
+        <v>75.369565</v>
+      </c>
+      <c r="R86">
+        <v>75.0</v>
       </c>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B87" t="s">
+        <v>525</v>
+      </c>
+      <c r="C87" t="s">
+        <v>526</v>
+      </c>
+      <c r="D87" t="s">
         <v>527</v>
-      </c>
-[...4 lines deleted...]
-        <v>529</v>
       </c>
       <c r="E87" t="s">
         <v>27</v>
       </c>
       <c r="F87">
+        <v>7.0</v>
+      </c>
+      <c r="G87" s="2">
+        <v>45951.0</v>
+      </c>
+      <c r="H87" s="2">
+        <v>49603.0</v>
+      </c>
+      <c r="I87" s="2">
+        <v>49594.0</v>
+      </c>
+      <c r="J87">
+        <v>6858</v>
+      </c>
+      <c r="K87">
+        <v>1000.0</v>
+      </c>
+      <c r="L87" t="s">
+        <v>28</v>
+      </c>
+      <c r="M87">
+        <v>1.516667</v>
+      </c>
+      <c r="N87">
+        <v>7.221198</v>
+      </c>
+      <c r="O87">
+        <v>6.841727</v>
+      </c>
+      <c r="P87">
+        <v>100.0</v>
+      </c>
+      <c r="Q87">
+        <v>102.616667</v>
+      </c>
+      <c r="R87">
+        <v>98.483333</v>
+      </c>
+      <c r="S87">
+        <v>101.1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:23">
+      <c r="A88" t="s">
+        <v>29</v>
+      </c>
+      <c r="B88" t="s">
+        <v>528</v>
+      </c>
+      <c r="C88" t="s">
+        <v>529</v>
+      </c>
+      <c r="D88" t="s">
+        <v>530</v>
+      </c>
+      <c r="E88" t="s">
+        <v>27</v>
+      </c>
+      <c r="F88">
+        <v>2.826</v>
+      </c>
+      <c r="G88" s="2">
+        <v>44742.0</v>
+      </c>
+      <c r="H88" s="2">
+        <v>46568.0</v>
+      </c>
+      <c r="I88" s="2">
+        <v>46561.0</v>
+      </c>
+      <c r="J88">
+        <v>25000</v>
+      </c>
+      <c r="K88">
+        <v>1000.0</v>
+      </c>
+      <c r="L88" t="s">
+        <v>28</v>
+      </c>
+      <c r="M88">
+        <v>2.191118</v>
+      </c>
+    </row>
+    <row r="89" spans="1:23">
+      <c r="A89" t="s">
+        <v>29</v>
+      </c>
+      <c r="B89" t="s">
+        <v>531</v>
+      </c>
+      <c r="C89" t="s">
+        <v>532</v>
+      </c>
+      <c r="D89" t="s">
+        <v>533</v>
+      </c>
+      <c r="E89" t="s">
+        <v>27</v>
+      </c>
+      <c r="F89">
+        <v>3.119</v>
+      </c>
+      <c r="G89" s="2">
+        <v>45924.0</v>
+      </c>
+      <c r="H89" s="2">
+        <v>47385.0</v>
+      </c>
+      <c r="I89" s="2">
+        <v>47375.0</v>
+      </c>
+      <c r="J89">
+        <v>25000</v>
+      </c>
+      <c r="K89">
+        <v>1000.0</v>
+      </c>
+      <c r="L89" t="s">
+        <v>28</v>
+      </c>
+      <c r="M89">
+        <v>1.683405</v>
+      </c>
+    </row>
+    <row r="90" spans="1:23">
+      <c r="A90" t="s">
+        <v>23</v>
+      </c>
+      <c r="B90" t="s">
+        <v>534</v>
+      </c>
+      <c r="C90" t="s">
+        <v>535</v>
+      </c>
+      <c r="D90" t="s">
+        <v>536</v>
+      </c>
+      <c r="E90" t="s">
+        <v>27</v>
+      </c>
+      <c r="F90">
+        <v>9.0</v>
+      </c>
+      <c r="G90" s="2">
+        <v>45807.0</v>
+      </c>
+      <c r="H90" s="2">
+        <v>46842.0</v>
+      </c>
+      <c r="I90" s="2">
+        <v>46834.0</v>
+      </c>
+      <c r="J90">
+        <v>4000</v>
+      </c>
+      <c r="K90">
+        <v>1000.0</v>
+      </c>
+      <c r="L90" t="s">
+        <v>28</v>
+      </c>
+      <c r="M90">
+        <v>1.025</v>
+      </c>
+      <c r="N90">
+        <v>13.071697</v>
+      </c>
+      <c r="O90">
+        <v>9.05113</v>
+      </c>
+      <c r="P90">
+        <v>94.025</v>
+      </c>
+      <c r="Q90">
+        <v>100.925</v>
+      </c>
+      <c r="R90">
+        <v>93.0</v>
+      </c>
+      <c r="S90">
+        <v>99.9</v>
+      </c>
+    </row>
+    <row r="91" spans="1:23">
+      <c r="A91" t="s">
+        <v>23</v>
+      </c>
+      <c r="B91" t="s">
+        <v>537</v>
+      </c>
+      <c r="C91" t="s">
+        <v>538</v>
+      </c>
+      <c r="D91" t="s">
+        <v>539</v>
+      </c>
+      <c r="E91" t="s">
+        <v>27</v>
+      </c>
+      <c r="F91">
+        <v>10.0</v>
+      </c>
+      <c r="G91" s="2">
+        <v>45776.0</v>
+      </c>
+      <c r="H91" s="2">
+        <v>46689.0</v>
+      </c>
+      <c r="I91" s="2">
+        <v>46681.0</v>
+      </c>
+      <c r="J91">
+        <v>3400</v>
+      </c>
+      <c r="K91">
+        <v>1000.0</v>
+      </c>
+      <c r="L91" t="s">
+        <v>28</v>
+      </c>
+      <c r="M91">
+        <v>4.450549</v>
+      </c>
+      <c r="N91">
+        <v>30.374903</v>
+      </c>
+      <c r="O91">
+        <v>9.603039</v>
+      </c>
+      <c r="P91">
+        <v>80.550549</v>
+      </c>
+      <c r="Q91">
+        <v>105.0</v>
+      </c>
+      <c r="R91">
+        <v>76.1</v>
+      </c>
+      <c r="S91">
+        <v>100.549451</v>
+      </c>
+    </row>
+    <row r="92" spans="1:23">
+      <c r="A92" t="s">
+        <v>23</v>
+      </c>
+      <c r="B92" t="s">
+        <v>543</v>
+      </c>
+      <c r="C92" t="s">
+        <v>544</v>
+      </c>
+      <c r="D92" t="s">
+        <v>545</v>
+      </c>
+      <c r="E92" t="s">
+        <v>27</v>
+      </c>
+      <c r="F92">
         <v>9.5</v>
       </c>
-      <c r="G87" s="2">
+      <c r="G92" s="2">
         <v>45628.0</v>
       </c>
-      <c r="H87" s="2">
+      <c r="H92" s="2">
         <v>46358.0</v>
       </c>
-      <c r="I87" s="2">
+      <c r="I92" s="2">
         <v>46350.0</v>
       </c>
-      <c r="J87">
+      <c r="J92">
         <v>5000</v>
       </c>
-      <c r="K87">
-[...6 lines deleted...]
-        <v>3.347799</v>
+      <c r="K92">
+        <v>1000.0</v>
+      </c>
+      <c r="L92" t="s">
+        <v>28</v>
+      </c>
+      <c r="M92">
+        <v>0.976389</v>
+      </c>
+      <c r="N92">
+        <v>8.208833</v>
+      </c>
+      <c r="O92">
+        <v>5.534827</v>
+      </c>
+      <c r="P92">
+        <v>101.776389</v>
+      </c>
+      <c r="Q92">
+        <v>103.476389</v>
+      </c>
+      <c r="R92">
+        <v>100.8</v>
+      </c>
+      <c r="S92">
+        <v>102.5</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">