--- v1 (2026-04-07)
+++ v2 (2026-06-07)
@@ -107,50 +107,59 @@
   <si>
     <t>Pēdējā netīrā cena</t>
   </si>
   <si>
     <t>Pēdējā tīrā cena</t>
   </si>
   <si>
     <t>First North obligāciju saraksts</t>
   </si>
   <si>
     <t>15min 9.8% 2Y bond</t>
   </si>
   <si>
     <t>15MIN098026FA</t>
   </si>
   <si>
     <t>LT0000409864</t>
   </si>
   <si>
     <t>VLN</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
+    <t>Panevezio stiklas 8.50% 3Y bond</t>
+  </si>
+  <si>
+    <t>ABPS085029FA</t>
+  </si>
+  <si>
+    <t>LT0000137432</t>
+  </si>
+  <si>
     <t>Korporatīvie parāda vērtspapīri</t>
   </si>
   <si>
     <t>Admiral Markets 8% subord. bond</t>
   </si>
   <si>
     <t>ADMB080027A</t>
   </si>
   <si>
     <t>EE3300111251</t>
   </si>
   <si>
     <t>TLN</t>
   </si>
   <si>
     <t>Admirals Group 8.00% subord.bond</t>
   </si>
   <si>
     <t>ADMG080031A</t>
   </si>
   <si>
     <t>EE3300001999</t>
   </si>
   <si>
     <t>Atsin.energ.investicijos 5% 4Y b</t>
@@ -224,524 +233,482 @@
   <si>
     <t>AMBEFLOT27A</t>
   </si>
   <si>
     <t>LV0000870137</t>
   </si>
   <si>
     <t>Apollo Group 7% 5Y bond</t>
   </si>
   <si>
     <t>APOB070031A</t>
   </si>
   <si>
     <t>EE0000003499</t>
   </si>
   <si>
     <t>Arco Vara 8.8% 3Y bond</t>
   </si>
   <si>
     <t>ARCB088028A</t>
   </si>
   <si>
     <t>EE0000002244</t>
   </si>
   <si>
-    <t>Arsenal Industrial 2.5Y bond</t>
-[...7 lines deleted...]
-  <si>
     <t>AST 0.5% 5.25Y green bond</t>
   </si>
   <si>
     <t>ASTB005027A</t>
   </si>
   <si>
     <t>LV0000802528</t>
   </si>
   <si>
+    <t>Banga Ltd 7% 3Y bond</t>
+  </si>
+  <si>
+    <t>BANGA070028FA</t>
+  </si>
+  <si>
+    <t>LV0000104008</t>
+  </si>
+  <si>
+    <t>Bigbank 6.5% subord. bond</t>
+  </si>
+  <si>
+    <t>BIGB065034A</t>
+  </si>
+  <si>
+    <t>EE3300004977</t>
+  </si>
+  <si>
+    <t>Bigbank 6.5% subord. Bond</t>
+  </si>
+  <si>
+    <t>BIGB065035A</t>
+  </si>
+  <si>
+    <t>EE0000001501</t>
+  </si>
+  <si>
+    <t>Bigbank 7.00% subord. bond</t>
+  </si>
+  <si>
+    <t>BIGB070034A</t>
+  </si>
+  <si>
+    <t>EE3300004340</t>
+  </si>
+  <si>
+    <t>Bigbank 8.00% subord.bond</t>
+  </si>
+  <si>
+    <t>BIGB080032A</t>
+  </si>
+  <si>
+    <t>EE3300002690</t>
+  </si>
+  <si>
+    <t>BIGB080033A</t>
+  </si>
+  <si>
+    <t>EE3300003052</t>
+  </si>
+  <si>
+    <t>Bigbank 8.00% subord. bond</t>
+  </si>
+  <si>
+    <t>BIGB080033B</t>
+  </si>
+  <si>
+    <t>EE3300003706</t>
+  </si>
+  <si>
+    <t>BluOr Bank 7.00% 7Y bond</t>
+  </si>
+  <si>
+    <t>BORA070029A</t>
+  </si>
+  <si>
+    <t>LV0000802569</t>
+  </si>
+  <si>
+    <t>BluOr Bank 10% 10Y bond</t>
+  </si>
+  <si>
+    <t>BORA100034A</t>
+  </si>
+  <si>
+    <t>LV0000804060</t>
+  </si>
+  <si>
+    <t>Citadele banka 5% 10Y bond </t>
+  </si>
+  <si>
+    <t>CBLB050031A</t>
+  </si>
+  <si>
+    <t>LV0000880102</t>
+  </si>
+  <si>
+    <t>Citadele Banka 8% 10Y bond</t>
+  </si>
+  <si>
+    <t>CBLB080034A</t>
+  </si>
+  <si>
+    <t>LV0000803054</t>
+  </si>
+  <si>
+    <t>CrossChem 8.00% 3Y bond</t>
+  </si>
+  <si>
+    <t>CCLAT080027FA</t>
+  </si>
+  <si>
+    <t>LV0000804698</t>
+  </si>
+  <si>
+    <t>Capitalica European 8% 2.5Y bond</t>
+  </si>
+  <si>
+    <t>CEOF080028FA</t>
+  </si>
+  <si>
+    <t>LT0000136970</t>
+  </si>
+  <si>
+    <t>Civinity 10% 4Y bond</t>
+  </si>
+  <si>
+    <t>CIVB100029A</t>
+  </si>
+  <si>
+    <t>LT0000134413</t>
+  </si>
+  <si>
+    <t>Coffee Address Holding 8.50% 3Y</t>
+  </si>
+  <si>
+    <t>COFAD085028FA</t>
+  </si>
+  <si>
+    <t>LV0000102432</t>
+  </si>
+  <si>
+    <t>Coop Pank 5% bond</t>
+  </si>
+  <si>
+    <t>CPAB050032A</t>
+  </si>
+  <si>
+    <t>EE3300002542</t>
+  </si>
+  <si>
+    <t>Coop Pank 6.25% 11Y bond</t>
+  </si>
+  <si>
+    <t>CPAB062537A</t>
+  </si>
+  <si>
+    <t>EE0000003515</t>
+  </si>
+  <si>
+    <t>Capitalica 2Y bond</t>
+  </si>
+  <si>
+    <t>CPTBFLO26FA</t>
+  </si>
+  <si>
+    <t>LT0000408551</t>
+  </si>
+  <si>
+    <t>CleanR Grupa 6.5% 4Y bond</t>
+  </si>
+  <si>
+    <t>CRGB065029A</t>
+  </si>
+  <si>
+    <t>LV0000107365</t>
+  </si>
+  <si>
+    <t>Victory Development IV 2.5Y bond</t>
+  </si>
+  <si>
+    <t>DAMBFLOT28FA</t>
+  </si>
+  <si>
+    <t>LT0000134801</t>
+  </si>
+  <si>
+    <t>DelfinGroup 9.50% 2Y bond</t>
+  </si>
+  <si>
+    <t>DGRB095027A</t>
+  </si>
+  <si>
+    <t>LV0000106649</t>
+  </si>
+  <si>
+    <t>DelfinGroup 10% 4Y bond</t>
+  </si>
+  <si>
+    <t>DGRB100028A</t>
+  </si>
+  <si>
+    <t>LV0000803914</t>
+  </si>
+  <si>
+    <t>DelfinGroup 3Y bond</t>
+  </si>
+  <si>
+    <t>DGRBFLOT26FB</t>
+  </si>
+  <si>
+    <t>LV0000860146</t>
+  </si>
+  <si>
+    <t>DelfinGroup 5Y bond</t>
+  </si>
+  <si>
+    <t>DGRBFLOT28FA</t>
+  </si>
+  <si>
+    <t>LV0000802700</t>
+  </si>
+  <si>
+    <t>DGRBFLOT29FA</t>
+  </si>
+  <si>
+    <t>LV0000870145</t>
+  </si>
+  <si>
+    <t>Vytis Reno Loans 28Y bond</t>
+  </si>
+  <si>
+    <t>DNMFFLOT53A</t>
+  </si>
+  <si>
+    <t>LT0000136418</t>
+  </si>
+  <si>
+    <t>Latvenergo 0.5% 7Y green bond</t>
+  </si>
+  <si>
+    <t>ELEK005028A</t>
+  </si>
+  <si>
+    <t>LV0000802460</t>
+  </si>
+  <si>
+    <t>Latvenergo 2.42% 5Y green bond</t>
+  </si>
+  <si>
+    <t>ELEK024227A</t>
+  </si>
+  <si>
+    <t>LV0000870129</t>
+  </si>
+  <si>
+    <t>Latvenergo 4.952% 6Y green bond</t>
+  </si>
+  <si>
+    <t>ELEK0495229A</t>
+  </si>
+  <si>
+    <t>LV0000802684</t>
+  </si>
+  <si>
+    <t>Latvenergo 3.612% 5Y green bond</t>
+  </si>
+  <si>
+    <t>ELEK361230A</t>
+  </si>
+  <si>
+    <t>XS3227294132</t>
+  </si>
+  <si>
+    <t>Eleving Group 9.5% 5Y bond</t>
+  </si>
+  <si>
+    <t>ELEV095030A</t>
+  </si>
+  <si>
+    <t>XS3167361651</t>
+  </si>
+  <si>
+    <t>Eleving Group 5Y bond</t>
+  </si>
+  <si>
+    <t>ELEV130028A</t>
+  </si>
+  <si>
+    <t>DE000A3LL7M4</t>
+  </si>
+  <si>
+    <t>Elko Grupa 7.25% 4Y bond</t>
+  </si>
+  <si>
+    <t>ELGB725029FA</t>
+  </si>
+  <si>
+    <t>LV0000108637</t>
+  </si>
+  <si>
+    <t>Enervia 11% 2.5Y bond</t>
+  </si>
+  <si>
+    <t>ENERV110027FA</t>
+  </si>
+  <si>
+    <t>LT0000133928</t>
+  </si>
+  <si>
+    <t>EPSO-G 3.117% 5Y bond</t>
+  </si>
+  <si>
+    <t>EPSO0311727A</t>
+  </si>
+  <si>
+    <t>LT0000406530</t>
+  </si>
+  <si>
+    <t>Eesti Energia 5.00% 3Y bond</t>
+  </si>
+  <si>
+    <t>ESTE050028A</t>
+  </si>
+  <si>
+    <t>EE0000001303</t>
+  </si>
+  <si>
+    <t>Eternia Solar 10% 1Y bond</t>
+  </si>
+  <si>
+    <t>ETERN100026FA</t>
+  </si>
+  <si>
+    <t>LT0000136392</t>
+  </si>
+  <si>
+    <t>Valsts parāda vērtspapīri</t>
+  </si>
+  <si>
+    <t>Estonian Gov. 2Y bond</t>
+  </si>
+  <si>
+    <t>ETGB033026A</t>
+  </si>
+  <si>
+    <t>EE1300001563</t>
+  </si>
+  <si>
+    <t>Estonian Gov. 10Y bond</t>
+  </si>
+  <si>
+    <t>ETGB035036A</t>
+  </si>
+  <si>
+    <t>EE0000004109</t>
+  </si>
+  <si>
+    <t>Everaus Kinnisvara 10.00% bond</t>
+  </si>
+  <si>
+    <t>EVKB100028FA</t>
+  </si>
+  <si>
+    <t>EE0000002558</t>
+  </si>
+  <si>
+    <t>Everaus Kinnisvara 11.00% bond</t>
+  </si>
+  <si>
+    <t>EVKB110028FA</t>
+  </si>
+  <si>
+    <t>EE0000000875</t>
+  </si>
+  <si>
+    <t>Consilium optimum 9% 3Y bond</t>
+  </si>
+  <si>
+    <t>FASTL090027FA</t>
+  </si>
+  <si>
+    <t>LT0000411266</t>
+  </si>
+  <si>
+    <t>Consilium optimum 12% 3Y bond</t>
+  </si>
+  <si>
+    <t>FASTL120027FA</t>
+  </si>
+  <si>
+    <t>LT0000409047</t>
+  </si>
+  <si>
+    <t>4finance 11.25% 12Y bond</t>
+  </si>
+  <si>
+    <t>FOUR112528FA</t>
+  </si>
+  <si>
+    <t>XS1417876163</t>
+  </si>
+  <si>
     <t>Baltic First North Foreign Bonds</t>
   </si>
   <si>
-    <t>AZE bonds 20232026</t>
-[...409 lines deleted...]
-  <si>
     <t>GEVEKO bonds 25-2028</t>
   </si>
   <si>
     <t>GEVBFLOT28FA</t>
   </si>
   <si>
     <t>SE0024172993</t>
   </si>
   <si>
     <t>Grenardi Group 10% 3Y bond</t>
   </si>
   <si>
-    <t>GREG100027A</t>
-[...4 lines deleted...]
-  <si>
     <t>GREG100027B</t>
   </si>
   <si>
     <t>LV0000860195</t>
   </si>
   <si>
     <t>Rigas udens 4% 5Y green bond</t>
   </si>
   <si>
     <t>H2O040030A</t>
   </si>
   <si>
     <t>LV0000104487</t>
   </si>
   <si>
-    <t>Sostines bokstai 3Y bond</t>
-[...7 lines deleted...]
-  <si>
     <t>Hestio 4.5% 5Y bond</t>
   </si>
   <si>
     <t>HEST045027FA</t>
   </si>
   <si>
     <t>LV0000802650</t>
   </si>
   <si>
     <t>HISK 9% 2.8Y bond</t>
   </si>
   <si>
     <t>HISK090028FA</t>
   </si>
   <si>
     <t>LT0000134694</t>
   </si>
   <si>
     <t>Holm Bank 9.50% subord. bond</t>
   </si>
   <si>
     <t>HLMBK095034FA</t>
   </si>
   <si>
     <t>EE3300004290</t>
@@ -752,50 +719,59 @@
   <si>
     <t>HOTB090028FA</t>
   </si>
   <si>
     <t>LT0000134553</t>
   </si>
   <si>
     <t>Hepsor 9.5% 3Y bond</t>
   </si>
   <si>
     <t>HPRB095028A</t>
   </si>
   <si>
     <t>EE0000002749</t>
   </si>
   <si>
     <t>iCotton 3.5Y bond</t>
   </si>
   <si>
     <t>ICOTNFLOT27FA</t>
   </si>
   <si>
     <t>LV0000802783</t>
   </si>
   <si>
+    <t>INDEXO Banka 10% 10Y bond</t>
+  </si>
+  <si>
+    <t>IDXB100036A</t>
+  </si>
+  <si>
+    <t>LV0000111078</t>
+  </si>
+  <si>
     <t>Ignitis grupe 1.875% 10Y green</t>
   </si>
   <si>
     <t>IGNB0187528A</t>
   </si>
   <si>
     <t>XS1853999313</t>
   </si>
   <si>
     <t>Ignitis grupe 2% 10Y green bond</t>
   </si>
   <si>
     <t>IGNB020027A</t>
   </si>
   <si>
     <t>XS1646530565</t>
   </si>
   <si>
     <t>Ignitis grupe 2% 10Y bond</t>
   </si>
   <si>
     <t>IGNB020030A</t>
   </si>
   <si>
     <t>XS2177349912</t>
@@ -896,122 +872,128 @@
   <si>
     <t>KREDA080033FA</t>
   </si>
   <si>
     <t>LT0000135519</t>
   </si>
   <si>
     <t>Kvartalas 8% 2Y bond</t>
   </si>
   <si>
     <t>KVRTB080026A</t>
   </si>
   <si>
     <t>LT0000411167</t>
   </si>
   <si>
     <t>LATRAPS 4Y bond</t>
   </si>
   <si>
     <t>LATRA075028FA</t>
   </si>
   <si>
     <t>LV0000805349</t>
   </si>
   <si>
+    <t>Liet. Centr. Kred. Un. 8.25% 10Y</t>
+  </si>
+  <si>
+    <t>LCKU082535FA</t>
+  </si>
+  <si>
+    <t>LT0000136228</t>
+  </si>
+  <si>
     <t>Legal Balance 3Y bond</t>
   </si>
   <si>
     <t>LEBAFLOAT27FA</t>
   </si>
   <si>
     <t>LT0000409005</t>
   </si>
   <si>
     <t>Legal Balance 3.5Y bond</t>
   </si>
   <si>
     <t>LEBAFLOT28FA</t>
   </si>
   <si>
     <t>LT0000134025</t>
   </si>
   <si>
     <t>Legal Balance 4Y bond</t>
   </si>
   <si>
     <t>LEBAFLOT29FA</t>
   </si>
   <si>
     <t>LT0000133696</t>
   </si>
   <si>
+    <t>LEBAFLOT29FB</t>
+  </si>
+  <si>
+    <t>LT0000136103</t>
+  </si>
+  <si>
     <t>LifeFit Group 24-2029</t>
   </si>
   <si>
     <t>LFTBFLOT29FA</t>
   </si>
   <si>
     <t>NO0013252452</t>
   </si>
   <si>
     <t>LHV Group 6.00% subord. bond</t>
   </si>
   <si>
     <t>LHVB060034A</t>
   </si>
   <si>
     <t>EE3300004993</t>
   </si>
   <si>
     <t>LHV Group 10.5% subord. bond</t>
   </si>
   <si>
     <t>LHVB105033A</t>
   </si>
   <si>
     <t>EE3300003573</t>
   </si>
   <si>
     <t>Longo Group 10.00% 3Y bond</t>
   </si>
   <si>
     <t>LNGB100027A</t>
   </si>
   <si>
     <t>LV0000804987</t>
   </si>
   <si>
-    <t>Lithuanian Gov. 5Y Bond 65007</t>
-[...7 lines deleted...]
-  <si>
     <t>Lithuanian Gov. 7Y Bond 67005</t>
   </si>
   <si>
     <t>LTGB00028B</t>
   </si>
   <si>
     <t>LT0000670051</t>
   </si>
   <si>
     <t>Lithuanian Gov. 7Y Bond 67004</t>
   </si>
   <si>
     <t>LTGB01026A</t>
   </si>
   <si>
     <t>LT0000670044</t>
   </si>
   <si>
     <t>Lithuanian Gov. 10Y Bond 61008</t>
   </si>
   <si>
     <t>LTGB02029A</t>
   </si>
   <si>
     <t>LT0000610081</t>
@@ -1283,86 +1265,95 @@
   <si>
     <t>LVNB105028A</t>
   </si>
   <si>
     <t>EE3300004332</t>
   </si>
   <si>
     <t>Mapon 3Y bond</t>
   </si>
   <si>
     <t>MAPONFLOT27FA</t>
   </si>
   <si>
     <t>LV0000860161</t>
   </si>
   <si>
     <t>Mainor Ülemiste 4.75% 5Y bond</t>
   </si>
   <si>
     <t>MAYB047526FA</t>
   </si>
   <si>
     <t>EE3300002138</t>
   </si>
   <si>
+    <t>Mainor Ülemiste 6% 4Y bond</t>
+  </si>
+  <si>
+    <t>MAYB060030FA</t>
+  </si>
+  <si>
+    <t>EE0000003507</t>
+  </si>
+  <si>
     <t>Modus grupe 8.5% 2Y bond</t>
   </si>
   <si>
     <t>MDGB085027FA</t>
   </si>
   <si>
     <t>LT0000136095</t>
   </si>
   <si>
     <t>Modera 11% bond</t>
   </si>
   <si>
     <t>MODE110027FA</t>
   </si>
   <si>
     <t>EE3300004860</t>
   </si>
   <si>
+    <t>Maxima grupe 4.75% 5Y bond</t>
+  </si>
+  <si>
+    <t>MXGR047531A</t>
+  </si>
+  <si>
+    <t>XS3366323072</t>
+  </si>
+  <si>
     <t>NordSpace 12% 2Y bond</t>
   </si>
   <si>
     <t>NDSPC120027FA</t>
   </si>
   <si>
     <t>LT0000133720</t>
   </si>
   <si>
-    <t>Neodenta 10% 3Y bond</t>
-[...7 lines deleted...]
-  <si>
     <t>Baltic Horizon Fund 5Y bond</t>
   </si>
   <si>
     <t>NHCBFLO28A</t>
   </si>
   <si>
     <t>EE3300003235</t>
   </si>
   <si>
     <t>NUMAI 8% 2.5Y bond</t>
   </si>
   <si>
     <t>NUMAI080028FA</t>
   </si>
   <si>
     <t>LT0000135824</t>
   </si>
   <si>
     <t>NUMAI 8.5% 3Y bond</t>
   </si>
   <si>
     <t>NUMAI085028FB</t>
   </si>
   <si>
     <t>LT0000136129</t>
@@ -1499,60 +1490,60 @@
   <si>
     <t>SGLBFLOT331A</t>
   </si>
   <si>
     <t>NO0013469957</t>
   </si>
   <si>
     <t>Sun Investment Group 2Y bond</t>
   </si>
   <si>
     <t>SIGR115026FA</t>
   </si>
   <si>
     <t>LT0000409963</t>
   </si>
   <si>
     <t>SLR Bonds 2025-2027</t>
   </si>
   <si>
     <t>SLRBFLOT27FA</t>
   </si>
   <si>
     <t>NO0013177949</t>
   </si>
   <si>
-    <t>Storent Holding 10% 2.5Y bond</t>
+    <t>Storent Europe 10% 2.5Y bond</t>
   </si>
   <si>
     <t>STOH100026A</t>
   </si>
   <si>
     <t>LV0000850345</t>
   </si>
   <si>
-    <t>Storent Holding 10% 3.5Y bond</t>
+    <t>Storent Europe 10% 3.5Y bond</t>
   </si>
   <si>
     <t>STOH100028A</t>
   </si>
   <si>
     <t>LV0000103570</t>
   </si>
   <si>
     <t>STOH100029A</t>
   </si>
   <si>
     <t>LV0000107852</t>
   </si>
   <si>
     <t>Summus Capital 8.00% 4Y bond</t>
   </si>
   <si>
     <t>SUMC080029A</t>
   </si>
   <si>
     <t>EE0000001493</t>
   </si>
   <si>
     <t>Summus Capital 9,50% 3Y bond</t>
   </si>
@@ -1577,50 +1568,59 @@
   <si>
     <t>SUNB110027FA</t>
   </si>
   <si>
     <t>LV0000803187</t>
   </si>
   <si>
     <t>Tuul Mobility 10% bond</t>
   </si>
   <si>
     <t>TUUL100027FA</t>
   </si>
   <si>
     <t>EE3300002559</t>
   </si>
   <si>
     <t>Tewox 8.5% 2Y bond</t>
   </si>
   <si>
     <t>TWXB085026A</t>
   </si>
   <si>
     <t>LT0000409567</t>
   </si>
   <si>
+    <t>Victory Development Central 8.00</t>
+  </si>
+  <si>
+    <t>TYZEN080028FA</t>
+  </si>
+  <si>
+    <t>LT0000136400</t>
+  </si>
+  <si>
     <t>Urban Hub Investments 8.5% 3Y bo</t>
   </si>
   <si>
     <t>UHIB085028FA</t>
   </si>
   <si>
     <t>LT0000135337</t>
   </si>
   <si>
     <t>UPP &amp; CO Kauno 53 7.00% bond</t>
   </si>
   <si>
     <t>UPPB080022FA</t>
   </si>
   <si>
     <t>EE3300111152</t>
   </si>
   <si>
     <t>URBO 7% 10Y bond</t>
   </si>
   <si>
     <t>URBO070035A</t>
   </si>
   <si>
     <t>LT0000135659</t>
@@ -1649,57 +1649,57 @@
   <si>
     <t>VLIB090028FA</t>
   </si>
   <si>
     <t>LT0000134256</t>
   </si>
   <si>
     <t>Vanagas 10% 2.5Y bond</t>
   </si>
   <si>
     <t>VNGAM100027FA</t>
   </si>
   <si>
     <t>LT0000133886</t>
   </si>
   <si>
     <t>Volta SKAI 10.00% 2Y bond</t>
   </si>
   <si>
     <t>VOLTA100027FB</t>
   </si>
   <si>
     <t>EE0000002475</t>
   </si>
   <si>
-    <t>Zalvaris 9.5% 2Y bond</t>
-[...5 lines deleted...]
-    <t>LT0000411175</t>
+    <t>YOOK 11% 3Y bond</t>
+  </si>
+  <si>
+    <t>YOOK110029FA</t>
+  </si>
+  <si>
+    <t>EE0000004026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -2147,9309 +2147,6912 @@
       </c>
       <c r="E2" t="s">
         <v>27</v>
       </c>
       <c r="F2">
         <v>9.8</v>
       </c>
       <c r="G2" s="2">
         <v>45593.0</v>
       </c>
       <c r="H2" s="2">
         <v>46323.0</v>
       </c>
       <c r="I2" s="2">
         <v>46315.0</v>
       </c>
       <c r="J2">
         <v>16000</v>
       </c>
       <c r="K2">
         <v>1000.0</v>
       </c>
       <c r="L2" t="s">
         <v>28</v>
       </c>
-      <c r="M2">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B3" t="s">
         <v>29</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>30</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>31</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="F3">
-        <v>8.0</v>
+        <v>8.5</v>
       </c>
       <c r="G3" s="2">
-        <v>43097.0</v>
+        <v>46136.0</v>
       </c>
       <c r="H3" s="2">
-        <v>46749.0</v>
+        <v>47232.0</v>
       </c>
       <c r="I3" s="2">
-        <v>46743.0</v>
+        <v>47224.0</v>
       </c>
       <c r="J3">
-        <v>13535</v>
+        <v>6160</v>
       </c>
       <c r="K3">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L3" t="s">
         <v>28</v>
       </c>
-      <c r="M3">
-[...4 lines deleted...]
-      </c>
       <c r="O3">
-        <v>8.139907</v>
-[...11 lines deleted...]
-        <v>99.76</v>
+        <v>7.52296</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C4" t="s">
         <v>34</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>35</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="F4">
         <v>8.0</v>
       </c>
       <c r="G4" s="2">
-        <v>44232.0</v>
+        <v>43097.0</v>
       </c>
       <c r="H4" s="2">
-        <v>47884.0</v>
+        <v>46749.0</v>
       </c>
       <c r="I4" s="2">
-        <v>47877.0</v>
+        <v>46743.0</v>
       </c>
       <c r="J4">
-        <v>27016</v>
+        <v>8476</v>
       </c>
       <c r="K4">
         <v>100.0</v>
       </c>
       <c r="L4" t="s">
         <v>28</v>
       </c>
-      <c r="M4">
-[...4 lines deleted...]
-      </c>
       <c r="O4">
-        <v>9.304927</v>
-[...23 lines deleted...]
-        <v>95.0</v>
+        <v>7.99481</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" t="s">
         <v>38</v>
       </c>
       <c r="D5" t="s">
         <v>39</v>
       </c>
       <c r="E5" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F5">
-        <v>8.5</v>
+        <v>8.0</v>
       </c>
       <c r="G5" s="2">
-        <v>44544.0</v>
+        <v>44232.0</v>
       </c>
       <c r="H5" s="2">
-        <v>46188.0</v>
+        <v>47884.0</v>
       </c>
       <c r="I5" s="2">
-        <v>46176.0</v>
+        <v>47877.0</v>
       </c>
       <c r="J5">
-        <v>41494</v>
+        <v>27016</v>
       </c>
       <c r="K5">
-        <v>500.0</v>
+        <v>100.0</v>
       </c>
       <c r="L5" t="s">
         <v>28</v>
       </c>
-      <c r="M5">
-        <v>2.715278</v>
+      <c r="O5">
+        <v>9.343681</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>40</v>
       </c>
       <c r="C6" t="s">
         <v>41</v>
       </c>
       <c r="D6" t="s">
         <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="F6">
-        <v>8.0</v>
+        <v>8.5</v>
       </c>
       <c r="G6" s="2">
-        <v>45821.0</v>
+        <v>44544.0</v>
       </c>
       <c r="H6" s="2">
-        <v>46734.0</v>
+        <v>46188.0</v>
       </c>
       <c r="I6" s="2">
-        <v>46722.0</v>
+        <v>46176.0</v>
       </c>
       <c r="J6">
-        <v>32690</v>
+        <v>41494</v>
       </c>
       <c r="K6">
-        <v>1000.0</v>
+        <v>500.0</v>
       </c>
       <c r="L6" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.571429</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" t="s">
         <v>44</v>
       </c>
       <c r="D7" t="s">
         <v>45</v>
       </c>
       <c r="E7" t="s">
         <v>27</v>
       </c>
       <c r="F7">
-        <v>8.5</v>
+        <v>8.0</v>
       </c>
       <c r="G7" s="2">
-        <v>45965.0</v>
+        <v>45821.0</v>
       </c>
       <c r="H7" s="2">
-        <v>46360.0</v>
+        <v>46734.0</v>
       </c>
       <c r="I7" s="2">
-        <v>46350.0</v>
+        <v>46722.0</v>
       </c>
       <c r="J7">
-        <v>14346</v>
+        <v>32690</v>
       </c>
       <c r="K7">
         <v>1000.0</v>
       </c>
       <c r="L7" t="s">
         <v>28</v>
-      </c>
-[...19 lines deleted...]
-        <v>97.8</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" t="s">
         <v>47</v>
       </c>
       <c r="D8" t="s">
         <v>48</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
       <c r="F8">
-        <v>11.0</v>
+        <v>8.5</v>
       </c>
       <c r="G8" s="2">
-        <v>45471.0</v>
+        <v>45965.0</v>
       </c>
       <c r="H8" s="2">
-        <v>46201.0</v>
+        <v>46360.0</v>
       </c>
       <c r="I8" s="2">
-        <v>46192.0</v>
+        <v>46350.0</v>
       </c>
       <c r="J8">
-        <v>20000</v>
+        <v>24704</v>
       </c>
       <c r="K8">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L8" t="s">
         <v>28</v>
       </c>
-      <c r="M8">
-        <v>0.336111</v>
+      <c r="O8">
+        <v>7.427516</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9" t="s">
         <v>50</v>
       </c>
       <c r="D9" t="s">
         <v>51</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
       <c r="F9">
-        <v>6.0</v>
+        <v>11.0</v>
       </c>
       <c r="G9" s="2">
-        <v>45792.0</v>
+        <v>45471.0</v>
       </c>
       <c r="H9" s="2">
-        <v>47618.0</v>
+        <v>46185.0</v>
       </c>
       <c r="I9" s="2">
-        <v>47598.0</v>
+        <v>46177.0</v>
       </c>
       <c r="J9">
-        <v>350000</v>
+        <v>20000</v>
       </c>
       <c r="K9">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L9" t="s">
         <v>28</v>
-      </c>
-[...10 lines deleted...]
-        <v>102.0</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
         <v>54</v>
       </c>
       <c r="E10" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="F10">
-        <v>0.443</v>
+        <v>6.0</v>
       </c>
       <c r="G10" s="2">
-        <v>44477.0</v>
+        <v>45792.0</v>
       </c>
       <c r="H10" s="2">
-        <v>46303.0</v>
+        <v>47618.0</v>
       </c>
       <c r="I10" s="2">
-        <v>46288.0</v>
+        <v>47598.0</v>
       </c>
       <c r="J10">
-        <v>20000</v>
+        <v>350000</v>
       </c>
       <c r="K10">
         <v>1000.0</v>
       </c>
       <c r="L10" t="s">
         <v>28</v>
-      </c>
-[...10 lines deleted...]
-        <v>98.7</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B11" t="s">
+        <v>55</v>
+      </c>
+      <c r="C11" t="s">
         <v>56</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>57</v>
       </c>
-      <c r="D11" t="s">
+      <c r="E11" t="s">
         <v>58</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11">
-        <v>3.576</v>
+        <v>0.443</v>
       </c>
       <c r="G11" s="2">
-        <v>45807.0</v>
+        <v>44477.0</v>
       </c>
       <c r="H11" s="2">
-        <v>47633.0</v>
+        <v>46303.0</v>
       </c>
       <c r="I11" s="2">
-        <v>47627.0</v>
+        <v>46288.0</v>
       </c>
       <c r="J11">
-        <v>70000</v>
+        <v>20000</v>
       </c>
       <c r="K11">
         <v>1000.0</v>
       </c>
       <c r="L11" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>3.07634</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B12" t="s">
         <v>59</v>
       </c>
       <c r="C12" t="s">
         <v>60</v>
       </c>
       <c r="D12" t="s">
         <v>61</v>
       </c>
       <c r="E12" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F12">
-        <v>9.635</v>
+        <v>3.576</v>
       </c>
       <c r="G12" s="2">
-        <v>45037.0</v>
+        <v>45807.0</v>
       </c>
       <c r="H12" s="2">
-        <v>46477.0</v>
+        <v>47633.0</v>
       </c>
       <c r="I12" s="2">
-        <v>46465.0</v>
+        <v>47627.0</v>
       </c>
       <c r="J12">
-        <v>30000</v>
+        <v>70000</v>
       </c>
       <c r="K12">
         <v>1000.0</v>
       </c>
       <c r="L12" t="s">
         <v>28</v>
-      </c>
-[...31 lines deleted...]
-        <v>38.61</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" t="s">
         <v>63</v>
       </c>
       <c r="D13" t="s">
         <v>64</v>
       </c>
       <c r="E13" t="s">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="F13">
-        <v>7.0</v>
+        <v>9.635</v>
       </c>
       <c r="G13" s="2">
-        <v>46101.0</v>
+        <v>45037.0</v>
       </c>
       <c r="H13" s="2">
-        <v>47927.0</v>
+        <v>46477.0</v>
       </c>
       <c r="I13" s="2">
-        <v>47920.0</v>
+        <v>46465.0</v>
       </c>
       <c r="J13">
-        <v>100000</v>
+        <v>30000</v>
       </c>
       <c r="K13">
-        <v>500.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L13" t="s">
         <v>28</v>
       </c>
-      <c r="M13">
-[...4 lines deleted...]
-      </c>
       <c r="O13">
-        <v>7.00064</v>
-[...23 lines deleted...]
-        <v>100.0</v>
+        <v>172.34659</v>
       </c>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B14" t="s">
         <v>65</v>
       </c>
       <c r="C14" t="s">
         <v>66</v>
       </c>
       <c r="D14" t="s">
         <v>67</v>
       </c>
       <c r="E14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F14">
-        <v>8.8</v>
+        <v>7.0</v>
       </c>
       <c r="G14" s="2">
-        <v>45924.0</v>
+        <v>46101.0</v>
       </c>
       <c r="H14" s="2">
-        <v>47020.0</v>
+        <v>47927.0</v>
       </c>
       <c r="I14" s="2">
-        <v>47011.0</v>
+        <v>47920.0</v>
       </c>
       <c r="J14">
-        <v>150000</v>
+        <v>100000</v>
       </c>
       <c r="K14">
-        <v>100.0</v>
+        <v>500.0</v>
       </c>
       <c r="L14" t="s">
         <v>28</v>
       </c>
-      <c r="M14">
-[...4 lines deleted...]
-      </c>
       <c r="O14">
-        <v>8.119372</v>
-[...23 lines deleted...]
-        <v>101.5</v>
+        <v>7.173995</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B15" t="s">
         <v>68</v>
       </c>
       <c r="C15" t="s">
         <v>69</v>
       </c>
       <c r="D15" t="s">
         <v>70</v>
       </c>
       <c r="E15" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="F15">
-        <v>12.0</v>
+        <v>8.8</v>
       </c>
       <c r="G15" s="2">
-        <v>45260.0</v>
+        <v>45924.0</v>
       </c>
       <c r="H15" s="2">
-        <v>46173.0</v>
+        <v>47020.0</v>
       </c>
       <c r="I15" s="2">
-        <v>46168.0</v>
+        <v>47011.0</v>
       </c>
       <c r="J15">
-        <v>4500</v>
+        <v>150000</v>
       </c>
       <c r="K15">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L15" t="s">
         <v>28</v>
       </c>
-      <c r="M15">
-[...4 lines deleted...]
-      </c>
       <c r="O15">
-        <v>17.025339</v>
-[...11 lines deleted...]
-        <v>99.3</v>
+        <v>8.362826</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B16" t="s">
         <v>71</v>
       </c>
       <c r="C16" t="s">
         <v>72</v>
       </c>
       <c r="D16" t="s">
         <v>73</v>
       </c>
       <c r="E16" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F16">
         <v>0.5</v>
       </c>
       <c r="G16" s="2">
         <v>44489.0</v>
       </c>
       <c r="H16" s="2">
         <v>46407.0</v>
       </c>
       <c r="I16" s="2">
         <v>46395.0</v>
       </c>
       <c r="J16">
         <v>100000</v>
       </c>
       <c r="K16">
         <v>1000.0</v>
       </c>
       <c r="L16" t="s">
         <v>28</v>
       </c>
-      <c r="M16">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" t="s">
         <v>74</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>75</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>76</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" t="s">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="F17">
-        <v>8.782</v>
+        <v>7.0</v>
       </c>
       <c r="G17" s="2">
-        <v>45201.0</v>
+        <v>45785.0</v>
       </c>
       <c r="H17" s="2">
-        <v>46297.0</v>
+        <v>46881.0</v>
       </c>
       <c r="I17" s="2">
-        <v>46290.0</v>
+        <v>46875.0</v>
       </c>
       <c r="J17">
-        <v>265000</v>
+        <v>3000</v>
       </c>
       <c r="K17">
         <v>1000.0</v>
       </c>
       <c r="L17" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.170761</v>
       </c>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B18" t="s">
+        <v>77</v>
+      </c>
+      <c r="C18" t="s">
         <v>78</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>79</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="F18">
-        <v>7.0</v>
+        <v>6.5</v>
       </c>
       <c r="G18" s="2">
-        <v>45785.0</v>
+        <v>45588.0</v>
       </c>
       <c r="H18" s="2">
-        <v>46881.0</v>
+        <v>49240.0</v>
       </c>
       <c r="I18" s="2">
-        <v>46875.0</v>
+        <v>49233.0</v>
       </c>
       <c r="J18">
-        <v>3000</v>
+        <v>5000</v>
       </c>
       <c r="K18">
         <v>1000.0</v>
       </c>
       <c r="L18" t="s">
         <v>28</v>
       </c>
-      <c r="M18">
-[...9 lines deleted...]
-        <v>100.35</v>
+      <c r="O18">
+        <v>5.997434</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B19" t="s">
+        <v>80</v>
+      </c>
+      <c r="C19" t="s">
         <v>81</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>82</v>
       </c>
-      <c r="D19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F19">
         <v>6.5</v>
       </c>
       <c r="G19" s="2">
-        <v>45588.0</v>
+        <v>45835.0</v>
       </c>
       <c r="H19" s="2">
-        <v>49240.0</v>
+        <v>49487.0</v>
       </c>
       <c r="I19" s="2">
-        <v>49233.0</v>
+        <v>49481.0</v>
       </c>
       <c r="J19">
-        <v>5000</v>
+        <v>6000</v>
       </c>
       <c r="K19">
         <v>1000.0</v>
       </c>
       <c r="L19" t="s">
         <v>28</v>
       </c>
-      <c r="M19">
-[...4 lines deleted...]
-      </c>
       <c r="O19">
-        <v>6.199506</v>
-[...11 lines deleted...]
-        <v>101.98</v>
+        <v>6.02828</v>
       </c>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B20" t="s">
+        <v>83</v>
+      </c>
+      <c r="C20" t="s">
         <v>84</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>85</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F20">
-        <v>6.5</v>
+        <v>7.0</v>
       </c>
       <c r="G20" s="2">
-        <v>45835.0</v>
+        <v>45441.0</v>
       </c>
       <c r="H20" s="2">
-        <v>49487.0</v>
+        <v>49093.0</v>
       </c>
       <c r="I20" s="2">
-        <v>49481.0</v>
+        <v>49087.0</v>
       </c>
       <c r="J20">
-        <v>6000</v>
+        <v>7000</v>
       </c>
       <c r="K20">
         <v>1000.0</v>
       </c>
       <c r="L20" t="s">
         <v>28</v>
       </c>
-      <c r="M20">
-[...4 lines deleted...]
-      </c>
       <c r="O20">
-        <v>6.143654</v>
-[...11 lines deleted...]
-        <v>102.49</v>
+        <v>6.438541</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B21" t="s">
+        <v>86</v>
+      </c>
+      <c r="C21" t="s">
         <v>87</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>88</v>
       </c>
-      <c r="D21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F21">
-        <v>7.0</v>
+        <v>8.0</v>
       </c>
       <c r="G21" s="2">
-        <v>45441.0</v>
+        <v>44825.0</v>
       </c>
       <c r="H21" s="2">
-        <v>49093.0</v>
+        <v>48478.0</v>
       </c>
       <c r="I21" s="2">
-        <v>49087.0</v>
+        <v>48472.0</v>
       </c>
       <c r="J21">
-        <v>7000</v>
+        <v>20000</v>
       </c>
       <c r="K21">
         <v>1000.0</v>
       </c>
       <c r="L21" t="s">
         <v>28</v>
       </c>
-      <c r="M21">
-[...21 lines deleted...]
-        <v>104.533333</v>
+      <c r="O21">
+        <v>7.300088</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B22" t="s">
+        <v>86</v>
+      </c>
+      <c r="C22" t="s">
+        <v>89</v>
+      </c>
+      <c r="D22" t="s">
         <v>90</v>
       </c>
-      <c r="C22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E22" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F22">
         <v>8.0</v>
       </c>
       <c r="G22" s="2">
-        <v>44825.0</v>
+        <v>44973.0</v>
       </c>
       <c r="H22" s="2">
-        <v>48478.0</v>
+        <v>48626.0</v>
       </c>
       <c r="I22" s="2">
-        <v>48472.0</v>
+        <v>48619.0</v>
       </c>
       <c r="J22">
-        <v>20000</v>
+        <v>15000</v>
       </c>
       <c r="K22">
         <v>1000.0</v>
       </c>
       <c r="L22" t="s">
         <v>28</v>
       </c>
-      <c r="M22">
-[...4 lines deleted...]
-      </c>
       <c r="O22">
-        <v>7.030527</v>
-[...23 lines deleted...]
-        <v>104.2</v>
+        <v>7.276531</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B23" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C23" t="s">
+        <v>92</v>
+      </c>
+      <c r="D23" t="s">
         <v>93</v>
       </c>
-      <c r="D23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F23">
         <v>8.0</v>
       </c>
       <c r="G23" s="2">
-        <v>44973.0</v>
+        <v>45260.0</v>
       </c>
       <c r="H23" s="2">
-        <v>48626.0</v>
+        <v>48913.0</v>
       </c>
       <c r="I23" s="2">
-        <v>48619.0</v>
+        <v>48907.0</v>
       </c>
       <c r="J23">
-        <v>15000</v>
+        <v>5000</v>
       </c>
       <c r="K23">
         <v>1000.0</v>
       </c>
       <c r="L23" t="s">
         <v>28</v>
       </c>
-      <c r="M23">
-[...4 lines deleted...]
-      </c>
       <c r="O23">
-        <v>7.108282</v>
-[...23 lines deleted...]
-        <v>104.0</v>
+        <v>7.013395</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B24" t="s">
+        <v>94</v>
+      </c>
+      <c r="C24" t="s">
         <v>95</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
         <v>96</v>
       </c>
-      <c r="D24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24" t="s">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="F24">
-        <v>8.0</v>
+        <v>7.0</v>
       </c>
       <c r="G24" s="2">
-        <v>45260.0</v>
+        <v>44713.0</v>
       </c>
       <c r="H24" s="2">
-        <v>48913.0</v>
+        <v>47270.0</v>
       </c>
       <c r="I24" s="2">
-        <v>48907.0</v>
+        <v>47260.0</v>
       </c>
       <c r="J24">
-        <v>5000</v>
+        <v>4855</v>
       </c>
       <c r="K24">
         <v>1000.0</v>
       </c>
       <c r="L24" t="s">
         <v>28</v>
-      </c>
-[...19 lines deleted...]
-        <v>108.5</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B25" t="s">
+        <v>97</v>
+      </c>
+      <c r="C25" t="s">
         <v>98</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>99</v>
       </c>
-      <c r="D25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F25">
-        <v>7.0</v>
+        <v>10.0</v>
       </c>
       <c r="G25" s="2">
-        <v>44713.0</v>
+        <v>45567.0</v>
       </c>
       <c r="H25" s="2">
-        <v>47270.0</v>
+        <v>49219.0</v>
       </c>
       <c r="I25" s="2">
-        <v>47260.0</v>
+        <v>49213.0</v>
       </c>
       <c r="J25">
-        <v>4855</v>
+        <v>20000</v>
       </c>
       <c r="K25">
         <v>1000.0</v>
       </c>
       <c r="L25" t="s">
         <v>28</v>
       </c>
-      <c r="M25">
-[...1 lines deleted...]
-      </c>
       <c r="O25">
-        <v>6.205305</v>
-[...5 lines deleted...]
-        <v>102.251111</v>
+        <v>8.658299</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B26" t="s">
+        <v>100</v>
+      </c>
+      <c r="C26" t="s">
         <v>101</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>102</v>
       </c>
-      <c r="D26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E26" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F26">
-        <v>10.0</v>
+        <v>5.0</v>
       </c>
       <c r="G26" s="2">
-        <v>45567.0</v>
+        <v>44543.0</v>
       </c>
       <c r="H26" s="2">
-        <v>49219.0</v>
+        <v>48195.0</v>
       </c>
       <c r="I26" s="2">
-        <v>49213.0</v>
+        <v>48180.0</v>
       </c>
       <c r="J26">
-        <v>20000</v>
+        <v>4000</v>
       </c>
       <c r="K26">
-        <v>1000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="L26" t="s">
         <v>28</v>
       </c>
-      <c r="M26">
-[...4 lines deleted...]
-      </c>
       <c r="O26">
-        <v>8.818816</v>
-[...23 lines deleted...]
-        <v>106.0</v>
+        <v>5.000145</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B27" t="s">
+        <v>103</v>
+      </c>
+      <c r="C27" t="s">
         <v>104</v>
       </c>
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>105</v>
       </c>
-      <c r="D27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E27" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F27">
-        <v>5.0</v>
+        <v>8.0</v>
       </c>
       <c r="G27" s="2">
-        <v>44543.0</v>
+        <v>45387.0</v>
       </c>
       <c r="H27" s="2">
-        <v>48195.0</v>
+        <v>49039.0</v>
       </c>
       <c r="I27" s="2">
-        <v>48180.0</v>
+        <v>49033.0</v>
       </c>
       <c r="J27">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="K27">
         <v>10000.0</v>
       </c>
       <c r="L27" t="s">
         <v>28</v>
       </c>
-      <c r="M27">
-[...4 lines deleted...]
-      </c>
       <c r="O27">
-        <v>4.744935</v>
-[...11 lines deleted...]
-        <v>101.25</v>
+        <v>6.747765</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B28" t="s">
+        <v>106</v>
+      </c>
+      <c r="C28" t="s">
         <v>107</v>
       </c>
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>108</v>
       </c>
-      <c r="D28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F28">
         <v>8.0</v>
       </c>
       <c r="G28" s="2">
-        <v>45387.0</v>
+        <v>45596.0</v>
       </c>
       <c r="H28" s="2">
-        <v>49039.0</v>
+        <v>46691.0</v>
       </c>
       <c r="I28" s="2">
-        <v>49033.0</v>
+        <v>46686.0</v>
       </c>
       <c r="J28">
-        <v>2000</v>
+        <v>5000</v>
       </c>
       <c r="K28">
-        <v>10000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L28" t="s">
         <v>28</v>
       </c>
-      <c r="M28">
-[...4 lines deleted...]
-      </c>
       <c r="O28">
-        <v>6.768957</v>
-[...11 lines deleted...]
-        <v>107.5</v>
+        <v>7.238458</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
         <v>23</v>
       </c>
       <c r="B29" t="s">
+        <v>109</v>
+      </c>
+      <c r="C29" t="s">
         <v>110</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>111</v>
       </c>
-      <c r="D29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="F29">
         <v>8.0</v>
       </c>
       <c r="G29" s="2">
-        <v>45596.0</v>
+        <v>46065.0</v>
       </c>
       <c r="H29" s="2">
-        <v>46691.0</v>
+        <v>46977.0</v>
       </c>
       <c r="I29" s="2">
-        <v>46686.0</v>
+        <v>46969.0</v>
       </c>
       <c r="J29">
-        <v>5000</v>
+        <v>8000</v>
       </c>
       <c r="K29">
         <v>1000.0</v>
       </c>
       <c r="L29" t="s">
         <v>28</v>
       </c>
-      <c r="M29">
-[...4 lines deleted...]
-      </c>
       <c r="O29">
-        <v>7.316513</v>
-[...11 lines deleted...]
-        <v>101.0</v>
+        <v>7.034719</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B30" t="s">
+        <v>112</v>
+      </c>
+      <c r="C30" t="s">
         <v>113</v>
       </c>
-      <c r="C30" t="s">
+      <c r="D30" t="s">
         <v>114</v>
       </c>
-      <c r="D30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E30" t="s">
         <v>27</v>
       </c>
       <c r="F30">
-        <v>8.0</v>
+        <v>10.0</v>
       </c>
       <c r="G30" s="2">
-        <v>46065.0</v>
+        <v>45855.0</v>
       </c>
       <c r="H30" s="2">
-        <v>46977.0</v>
+        <v>47316.0</v>
       </c>
       <c r="I30" s="2">
-        <v>46969.0</v>
+        <v>47308.0</v>
       </c>
       <c r="J30">
-        <v>4000</v>
+        <v>10350</v>
       </c>
       <c r="K30">
         <v>1000.0</v>
       </c>
       <c r="L30" t="s">
         <v>28</v>
       </c>
-      <c r="M30">
-[...4 lines deleted...]
-      </c>
       <c r="O30">
-        <v>7.167746</v>
-[...11 lines deleted...]
-        <v>101.75</v>
+        <v>8.683324</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B31" t="s">
+        <v>115</v>
+      </c>
+      <c r="C31" t="s">
         <v>116</v>
       </c>
-      <c r="C31" t="s">
+      <c r="D31" t="s">
         <v>117</v>
       </c>
-      <c r="D31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E31" t="s">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="F31">
-        <v>10.0</v>
+        <v>8.5</v>
       </c>
       <c r="G31" s="2">
-        <v>45855.0</v>
+        <v>45716.0</v>
       </c>
       <c r="H31" s="2">
-        <v>47316.0</v>
+        <v>46811.0</v>
       </c>
       <c r="I31" s="2">
-        <v>47308.0</v>
+        <v>46805.0</v>
       </c>
       <c r="J31">
-        <v>10350</v>
+        <v>5000</v>
       </c>
       <c r="K31">
         <v>1000.0</v>
       </c>
       <c r="L31" t="s">
         <v>28</v>
       </c>
-      <c r="M31">
-[...4 lines deleted...]
-      </c>
       <c r="O31">
-        <v>8.151241</v>
-[...11 lines deleted...]
-        <v>105.194807</v>
+        <v>6.791608</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B32" t="s">
+        <v>118</v>
+      </c>
+      <c r="C32" t="s">
         <v>119</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32" t="s">
         <v>120</v>
       </c>
-      <c r="D32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E32" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="F32">
-        <v>8.5</v>
+        <v>5.0</v>
       </c>
       <c r="G32" s="2">
-        <v>45716.0</v>
+        <v>44630.0</v>
       </c>
       <c r="H32" s="2">
-        <v>46811.0</v>
+        <v>48283.0</v>
       </c>
       <c r="I32" s="2">
-        <v>46805.0</v>
+        <v>48276.0</v>
       </c>
       <c r="J32">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="K32">
         <v>1000.0</v>
       </c>
       <c r="L32" t="s">
         <v>28</v>
       </c>
-      <c r="M32">
-[...4 lines deleted...]
-      </c>
       <c r="O32">
-        <v>6.20783</v>
-[...11 lines deleted...]
-        <v>104.0</v>
+        <v>4.979825</v>
       </c>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B33" t="s">
+        <v>121</v>
+      </c>
+      <c r="C33" t="s">
         <v>122</v>
       </c>
-      <c r="C33" t="s">
+      <c r="D33" t="s">
         <v>123</v>
       </c>
-      <c r="D33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E33" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F33">
-        <v>5.0</v>
+        <v>6.25</v>
       </c>
       <c r="G33" s="2">
-        <v>44630.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H33" s="2">
-        <v>48283.0</v>
+        <v>50131.0</v>
       </c>
       <c r="I33" s="2">
-        <v>48276.0</v>
+        <v>50124.0</v>
       </c>
       <c r="J33">
-        <v>10000</v>
+        <v>15000</v>
       </c>
       <c r="K33">
         <v>1000.0</v>
       </c>
       <c r="L33" t="s">
         <v>28</v>
       </c>
-      <c r="M33">
-[...4 lines deleted...]
-      </c>
       <c r="O33">
-        <v>4.904182</v>
-[...11 lines deleted...]
-        <v>100.49</v>
+        <v>5.809002</v>
       </c>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B34" t="s">
+        <v>124</v>
+      </c>
+      <c r="C34" t="s">
         <v>125</v>
       </c>
-      <c r="C34" t="s">
+      <c r="D34" t="s">
         <v>126</v>
       </c>
-      <c r="D34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E34" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="F34">
-        <v>5.5</v>
+        <v>8.126</v>
       </c>
       <c r="G34" s="2">
-        <v>44286.0</v>
+        <v>45377.0</v>
       </c>
       <c r="H34" s="2">
-        <v>47938.0</v>
+        <v>46202.0</v>
       </c>
       <c r="I34" s="2">
-        <v>47931.0</v>
+        <v>46192.0</v>
       </c>
       <c r="J34">
-        <v>10000</v>
+        <v>16844</v>
       </c>
       <c r="K34">
         <v>1000.0</v>
       </c>
       <c r="L34" t="s">
         <v>28</v>
-      </c>
-[...31 lines deleted...]
-        <v>100.53</v>
       </c>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B35" t="s">
+        <v>127</v>
+      </c>
+      <c r="C35" t="s">
         <v>128</v>
       </c>
-      <c r="C35" t="s">
+      <c r="D35" t="s">
         <v>129</v>
       </c>
-      <c r="D35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E35" t="s">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="F35">
-        <v>6.25</v>
+        <v>6.5</v>
       </c>
       <c r="G35" s="2">
-        <v>46113.0</v>
+        <v>45975.0</v>
       </c>
       <c r="H35" s="2">
-        <v>50131.0</v>
+        <v>47436.0</v>
       </c>
       <c r="I35" s="2">
-        <v>50124.0</v>
+        <v>47430.0</v>
       </c>
       <c r="J35">
         <v>15000</v>
       </c>
       <c r="K35">
         <v>1000.0</v>
       </c>
       <c r="L35" t="s">
         <v>28</v>
       </c>
-      <c r="M35">
-[...4 lines deleted...]
-      </c>
       <c r="O35">
-        <v>6.002321</v>
-[...23 lines deleted...]
-        <v>101.8</v>
+        <v>5.631465</v>
       </c>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" t="s">
         <v>23</v>
       </c>
       <c r="B36" t="s">
+        <v>130</v>
+      </c>
+      <c r="C36" t="s">
         <v>131</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
         <v>132</v>
       </c>
-      <c r="D36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E36" t="s">
         <v>27</v>
       </c>
       <c r="F36">
-        <v>8.126</v>
+        <v>10.098</v>
       </c>
       <c r="G36" s="2">
-        <v>45377.0</v>
+        <v>45853.0</v>
       </c>
       <c r="H36" s="2">
-        <v>46202.0</v>
+        <v>46767.0</v>
       </c>
       <c r="I36" s="2">
-        <v>46192.0</v>
+        <v>46757.0</v>
       </c>
       <c r="J36">
-        <v>16844</v>
+        <v>6000</v>
       </c>
       <c r="K36">
         <v>1000.0</v>
       </c>
       <c r="L36" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.257222</v>
       </c>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B37" t="s">
+        <v>133</v>
+      </c>
+      <c r="C37" t="s">
         <v>134</v>
       </c>
-      <c r="C37" t="s">
+      <c r="D37" t="s">
         <v>135</v>
       </c>
-      <c r="D37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E37" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F37">
-        <v>6.5</v>
+        <v>9.5</v>
       </c>
       <c r="G37" s="2">
-        <v>45975.0</v>
+        <v>45925.0</v>
       </c>
       <c r="H37" s="2">
-        <v>47436.0</v>
+        <v>46655.0</v>
       </c>
       <c r="I37" s="2">
-        <v>47430.0</v>
+        <v>46651.0</v>
       </c>
       <c r="J37">
-        <v>15000</v>
+        <v>25000</v>
       </c>
       <c r="K37">
         <v>1000.0</v>
       </c>
       <c r="L37" t="s">
         <v>28</v>
       </c>
-      <c r="M37">
-[...4 lines deleted...]
-      </c>
       <c r="O37">
-        <v>5.878228</v>
-[...23 lines deleted...]
-        <v>102.0</v>
+        <v>9.293645</v>
       </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B38" t="s">
+        <v>136</v>
+      </c>
+      <c r="C38" t="s">
         <v>137</v>
       </c>
-      <c r="C38" t="s">
+      <c r="D38" t="s">
         <v>138</v>
       </c>
-      <c r="D38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E38" t="s">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="F38">
-        <v>9.92</v>
+        <v>10.0</v>
       </c>
       <c r="G38" s="2">
-        <v>45853.0</v>
+        <v>45555.0</v>
       </c>
       <c r="H38" s="2">
-        <v>46767.0</v>
+        <v>47021.0</v>
       </c>
       <c r="I38" s="2">
-        <v>46757.0</v>
+        <v>47015.0</v>
       </c>
       <c r="J38">
-        <v>6000</v>
+        <v>150000</v>
       </c>
       <c r="K38">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L38" t="s">
         <v>28</v>
       </c>
-      <c r="M38">
-        <v>-0.165333</v>
+      <c r="O38">
+        <v>8.201125</v>
       </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" t="s">
         <v>23</v>
       </c>
       <c r="B39" t="s">
+        <v>139</v>
+      </c>
+      <c r="C39" t="s">
         <v>140</v>
       </c>
-      <c r="C39" t="s">
+      <c r="D39" t="s">
         <v>141</v>
       </c>
-      <c r="D39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E39" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F39">
-        <v>9.5</v>
+        <v>11.108</v>
       </c>
       <c r="G39" s="2">
-        <v>45925.0</v>
+        <v>45253.0</v>
       </c>
       <c r="H39" s="2">
-        <v>46655.0</v>
+        <v>46351.0</v>
       </c>
       <c r="I39" s="2">
-        <v>46651.0</v>
+        <v>46345.0</v>
       </c>
       <c r="J39">
-        <v>25000</v>
+        <v>7115</v>
       </c>
       <c r="K39">
         <v>1000.0</v>
       </c>
       <c r="L39" t="s">
         <v>28</v>
       </c>
-      <c r="M39">
-[...4 lines deleted...]
-      </c>
       <c r="O39">
-        <v>8.767795</v>
-[...23 lines deleted...]
-        <v>101.0</v>
+        <v>7.345635</v>
       </c>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B40" t="s">
+        <v>142</v>
+      </c>
+      <c r="C40" t="s">
         <v>143</v>
       </c>
-      <c r="C40" t="s">
+      <c r="D40" t="s">
         <v>144</v>
       </c>
-      <c r="D40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E40" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F40">
-        <v>10.0</v>
+        <v>13.608</v>
       </c>
       <c r="G40" s="2">
-        <v>45555.0</v>
+        <v>45132.0</v>
       </c>
       <c r="H40" s="2">
-        <v>47021.0</v>
+        <v>46959.0</v>
       </c>
       <c r="I40" s="2">
-        <v>47015.0</v>
+        <v>46953.0</v>
       </c>
       <c r="J40">
-        <v>150000</v>
+        <v>2155</v>
       </c>
       <c r="K40">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L40" t="s">
         <v>28</v>
-      </c>
-[...31 lines deleted...]
-        <v>104.5</v>
       </c>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" t="s">
         <v>23</v>
       </c>
       <c r="B41" t="s">
+        <v>142</v>
+      </c>
+      <c r="C41" t="s">
+        <v>145</v>
+      </c>
+      <c r="D41" t="s">
         <v>146</v>
       </c>
-      <c r="C41" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E41" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F41">
-        <v>11.108</v>
+        <v>13.108</v>
       </c>
       <c r="G41" s="2">
-        <v>45253.0</v>
+        <v>45443.0</v>
       </c>
       <c r="H41" s="2">
-        <v>46351.0</v>
+        <v>47263.0</v>
       </c>
       <c r="I41" s="2">
-        <v>46345.0</v>
+        <v>47259.0</v>
       </c>
       <c r="J41">
-        <v>15000</v>
+        <v>5000</v>
       </c>
       <c r="K41">
         <v>1000.0</v>
       </c>
       <c r="L41" t="s">
         <v>28</v>
-      </c>
-[...31 lines deleted...]
-        <v>102.704</v>
       </c>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B42" t="s">
+        <v>147</v>
+      </c>
+      <c r="C42" t="s">
+        <v>148</v>
+      </c>
+      <c r="D42" t="s">
         <v>149</v>
       </c>
-      <c r="C42" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E42" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="F42">
-        <v>13.608</v>
+        <v>3.234</v>
       </c>
       <c r="G42" s="2">
-        <v>45132.0</v>
+        <v>46008.0</v>
       </c>
       <c r="H42" s="2">
-        <v>46959.0</v>
+        <v>56203.0</v>
       </c>
       <c r="I42" s="2">
-        <v>46953.0</v>
+        <v>56193.0</v>
       </c>
       <c r="J42">
-        <v>5000</v>
+        <v>812</v>
       </c>
       <c r="K42">
-        <v>1000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="L42" t="s">
         <v>28</v>
-      </c>
-[...10 lines deleted...]
-        <v>100.9</v>
       </c>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B43" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C43" t="s">
+        <v>151</v>
+      </c>
+      <c r="D43" t="s">
         <v>152</v>
       </c>
-      <c r="D43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E43" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F43">
-        <v>13.108</v>
+        <v>0.5</v>
       </c>
       <c r="G43" s="2">
-        <v>45443.0</v>
+        <v>44333.0</v>
       </c>
       <c r="H43" s="2">
-        <v>47263.0</v>
+        <v>46890.0</v>
       </c>
       <c r="I43" s="2">
-        <v>47259.0</v>
+        <v>46875.0</v>
       </c>
       <c r="J43">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="K43">
         <v>1000.0</v>
       </c>
       <c r="L43" t="s">
         <v>28</v>
       </c>
-      <c r="M43">
-        <v>0.509756</v>
+      <c r="O43">
+        <v>3.712691</v>
       </c>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B44" t="s">
+        <v>153</v>
+      </c>
+      <c r="C44" t="s">
         <v>154</v>
       </c>
-      <c r="C44" t="s">
+      <c r="D44" t="s">
         <v>155</v>
       </c>
-      <c r="D44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E44" t="s">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="F44">
-        <v>3.234</v>
+        <v>2.42</v>
       </c>
       <c r="G44" s="2">
-        <v>46008.0</v>
+        <v>44686.0</v>
       </c>
       <c r="H44" s="2">
-        <v>56203.0</v>
+        <v>46512.0</v>
       </c>
       <c r="I44" s="2">
-        <v>56193.0</v>
+        <v>46497.0</v>
       </c>
       <c r="J44">
-        <v>812</v>
+        <v>100000</v>
       </c>
       <c r="K44">
-        <v>100000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L44" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.476117</v>
       </c>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B45" t="s">
+        <v>156</v>
+      </c>
+      <c r="C45" t="s">
         <v>157</v>
       </c>
-      <c r="C45" t="s">
+      <c r="D45" t="s">
         <v>158</v>
       </c>
-      <c r="D45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E45" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F45">
-        <v>0.5</v>
+        <v>4.952</v>
       </c>
       <c r="G45" s="2">
-        <v>44333.0</v>
+        <v>44979.0</v>
       </c>
       <c r="H45" s="2">
-        <v>46890.0</v>
+        <v>47171.0</v>
       </c>
       <c r="I45" s="2">
-        <v>46875.0</v>
+        <v>47165.0</v>
       </c>
       <c r="J45">
         <v>50000</v>
       </c>
       <c r="K45">
         <v>1000.0</v>
       </c>
       <c r="L45" t="s">
         <v>28</v>
       </c>
-      <c r="M45">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B46" t="s">
+        <v>159</v>
+      </c>
+      <c r="C46" t="s">
         <v>160</v>
       </c>
-      <c r="C46" t="s">
+      <c r="D46" t="s">
         <v>161</v>
       </c>
-      <c r="D46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E46" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F46">
-        <v>2.42</v>
+        <v>3.612</v>
       </c>
       <c r="G46" s="2">
-        <v>44686.0</v>
+        <v>45974.0</v>
       </c>
       <c r="H46" s="2">
-        <v>46512.0</v>
+        <v>47800.0</v>
       </c>
       <c r="I46" s="2">
-        <v>46497.0</v>
+        <v>47794.0</v>
       </c>
       <c r="J46">
-        <v>100000</v>
+        <v>400000</v>
       </c>
       <c r="K46">
         <v>1000.0</v>
       </c>
       <c r="L46" t="s">
         <v>28</v>
-      </c>
-[...10 lines deleted...]
-        <v>98.75</v>
       </c>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B47" t="s">
+        <v>162</v>
+      </c>
+      <c r="C47" t="s">
         <v>163</v>
       </c>
-      <c r="C47" t="s">
+      <c r="D47" t="s">
         <v>164</v>
       </c>
-      <c r="D47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E47" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F47">
-        <v>4.952</v>
+        <v>9.5</v>
       </c>
       <c r="G47" s="2">
-        <v>44979.0</v>
+        <v>45954.0</v>
       </c>
       <c r="H47" s="2">
-        <v>47171.0</v>
+        <v>47780.0</v>
       </c>
       <c r="I47" s="2">
-        <v>47165.0</v>
+        <v>47774.0</v>
       </c>
       <c r="J47">
-        <v>50000</v>
+        <v>275000</v>
       </c>
       <c r="K47">
         <v>1000.0</v>
       </c>
       <c r="L47" t="s">
         <v>28</v>
       </c>
-      <c r="M47">
-        <v>0.624088</v>
+      <c r="O47">
+        <v>8.249604</v>
       </c>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B48" t="s">
+        <v>165</v>
+      </c>
+      <c r="C48" t="s">
         <v>166</v>
       </c>
-      <c r="C48" t="s">
+      <c r="D48" t="s">
         <v>167</v>
       </c>
-      <c r="D48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E48" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F48">
-        <v>3.612</v>
+        <v>13.0</v>
       </c>
       <c r="G48" s="2">
-        <v>45974.0</v>
+        <v>45230.0</v>
       </c>
       <c r="H48" s="2">
-        <v>47800.0</v>
+        <v>47057.0</v>
       </c>
       <c r="I48" s="2">
-        <v>47794.0</v>
+        <v>47051.0</v>
       </c>
       <c r="J48">
-        <v>400000</v>
+        <v>900000</v>
       </c>
       <c r="K48">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L48" t="s">
         <v>28</v>
       </c>
-      <c r="M48">
-        <v>1.454696</v>
+      <c r="O48">
+        <v>10.165803</v>
       </c>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B49" t="s">
+        <v>168</v>
+      </c>
+      <c r="C49" t="s">
         <v>169</v>
       </c>
-      <c r="C49" t="s">
+      <c r="D49" t="s">
         <v>170</v>
       </c>
-      <c r="D49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E49" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F49">
-        <v>9.5</v>
+        <v>7.25</v>
       </c>
       <c r="G49" s="2">
-        <v>45954.0</v>
+        <v>46014.0</v>
       </c>
       <c r="H49" s="2">
-        <v>47780.0</v>
+        <v>47472.0</v>
       </c>
       <c r="I49" s="2">
-        <v>47774.0</v>
+        <v>47466.0</v>
       </c>
       <c r="J49">
-        <v>275000</v>
+        <v>20000</v>
       </c>
       <c r="K49">
         <v>1000.0</v>
       </c>
       <c r="L49" t="s">
         <v>28</v>
-      </c>
-[...19 lines deleted...]
-        <v>103.5</v>
       </c>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B50" t="s">
+        <v>171</v>
+      </c>
+      <c r="C50" t="s">
         <v>172</v>
       </c>
-      <c r="C50" t="s">
+      <c r="D50" t="s">
         <v>173</v>
       </c>
-      <c r="D50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E50" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="F50">
-        <v>13.0</v>
+        <v>11.0</v>
       </c>
       <c r="G50" s="2">
-        <v>45230.0</v>
+        <v>45772.0</v>
       </c>
       <c r="H50" s="2">
-        <v>47057.0</v>
+        <v>46685.0</v>
       </c>
       <c r="I50" s="2">
-        <v>47051.0</v>
+        <v>46675.0</v>
       </c>
       <c r="J50">
-        <v>900000</v>
+        <v>20000</v>
       </c>
       <c r="K50">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L50" t="s">
         <v>28</v>
       </c>
-      <c r="M50">
-[...4 lines deleted...]
-      </c>
       <c r="O50">
-        <v>10.338614</v>
-[...23 lines deleted...]
-        <v>105.0</v>
+        <v>8.660899</v>
       </c>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B51" t="s">
+        <v>174</v>
+      </c>
+      <c r="C51" t="s">
         <v>175</v>
       </c>
-      <c r="C51" t="s">
+      <c r="D51" t="s">
         <v>176</v>
       </c>
-      <c r="D51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E51" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="F51">
-        <v>7.25</v>
+        <v>3.117</v>
       </c>
       <c r="G51" s="2">
-        <v>46014.0</v>
+        <v>44720.0</v>
       </c>
       <c r="H51" s="2">
-        <v>47472.0</v>
+        <v>46546.0</v>
       </c>
       <c r="I51" s="2">
-        <v>47466.0</v>
+        <v>46538.0</v>
       </c>
       <c r="J51">
-        <v>20000</v>
+        <v>75000</v>
       </c>
       <c r="K51">
         <v>1000.0</v>
       </c>
       <c r="L51" t="s">
         <v>28</v>
-      </c>
-[...19 lines deleted...]
-        <v>101.5</v>
       </c>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B52" t="s">
+        <v>177</v>
+      </c>
+      <c r="C52" t="s">
         <v>178</v>
       </c>
-      <c r="C52" t="s">
+      <c r="D52" t="s">
         <v>179</v>
       </c>
-      <c r="D52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E52" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F52">
-        <v>11.0</v>
+        <v>5.0</v>
       </c>
       <c r="G52" s="2">
-        <v>45772.0</v>
+        <v>45812.0</v>
       </c>
       <c r="H52" s="2">
-        <v>46685.0</v>
+        <v>46908.0</v>
       </c>
       <c r="I52" s="2">
-        <v>46675.0</v>
+        <v>46902.0</v>
       </c>
       <c r="J52">
-        <v>20000</v>
+        <v>500000</v>
       </c>
       <c r="K52">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L52" t="s">
         <v>28</v>
       </c>
-      <c r="M52">
-[...1 lines deleted...]
-      </c>
       <c r="O52">
-        <v>8.724849</v>
-[...5 lines deleted...]
-        <v>103.25</v>
+        <v>4.010323</v>
       </c>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B53" t="s">
+        <v>180</v>
+      </c>
+      <c r="C53" t="s">
         <v>181</v>
       </c>
-      <c r="C53" t="s">
+      <c r="D53" t="s">
         <v>182</v>
       </c>
-      <c r="D53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E53" t="s">
         <v>27</v>
       </c>
       <c r="F53">
-        <v>3.117</v>
+        <v>10.0</v>
       </c>
       <c r="G53" s="2">
-        <v>44720.0</v>
+        <v>46014.0</v>
       </c>
       <c r="H53" s="2">
-        <v>46546.0</v>
+        <v>46379.0</v>
       </c>
       <c r="I53" s="2">
-        <v>46538.0</v>
+        <v>46371.0</v>
       </c>
       <c r="J53">
-        <v>75000</v>
+        <v>8000</v>
       </c>
       <c r="K53">
         <v>1000.0</v>
       </c>
       <c r="L53" t="s">
         <v>28</v>
       </c>
-      <c r="M53">
-        <v>2.604616</v>
+      <c r="O53">
+        <v>8.051546</v>
       </c>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" t="s">
-        <v>29</v>
+        <v>183</v>
       </c>
       <c r="B54" t="s">
         <v>184</v>
       </c>
       <c r="C54" t="s">
         <v>185</v>
       </c>
       <c r="D54" t="s">
         <v>186</v>
       </c>
       <c r="E54" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F54">
-        <v>5.0</v>
+        <v>3.3</v>
       </c>
       <c r="G54" s="2">
-        <v>45812.0</v>
+        <v>45551.0</v>
       </c>
       <c r="H54" s="2">
-        <v>46908.0</v>
+        <v>46281.0</v>
       </c>
       <c r="I54" s="2">
-        <v>46902.0</v>
+        <v>46274.0</v>
       </c>
       <c r="J54">
-        <v>500000</v>
+        <v>2000000</v>
       </c>
       <c r="K54">
         <v>100.0</v>
       </c>
       <c r="L54" t="s">
         <v>28</v>
       </c>
-      <c r="M54">
-[...4 lines deleted...]
-      </c>
       <c r="O54">
-        <v>4.174328</v>
-[...23 lines deleted...]
-        <v>101.0</v>
+        <v>2.152838</v>
       </c>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" t="s">
-        <v>23</v>
+        <v>183</v>
       </c>
       <c r="B55" t="s">
         <v>187</v>
       </c>
       <c r="C55" t="s">
         <v>188</v>
       </c>
       <c r="D55" t="s">
         <v>189</v>
       </c>
       <c r="E55" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F55">
-        <v>10.0</v>
+        <v>3.5</v>
       </c>
       <c r="G55" s="2">
-        <v>46014.0</v>
+        <v>46156.0</v>
       </c>
       <c r="H55" s="2">
-        <v>46379.0</v>
+        <v>49809.0</v>
       </c>
       <c r="I55" s="2">
-        <v>46371.0</v>
+        <v>49802.0</v>
       </c>
       <c r="J55">
-        <v>8000</v>
+        <v>1000000</v>
       </c>
       <c r="K55">
         <v>1000.0</v>
       </c>
       <c r="L55" t="s">
         <v>28</v>
       </c>
-      <c r="M55">
-[...1 lines deleted...]
-      </c>
       <c r="O55">
-        <v>9.955756</v>
-[...5 lines deleted...]
-        <v>100.0</v>
+        <v>3.608966</v>
       </c>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" t="s">
+        <v>23</v>
+      </c>
+      <c r="B56" t="s">
         <v>190</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" t="s">
         <v>191</v>
       </c>
-      <c r="C56" t="s">
+      <c r="D56" t="s">
         <v>192</v>
       </c>
-      <c r="D56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E56" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F56">
-        <v>3.3</v>
+        <v>10.0</v>
       </c>
       <c r="G56" s="2">
-        <v>45551.0</v>
+        <v>45952.0</v>
       </c>
       <c r="H56" s="2">
-        <v>46281.0</v>
+        <v>47048.0</v>
       </c>
       <c r="I56" s="2">
-        <v>46274.0</v>
+        <v>47038.0</v>
       </c>
       <c r="J56">
-        <v>2000000</v>
+        <v>3000</v>
       </c>
       <c r="K56">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L56" t="s">
         <v>28</v>
       </c>
-      <c r="M56">
-[...4 lines deleted...]
-      </c>
       <c r="O56">
-        <v>1.105332</v>
-[...23 lines deleted...]
-        <v>100.2</v>
+        <v>8.12875</v>
       </c>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" t="s">
         <v>23</v>
       </c>
       <c r="B57" t="s">
+        <v>193</v>
+      </c>
+      <c r="C57" t="s">
         <v>194</v>
       </c>
-      <c r="C57" t="s">
+      <c r="D57" t="s">
         <v>195</v>
       </c>
-      <c r="D57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E57" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F57">
-        <v>10.0</v>
+        <v>11.0</v>
       </c>
       <c r="G57" s="2">
-        <v>45952.0</v>
+        <v>45812.0</v>
       </c>
       <c r="H57" s="2">
-        <v>47048.0</v>
+        <v>46908.0</v>
       </c>
       <c r="I57" s="2">
-        <v>47038.0</v>
+        <v>46903.0</v>
       </c>
       <c r="J57">
-        <v>3000</v>
+        <v>5000</v>
       </c>
       <c r="K57">
         <v>1000.0</v>
       </c>
       <c r="L57" t="s">
         <v>28</v>
       </c>
-      <c r="M57">
-[...4 lines deleted...]
-      </c>
       <c r="O57">
-        <v>8.127722</v>
-[...11 lines deleted...]
-        <v>104.248999</v>
+        <v>8.945099</v>
       </c>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" t="s">
         <v>23</v>
       </c>
       <c r="B58" t="s">
+        <v>196</v>
+      </c>
+      <c r="C58" t="s">
         <v>197</v>
       </c>
-      <c r="C58" t="s">
+      <c r="D58" t="s">
         <v>198</v>
       </c>
-      <c r="D58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E58" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="F58">
-        <v>11.0</v>
+        <v>9.0</v>
       </c>
       <c r="G58" s="2">
-        <v>45812.0</v>
+        <v>45646.0</v>
       </c>
       <c r="H58" s="2">
-        <v>46908.0</v>
+        <v>46741.0</v>
       </c>
       <c r="I58" s="2">
-        <v>46903.0</v>
+        <v>46734.0</v>
       </c>
       <c r="J58">
-        <v>5000</v>
+        <v>3000</v>
       </c>
       <c r="K58">
         <v>1000.0</v>
       </c>
       <c r="L58" t="s">
         <v>28</v>
       </c>
-      <c r="M58">
-[...4 lines deleted...]
-      </c>
       <c r="O58">
-        <v>8.085207</v>
-[...23 lines deleted...]
-        <v>105.9</v>
+        <v>8.998132</v>
       </c>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" t="s">
         <v>23</v>
       </c>
       <c r="B59" t="s">
+        <v>199</v>
+      </c>
+      <c r="C59" t="s">
         <v>200</v>
       </c>
-      <c r="C59" t="s">
+      <c r="D59" t="s">
         <v>201</v>
       </c>
-      <c r="D59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E59" t="s">
         <v>27</v>
       </c>
       <c r="F59">
-        <v>9.0</v>
+        <v>12.0</v>
       </c>
       <c r="G59" s="2">
-        <v>45646.0</v>
+        <v>45432.0</v>
       </c>
       <c r="H59" s="2">
-        <v>46741.0</v>
+        <v>46527.0</v>
       </c>
       <c r="I59" s="2">
-        <v>46734.0</v>
+        <v>46519.0</v>
       </c>
       <c r="J59">
-        <v>3000</v>
+        <v>5000</v>
       </c>
       <c r="K59">
         <v>1000.0</v>
       </c>
       <c r="L59" t="s">
         <v>28</v>
       </c>
-      <c r="M59">
-[...4 lines deleted...]
-      </c>
       <c r="O59">
-        <v>7.104296</v>
-[...11 lines deleted...]
-        <v>103.0</v>
+        <v>8.112017</v>
       </c>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" t="s">
         <v>23</v>
       </c>
       <c r="B60" t="s">
+        <v>202</v>
+      </c>
+      <c r="C60" t="s">
         <v>203</v>
       </c>
-      <c r="C60" t="s">
+      <c r="D60" t="s">
         <v>204</v>
       </c>
-      <c r="D60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E60" t="s">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="F60">
-        <v>12.0</v>
+        <v>11.25</v>
       </c>
       <c r="G60" s="2">
-        <v>45432.0</v>
+        <v>42513.0</v>
       </c>
       <c r="H60" s="2">
-        <v>46527.0</v>
+        <v>46896.0</v>
       </c>
       <c r="I60" s="2">
-        <v>46519.0</v>
+        <v>46890.0</v>
       </c>
       <c r="J60">
-        <v>5000</v>
+        <v>135000</v>
       </c>
       <c r="K60">
         <v>1000.0</v>
       </c>
       <c r="L60" t="s">
         <v>28</v>
-      </c>
-[...19 lines deleted...]
-        <v>103.75</v>
       </c>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" t="s">
-        <v>23</v>
+        <v>205</v>
       </c>
       <c r="B61" t="s">
         <v>206</v>
       </c>
       <c r="C61" t="s">
         <v>207</v>
       </c>
       <c r="D61" t="s">
         <v>208</v>
       </c>
       <c r="E61" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="F61">
-        <v>11.25</v>
+        <v>6.522</v>
       </c>
       <c r="G61" s="2">
-        <v>42513.0</v>
+        <v>45742.0</v>
       </c>
       <c r="H61" s="2">
-        <v>46896.0</v>
+        <v>47113.0</v>
       </c>
       <c r="I61" s="2">
-        <v>46890.0</v>
+        <v>47100.0</v>
       </c>
       <c r="J61">
-        <v>135000</v>
+        <v>170000</v>
       </c>
       <c r="K61">
         <v>1000.0</v>
       </c>
       <c r="L61" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.422051</v>
       </c>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>32</v>
       </c>
       <c r="B62" t="s">
         <v>209</v>
       </c>
       <c r="C62" t="s">
         <v>210</v>
       </c>
       <c r="D62" t="s">
         <v>211</v>
       </c>
       <c r="E62" t="s">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="F62">
-        <v>7.75</v>
+        <v>10.0</v>
       </c>
       <c r="G62" s="2">
-        <v>44764.0</v>
+        <v>45534.0</v>
       </c>
       <c r="H62" s="2">
-        <v>47321.0</v>
+        <v>46629.0</v>
       </c>
       <c r="I62" s="2">
-        <v>47314.0</v>
+        <v>46623.0</v>
       </c>
       <c r="J62">
-        <v>127500</v>
+        <v>50000</v>
       </c>
       <c r="K62">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L62" t="s">
         <v>28</v>
       </c>
-      <c r="M62">
-        <v>1.657639</v>
+      <c r="O62">
+        <v>8.328472</v>
       </c>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" t="s">
-        <v>74</v>
+        <v>32</v>
       </c>
       <c r="B63" t="s">
         <v>212</v>
       </c>
       <c r="C63" t="s">
         <v>213</v>
       </c>
       <c r="D63" t="s">
         <v>214</v>
       </c>
       <c r="E63" t="s">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="F63">
-        <v>6.522</v>
+        <v>4.0</v>
       </c>
       <c r="G63" s="2">
-        <v>45742.0</v>
+        <v>45812.0</v>
       </c>
       <c r="H63" s="2">
-        <v>47113.0</v>
+        <v>47638.0</v>
       </c>
       <c r="I63" s="2">
-        <v>47100.0</v>
+        <v>47632.0</v>
       </c>
       <c r="J63">
-        <v>170000</v>
+        <v>200000</v>
       </c>
       <c r="K63">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L63" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.253633</v>
       </c>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B64" t="s">
         <v>215</v>
       </c>
       <c r="C64" t="s">
         <v>216</v>
       </c>
       <c r="D64" t="s">
         <v>217</v>
       </c>
       <c r="E64" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F64">
-        <v>10.0</v>
+        <v>4.5</v>
       </c>
       <c r="G64" s="2">
-        <v>45401.0</v>
+        <v>44915.0</v>
       </c>
       <c r="H64" s="2">
-        <v>46493.0</v>
+        <v>46631.0</v>
       </c>
       <c r="I64" s="2">
-        <v>46489.0</v>
+        <v>46625.0</v>
       </c>
       <c r="J64">
-        <v>120000</v>
+        <v>109180249</v>
       </c>
       <c r="K64">
-        <v>100.0</v>
+        <v>0.01</v>
       </c>
       <c r="L64" t="s">
         <v>28</v>
-      </c>
-[...31 lines deleted...]
-        <v>101.97</v>
       </c>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B65" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="C65" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D65" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E65" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="F65">
-        <v>10.0</v>
+        <v>9.0</v>
       </c>
       <c r="G65" s="2">
-        <v>45534.0</v>
+        <v>45860.0</v>
       </c>
       <c r="H65" s="2">
-        <v>46629.0</v>
+        <v>46865.0</v>
       </c>
       <c r="I65" s="2">
-        <v>46623.0</v>
+        <v>46857.0</v>
       </c>
       <c r="J65">
-        <v>50000</v>
+        <v>8000</v>
       </c>
       <c r="K65">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L65" t="s">
         <v>28</v>
       </c>
-      <c r="M65">
-[...4 lines deleted...]
-      </c>
       <c r="O65">
-        <v>7.749275</v>
-[...23 lines deleted...]
-        <v>102.19</v>
+        <v>6.983841</v>
       </c>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B66" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C66" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D66" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E66" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="F66">
-        <v>4.0</v>
+        <v>9.5</v>
       </c>
       <c r="G66" s="2">
-        <v>45812.0</v>
+        <v>45442.0</v>
       </c>
       <c r="H66" s="2">
-        <v>47638.0</v>
+        <v>49094.0</v>
       </c>
       <c r="I66" s="2">
-        <v>47632.0</v>
+        <v>49088.0</v>
       </c>
       <c r="J66">
-        <v>200000</v>
+        <v>2000</v>
       </c>
       <c r="K66">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L66" t="s">
         <v>28</v>
       </c>
-      <c r="M66">
-        <v>0.391304</v>
+      <c r="O66">
+        <v>7.472718</v>
       </c>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" t="s">
         <v>23</v>
       </c>
       <c r="B67" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C67" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D67" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E67" t="s">
         <v>27</v>
       </c>
       <c r="F67">
-        <v>8.127</v>
+        <v>9.0</v>
       </c>
       <c r="G67" s="2">
-        <v>45064.0</v>
+        <v>45833.0</v>
       </c>
       <c r="H67" s="2">
-        <v>46160.0</v>
+        <v>46868.0</v>
       </c>
       <c r="I67" s="2">
-        <v>46148.0</v>
+        <v>46860.0</v>
       </c>
       <c r="J67">
-        <v>58617</v>
+        <v>5000</v>
       </c>
       <c r="K67">
         <v>1000.0</v>
       </c>
       <c r="L67" t="s">
         <v>28</v>
       </c>
-      <c r="M67">
-[...1 lines deleted...]
-      </c>
       <c r="O67">
-        <v>8.180918</v>
-[...5 lines deleted...]
-        <v>100.0</v>
+        <v>9.000604</v>
       </c>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B68" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C68" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D68" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E68" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="F68">
-        <v>4.5</v>
+        <v>9.5</v>
       </c>
       <c r="G68" s="2">
-        <v>44915.0</v>
+        <v>45987.0</v>
       </c>
       <c r="H68" s="2">
-        <v>46631.0</v>
+        <v>47083.0</v>
       </c>
       <c r="I68" s="2">
-        <v>46625.0</v>
+        <v>47077.0</v>
       </c>
       <c r="J68">
-        <v>109180249</v>
+        <v>8000</v>
       </c>
       <c r="K68">
-        <v>0.01</v>
+        <v>1000.0</v>
       </c>
       <c r="L68" t="s">
         <v>28</v>
       </c>
-      <c r="M68">
-        <v>0.1125</v>
+      <c r="O68">
+        <v>8.589288</v>
       </c>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" t="s">
         <v>23</v>
       </c>
       <c r="B69" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C69" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D69" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E69" t="s">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="F69">
-        <v>9.0</v>
+        <v>8.135</v>
       </c>
       <c r="G69" s="2">
-        <v>45860.0</v>
+        <v>45282.0</v>
       </c>
       <c r="H69" s="2">
-        <v>46865.0</v>
+        <v>46568.0</v>
       </c>
       <c r="I69" s="2">
-        <v>46857.0</v>
+        <v>46560.0</v>
       </c>
       <c r="J69">
-        <v>8000</v>
+        <v>20000</v>
       </c>
       <c r="K69">
         <v>1000.0</v>
       </c>
       <c r="L69" t="s">
         <v>28</v>
       </c>
-      <c r="M69">
-[...4 lines deleted...]
-      </c>
       <c r="O69">
-        <v>7.925207</v>
-[...11 lines deleted...]
-        <v>102.0</v>
+        <v>7.635302</v>
       </c>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B70" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C70" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D70" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E70" t="s">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="F70">
-        <v>9.5</v>
+        <v>10.0</v>
       </c>
       <c r="G70" s="2">
-        <v>45442.0</v>
+        <v>46141.0</v>
       </c>
       <c r="H70" s="2">
-        <v>49094.0</v>
+        <v>49794.0</v>
       </c>
       <c r="I70" s="2">
-        <v>49088.0</v>
+        <v>49782.0</v>
       </c>
       <c r="J70">
-        <v>2000</v>
+        <v>5000</v>
       </c>
       <c r="K70">
         <v>1000.0</v>
       </c>
       <c r="L70" t="s">
         <v>28</v>
       </c>
-      <c r="M70">
-[...4 lines deleted...]
-      </c>
       <c r="O70">
-        <v>6.317653</v>
-[...23 lines deleted...]
-        <v>112.0</v>
+        <v>9.367761</v>
       </c>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B71" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C71" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D71" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E71" t="s">
         <v>27</v>
       </c>
       <c r="F71">
-        <v>9.0</v>
+        <v>1.875</v>
       </c>
       <c r="G71" s="2">
-        <v>45833.0</v>
+        <v>43291.0</v>
       </c>
       <c r="H71" s="2">
-        <v>46868.0</v>
+        <v>46944.0</v>
       </c>
       <c r="I71" s="2">
-        <v>46860.0</v>
+        <v>46938.0</v>
       </c>
       <c r="J71">
-        <v>5000</v>
+        <v>300000</v>
       </c>
       <c r="K71">
         <v>1000.0</v>
       </c>
       <c r="L71" t="s">
         <v>28</v>
       </c>
-      <c r="M71">
-[...4 lines deleted...]
-      </c>
       <c r="O71">
-        <v>8.196339</v>
-[...11 lines deleted...]
-        <v>101.5</v>
+        <v>3.079989</v>
       </c>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B72" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C72" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D72" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="E72" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="F72">
-        <v>9.5</v>
+        <v>2.0</v>
       </c>
       <c r="G72" s="2">
-        <v>45987.0</v>
+        <v>42930.0</v>
       </c>
       <c r="H72" s="2">
-        <v>47083.0</v>
+        <v>46582.0</v>
       </c>
       <c r="I72" s="2">
-        <v>47077.0</v>
+        <v>46576.0</v>
       </c>
       <c r="J72">
-        <v>8000</v>
+        <v>300000</v>
       </c>
       <c r="K72">
         <v>1000.0</v>
       </c>
       <c r="L72" t="s">
         <v>28</v>
       </c>
-      <c r="M72">
-[...4 lines deleted...]
-      </c>
       <c r="O72">
-        <v>8.69634</v>
-[...23 lines deleted...]
-        <v>103.1</v>
+        <v>2.84344</v>
       </c>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B73" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C73" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D73" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="E73" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="F73">
-        <v>8.135</v>
+        <v>2.0</v>
       </c>
       <c r="G73" s="2">
-        <v>45282.0</v>
+        <v>43972.0</v>
       </c>
       <c r="H73" s="2">
-        <v>46568.0</v>
+        <v>47624.0</v>
       </c>
       <c r="I73" s="2">
-        <v>46560.0</v>
+        <v>47618.0</v>
       </c>
       <c r="J73">
-        <v>20000</v>
+        <v>300000</v>
       </c>
       <c r="K73">
         <v>1000.0</v>
       </c>
       <c r="L73" t="s">
         <v>28</v>
       </c>
-      <c r="M73">
-[...4 lines deleted...]
-      </c>
       <c r="O73">
-        <v>7.917303</v>
-[...11 lines deleted...]
-        <v>100.25</v>
+        <v>3.444555</v>
       </c>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B74" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C74" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D74" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="E74" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F74">
-        <v>1.875</v>
+        <v>5.5</v>
       </c>
       <c r="G74" s="2">
-        <v>43291.0</v>
+        <v>44545.0</v>
       </c>
       <c r="H74" s="2">
-        <v>46944.0</v>
+        <v>48197.0</v>
       </c>
       <c r="I74" s="2">
-        <v>46938.0</v>
+        <v>48191.0</v>
       </c>
       <c r="J74">
-        <v>300000</v>
+        <v>15000</v>
       </c>
       <c r="K74">
         <v>1000.0</v>
       </c>
       <c r="L74" t="s">
         <v>28</v>
       </c>
-      <c r="M74">
-        <v>1.402397</v>
+      <c r="O74">
+        <v>5.459732</v>
       </c>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B75" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C75" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D75" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E75" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F75">
-        <v>2.0</v>
+        <v>6.25</v>
       </c>
       <c r="G75" s="2">
-        <v>42930.0</v>
+        <v>45939.0</v>
       </c>
       <c r="H75" s="2">
-        <v>46582.0</v>
+        <v>49591.0</v>
       </c>
       <c r="I75" s="2">
-        <v>46576.0</v>
+        <v>49585.0</v>
       </c>
       <c r="J75">
-        <v>300000</v>
+        <v>8000</v>
       </c>
       <c r="K75">
         <v>1000.0</v>
       </c>
       <c r="L75" t="s">
         <v>28</v>
       </c>
-      <c r="M75">
-        <v>1.473973</v>
+      <c r="O75">
+        <v>5.743289</v>
       </c>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B76" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C76" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D76" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E76" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F76">
-        <v>2.0</v>
+        <v>9.0</v>
       </c>
       <c r="G76" s="2">
-        <v>43972.0</v>
+        <v>45273.0</v>
       </c>
       <c r="H76" s="2">
-        <v>47624.0</v>
+        <v>48926.0</v>
       </c>
       <c r="I76" s="2">
-        <v>47618.0</v>
+        <v>48919.0</v>
       </c>
       <c r="J76">
-        <v>300000</v>
+        <v>8000</v>
       </c>
       <c r="K76">
         <v>1000.0</v>
       </c>
       <c r="L76" t="s">
         <v>28</v>
       </c>
-      <c r="M76">
-        <v>1.769863</v>
+      <c r="O76">
+        <v>7.49208</v>
       </c>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B77" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C77" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D77" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="E77" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F77">
-        <v>5.5</v>
+        <v>9.5</v>
       </c>
       <c r="G77" s="2">
-        <v>44545.0</v>
+        <v>46107.0</v>
       </c>
       <c r="H77" s="2">
-        <v>48197.0</v>
+        <v>47568.0</v>
       </c>
       <c r="I77" s="2">
-        <v>48191.0</v>
+        <v>47561.0</v>
       </c>
       <c r="J77">
-        <v>15000</v>
+        <v>8000</v>
       </c>
       <c r="K77">
         <v>1000.0</v>
       </c>
       <c r="L77" t="s">
         <v>28</v>
       </c>
-      <c r="M77">
-[...4 lines deleted...]
-      </c>
       <c r="O77">
-        <v>5.832752</v>
-[...23 lines deleted...]
-        <v>98.26</v>
+        <v>9.184095</v>
       </c>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B78" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C78" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D78" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E78" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F78">
-        <v>6.25</v>
+        <v>11.0</v>
       </c>
       <c r="G78" s="2">
-        <v>45939.0</v>
+        <v>45806.0</v>
       </c>
       <c r="H78" s="2">
-        <v>49591.0</v>
+        <v>47267.0</v>
       </c>
       <c r="I78" s="2">
-        <v>49585.0</v>
+        <v>47261.0</v>
       </c>
       <c r="J78">
         <v>8000</v>
       </c>
       <c r="K78">
         <v>1000.0</v>
       </c>
       <c r="L78" t="s">
         <v>28</v>
       </c>
-      <c r="M78">
-[...4 lines deleted...]
-      </c>
       <c r="O78">
-        <v>5.97253</v>
-[...11 lines deleted...]
-        <v>102.0</v>
+        <v>10.329289</v>
       </c>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B79" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C79" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D79" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E79" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F79">
-        <v>9.0</v>
+        <v>11.0</v>
       </c>
       <c r="G79" s="2">
-        <v>45273.0</v>
+        <v>44475.0</v>
       </c>
       <c r="H79" s="2">
-        <v>48926.0</v>
+        <v>46301.0</v>
       </c>
       <c r="I79" s="2">
-        <v>48919.0</v>
+        <v>46295.0</v>
       </c>
       <c r="J79">
-        <v>8000</v>
+        <v>472974</v>
       </c>
       <c r="K79">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L79" t="s">
         <v>28</v>
       </c>
-      <c r="M79">
-[...4 lines deleted...]
-      </c>
       <c r="O79">
-        <v>7.482739</v>
-[...23 lines deleted...]
-        <v>108.6</v>
+        <v>8.061704</v>
       </c>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B80" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C80" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D80" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E80" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F80">
-        <v>9.5</v>
+        <v>12.0</v>
       </c>
       <c r="G80" s="2">
-        <v>46107.0</v>
+        <v>45814.0</v>
       </c>
       <c r="H80" s="2">
-        <v>47568.0</v>
+        <v>47823.0</v>
       </c>
       <c r="I80" s="2">
-        <v>47561.0</v>
+        <v>47634.0</v>
       </c>
       <c r="J80">
-        <v>8000</v>
+        <v>3000000</v>
       </c>
       <c r="K80">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L80" t="s">
         <v>28</v>
       </c>
-      <c r="M80">
-[...4 lines deleted...]
-      </c>
       <c r="O80">
-        <v>8.671816</v>
-[...23 lines deleted...]
-        <v>102.75</v>
+        <v>12.048586</v>
       </c>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B81" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C81" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D81" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E81" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="F81">
-        <v>11.0</v>
+        <v>7.0</v>
       </c>
       <c r="G81" s="2">
-        <v>45806.0</v>
+        <v>45457.0</v>
       </c>
       <c r="H81" s="2">
-        <v>47267.0</v>
+        <v>46552.0</v>
       </c>
       <c r="I81" s="2">
-        <v>47261.0</v>
+        <v>46542.0</v>
       </c>
       <c r="J81">
-        <v>8000</v>
+        <v>10000</v>
       </c>
       <c r="K81">
         <v>1000.0</v>
       </c>
       <c r="L81" t="s">
         <v>28</v>
-      </c>
-[...31 lines deleted...]
-        <v>100.501</v>
       </c>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B82" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C82" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D82" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E82" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="F82">
-        <v>11.0</v>
+        <v>11.5</v>
       </c>
       <c r="G82" s="2">
-        <v>44475.0</v>
+        <v>45853.0</v>
       </c>
       <c r="H82" s="2">
-        <v>46301.0</v>
+        <v>46583.0</v>
       </c>
       <c r="I82" s="2">
-        <v>46295.0</v>
+        <v>46575.0</v>
       </c>
       <c r="J82">
-        <v>472974</v>
+        <v>8000</v>
       </c>
       <c r="K82">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L82" t="s">
         <v>28</v>
       </c>
-      <c r="M82">
-[...4 lines deleted...]
-      </c>
       <c r="O82">
-        <v>9.399622</v>
-[...23 lines deleted...]
-        <v>100.75</v>
+        <v>8.564153</v>
       </c>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B83" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C83" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D83" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="E83" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="F83">
-        <v>12.0</v>
+        <v>10.5</v>
       </c>
       <c r="G83" s="2">
-        <v>45814.0</v>
+        <v>46014.0</v>
       </c>
       <c r="H83" s="2">
-        <v>47823.0</v>
+        <v>46744.0</v>
       </c>
       <c r="I83" s="2">
-        <v>47634.0</v>
+        <v>46736.0</v>
       </c>
       <c r="J83">
-        <v>1600000</v>
+        <v>4500</v>
       </c>
       <c r="K83">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L83" t="s">
         <v>28</v>
       </c>
-      <c r="M83">
-[...4 lines deleted...]
-      </c>
       <c r="O83">
-        <v>12.036143</v>
-[...23 lines deleted...]
-        <v>100.0</v>
+        <v>13.455525</v>
       </c>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B84" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C84" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D84" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E84" t="s">
         <v>27</v>
       </c>
       <c r="F84">
-        <v>7.0</v>
+        <v>8.0</v>
       </c>
       <c r="G84" s="2">
-        <v>45457.0</v>
+        <v>45930.0</v>
       </c>
       <c r="H84" s="2">
-        <v>46552.0</v>
+        <v>48852.0</v>
       </c>
       <c r="I84" s="2">
-        <v>46542.0</v>
+        <v>48848.0</v>
       </c>
       <c r="J84">
-        <v>10000</v>
+        <v>1064</v>
       </c>
       <c r="K84">
         <v>1000.0</v>
       </c>
       <c r="L84" t="s">
         <v>28</v>
-      </c>
-[...19 lines deleted...]
-        <v>101.186</v>
       </c>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B85" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C85" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D85" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="E85" t="s">
         <v>27</v>
       </c>
       <c r="F85">
-        <v>11.5</v>
+        <v>8.0</v>
       </c>
       <c r="G85" s="2">
-        <v>45853.0</v>
+        <v>45645.0</v>
       </c>
       <c r="H85" s="2">
-        <v>46583.0</v>
+        <v>46375.0</v>
       </c>
       <c r="I85" s="2">
-        <v>46575.0</v>
+        <v>46366.0</v>
       </c>
       <c r="J85">
-        <v>8000</v>
+        <v>500000</v>
       </c>
       <c r="K85">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L85" t="s">
         <v>28</v>
       </c>
-      <c r="M85">
-[...4 lines deleted...]
-      </c>
       <c r="O85">
-        <v>11.178648</v>
-[...11 lines deleted...]
-        <v>100.331492</v>
+        <v>7.794948</v>
       </c>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" t="s">
         <v>23</v>
       </c>
       <c r="B86" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C86" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D86" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="E86" t="s">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="F86">
-        <v>10.5</v>
+        <v>7.5</v>
       </c>
       <c r="G86" s="2">
-        <v>46014.0</v>
+        <v>45638.0</v>
       </c>
       <c r="H86" s="2">
-        <v>46744.0</v>
+        <v>47099.0</v>
       </c>
       <c r="I86" s="2">
-        <v>46736.0</v>
+        <v>47093.0</v>
       </c>
       <c r="J86">
-        <v>4500</v>
+        <v>8000</v>
       </c>
       <c r="K86">
         <v>1000.0</v>
       </c>
       <c r="L86" t="s">
         <v>28</v>
       </c>
-      <c r="M86">
-        <v>3.086538</v>
+      <c r="O86">
+        <v>7.170308</v>
       </c>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" t="s">
         <v>23</v>
       </c>
       <c r="B87" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C87" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D87" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E87" t="s">
         <v>27</v>
       </c>
       <c r="F87">
-        <v>8.0</v>
+        <v>8.25</v>
       </c>
       <c r="G87" s="2">
-        <v>45930.0</v>
+        <v>46008.0</v>
       </c>
       <c r="H87" s="2">
-        <v>48852.0</v>
+        <v>49660.0</v>
       </c>
       <c r="I87" s="2">
-        <v>48848.0</v>
+        <v>49650.0</v>
       </c>
       <c r="J87">
-        <v>1064</v>
+        <v>4000</v>
       </c>
       <c r="K87">
         <v>1000.0</v>
       </c>
       <c r="L87" t="s">
         <v>28</v>
       </c>
-      <c r="M87">
-        <v>0.196721</v>
+      <c r="O87">
+        <v>7.519669</v>
       </c>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B88" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C88" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D88" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E88" t="s">
         <v>27</v>
       </c>
       <c r="F88">
-        <v>8.0</v>
+        <v>8.725</v>
       </c>
       <c r="G88" s="2">
-        <v>45645.0</v>
+        <v>45392.0</v>
       </c>
       <c r="H88" s="2">
-        <v>46375.0</v>
+        <v>46670.0</v>
       </c>
       <c r="I88" s="2">
-        <v>46366.0</v>
+        <v>46664.0</v>
       </c>
       <c r="J88">
-        <v>500000</v>
+        <v>1500</v>
       </c>
       <c r="K88">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L88" t="s">
         <v>28</v>
       </c>
-      <c r="M88">
-[...4 lines deleted...]
-      </c>
       <c r="O88">
-        <v>5.74756</v>
-[...11 lines deleted...]
-        <v>101.5</v>
+        <v>6.362037</v>
       </c>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" t="s">
         <v>23</v>
       </c>
       <c r="B89" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C89" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D89" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E89" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="F89">
-        <v>7.5</v>
+        <v>8.658</v>
       </c>
       <c r="G89" s="2">
-        <v>45638.0</v>
+        <v>45757.0</v>
       </c>
       <c r="H89" s="2">
-        <v>47099.0</v>
+        <v>47036.0</v>
       </c>
       <c r="I89" s="2">
-        <v>47093.0</v>
+        <v>47028.0</v>
       </c>
       <c r="J89">
-        <v>8000</v>
+        <v>3000</v>
       </c>
       <c r="K89">
         <v>1000.0</v>
       </c>
       <c r="L89" t="s">
         <v>28</v>
-      </c>
-[...19 lines deleted...]
-        <v>100.85</v>
       </c>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" t="s">
         <v>23</v>
       </c>
       <c r="B90" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C90" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="D90" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E90" t="s">
         <v>27</v>
       </c>
       <c r="F90">
-        <v>8.314</v>
+        <v>8.32</v>
       </c>
       <c r="G90" s="2">
-        <v>45392.0</v>
+        <v>45726.0</v>
       </c>
       <c r="H90" s="2">
-        <v>46670.0</v>
+        <v>47128.0</v>
       </c>
       <c r="I90" s="2">
-        <v>46664.0</v>
+        <v>47120.0</v>
       </c>
       <c r="J90">
-        <v>1500</v>
+        <v>2150</v>
       </c>
       <c r="K90">
         <v>1000.0</v>
       </c>
       <c r="L90" t="s">
         <v>28</v>
-      </c>
-[...10 lines deleted...]
-        <v>103.0</v>
       </c>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" t="s">
         <v>23</v>
       </c>
       <c r="B91" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="C91" t="s">
         <v>296</v>
       </c>
       <c r="D91" t="s">
         <v>297</v>
       </c>
       <c r="E91" t="s">
         <v>27</v>
       </c>
       <c r="F91">
-        <v>8.304</v>
+        <v>8.758</v>
       </c>
       <c r="G91" s="2">
-        <v>45757.0</v>
+        <v>45971.0</v>
       </c>
       <c r="H91" s="2">
-        <v>47036.0</v>
+        <v>47248.0</v>
       </c>
       <c r="I91" s="2">
-        <v>47028.0</v>
+        <v>47240.0</v>
       </c>
       <c r="J91">
-        <v>3000</v>
+        <v>3315</v>
       </c>
       <c r="K91">
         <v>1000.0</v>
       </c>
       <c r="L91" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>-0.023067</v>
       </c>
     </row>
     <row r="92" spans="1:23">
       <c r="A92" t="s">
-        <v>23</v>
+        <v>205</v>
       </c>
       <c r="B92" t="s">
         <v>298</v>
       </c>
       <c r="C92" t="s">
         <v>299</v>
       </c>
       <c r="D92" t="s">
         <v>300</v>
       </c>
       <c r="E92" t="s">
         <v>27</v>
       </c>
       <c r="F92">
-        <v>8.32</v>
+        <v>9.069</v>
       </c>
       <c r="G92" s="2">
-        <v>45726.0</v>
+        <v>45533.0</v>
       </c>
       <c r="H92" s="2">
-        <v>47128.0</v>
+        <v>47359.0</v>
       </c>
       <c r="I92" s="2">
-        <v>47120.0</v>
+        <v>47352.0</v>
       </c>
       <c r="J92">
-        <v>2150</v>
+        <v>230150</v>
       </c>
       <c r="K92">
         <v>1000.0</v>
       </c>
       <c r="L92" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.670222</v>
       </c>
     </row>
     <row r="93" spans="1:23">
       <c r="A93" t="s">
-        <v>74</v>
+        <v>32</v>
       </c>
       <c r="B93" t="s">
         <v>301</v>
       </c>
       <c r="C93" t="s">
         <v>302</v>
       </c>
       <c r="D93" t="s">
         <v>303</v>
       </c>
       <c r="E93" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F93">
-        <v>9.069</v>
+        <v>6.0</v>
       </c>
       <c r="G93" s="2">
-        <v>45533.0</v>
+        <v>45611.0</v>
       </c>
       <c r="H93" s="2">
-        <v>47359.0</v>
+        <v>49263.0</v>
       </c>
       <c r="I93" s="2">
-        <v>47352.0</v>
+        <v>49256.0</v>
       </c>
       <c r="J93">
-        <v>230150</v>
+        <v>20000</v>
       </c>
       <c r="K93">
         <v>1000.0</v>
       </c>
       <c r="L93" t="s">
         <v>28</v>
       </c>
-      <c r="M93">
-        <v>14.8127</v>
+      <c r="O93">
+        <v>5.773759</v>
       </c>
     </row>
     <row r="94" spans="1:23">
       <c r="A94" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B94" t="s">
         <v>304</v>
       </c>
       <c r="C94" t="s">
         <v>305</v>
       </c>
       <c r="D94" t="s">
         <v>306</v>
       </c>
       <c r="E94" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F94">
-        <v>6.0</v>
+        <v>10.5</v>
       </c>
       <c r="G94" s="2">
-        <v>45611.0</v>
+        <v>45198.0</v>
       </c>
       <c r="H94" s="2">
-        <v>49263.0</v>
+        <v>48851.0</v>
       </c>
       <c r="I94" s="2">
-        <v>49256.0</v>
+        <v>48845.0</v>
       </c>
       <c r="J94">
-        <v>20000</v>
+        <v>35000</v>
       </c>
       <c r="K94">
         <v>1000.0</v>
       </c>
       <c r="L94" t="s">
         <v>28</v>
       </c>
-      <c r="M94">
-[...4 lines deleted...]
-      </c>
       <c r="O94">
-        <v>5.587361</v>
-[...23 lines deleted...]
-        <v>102.799999</v>
+        <v>7.49708</v>
       </c>
     </row>
     <row r="95" spans="1:23">
       <c r="A95" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B95" t="s">
         <v>307</v>
       </c>
       <c r="C95" t="s">
         <v>308</v>
       </c>
       <c r="D95" t="s">
         <v>309</v>
       </c>
       <c r="E95" t="s">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="F95">
-        <v>10.5</v>
+        <v>10.0</v>
       </c>
       <c r="G95" s="2">
-        <v>45198.0</v>
+        <v>45625.0</v>
       </c>
       <c r="H95" s="2">
-        <v>48851.0</v>
+        <v>46721.0</v>
       </c>
       <c r="I95" s="2">
-        <v>48845.0</v>
+        <v>46715.0</v>
       </c>
       <c r="J95">
-        <v>35000</v>
+        <v>100000</v>
       </c>
       <c r="K95">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L95" t="s">
         <v>28</v>
       </c>
-      <c r="M95">
-[...4 lines deleted...]
-      </c>
       <c r="O95">
-        <v>7.237547</v>
-[...23 lines deleted...]
-        <v>118.7</v>
+        <v>8.372956</v>
       </c>
     </row>
     <row r="96" spans="1:23">
       <c r="A96" t="s">
-        <v>29</v>
+        <v>183</v>
       </c>
       <c r="B96" t="s">
         <v>310</v>
       </c>
       <c r="C96" t="s">
         <v>311</v>
       </c>
       <c r="D96" t="s">
         <v>312</v>
       </c>
       <c r="E96" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>10.0</v>
+        <v>27</v>
       </c>
       <c r="G96" s="2">
-        <v>45625.0</v>
+        <v>44258.0</v>
       </c>
       <c r="H96" s="2">
-        <v>46721.0</v>
+        <v>46815.0</v>
       </c>
       <c r="I96" s="2">
-        <v>46715.0</v>
+        <v>46811.0</v>
       </c>
       <c r="J96">
-        <v>100000</v>
+        <v>4900000</v>
       </c>
       <c r="K96">
         <v>100.0</v>
       </c>
       <c r="L96" t="s">
         <v>28</v>
       </c>
-      <c r="M96">
-[...31 lines deleted...]
-      </c>
     </row>
     <row r="97" spans="1:23">
       <c r="A97" t="s">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="B97" t="s">
         <v>313</v>
       </c>
       <c r="C97" t="s">
         <v>314</v>
       </c>
       <c r="D97" t="s">
         <v>315</v>
       </c>
       <c r="E97" t="s">
         <v>27</v>
       </c>
+      <c r="F97">
+        <v>0.1</v>
+      </c>
       <c r="G97" s="2">
-        <v>44349.0</v>
+        <v>43796.0</v>
       </c>
       <c r="H97" s="2">
-        <v>46175.0</v>
+        <v>46353.0</v>
       </c>
       <c r="I97" s="2">
-        <v>46169.0</v>
+        <v>46349.0</v>
       </c>
       <c r="J97">
-        <v>4700000</v>
+        <v>3450000</v>
       </c>
       <c r="K97">
         <v>100.0</v>
       </c>
       <c r="L97" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" t="s">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="B98" t="s">
         <v>316</v>
       </c>
       <c r="C98" t="s">
         <v>317</v>
       </c>
       <c r="D98" t="s">
         <v>318</v>
       </c>
       <c r="E98" t="s">
         <v>27</v>
       </c>
+      <c r="F98">
+        <v>0.2</v>
+      </c>
       <c r="G98" s="2">
-        <v>44258.0</v>
+        <v>43705.0</v>
       </c>
       <c r="H98" s="2">
-        <v>46815.0</v>
+        <v>47358.0</v>
       </c>
       <c r="I98" s="2">
-        <v>46811.0</v>
+        <v>47352.0</v>
       </c>
       <c r="J98">
-        <v>4900000</v>
+        <v>4000000</v>
       </c>
       <c r="K98">
         <v>100.0</v>
       </c>
       <c r="L98" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="99" spans="1:23">
       <c r="A99" t="s">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="B99" t="s">
         <v>319</v>
       </c>
       <c r="C99" t="s">
         <v>320</v>
       </c>
       <c r="D99" t="s">
         <v>321</v>
       </c>
       <c r="E99" t="s">
         <v>27</v>
       </c>
       <c r="F99">
-        <v>0.1</v>
+        <v>0.3</v>
       </c>
       <c r="G99" s="2">
-        <v>43796.0</v>
+        <v>43873.0</v>
       </c>
       <c r="H99" s="2">
-        <v>46353.0</v>
+        <v>48256.0</v>
       </c>
       <c r="I99" s="2">
-        <v>46349.0</v>
+        <v>48250.0</v>
       </c>
       <c r="J99">
-        <v>3450000</v>
+        <v>2440000</v>
       </c>
       <c r="K99">
         <v>100.0</v>
       </c>
       <c r="L99" t="s">
         <v>28</v>
       </c>
-      <c r="M99">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="100" spans="1:23">
       <c r="A100" t="s">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="B100" t="s">
         <v>322</v>
       </c>
       <c r="C100" t="s">
         <v>323</v>
       </c>
       <c r="D100" t="s">
         <v>324</v>
       </c>
       <c r="E100" t="s">
         <v>27</v>
       </c>
       <c r="F100">
-        <v>0.2</v>
+        <v>1.1</v>
       </c>
       <c r="G100" s="2">
-        <v>43705.0</v>
+        <v>42851.0</v>
       </c>
       <c r="H100" s="2">
-        <v>47358.0</v>
+        <v>46503.0</v>
       </c>
       <c r="I100" s="2">
-        <v>47352.0</v>
+        <v>46497.0</v>
       </c>
       <c r="J100">
-        <v>4000000</v>
+        <v>3150000</v>
       </c>
       <c r="K100">
         <v>100.0</v>
       </c>
       <c r="L100" t="s">
         <v>28</v>
       </c>
-      <c r="M100">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="101" spans="1:23">
       <c r="A101" t="s">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="B101" t="s">
         <v>325</v>
       </c>
       <c r="C101" t="s">
         <v>326</v>
       </c>
       <c r="D101" t="s">
         <v>327</v>
       </c>
       <c r="E101" t="s">
         <v>27</v>
       </c>
       <c r="F101">
-        <v>0.3</v>
+        <v>2.3</v>
       </c>
       <c r="G101" s="2">
-        <v>43873.0</v>
+        <v>44755.0</v>
       </c>
       <c r="H101" s="2">
-        <v>48256.0</v>
+        <v>46581.0</v>
       </c>
       <c r="I101" s="2">
-        <v>48250.0</v>
+        <v>46575.0</v>
       </c>
       <c r="J101">
-        <v>2440000</v>
+        <v>12300000</v>
       </c>
       <c r="K101">
         <v>100.0</v>
       </c>
       <c r="L101" t="s">
         <v>28</v>
       </c>
-      <c r="M101">
-        <v>0.046</v>
+      <c r="O101">
+        <v>2.720875</v>
       </c>
     </row>
     <row r="102" spans="1:23">
       <c r="A102" t="s">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="B102" t="s">
         <v>328</v>
       </c>
       <c r="C102" t="s">
         <v>329</v>
       </c>
       <c r="D102" t="s">
         <v>330</v>
       </c>
       <c r="E102" t="s">
         <v>27</v>
       </c>
       <c r="F102">
-        <v>1.1</v>
+        <v>2.4</v>
       </c>
       <c r="G102" s="2">
-        <v>42851.0</v>
+        <v>44727.0</v>
       </c>
       <c r="H102" s="2">
-        <v>46503.0</v>
+        <v>47467.0</v>
       </c>
       <c r="I102" s="2">
-        <v>46497.0</v>
+        <v>47463.0</v>
       </c>
       <c r="J102">
-        <v>3150000</v>
+        <v>10250000</v>
       </c>
       <c r="K102">
         <v>100.0</v>
       </c>
       <c r="L102" t="s">
         <v>28</v>
       </c>
-      <c r="M102">
-[...9 lines deleted...]
-        <v>98.04</v>
+      <c r="O102">
+        <v>3.032597</v>
       </c>
     </row>
     <row r="103" spans="1:23">
       <c r="A103" t="s">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="B103" t="s">
         <v>331</v>
       </c>
       <c r="C103" t="s">
         <v>332</v>
       </c>
       <c r="D103" t="s">
         <v>333</v>
       </c>
       <c r="E103" t="s">
         <v>27</v>
       </c>
       <c r="F103">
-        <v>2.3</v>
+        <v>2.7</v>
       </c>
       <c r="G103" s="2">
-        <v>44755.0</v>
+        <v>45693.0</v>
       </c>
       <c r="H103" s="2">
-        <v>46581.0</v>
+        <v>46970.0</v>
       </c>
       <c r="I103" s="2">
-        <v>46575.0</v>
+        <v>46966.0</v>
       </c>
       <c r="J103">
-        <v>12300000</v>
+        <v>15400000</v>
       </c>
       <c r="K103">
         <v>100.0</v>
       </c>
       <c r="L103" t="s">
         <v>28</v>
       </c>
-      <c r="M103">
-[...9 lines deleted...]
-        <v>99.05</v>
+      <c r="O103">
+        <v>2.95172</v>
       </c>
     </row>
     <row r="104" spans="1:23">
       <c r="A104" t="s">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="B104" t="s">
         <v>334</v>
       </c>
       <c r="C104" t="s">
         <v>335</v>
       </c>
       <c r="D104" t="s">
         <v>336</v>
       </c>
       <c r="E104" t="s">
         <v>27</v>
       </c>
       <c r="F104">
-        <v>2.4</v>
+        <v>3.9</v>
       </c>
       <c r="G104" s="2">
-        <v>44727.0</v>
+        <v>45140.0</v>
       </c>
       <c r="H104" s="2">
-        <v>47467.0</v>
+        <v>46236.0</v>
       </c>
       <c r="I104" s="2">
-        <v>47463.0</v>
+        <v>46231.0</v>
       </c>
       <c r="J104">
-        <v>10250000</v>
+        <v>11150000</v>
       </c>
       <c r="K104">
         <v>100.0</v>
       </c>
       <c r="L104" t="s">
         <v>28</v>
       </c>
-      <c r="M104">
-        <v>0.7562</v>
+      <c r="O104">
+        <v>2.220219</v>
       </c>
     </row>
     <row r="105" spans="1:23">
       <c r="A105" t="s">
-        <v>190</v>
+        <v>205</v>
       </c>
       <c r="B105" t="s">
         <v>337</v>
       </c>
       <c r="C105" t="s">
         <v>338</v>
       </c>
       <c r="D105" t="s">
         <v>339</v>
       </c>
       <c r="E105" t="s">
         <v>27</v>
       </c>
       <c r="F105">
-        <v>2.7</v>
+        <v>0.5</v>
       </c>
       <c r="G105" s="2">
-        <v>45693.0</v>
+        <v>44040.0</v>
       </c>
       <c r="H105" s="2">
-        <v>46970.0</v>
+        <v>54997.0</v>
       </c>
       <c r="I105" s="2">
-        <v>46966.0</v>
+        <v>54991.0</v>
       </c>
       <c r="J105">
-        <v>13250000</v>
+        <v>1750000</v>
       </c>
       <c r="K105">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L105" t="s">
         <v>28</v>
-      </c>
-[...10 lines deleted...]
-        <v>99.5473</v>
       </c>
     </row>
     <row r="106" spans="1:23">
       <c r="A106" t="s">
-        <v>190</v>
+        <v>205</v>
       </c>
       <c r="B106" t="s">
         <v>340</v>
       </c>
       <c r="C106" t="s">
         <v>341</v>
       </c>
       <c r="D106" t="s">
         <v>342</v>
       </c>
       <c r="E106" t="s">
         <v>27</v>
       </c>
       <c r="F106">
-        <v>3.9</v>
+        <v>0.5</v>
       </c>
       <c r="G106" s="2">
-        <v>45140.0</v>
+        <v>43635.0</v>
       </c>
       <c r="H106" s="2">
-        <v>46236.0</v>
+        <v>47288.0</v>
       </c>
       <c r="I106" s="2">
-        <v>46231.0</v>
+        <v>47283.0</v>
       </c>
       <c r="J106">
-        <v>11150000</v>
+        <v>735000</v>
       </c>
       <c r="K106">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L106" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.6712</v>
       </c>
     </row>
     <row r="107" spans="1:23">
       <c r="A107" t="s">
-        <v>74</v>
+        <v>205</v>
       </c>
       <c r="B107" t="s">
         <v>343</v>
       </c>
       <c r="C107" t="s">
         <v>344</v>
       </c>
       <c r="D107" t="s">
         <v>345</v>
       </c>
       <c r="E107" t="s">
         <v>27</v>
       </c>
       <c r="F107">
-        <v>0.5</v>
+        <v>0.75</v>
       </c>
       <c r="G107" s="2">
-        <v>44040.0</v>
+        <v>43957.0</v>
       </c>
       <c r="H107" s="2">
-        <v>54997.0</v>
+        <v>47609.0</v>
       </c>
       <c r="I107" s="2">
-        <v>54991.0</v>
+        <v>47603.0</v>
       </c>
       <c r="J107">
-        <v>1750000</v>
+        <v>1250000</v>
       </c>
       <c r="K107">
         <v>1000.0</v>
       </c>
       <c r="L107" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.3493</v>
       </c>
     </row>
     <row r="108" spans="1:23">
       <c r="A108" t="s">
-        <v>74</v>
+        <v>205</v>
       </c>
       <c r="B108" t="s">
         <v>346</v>
       </c>
       <c r="C108" t="s">
         <v>347</v>
       </c>
       <c r="D108" t="s">
         <v>348</v>
       </c>
       <c r="E108" t="s">
         <v>27</v>
       </c>
       <c r="F108">
-        <v>0.5</v>
+        <v>0.75</v>
       </c>
       <c r="G108" s="2">
-        <v>43635.0</v>
+        <v>44392.0</v>
       </c>
       <c r="H108" s="2">
-        <v>47288.0</v>
+        <v>55349.0</v>
       </c>
       <c r="I108" s="2">
-        <v>47283.0</v>
+        <v>55345.0</v>
       </c>
       <c r="J108">
-        <v>735000</v>
+        <v>750000</v>
       </c>
       <c r="K108">
         <v>1000.0</v>
       </c>
       <c r="L108" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.4027</v>
       </c>
     </row>
     <row r="109" spans="1:23">
       <c r="A109" t="s">
-        <v>74</v>
+        <v>205</v>
       </c>
       <c r="B109" t="s">
         <v>349</v>
       </c>
       <c r="C109" t="s">
         <v>350</v>
       </c>
       <c r="D109" t="s">
         <v>351</v>
       </c>
       <c r="E109" t="s">
         <v>27</v>
       </c>
       <c r="F109">
-        <v>0.75</v>
+        <v>0.95</v>
       </c>
       <c r="G109" s="2">
-        <v>43957.0</v>
+        <v>42881.0</v>
       </c>
       <c r="H109" s="2">
-        <v>47609.0</v>
+        <v>46533.0</v>
       </c>
       <c r="I109" s="2">
-        <v>47603.0</v>
+        <v>46527.0</v>
       </c>
       <c r="J109">
-        <v>1250000</v>
+        <v>750000</v>
       </c>
       <c r="K109">
         <v>1000.0</v>
       </c>
       <c r="L109" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.6945</v>
       </c>
     </row>
     <row r="110" spans="1:23">
       <c r="A110" t="s">
-        <v>74</v>
+        <v>205</v>
       </c>
       <c r="B110" t="s">
         <v>352</v>
       </c>
       <c r="C110" t="s">
         <v>353</v>
       </c>
       <c r="D110" t="s">
         <v>354</v>
       </c>
       <c r="E110" t="s">
         <v>27</v>
       </c>
       <c r="F110">
-        <v>0.75</v>
+        <v>1.625</v>
       </c>
       <c r="G110" s="2">
-        <v>44392.0</v>
+        <v>43635.0</v>
       </c>
       <c r="H110" s="2">
-        <v>55349.0</v>
+        <v>54593.0</v>
       </c>
       <c r="I110" s="2">
-        <v>55345.0</v>
+        <v>54589.0</v>
       </c>
       <c r="J110">
-        <v>750000</v>
+        <v>850000</v>
       </c>
       <c r="K110">
         <v>1000.0</v>
       </c>
       <c r="L110" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.5507</v>
       </c>
     </row>
     <row r="111" spans="1:23">
       <c r="A111" t="s">
-        <v>74</v>
+        <v>205</v>
       </c>
       <c r="B111" t="s">
         <v>355</v>
       </c>
       <c r="C111" t="s">
         <v>356</v>
       </c>
       <c r="D111" t="s">
         <v>357</v>
       </c>
       <c r="E111" t="s">
         <v>27</v>
       </c>
       <c r="F111">
-        <v>0.95</v>
+        <v>2.1</v>
       </c>
       <c r="G111" s="2">
         <v>42881.0</v>
       </c>
       <c r="H111" s="2">
-        <v>46533.0</v>
+        <v>53838.0</v>
       </c>
       <c r="I111" s="2">
-        <v>46527.0</v>
+        <v>53833.0</v>
       </c>
       <c r="J111">
         <v>750000</v>
       </c>
       <c r="K111">
         <v>1000.0</v>
       </c>
       <c r="L111" t="s">
         <v>28</v>
       </c>
-      <c r="M111">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="112" spans="1:23">
       <c r="A112" t="s">
-        <v>74</v>
+        <v>205</v>
       </c>
       <c r="B112" t="s">
         <v>358</v>
       </c>
       <c r="C112" t="s">
         <v>359</v>
       </c>
       <c r="D112" t="s">
         <v>360</v>
       </c>
       <c r="E112" t="s">
         <v>27</v>
       </c>
       <c r="F112">
-        <v>1.625</v>
+        <v>2.125</v>
       </c>
       <c r="G112" s="2">
-        <v>43635.0</v>
+        <v>41941.0</v>
       </c>
       <c r="H112" s="2">
-        <v>54593.0</v>
+        <v>46324.0</v>
       </c>
       <c r="I112" s="2">
-        <v>54589.0</v>
+        <v>46318.0</v>
       </c>
       <c r="J112">
-        <v>850000</v>
+        <v>1085000</v>
       </c>
       <c r="K112">
         <v>1000.0</v>
       </c>
       <c r="L112" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.3089</v>
       </c>
     </row>
     <row r="113" spans="1:23">
       <c r="A113" t="s">
-        <v>74</v>
+        <v>205</v>
       </c>
       <c r="B113" t="s">
         <v>361</v>
       </c>
       <c r="C113" t="s">
         <v>362</v>
       </c>
       <c r="D113" t="s">
         <v>363</v>
       </c>
       <c r="E113" t="s">
         <v>27</v>
       </c>
       <c r="F113">
-        <v>2.1</v>
+        <v>2.125</v>
       </c>
       <c r="G113" s="2">
-        <v>42881.0</v>
+        <v>44713.0</v>
       </c>
       <c r="H113" s="2">
-        <v>53838.0</v>
+        <v>48366.0</v>
       </c>
       <c r="I113" s="2">
-        <v>53833.0</v>
+        <v>48360.0</v>
       </c>
       <c r="J113">
-        <v>750000</v>
+        <v>1740000</v>
       </c>
       <c r="K113">
         <v>1000.0</v>
       </c>
       <c r="L113" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.8296</v>
       </c>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" t="s">
-        <v>74</v>
+        <v>205</v>
       </c>
       <c r="B114" t="s">
         <v>364</v>
       </c>
       <c r="C114" t="s">
         <v>365</v>
       </c>
       <c r="D114" t="s">
         <v>366</v>
       </c>
       <c r="E114" t="s">
         <v>27</v>
       </c>
       <c r="F114">
         <v>2.125</v>
       </c>
       <c r="G114" s="2">
-        <v>41941.0</v>
+        <v>42299.0</v>
       </c>
       <c r="H114" s="2">
-        <v>46324.0</v>
+        <v>49604.0</v>
       </c>
       <c r="I114" s="2">
-        <v>46318.0</v>
+        <v>49598.0</v>
       </c>
       <c r="J114">
-        <v>1085000</v>
+        <v>1310000</v>
       </c>
       <c r="K114">
         <v>1000.0</v>
       </c>
       <c r="L114" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.9432</v>
       </c>
     </row>
     <row r="115" spans="1:23">
       <c r="A115" t="s">
-        <v>74</v>
+        <v>205</v>
       </c>
       <c r="B115" t="s">
         <v>367</v>
       </c>
       <c r="C115" t="s">
         <v>368</v>
       </c>
       <c r="D115" t="s">
         <v>369</v>
       </c>
       <c r="E115" t="s">
         <v>27</v>
       </c>
       <c r="F115">
-        <v>2.125</v>
+        <v>2.875</v>
       </c>
       <c r="G115" s="2">
-        <v>44713.0</v>
+        <v>45685.0</v>
       </c>
       <c r="H115" s="2">
-        <v>48366.0</v>
+        <v>47511.0</v>
       </c>
       <c r="I115" s="2">
-        <v>48360.0</v>
+        <v>47508.0</v>
       </c>
       <c r="J115">
-        <v>1740000</v>
+        <v>1625000</v>
       </c>
       <c r="K115">
         <v>1000.0</v>
       </c>
       <c r="L115" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.8164</v>
       </c>
     </row>
     <row r="116" spans="1:23">
       <c r="A116" t="s">
-        <v>74</v>
+        <v>205</v>
       </c>
       <c r="B116" t="s">
         <v>370</v>
       </c>
       <c r="C116" t="s">
         <v>371</v>
       </c>
       <c r="D116" t="s">
         <v>372</v>
       </c>
       <c r="E116" t="s">
         <v>27</v>
       </c>
       <c r="F116">
-        <v>2.125</v>
+        <v>3.0</v>
       </c>
       <c r="G116" s="2">
-        <v>42299.0</v>
+        <v>46044.0</v>
       </c>
       <c r="H116" s="2">
-        <v>49604.0</v>
+        <v>47870.0</v>
       </c>
       <c r="I116" s="2">
-        <v>49598.0</v>
+        <v>47864.0</v>
       </c>
       <c r="J116">
-        <v>1310000</v>
+        <v>1430000</v>
       </c>
       <c r="K116">
         <v>1000.0</v>
       </c>
       <c r="L116" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.9839</v>
       </c>
     </row>
     <row r="117" spans="1:23">
       <c r="A117" t="s">
-        <v>74</v>
+        <v>205</v>
       </c>
       <c r="B117" t="s">
         <v>373</v>
       </c>
       <c r="C117" t="s">
         <v>374</v>
       </c>
       <c r="D117" t="s">
         <v>375</v>
       </c>
       <c r="E117" t="s">
         <v>27</v>
       </c>
       <c r="F117">
-        <v>2.875</v>
+        <v>3.5</v>
       </c>
       <c r="G117" s="2">
-        <v>45685.0</v>
+        <v>45476.0</v>
       </c>
       <c r="H117" s="2">
-        <v>47511.0</v>
+        <v>48032.0</v>
       </c>
       <c r="I117" s="2">
-        <v>47508.0</v>
+        <v>48029.0</v>
       </c>
       <c r="J117">
-        <v>1625000</v>
+        <v>1540000</v>
       </c>
       <c r="K117">
         <v>1000.0</v>
       </c>
       <c r="L117" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.5592</v>
       </c>
     </row>
     <row r="118" spans="1:23">
       <c r="A118" t="s">
-        <v>74</v>
+        <v>205</v>
       </c>
       <c r="B118" t="s">
         <v>376</v>
       </c>
       <c r="C118" t="s">
         <v>377</v>
       </c>
       <c r="D118" t="s">
         <v>378</v>
       </c>
       <c r="E118" t="s">
         <v>27</v>
       </c>
       <c r="F118">
-        <v>3.0</v>
+        <v>3.5</v>
       </c>
       <c r="G118" s="2">
-        <v>46044.0</v>
+        <v>45335.0</v>
       </c>
       <c r="H118" s="2">
-        <v>47870.0</v>
+        <v>48988.0</v>
       </c>
       <c r="I118" s="2">
-        <v>47864.0</v>
+        <v>48982.0</v>
       </c>
       <c r="J118">
-        <v>1280000</v>
+        <v>2380000</v>
       </c>
       <c r="K118">
         <v>1000.0</v>
       </c>
       <c r="L118" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.6329</v>
       </c>
     </row>
     <row r="119" spans="1:23">
       <c r="A119" t="s">
-        <v>74</v>
+        <v>205</v>
       </c>
       <c r="B119" t="s">
         <v>379</v>
       </c>
       <c r="C119" t="s">
         <v>380</v>
       </c>
       <c r="D119" t="s">
         <v>381</v>
       </c>
       <c r="E119" t="s">
         <v>27</v>
       </c>
       <c r="F119">
-        <v>3.5</v>
+        <v>3.625</v>
       </c>
       <c r="G119" s="2">
-        <v>45476.0</v>
+        <v>45910.0</v>
       </c>
       <c r="H119" s="2">
-        <v>48032.0</v>
+        <v>49744.0</v>
       </c>
       <c r="I119" s="2">
-        <v>48029.0</v>
+        <v>49738.0</v>
       </c>
       <c r="J119">
-        <v>1540000</v>
+        <v>1035000</v>
       </c>
       <c r="K119">
         <v>1000.0</v>
       </c>
       <c r="L119" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.6849</v>
       </c>
     </row>
     <row r="120" spans="1:23">
       <c r="A120" t="s">
-        <v>74</v>
+        <v>205</v>
       </c>
       <c r="B120" t="s">
         <v>382</v>
       </c>
       <c r="C120" t="s">
         <v>383</v>
       </c>
       <c r="D120" t="s">
         <v>384</v>
       </c>
       <c r="E120" t="s">
         <v>27</v>
       </c>
       <c r="F120">
-        <v>3.5</v>
+        <v>3.625</v>
       </c>
       <c r="G120" s="2">
-        <v>45335.0</v>
+        <v>45685.0</v>
       </c>
       <c r="H120" s="2">
-        <v>48988.0</v>
+        <v>51163.0</v>
       </c>
       <c r="I120" s="2">
-        <v>48982.0</v>
+        <v>51159.0</v>
       </c>
       <c r="J120">
-        <v>2380000</v>
+        <v>1000000</v>
       </c>
       <c r="K120">
         <v>1000.0</v>
       </c>
       <c r="L120" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.5274</v>
       </c>
     </row>
     <row r="121" spans="1:23">
       <c r="A121" t="s">
-        <v>74</v>
+        <v>205</v>
       </c>
       <c r="B121" t="s">
         <v>385</v>
       </c>
       <c r="C121" t="s">
         <v>386</v>
       </c>
       <c r="D121" t="s">
         <v>387</v>
       </c>
       <c r="E121" t="s">
         <v>27</v>
       </c>
       <c r="F121">
-        <v>3.625</v>
+        <v>3.875</v>
       </c>
       <c r="G121" s="2">
-        <v>45910.0</v>
+        <v>45091.0</v>
       </c>
       <c r="H121" s="2">
-        <v>49744.0</v>
+        <v>48744.0</v>
       </c>
       <c r="I121" s="2">
-        <v>49738.0</v>
+        <v>48738.0</v>
       </c>
       <c r="J121">
-        <v>1000000</v>
+        <v>1340000</v>
       </c>
       <c r="K121">
         <v>1000.0</v>
       </c>
       <c r="L121" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.2979</v>
       </c>
     </row>
     <row r="122" spans="1:23">
       <c r="A122" t="s">
-        <v>74</v>
+        <v>205</v>
       </c>
       <c r="B122" t="s">
         <v>388</v>
       </c>
       <c r="C122" t="s">
         <v>389</v>
       </c>
       <c r="D122" t="s">
         <v>390</v>
       </c>
       <c r="E122" t="s">
         <v>27</v>
       </c>
       <c r="F122">
-        <v>3.625</v>
+        <v>4.125</v>
       </c>
       <c r="G122" s="2">
-        <v>45685.0</v>
+        <v>44859.0</v>
       </c>
       <c r="H122" s="2">
-        <v>51163.0</v>
+        <v>46868.0</v>
       </c>
       <c r="I122" s="2">
-        <v>51159.0</v>
+        <v>46863.0</v>
       </c>
       <c r="J122">
-        <v>1000000</v>
+        <v>1180000</v>
       </c>
       <c r="K122">
         <v>1000.0</v>
       </c>
       <c r="L122" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.7051</v>
       </c>
     </row>
     <row r="123" spans="1:23">
       <c r="A123" t="s">
-        <v>74</v>
+        <v>205</v>
       </c>
       <c r="B123" t="s">
         <v>391</v>
       </c>
       <c r="C123" t="s">
         <v>392</v>
       </c>
       <c r="D123" t="s">
         <v>393</v>
       </c>
       <c r="E123" t="s">
         <v>27</v>
       </c>
       <c r="F123">
-        <v>3.875</v>
+        <v>4.125</v>
       </c>
       <c r="G123" s="2">
-        <v>45091.0</v>
+        <v>46044.0</v>
       </c>
       <c r="H123" s="2">
-        <v>48744.0</v>
+        <v>51523.0</v>
       </c>
       <c r="I123" s="2">
-        <v>48738.0</v>
+        <v>51517.0</v>
       </c>
       <c r="J123">
-        <v>1285000</v>
+        <v>750000</v>
       </c>
       <c r="K123">
         <v>1000.0</v>
       </c>
       <c r="L123" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>3.1743</v>
       </c>
     </row>
     <row r="124" spans="1:23">
       <c r="A124" t="s">
-        <v>74</v>
+        <v>205</v>
       </c>
       <c r="B124" t="s">
         <v>394</v>
       </c>
       <c r="C124" t="s">
         <v>395</v>
       </c>
       <c r="D124" t="s">
         <v>396</v>
       </c>
       <c r="E124" t="s">
         <v>27</v>
       </c>
       <c r="F124">
-        <v>4.125</v>
+        <v>4.25</v>
       </c>
       <c r="G124" s="2">
-        <v>44859.0</v>
+        <v>45910.0</v>
       </c>
       <c r="H124" s="2">
-        <v>46868.0</v>
+        <v>53215.0</v>
       </c>
       <c r="I124" s="2">
-        <v>46863.0</v>
+        <v>53210.0</v>
       </c>
       <c r="J124">
-        <v>1180000</v>
+        <v>750000</v>
       </c>
       <c r="K124">
         <v>1000.0</v>
       </c>
       <c r="L124" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>3.9442</v>
       </c>
     </row>
     <row r="125" spans="1:23">
       <c r="A125" t="s">
-        <v>74</v>
+        <v>183</v>
       </c>
       <c r="B125" t="s">
         <v>397</v>
       </c>
       <c r="C125" t="s">
         <v>398</v>
       </c>
       <c r="D125" t="s">
         <v>399</v>
       </c>
       <c r="E125" t="s">
         <v>27</v>
       </c>
       <c r="F125">
-        <v>4.125</v>
+        <v>1.2</v>
       </c>
       <c r="G125" s="2">
-        <v>46044.0</v>
+        <v>43223.0</v>
       </c>
       <c r="H125" s="2">
-        <v>51523.0</v>
+        <v>46876.0</v>
       </c>
       <c r="I125" s="2">
-        <v>51517.0</v>
+        <v>46870.0</v>
       </c>
       <c r="J125">
-        <v>750000</v>
+        <v>680000</v>
       </c>
       <c r="K125">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L125" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.8702</v>
       </c>
     </row>
     <row r="126" spans="1:23">
       <c r="A126" t="s">
-        <v>74</v>
+        <v>183</v>
       </c>
       <c r="B126" t="s">
         <v>400</v>
       </c>
       <c r="C126" t="s">
         <v>401</v>
       </c>
       <c r="D126" t="s">
         <v>402</v>
       </c>
       <c r="E126" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>4.25</v>
+        <v>58</v>
       </c>
       <c r="G126" s="2">
-        <v>45910.0</v>
+        <v>44015.0</v>
       </c>
       <c r="H126" s="2">
-        <v>53215.0</v>
+        <v>46571.0</v>
       </c>
       <c r="I126" s="2">
-        <v>53210.0</v>
+        <v>46567.0</v>
       </c>
       <c r="J126">
-        <v>750000</v>
+        <v>80000</v>
       </c>
       <c r="K126">
         <v>1000.0</v>
       </c>
       <c r="L126" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.4568</v>
       </c>
     </row>
     <row r="127" spans="1:23">
       <c r="A127" t="s">
-        <v>190</v>
+        <v>32</v>
       </c>
       <c r="B127" t="s">
         <v>403</v>
       </c>
       <c r="C127" t="s">
         <v>404</v>
       </c>
       <c r="D127" t="s">
         <v>405</v>
       </c>
       <c r="E127" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F127">
-        <v>1.2</v>
+        <v>9.0</v>
       </c>
       <c r="G127" s="2">
-        <v>43223.0</v>
+        <v>45735.0</v>
       </c>
       <c r="H127" s="2">
-        <v>46876.0</v>
+        <v>47196.0</v>
       </c>
       <c r="I127" s="2">
-        <v>46870.0</v>
+        <v>47190.0</v>
       </c>
       <c r="J127">
-        <v>680000</v>
+        <v>6200</v>
       </c>
       <c r="K127">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L127" t="s">
         <v>28</v>
       </c>
-      <c r="M127">
-        <v>1.1211</v>
+      <c r="O127">
+        <v>8.307436</v>
       </c>
     </row>
     <row r="128" spans="1:23">
       <c r="A128" t="s">
-        <v>190</v>
+        <v>32</v>
       </c>
       <c r="B128" t="s">
         <v>406</v>
       </c>
       <c r="C128" t="s">
         <v>407</v>
       </c>
       <c r="D128" t="s">
         <v>408</v>
       </c>
       <c r="E128" t="s">
-        <v>55</v>
+        <v>36</v>
+      </c>
+      <c r="F128">
+        <v>10.5</v>
       </c>
       <c r="G128" s="2">
-        <v>44015.0</v>
+        <v>45435.0</v>
       </c>
       <c r="H128" s="2">
-        <v>46571.0</v>
+        <v>46896.0</v>
       </c>
       <c r="I128" s="2">
-        <v>46567.0</v>
+        <v>46890.0</v>
       </c>
       <c r="J128">
-        <v>80000</v>
+        <v>6200</v>
       </c>
       <c r="K128">
         <v>1000.0</v>
       </c>
       <c r="L128" t="s">
         <v>28</v>
       </c>
-      <c r="N128">
-[...3 lines deleted...]
-        <v>96.386754</v>
+      <c r="O128">
+        <v>8.278053</v>
       </c>
     </row>
     <row r="129" spans="1:23">
       <c r="A129" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B129" t="s">
         <v>409</v>
       </c>
       <c r="C129" t="s">
         <v>410</v>
       </c>
       <c r="D129" t="s">
         <v>411</v>
       </c>
       <c r="E129" t="s">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="F129">
-        <v>9.0</v>
+        <v>7.135</v>
       </c>
       <c r="G129" s="2">
-        <v>45735.0</v>
+        <v>45359.0</v>
       </c>
       <c r="H129" s="2">
-        <v>47196.0</v>
+        <v>46454.0</v>
       </c>
       <c r="I129" s="2">
-        <v>47190.0</v>
+        <v>46448.0</v>
       </c>
       <c r="J129">
-        <v>6200</v>
+        <v>3000</v>
       </c>
       <c r="K129">
         <v>1000.0</v>
       </c>
       <c r="L129" t="s">
         <v>28</v>
       </c>
-      <c r="M129">
-[...4 lines deleted...]
-      </c>
       <c r="O129">
-        <v>7.772202</v>
-[...11 lines deleted...]
-        <v>103.2</v>
+        <v>4.39949</v>
       </c>
     </row>
     <row r="130" spans="1:23">
       <c r="A130" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B130" t="s">
         <v>412</v>
       </c>
       <c r="C130" t="s">
         <v>413</v>
       </c>
       <c r="D130" t="s">
         <v>414</v>
       </c>
       <c r="E130" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F130">
-        <v>10.5</v>
+        <v>4.75</v>
       </c>
       <c r="G130" s="2">
-        <v>45435.0</v>
+        <v>44357.0</v>
       </c>
       <c r="H130" s="2">
-        <v>46896.0</v>
+        <v>46183.0</v>
       </c>
       <c r="I130" s="2">
-        <v>46890.0</v>
+        <v>46174.0</v>
       </c>
       <c r="J130">
-        <v>6200</v>
+        <v>50000</v>
       </c>
       <c r="K130">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L130" t="s">
         <v>28</v>
-      </c>
-[...31 lines deleted...]
-        <v>103.499999</v>
       </c>
     </row>
     <row r="131" spans="1:23">
       <c r="A131" t="s">
         <v>23</v>
       </c>
       <c r="B131" t="s">
         <v>415</v>
       </c>
       <c r="C131" t="s">
         <v>416</v>
       </c>
       <c r="D131" t="s">
         <v>417</v>
       </c>
       <c r="E131" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="F131">
-        <v>7.135</v>
+        <v>6.0</v>
       </c>
       <c r="G131" s="2">
-        <v>45359.0</v>
+        <v>46086.0</v>
       </c>
       <c r="H131" s="2">
-        <v>46454.0</v>
+        <v>47547.0</v>
       </c>
       <c r="I131" s="2">
-        <v>46448.0</v>
+        <v>47535.0</v>
       </c>
       <c r="J131">
-        <v>3000</v>
+        <v>9614</v>
       </c>
       <c r="K131">
         <v>1000.0</v>
       </c>
       <c r="L131" t="s">
         <v>28</v>
       </c>
-      <c r="M131">
-[...4 lines deleted...]
-      </c>
       <c r="O131">
-        <v>5.72261</v>
-[...11 lines deleted...]
-        <v>101.25</v>
+        <v>5.845933</v>
       </c>
     </row>
     <row r="132" spans="1:23">
       <c r="A132" t="s">
         <v>23</v>
       </c>
       <c r="B132" t="s">
         <v>418</v>
       </c>
       <c r="C132" t="s">
         <v>419</v>
       </c>
       <c r="D132" t="s">
         <v>420</v>
       </c>
       <c r="E132" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="F132">
-        <v>4.75</v>
+        <v>8.5</v>
       </c>
       <c r="G132" s="2">
-        <v>44357.0</v>
+        <v>45995.0</v>
       </c>
       <c r="H132" s="2">
-        <v>46183.0</v>
+        <v>46725.0</v>
       </c>
       <c r="I132" s="2">
-        <v>46174.0</v>
+        <v>46717.0</v>
       </c>
       <c r="J132">
         <v>50000</v>
       </c>
       <c r="K132">
         <v>100.0</v>
       </c>
       <c r="L132" t="s">
         <v>28</v>
       </c>
-      <c r="M132">
-[...4 lines deleted...]
-      </c>
       <c r="O132">
-        <v>1.76269</v>
-[...11 lines deleted...]
-        <v>100.5</v>
+        <v>6.001918</v>
       </c>
     </row>
     <row r="133" spans="1:23">
       <c r="A133" t="s">
         <v>23</v>
       </c>
       <c r="B133" t="s">
         <v>421</v>
       </c>
       <c r="C133" t="s">
         <v>422</v>
       </c>
       <c r="D133" t="s">
         <v>423</v>
       </c>
       <c r="E133" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F133">
-        <v>8.5</v>
+        <v>11.0</v>
       </c>
       <c r="G133" s="2">
-        <v>45995.0</v>
+        <v>45548.0</v>
       </c>
       <c r="H133" s="2">
-        <v>46725.0</v>
+        <v>46643.0</v>
       </c>
       <c r="I133" s="2">
-        <v>46717.0</v>
+        <v>46637.0</v>
       </c>
       <c r="J133">
-        <v>50000</v>
+        <v>3000</v>
       </c>
       <c r="K133">
-        <v>100.0</v>
+        <v>500.0</v>
       </c>
       <c r="L133" t="s">
         <v>28</v>
       </c>
-      <c r="M133">
-[...4 lines deleted...]
-      </c>
       <c r="O133">
-        <v>6.229725</v>
-[...11 lines deleted...]
-        <v>103.5</v>
+        <v>7.152656</v>
       </c>
     </row>
     <row r="134" spans="1:23">
       <c r="A134" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B134" t="s">
         <v>424</v>
       </c>
       <c r="C134" t="s">
         <v>425</v>
       </c>
       <c r="D134" t="s">
         <v>426</v>
       </c>
       <c r="E134" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="F134">
-        <v>11.0</v>
+        <v>4.75</v>
       </c>
       <c r="G134" s="2">
-        <v>45548.0</v>
+        <v>46161.0</v>
       </c>
       <c r="H134" s="2">
-        <v>46643.0</v>
+        <v>47987.0</v>
       </c>
       <c r="I134" s="2">
-        <v>46637.0</v>
+        <v>47960.0</v>
       </c>
       <c r="J134">
-        <v>3000</v>
+        <v>350000</v>
       </c>
       <c r="K134">
-        <v>500.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L134" t="s">
         <v>28</v>
       </c>
-      <c r="M134">
-[...4 lines deleted...]
-      </c>
       <c r="O134">
-        <v>6.421228</v>
-[...11 lines deleted...]
-        <v>106.2</v>
+        <v>4.552764</v>
       </c>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" t="s">
         <v>23</v>
       </c>
       <c r="B135" t="s">
         <v>427</v>
       </c>
       <c r="C135" t="s">
         <v>428</v>
       </c>
       <c r="D135" t="s">
         <v>429</v>
       </c>
       <c r="E135" t="s">
         <v>27</v>
       </c>
       <c r="F135">
         <v>12.0</v>
       </c>
       <c r="G135" s="2">
         <v>45751.0</v>
       </c>
       <c r="H135" s="2">
         <v>46477.0</v>
       </c>
       <c r="I135" s="2">
         <v>46465.0</v>
       </c>
       <c r="J135">
         <v>3300</v>
       </c>
       <c r="K135">
         <v>1000.0</v>
       </c>
       <c r="L135" t="s">
         <v>28</v>
       </c>
-      <c r="M135">
-[...4 lines deleted...]
-      </c>
       <c r="O135">
-        <v>7.763736</v>
-[...11 lines deleted...]
-        <v>103.9</v>
+        <v>8.055862</v>
       </c>
     </row>
     <row r="136" spans="1:23">
       <c r="A136" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B136" t="s">
         <v>430</v>
       </c>
       <c r="C136" t="s">
         <v>431</v>
       </c>
       <c r="D136" t="s">
         <v>432</v>
       </c>
       <c r="E136" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F136">
-        <v>10.0</v>
+        <v>10.218</v>
       </c>
       <c r="G136" s="2">
-        <v>45643.0</v>
+        <v>45054.0</v>
       </c>
       <c r="H136" s="2">
-        <v>46738.0</v>
+        <v>46881.0</v>
       </c>
       <c r="I136" s="2">
-        <v>46730.0</v>
+        <v>46868.0</v>
       </c>
       <c r="J136">
-        <v>3000</v>
+        <v>420</v>
       </c>
       <c r="K136">
-        <v>1000.0</v>
+        <v>27380.95</v>
       </c>
       <c r="L136" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>3.104396</v>
       </c>
     </row>
     <row r="137" spans="1:23">
       <c r="A137" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B137" t="s">
         <v>433</v>
       </c>
       <c r="C137" t="s">
         <v>434</v>
       </c>
       <c r="D137" t="s">
         <v>435</v>
       </c>
       <c r="E137" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="F137">
-        <v>10.04</v>
+        <v>8.0</v>
       </c>
       <c r="G137" s="2">
-        <v>45054.0</v>
+        <v>45950.0</v>
       </c>
       <c r="H137" s="2">
-        <v>46881.0</v>
+        <v>46863.0</v>
       </c>
       <c r="I137" s="2">
-        <v>46868.0</v>
+        <v>46855.0</v>
       </c>
       <c r="J137">
-        <v>420</v>
+        <v>6922</v>
       </c>
       <c r="K137">
-        <v>27380.95</v>
+        <v>1000.0</v>
       </c>
       <c r="L137" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.650411</v>
       </c>
     </row>
     <row r="138" spans="1:23">
       <c r="A138" t="s">
         <v>23</v>
       </c>
       <c r="B138" t="s">
         <v>436</v>
       </c>
       <c r="C138" t="s">
         <v>437</v>
       </c>
       <c r="D138" t="s">
         <v>438</v>
       </c>
       <c r="E138" t="s">
         <v>27</v>
       </c>
       <c r="F138">
-        <v>8.0</v>
+        <v>8.5</v>
       </c>
       <c r="G138" s="2">
-        <v>45950.0</v>
+        <v>45995.0</v>
       </c>
       <c r="H138" s="2">
-        <v>46863.0</v>
+        <v>47091.0</v>
       </c>
       <c r="I138" s="2">
-        <v>46855.0</v>
+        <v>47081.0</v>
       </c>
       <c r="J138">
-        <v>6922</v>
+        <v>3168</v>
       </c>
       <c r="K138">
         <v>1000.0</v>
       </c>
       <c r="L138" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>3.755556</v>
       </c>
     </row>
     <row r="139" spans="1:23">
       <c r="A139" t="s">
         <v>23</v>
       </c>
       <c r="B139" t="s">
         <v>439</v>
       </c>
       <c r="C139" t="s">
         <v>440</v>
       </c>
       <c r="D139" t="s">
         <v>441</v>
       </c>
       <c r="E139" t="s">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="F139">
-        <v>8.5</v>
+        <v>6.0</v>
       </c>
       <c r="G139" s="2">
-        <v>45995.0</v>
+        <v>45828.0</v>
       </c>
       <c r="H139" s="2">
-        <v>47091.0</v>
+        <v>47289.0</v>
       </c>
       <c r="I139" s="2">
-        <v>47081.0</v>
+        <v>47283.0</v>
       </c>
       <c r="J139">
-        <v>3168</v>
+        <v>100000</v>
       </c>
       <c r="K139">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L139" t="s">
         <v>28</v>
       </c>
-      <c r="M139">
-        <v>2.951389</v>
+      <c r="O139">
+        <v>5.757071</v>
       </c>
     </row>
     <row r="140" spans="1:23">
       <c r="A140" t="s">
         <v>23</v>
       </c>
       <c r="B140" t="s">
         <v>442</v>
       </c>
       <c r="C140" t="s">
         <v>443</v>
       </c>
       <c r="D140" t="s">
         <v>444</v>
       </c>
       <c r="E140" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="F140">
-        <v>6.0</v>
+        <v>9.0</v>
       </c>
       <c r="G140" s="2">
-        <v>45828.0</v>
+        <v>45944.0</v>
       </c>
       <c r="H140" s="2">
-        <v>47289.0</v>
+        <v>46857.0</v>
       </c>
       <c r="I140" s="2">
-        <v>47283.0</v>
+        <v>46849.0</v>
       </c>
       <c r="J140">
-        <v>100000</v>
+        <v>5500</v>
       </c>
       <c r="K140">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L140" t="s">
         <v>28</v>
       </c>
-      <c r="M140">
-[...4 lines deleted...]
-      </c>
       <c r="O140">
-        <v>5.586952</v>
-[...11 lines deleted...]
-        <v>101.2</v>
+        <v>8.700654</v>
       </c>
     </row>
     <row r="141" spans="1:23">
       <c r="A141" t="s">
         <v>23</v>
       </c>
       <c r="B141" t="s">
         <v>445</v>
       </c>
       <c r="C141" t="s">
         <v>446</v>
       </c>
       <c r="D141" t="s">
         <v>447</v>
       </c>
       <c r="E141" t="s">
         <v>27</v>
       </c>
       <c r="F141">
-        <v>9.0</v>
+        <v>10.0</v>
       </c>
       <c r="G141" s="2">
-        <v>45944.0</v>
+        <v>45726.0</v>
       </c>
       <c r="H141" s="2">
-        <v>46857.0</v>
+        <v>46822.0</v>
       </c>
       <c r="I141" s="2">
-        <v>46849.0</v>
+        <v>46814.0</v>
       </c>
       <c r="J141">
-        <v>5500</v>
+        <v>7916</v>
       </c>
       <c r="K141">
         <v>1000.0</v>
       </c>
       <c r="L141" t="s">
         <v>28</v>
       </c>
-      <c r="M141">
-[...4 lines deleted...]
-      </c>
       <c r="O141">
-        <v>7.968843</v>
-[...11 lines deleted...]
-        <v>101.9</v>
+        <v>9.647234</v>
       </c>
     </row>
     <row r="142" spans="1:23">
       <c r="A142" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B142" t="s">
         <v>448</v>
       </c>
       <c r="C142" t="s">
         <v>449</v>
       </c>
       <c r="D142" t="s">
         <v>450</v>
       </c>
       <c r="E142" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F142">
-        <v>10.0</v>
+        <v>9.0</v>
       </c>
       <c r="G142" s="2">
-        <v>45726.0</v>
+        <v>43978.0</v>
       </c>
       <c r="H142" s="2">
-        <v>46822.0</v>
+        <v>46326.0</v>
       </c>
       <c r="I142" s="2">
-        <v>46814.0</v>
+        <v>46322.0</v>
       </c>
       <c r="J142">
-        <v>7916</v>
+        <v>3459081</v>
       </c>
       <c r="K142">
-        <v>1000.0</v>
+        <v>2.38</v>
       </c>
       <c r="L142" t="s">
         <v>28</v>
-      </c>
-[...19 lines deleted...]
-        <v>100.0</v>
       </c>
     </row>
     <row r="143" spans="1:23">
       <c r="A143" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B143" t="s">
         <v>451</v>
       </c>
       <c r="C143" t="s">
         <v>452</v>
       </c>
       <c r="D143" t="s">
         <v>453</v>
       </c>
       <c r="E143" t="s">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="F143">
-        <v>9.0</v>
+        <v>10.0</v>
       </c>
       <c r="G143" s="2">
-        <v>43978.0</v>
+        <v>45812.0</v>
       </c>
       <c r="H143" s="2">
-        <v>46326.0</v>
+        <v>46542.0</v>
       </c>
       <c r="I143" s="2">
-        <v>46322.0</v>
+        <v>46538.0</v>
       </c>
       <c r="J143">
-        <v>3459081</v>
+        <v>62688</v>
       </c>
       <c r="K143">
-        <v>2.38</v>
+        <v>1000.0</v>
       </c>
       <c r="L143" t="s">
         <v>28</v>
       </c>
-      <c r="M143">
-        <v>2.1</v>
+      <c r="O143">
+        <v>7.857293</v>
       </c>
     </row>
     <row r="144" spans="1:23">
       <c r="A144" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B144" t="s">
         <v>454</v>
       </c>
       <c r="C144" t="s">
         <v>455</v>
       </c>
       <c r="D144" t="s">
         <v>456</v>
       </c>
       <c r="E144" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>10.0</v>
+        <v>36</v>
       </c>
       <c r="G144" s="2">
-        <v>45812.0</v>
+        <v>43852.0</v>
       </c>
       <c r="H144" s="2">
-        <v>46542.0</v>
+        <v>46843.0</v>
       </c>
       <c r="I144" s="2">
-        <v>46538.0</v>
+        <v>46836.0</v>
       </c>
       <c r="J144">
-        <v>53958</v>
+        <v>110000</v>
       </c>
       <c r="K144">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L144" t="s">
         <v>28</v>
       </c>
-      <c r="M144">
-[...4 lines deleted...]
-      </c>
       <c r="O144">
-        <v>9.335325</v>
-[...23 lines deleted...]
-        <v>100.0</v>
+        <v>104.98898</v>
       </c>
     </row>
     <row r="145" spans="1:23">
       <c r="A145" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B145" t="s">
         <v>457</v>
       </c>
       <c r="C145" t="s">
         <v>458</v>
       </c>
       <c r="D145" t="s">
         <v>459</v>
       </c>
       <c r="E145" t="s">
-        <v>33</v>
+        <v>27</v>
+      </c>
+      <c r="F145">
+        <v>8.0</v>
       </c>
       <c r="G145" s="2">
-        <v>43852.0</v>
+        <v>45708.0</v>
       </c>
       <c r="H145" s="2">
-        <v>46843.0</v>
+        <v>46619.0</v>
       </c>
       <c r="I145" s="2">
-        <v>46836.0</v>
+        <v>46612.0</v>
       </c>
       <c r="J145">
-        <v>110000</v>
+        <v>8000</v>
       </c>
       <c r="K145">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L145" t="s">
         <v>28</v>
       </c>
-      <c r="N145">
-[...1 lines deleted...]
-      </c>
       <c r="O145">
-        <v>93.620397</v>
-[...5 lines deleted...]
-        <v>35.1</v>
+        <v>6.683459</v>
       </c>
     </row>
     <row r="146" spans="1:23">
       <c r="A146" t="s">
         <v>23</v>
       </c>
       <c r="B146" t="s">
         <v>460</v>
       </c>
       <c r="C146" t="s">
         <v>461</v>
       </c>
       <c r="D146" t="s">
         <v>462</v>
       </c>
       <c r="E146" t="s">
         <v>27</v>
       </c>
       <c r="F146">
-        <v>8.0</v>
+        <v>8.5</v>
       </c>
       <c r="G146" s="2">
-        <v>45708.0</v>
+        <v>45966.0</v>
       </c>
       <c r="H146" s="2">
-        <v>46619.0</v>
+        <v>46696.0</v>
       </c>
       <c r="I146" s="2">
-        <v>46612.0</v>
+        <v>46688.0</v>
       </c>
       <c r="J146">
         <v>8000</v>
       </c>
       <c r="K146">
         <v>1000.0</v>
       </c>
       <c r="L146" t="s">
         <v>28</v>
-      </c>
-[...19 lines deleted...]
-        <v>103.0</v>
       </c>
     </row>
     <row r="147" spans="1:23">
       <c r="A147" t="s">
         <v>23</v>
       </c>
       <c r="B147" t="s">
         <v>463</v>
       </c>
       <c r="C147" t="s">
         <v>464</v>
       </c>
       <c r="D147" t="s">
         <v>465</v>
       </c>
       <c r="E147" t="s">
         <v>27</v>
       </c>
       <c r="F147">
         <v>8.5</v>
       </c>
       <c r="G147" s="2">
-        <v>45966.0</v>
+        <v>45888.0</v>
       </c>
       <c r="H147" s="2">
-        <v>46696.0</v>
+        <v>46802.0</v>
       </c>
       <c r="I147" s="2">
-        <v>46688.0</v>
+        <v>46794.0</v>
       </c>
       <c r="J147">
-        <v>8000</v>
+        <v>25000</v>
       </c>
       <c r="K147">
         <v>1000.0</v>
       </c>
       <c r="L147" t="s">
         <v>28</v>
       </c>
-      <c r="M147">
-        <v>1.511111</v>
+      <c r="O147">
+        <v>8.148144</v>
       </c>
     </row>
     <row r="148" spans="1:23">
       <c r="A148" t="s">
         <v>23</v>
       </c>
       <c r="B148" t="s">
         <v>466</v>
       </c>
       <c r="C148" t="s">
         <v>467</v>
       </c>
       <c r="D148" t="s">
         <v>468</v>
       </c>
       <c r="E148" t="s">
         <v>27</v>
       </c>
       <c r="F148">
-        <v>8.5</v>
+        <v>12.0</v>
       </c>
       <c r="G148" s="2">
-        <v>45888.0</v>
+        <v>44760.0</v>
       </c>
       <c r="H148" s="2">
-        <v>46802.0</v>
+        <v>47317.0</v>
       </c>
       <c r="I148" s="2">
-        <v>46794.0</v>
+        <v>47311.0</v>
       </c>
       <c r="J148">
-        <v>25000</v>
+        <v>1351</v>
       </c>
       <c r="K148">
         <v>1000.0</v>
       </c>
       <c r="L148" t="s">
         <v>28</v>
-      </c>
-[...19 lines deleted...]
-        <v>101.25</v>
       </c>
     </row>
     <row r="149" spans="1:23">
       <c r="A149" t="s">
         <v>23</v>
       </c>
       <c r="B149" t="s">
         <v>469</v>
       </c>
       <c r="C149" t="s">
         <v>470</v>
       </c>
       <c r="D149" t="s">
         <v>471</v>
       </c>
       <c r="E149" t="s">
         <v>27</v>
       </c>
       <c r="F149">
-        <v>12.0</v>
+        <v>8.0</v>
       </c>
       <c r="G149" s="2">
-        <v>44760.0</v>
+        <v>45806.0</v>
       </c>
       <c r="H149" s="2">
-        <v>47317.0</v>
+        <v>46720.0</v>
       </c>
       <c r="I149" s="2">
-        <v>47311.0</v>
+        <v>46710.0</v>
       </c>
       <c r="J149">
-        <v>1351</v>
+        <v>17314</v>
       </c>
       <c r="K149">
         <v>1000.0</v>
       </c>
       <c r="L149" t="s">
         <v>28</v>
       </c>
-      <c r="M149">
-        <v>2.7</v>
+      <c r="O149">
+        <v>5.487237</v>
       </c>
     </row>
     <row r="150" spans="1:23">
       <c r="A150" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B150" t="s">
         <v>472</v>
       </c>
       <c r="C150" t="s">
         <v>473</v>
       </c>
       <c r="D150" t="s">
         <v>474</v>
       </c>
       <c r="E150" t="s">
         <v>27</v>
       </c>
       <c r="F150">
-        <v>8.0</v>
+        <v>7.7</v>
       </c>
       <c r="G150" s="2">
-        <v>45806.0</v>
+        <v>45434.0</v>
       </c>
       <c r="H150" s="2">
-        <v>46720.0</v>
+        <v>49086.0</v>
       </c>
       <c r="I150" s="2">
-        <v>46710.0</v>
+        <v>49076.0</v>
       </c>
       <c r="J150">
-        <v>17314</v>
+        <v>25000</v>
       </c>
       <c r="K150">
         <v>1000.0</v>
       </c>
       <c r="L150" t="s">
         <v>28</v>
       </c>
-      <c r="M150">
-[...4 lines deleted...]
-      </c>
       <c r="O150">
-        <v>7.331533</v>
-[...11 lines deleted...]
-        <v>101.0</v>
+        <v>6.886619</v>
       </c>
     </row>
     <row r="151" spans="1:23">
       <c r="A151" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B151" t="s">
         <v>475</v>
       </c>
       <c r="C151" t="s">
         <v>476</v>
       </c>
       <c r="D151" t="s">
         <v>477</v>
       </c>
       <c r="E151" t="s">
         <v>27</v>
       </c>
       <c r="F151">
-        <v>7.7</v>
+        <v>10.75</v>
       </c>
       <c r="G151" s="2">
-        <v>45434.0</v>
+        <v>45099.0</v>
       </c>
       <c r="H151" s="2">
-        <v>49086.0</v>
+        <v>48752.0</v>
       </c>
       <c r="I151" s="2">
-        <v>49076.0</v>
+        <v>48744.0</v>
       </c>
       <c r="J151">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="K151">
         <v>1000.0</v>
       </c>
       <c r="L151" t="s">
         <v>28</v>
       </c>
-      <c r="M151">
-[...4 lines deleted...]
-      </c>
       <c r="O151">
-        <v>6.830595</v>
-[...23 lines deleted...]
-        <v>101.17</v>
+        <v>8.239271</v>
       </c>
     </row>
     <row r="152" spans="1:23">
       <c r="A152" t="s">
-        <v>29</v>
+        <v>205</v>
       </c>
       <c r="B152" t="s">
         <v>478</v>
       </c>
       <c r="C152" t="s">
         <v>479</v>
       </c>
       <c r="D152" t="s">
         <v>480</v>
       </c>
       <c r="E152" t="s">
         <v>27</v>
       </c>
       <c r="F152">
-        <v>10.75</v>
+        <v>6.777</v>
       </c>
       <c r="G152" s="2">
-        <v>45099.0</v>
+        <v>45404.0</v>
       </c>
       <c r="H152" s="2">
-        <v>48752.0</v>
+        <v>47595.0</v>
       </c>
       <c r="I152" s="2">
-        <v>48744.0</v>
+        <v>47588.0</v>
       </c>
       <c r="J152">
-        <v>50000</v>
+        <v>600000</v>
       </c>
       <c r="K152">
         <v>1000.0</v>
       </c>
       <c r="L152" t="s">
         <v>28</v>
       </c>
-      <c r="M152">
-[...4 lines deleted...]
-      </c>
       <c r="O152">
-        <v>8.26976</v>
-[...11 lines deleted...]
-        <v>113.0</v>
+        <v>6.673458</v>
       </c>
     </row>
     <row r="153" spans="1:23">
       <c r="A153" t="s">
-        <v>74</v>
+        <v>205</v>
       </c>
       <c r="B153" t="s">
         <v>481</v>
       </c>
       <c r="C153" t="s">
         <v>482</v>
       </c>
       <c r="D153" t="s">
         <v>483</v>
       </c>
       <c r="E153" t="s">
         <v>27</v>
       </c>
       <c r="F153">
-        <v>6.777</v>
+        <v>6.518</v>
       </c>
       <c r="G153" s="2">
-        <v>45404.0</v>
+        <v>45712.0</v>
       </c>
       <c r="H153" s="2">
-        <v>47595.0</v>
+        <v>47903.0</v>
       </c>
       <c r="I153" s="2">
-        <v>47588.0</v>
+        <v>47896.0</v>
       </c>
       <c r="J153">
-        <v>600000</v>
+        <v>375000</v>
       </c>
       <c r="K153">
         <v>1000.0</v>
       </c>
       <c r="L153" t="s">
         <v>28</v>
-      </c>
-[...10 lines deleted...]
-        <v>100.0</v>
       </c>
     </row>
     <row r="154" spans="1:23">
       <c r="A154" t="s">
-        <v>74</v>
+        <v>23</v>
       </c>
       <c r="B154" t="s">
         <v>484</v>
       </c>
       <c r="C154" t="s">
         <v>485</v>
       </c>
       <c r="D154" t="s">
         <v>486</v>
       </c>
       <c r="E154" t="s">
         <v>27</v>
       </c>
       <c r="F154">
-        <v>6.518</v>
+        <v>11.5</v>
       </c>
       <c r="G154" s="2">
-        <v>45712.0</v>
+        <v>45625.0</v>
       </c>
       <c r="H154" s="2">
-        <v>47903.0</v>
+        <v>46355.0</v>
       </c>
       <c r="I154" s="2">
-        <v>47896.0</v>
+        <v>46346.0</v>
       </c>
       <c r="J154">
-        <v>375000</v>
+        <v>8000</v>
       </c>
       <c r="K154">
         <v>1000.0</v>
       </c>
       <c r="L154" t="s">
         <v>28</v>
       </c>
-      <c r="M154">
-        <v>0.796644</v>
+      <c r="O154">
+        <v>11.830608</v>
       </c>
     </row>
     <row r="155" spans="1:23">
       <c r="A155" t="s">
-        <v>23</v>
+        <v>205</v>
       </c>
       <c r="B155" t="s">
         <v>487</v>
       </c>
       <c r="C155" t="s">
         <v>488</v>
       </c>
       <c r="D155" t="s">
         <v>489</v>
       </c>
       <c r="E155" t="s">
         <v>27</v>
       </c>
       <c r="F155">
-        <v>11.5</v>
+        <v>9.17</v>
       </c>
       <c r="G155" s="2">
-        <v>45625.0</v>
+        <v>45391.0</v>
       </c>
       <c r="H155" s="2">
-        <v>46355.0</v>
+        <v>46669.0</v>
       </c>
       <c r="I155" s="2">
-        <v>46346.0</v>
+        <v>46664.0</v>
       </c>
       <c r="J155">
-        <v>8000</v>
+        <v>75000</v>
       </c>
       <c r="K155">
         <v>1000.0</v>
       </c>
       <c r="L155" t="s">
         <v>28</v>
       </c>
-      <c r="M155">
-[...4 lines deleted...]
-      </c>
       <c r="O155">
-        <v>9.799659</v>
-[...11 lines deleted...]
-        <v>101.0</v>
+        <v>8.22405</v>
       </c>
     </row>
     <row r="156" spans="1:23">
       <c r="A156" t="s">
-        <v>74</v>
+        <v>32</v>
       </c>
       <c r="B156" t="s">
         <v>490</v>
       </c>
       <c r="C156" t="s">
         <v>491</v>
       </c>
       <c r="D156" t="s">
         <v>492</v>
       </c>
       <c r="E156" t="s">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="F156">
-        <v>9.032</v>
+        <v>10.0</v>
       </c>
       <c r="G156" s="2">
-        <v>45391.0</v>
+        <v>45372.0</v>
       </c>
       <c r="H156" s="2">
-        <v>46669.0</v>
+        <v>46286.0</v>
       </c>
       <c r="I156" s="2">
-        <v>46664.0</v>
+        <v>46280.0</v>
       </c>
       <c r="J156">
-        <v>75000</v>
+        <v>67376</v>
       </c>
       <c r="K156">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L156" t="s">
         <v>28</v>
       </c>
       <c r="O156">
-        <v>8.193346</v>
-[...2 lines deleted...]
-        <v>101.0</v>
+        <v>8.796578</v>
       </c>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B157" t="s">
         <v>493</v>
       </c>
       <c r="C157" t="s">
         <v>494</v>
       </c>
       <c r="D157" t="s">
         <v>495</v>
       </c>
       <c r="E157" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F157">
         <v>10.0</v>
       </c>
       <c r="G157" s="2">
-        <v>45372.0</v>
+        <v>45772.0</v>
       </c>
       <c r="H157" s="2">
-        <v>46286.0</v>
+        <v>47051.0</v>
       </c>
       <c r="I157" s="2">
-        <v>46280.0</v>
+        <v>47045.0</v>
       </c>
       <c r="J157">
-        <v>67376</v>
+        <v>230503</v>
       </c>
       <c r="K157">
         <v>100.0</v>
       </c>
       <c r="L157" t="s">
         <v>28</v>
       </c>
-      <c r="M157">
-[...4 lines deleted...]
-      </c>
       <c r="O157">
-        <v>10.057623</v>
-[...23 lines deleted...]
-        <v>97.13</v>
+        <v>10.235792</v>
       </c>
     </row>
     <row r="158" spans="1:23">
       <c r="A158" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B158" t="s">
+        <v>493</v>
+      </c>
+      <c r="C158" t="s">
         <v>496</v>
       </c>
-      <c r="C158" t="s">
+      <c r="D158" t="s">
         <v>497</v>
       </c>
-      <c r="D158" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E158" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F158">
         <v>10.0</v>
       </c>
       <c r="G158" s="2">
-        <v>45772.0</v>
+        <v>45996.0</v>
       </c>
       <c r="H158" s="2">
-        <v>47051.0</v>
+        <v>47274.0</v>
       </c>
       <c r="I158" s="2">
-        <v>47045.0</v>
+        <v>47268.0</v>
       </c>
       <c r="J158">
-        <v>230503</v>
+        <v>165477</v>
       </c>
       <c r="K158">
         <v>100.0</v>
       </c>
       <c r="L158" t="s">
         <v>28</v>
       </c>
-      <c r="M158">
-[...4 lines deleted...]
-      </c>
       <c r="O158">
-        <v>10.088047</v>
-[...23 lines deleted...]
-        <v>99.9</v>
+        <v>10.195652</v>
       </c>
     </row>
     <row r="159" spans="1:23">
       <c r="A159" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B159" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="C159" t="s">
         <v>499</v>
       </c>
       <c r="D159" t="s">
         <v>500</v>
       </c>
       <c r="E159" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="F159">
-        <v>10.0</v>
+        <v>8.0</v>
       </c>
       <c r="G159" s="2">
-        <v>45996.0</v>
+        <v>45838.0</v>
       </c>
       <c r="H159" s="2">
-        <v>47274.0</v>
+        <v>47299.0</v>
       </c>
       <c r="I159" s="2">
-        <v>47268.0</v>
+        <v>47289.0</v>
       </c>
       <c r="J159">
-        <v>165477</v>
+        <v>30000</v>
       </c>
       <c r="K159">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L159" t="s">
         <v>28</v>
       </c>
-      <c r="M159">
-[...4 lines deleted...]
-      </c>
       <c r="O159">
-        <v>10.072418</v>
-[...23 lines deleted...]
-        <v>99.799</v>
+        <v>6.477714</v>
       </c>
     </row>
     <row r="160" spans="1:23">
       <c r="A160" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B160" t="s">
         <v>501</v>
       </c>
       <c r="C160" t="s">
         <v>502</v>
       </c>
       <c r="D160" t="s">
         <v>503</v>
       </c>
       <c r="E160" t="s">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="F160">
-        <v>8.0</v>
+        <v>9.5</v>
       </c>
       <c r="G160" s="2">
-        <v>45838.0</v>
+        <v>45454.0</v>
       </c>
       <c r="H160" s="2">
-        <v>47299.0</v>
+        <v>46549.0</v>
       </c>
       <c r="I160" s="2">
-        <v>47289.0</v>
+        <v>46545.0</v>
       </c>
       <c r="J160">
-        <v>30000</v>
+        <v>15000</v>
       </c>
       <c r="K160">
         <v>1000.0</v>
       </c>
       <c r="L160" t="s">
         <v>28</v>
       </c>
-      <c r="M160">
-[...4 lines deleted...]
-      </c>
       <c r="O160">
-        <v>6.901623</v>
-[...23 lines deleted...]
-        <v>103.2</v>
+        <v>3.650377</v>
       </c>
     </row>
     <row r="161" spans="1:23">
       <c r="A161" t="s">
         <v>23</v>
       </c>
       <c r="B161" t="s">
         <v>504</v>
       </c>
       <c r="C161" t="s">
         <v>505</v>
       </c>
       <c r="D161" t="s">
         <v>506</v>
       </c>
       <c r="E161" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F161">
-        <v>9.5</v>
+        <v>10.0</v>
       </c>
       <c r="G161" s="2">
-        <v>45454.0</v>
+        <v>45754.0</v>
       </c>
       <c r="H161" s="2">
-        <v>46549.0</v>
+        <v>47025.0</v>
       </c>
       <c r="I161" s="2">
-        <v>46545.0</v>
+        <v>47021.0</v>
       </c>
       <c r="J161">
-        <v>15000</v>
+        <v>50000</v>
       </c>
       <c r="K161">
         <v>1000.0</v>
       </c>
       <c r="L161" t="s">
         <v>28</v>
       </c>
-      <c r="M161">
-[...4 lines deleted...]
-      </c>
       <c r="O161">
-        <v>4.436516</v>
-[...11 lines deleted...]
-        <v>105.75</v>
+        <v>10.121674</v>
       </c>
     </row>
     <row r="162" spans="1:23">
       <c r="A162" t="s">
         <v>23</v>
       </c>
       <c r="B162" t="s">
         <v>507</v>
       </c>
       <c r="C162" t="s">
         <v>508</v>
       </c>
       <c r="D162" t="s">
         <v>509</v>
       </c>
       <c r="E162" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F162">
-        <v>10.0</v>
+        <v>11.0</v>
       </c>
       <c r="G162" s="2">
-        <v>45754.0</v>
+        <v>45434.0</v>
       </c>
       <c r="H162" s="2">
-        <v>47025.0</v>
+        <v>46721.0</v>
       </c>
       <c r="I162" s="2">
-        <v>47021.0</v>
+        <v>46715.0</v>
       </c>
       <c r="J162">
-        <v>50000</v>
+        <v>25599</v>
       </c>
       <c r="K162">
         <v>1000.0</v>
       </c>
       <c r="L162" t="s">
         <v>28</v>
       </c>
-      <c r="M162">
-[...1 lines deleted...]
-      </c>
       <c r="O162">
-        <v>10.022655</v>
-[...17 lines deleted...]
-        <v>99.5</v>
+        <v>8.823218</v>
       </c>
     </row>
     <row r="163" spans="1:23">
       <c r="A163" t="s">
         <v>23</v>
       </c>
       <c r="B163" t="s">
         <v>510</v>
       </c>
       <c r="C163" t="s">
         <v>511</v>
       </c>
       <c r="D163" t="s">
         <v>512</v>
       </c>
       <c r="E163" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="F163">
-        <v>11.0</v>
+        <v>10.0</v>
       </c>
       <c r="G163" s="2">
-        <v>45434.0</v>
+        <v>44649.0</v>
       </c>
       <c r="H163" s="2">
-        <v>46721.0</v>
+        <v>46475.0</v>
       </c>
       <c r="I163" s="2">
-        <v>46715.0</v>
+        <v>46468.0</v>
       </c>
       <c r="J163">
-        <v>25599</v>
+        <v>6200</v>
       </c>
       <c r="K163">
-        <v>1000.0</v>
+        <v>500.0</v>
       </c>
       <c r="L163" t="s">
         <v>28</v>
-      </c>
-[...19 lines deleted...]
-        <v>102.725</v>
       </c>
     </row>
     <row r="164" spans="1:23">
       <c r="A164" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B164" t="s">
         <v>513</v>
       </c>
       <c r="C164" t="s">
         <v>514</v>
       </c>
       <c r="D164" t="s">
         <v>515</v>
       </c>
       <c r="E164" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="F164">
-        <v>10.0</v>
+        <v>8.5</v>
       </c>
       <c r="G164" s="2">
-        <v>44649.0</v>
+        <v>45541.0</v>
       </c>
       <c r="H164" s="2">
-        <v>46475.0</v>
+        <v>46301.0</v>
       </c>
       <c r="I164" s="2">
-        <v>46468.0</v>
+        <v>46293.0</v>
       </c>
       <c r="J164">
-        <v>6200</v>
+        <v>35000</v>
       </c>
       <c r="K164">
-        <v>500.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L164" t="s">
         <v>28</v>
       </c>
-      <c r="M164">
-        <v>0.277778</v>
+      <c r="O164">
+        <v>3.786283</v>
       </c>
     </row>
     <row r="165" spans="1:23">
       <c r="A165" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B165" t="s">
         <v>516</v>
       </c>
       <c r="C165" t="s">
         <v>517</v>
       </c>
       <c r="D165" t="s">
         <v>518</v>
       </c>
       <c r="E165" t="s">
         <v>27</v>
       </c>
       <c r="F165">
-        <v>8.5</v>
+        <v>8.0</v>
       </c>
       <c r="G165" s="2">
-        <v>45541.0</v>
+        <v>46013.0</v>
       </c>
       <c r="H165" s="2">
-        <v>46301.0</v>
+        <v>46926.0</v>
       </c>
       <c r="I165" s="2">
-        <v>46293.0</v>
+        <v>46918.0</v>
       </c>
       <c r="J165">
-        <v>35000</v>
+        <v>3800</v>
       </c>
       <c r="K165">
         <v>1000.0</v>
       </c>
       <c r="L165" t="s">
         <v>28</v>
-      </c>
-[...19 lines deleted...]
-        <v>101.0</v>
       </c>
     </row>
     <row r="166" spans="1:23">
       <c r="A166" t="s">
         <v>23</v>
       </c>
       <c r="B166" t="s">
         <v>519</v>
       </c>
       <c r="C166" t="s">
         <v>520</v>
       </c>
       <c r="D166" t="s">
         <v>521</v>
       </c>
       <c r="E166" t="s">
         <v>27</v>
       </c>
       <c r="F166">
         <v>8.5</v>
       </c>
       <c r="G166" s="2">
         <v>45924.0</v>
       </c>
       <c r="H166" s="2">
         <v>47020.0</v>
       </c>
       <c r="I166" s="2">
         <v>47011.0</v>
       </c>
       <c r="J166">
         <v>8000</v>
       </c>
       <c r="K166">
         <v>1000.0</v>
       </c>
       <c r="L166" t="s">
         <v>28</v>
       </c>
-      <c r="M166">
-[...9 lines deleted...]
-        <v>75.0</v>
+      <c r="O166">
+        <v>7.571722</v>
       </c>
     </row>
     <row r="167" spans="1:23">
       <c r="A167" t="s">
         <v>23</v>
       </c>
       <c r="B167" t="s">
         <v>522</v>
       </c>
       <c r="C167" t="s">
         <v>523</v>
       </c>
       <c r="D167" t="s">
         <v>524</v>
       </c>
       <c r="E167" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F167">
         <v>7.0</v>
       </c>
       <c r="G167" s="2">
         <v>42842.0</v>
       </c>
       <c r="H167" s="2">
         <v>46220.0</v>
       </c>
       <c r="I167" s="2">
         <v>46212.0</v>
       </c>
       <c r="J167">
         <v>3210</v>
       </c>
       <c r="K167">
         <v>1000.0</v>
       </c>
       <c r="L167" t="s">
         <v>28</v>
       </c>
-      <c r="M167">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="168" spans="1:23">
       <c r="A168" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B168" t="s">
         <v>525</v>
       </c>
       <c r="C168" t="s">
         <v>526</v>
       </c>
       <c r="D168" t="s">
         <v>527</v>
       </c>
       <c r="E168" t="s">
         <v>27</v>
       </c>
       <c r="F168">
         <v>7.0</v>
       </c>
       <c r="G168" s="2">
         <v>45951.0</v>
       </c>
       <c r="H168" s="2">
         <v>49603.0</v>
       </c>
       <c r="I168" s="2">
         <v>49594.0</v>
       </c>
       <c r="J168">
         <v>6858</v>
       </c>
       <c r="K168">
         <v>1000.0</v>
       </c>
       <c r="L168" t="s">
         <v>28</v>
       </c>
-      <c r="M168">
-[...4 lines deleted...]
-      </c>
       <c r="O168">
-        <v>6.841727</v>
-[...11 lines deleted...]
-        <v>101.1</v>
+        <v>6.855353</v>
       </c>
     </row>
     <row r="169" spans="1:23">
       <c r="A169" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B169" t="s">
         <v>528</v>
       </c>
       <c r="C169" t="s">
         <v>529</v>
       </c>
       <c r="D169" t="s">
         <v>530</v>
       </c>
       <c r="E169" t="s">
         <v>27</v>
       </c>
       <c r="F169">
         <v>2.826</v>
       </c>
       <c r="G169" s="2">
         <v>44742.0</v>
       </c>
       <c r="H169" s="2">
         <v>46568.0</v>
       </c>
       <c r="I169" s="2">
         <v>46561.0</v>
       </c>
       <c r="J169">
         <v>25000</v>
       </c>
       <c r="K169">
         <v>1000.0</v>
       </c>
       <c r="L169" t="s">
         <v>28</v>
       </c>
-      <c r="M169">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="170" spans="1:23">
       <c r="A170" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B170" t="s">
         <v>531</v>
       </c>
       <c r="C170" t="s">
         <v>532</v>
       </c>
       <c r="D170" t="s">
         <v>533</v>
       </c>
       <c r="E170" t="s">
         <v>27</v>
       </c>
       <c r="F170">
         <v>3.119</v>
       </c>
       <c r="G170" s="2">
         <v>45924.0</v>
       </c>
       <c r="H170" s="2">
         <v>47385.0</v>
       </c>
       <c r="I170" s="2">
         <v>47375.0</v>
       </c>
       <c r="J170">
         <v>25000</v>
       </c>
       <c r="K170">
         <v>1000.0</v>
       </c>
       <c r="L170" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.683405</v>
       </c>
     </row>
     <row r="171" spans="1:23">
       <c r="A171" t="s">
         <v>23</v>
       </c>
       <c r="B171" t="s">
         <v>534</v>
       </c>
       <c r="C171" t="s">
         <v>535</v>
       </c>
       <c r="D171" t="s">
         <v>536</v>
       </c>
       <c r="E171" t="s">
         <v>27</v>
       </c>
       <c r="F171">
         <v>9.0</v>
       </c>
       <c r="G171" s="2">
         <v>45807.0</v>
       </c>
       <c r="H171" s="2">
         <v>46842.0</v>
       </c>
       <c r="I171" s="2">
         <v>46834.0</v>
       </c>
       <c r="J171">
-        <v>4000</v>
+        <v>8000</v>
       </c>
       <c r="K171">
         <v>1000.0</v>
       </c>
       <c r="L171" t="s">
         <v>28</v>
       </c>
-      <c r="M171">
-[...4 lines deleted...]
-      </c>
       <c r="O171">
-        <v>9.05113</v>
-[...11 lines deleted...]
-        <v>99.9</v>
+        <v>8.992869</v>
       </c>
     </row>
     <row r="172" spans="1:23">
       <c r="A172" t="s">
         <v>23</v>
       </c>
       <c r="B172" t="s">
         <v>537</v>
       </c>
       <c r="C172" t="s">
         <v>538</v>
       </c>
       <c r="D172" t="s">
         <v>539</v>
       </c>
       <c r="E172" t="s">
         <v>27</v>
       </c>
       <c r="F172">
         <v>10.0</v>
       </c>
       <c r="G172" s="2">
         <v>45776.0</v>
       </c>
       <c r="H172" s="2">
         <v>46689.0</v>
       </c>
       <c r="I172" s="2">
         <v>46681.0</v>
       </c>
       <c r="J172">
         <v>3400</v>
       </c>
       <c r="K172">
         <v>1000.0</v>
       </c>
       <c r="L172" t="s">
         <v>28</v>
       </c>
-      <c r="M172">
-[...4 lines deleted...]
-      </c>
       <c r="O172">
-        <v>9.603039</v>
-[...11 lines deleted...]
-        <v>100.549451</v>
+        <v>9.434471</v>
       </c>
     </row>
     <row r="173" spans="1:23">
       <c r="A173" t="s">
         <v>23</v>
       </c>
       <c r="B173" t="s">
         <v>540</v>
       </c>
       <c r="C173" t="s">
         <v>541</v>
       </c>
       <c r="D173" t="s">
         <v>542</v>
       </c>
       <c r="E173" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F173">
         <v>10.0</v>
       </c>
       <c r="G173" s="2">
         <v>45931.0</v>
       </c>
       <c r="H173" s="2">
         <v>46661.0</v>
       </c>
       <c r="I173" s="2">
         <v>46651.0</v>
       </c>
       <c r="J173">
         <v>17000</v>
       </c>
       <c r="K173">
         <v>1000.0</v>
       </c>
       <c r="L173" t="s">
         <v>28</v>
       </c>
-      <c r="M173">
-[...4 lines deleted...]
-      </c>
       <c r="O173">
-        <v>6.788558</v>
-[...23 lines deleted...]
-        <v>104.4</v>
+        <v>8.369558</v>
       </c>
     </row>
     <row r="174" spans="1:23">
       <c r="A174" t="s">
         <v>23</v>
       </c>
       <c r="B174" t="s">
         <v>543</v>
       </c>
       <c r="C174" t="s">
         <v>544</v>
       </c>
       <c r="D174" t="s">
         <v>545</v>
       </c>
       <c r="E174" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F174">
-        <v>9.5</v>
+        <v>11.0</v>
       </c>
       <c r="G174" s="2">
-        <v>45628.0</v>
+        <v>46156.0</v>
       </c>
       <c r="H174" s="2">
-        <v>46358.0</v>
+        <v>47252.0</v>
       </c>
       <c r="I174" s="2">
-        <v>46350.0</v>
+        <v>47241.0</v>
       </c>
       <c r="J174">
-        <v>5000</v>
+        <v>4486</v>
       </c>
       <c r="K174">
         <v>1000.0</v>
       </c>
       <c r="L174" t="s">
         <v>28</v>
       </c>
-      <c r="M174">
-[...4 lines deleted...]
-      </c>
       <c r="O174">
-        <v>5.534827</v>
-[...11 lines deleted...]
-        <v>102.5</v>
+        <v>10.218824</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W40"/>
+  <dimension ref="A1:W42"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I40" sqref="I40"/>
+      <selection activeCell="I42" sqref="I42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -11483,2569 +9086,1736 @@
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B2" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C2" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D2" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F2">
         <v>8.0</v>
       </c>
       <c r="G2" s="2">
         <v>43097.0</v>
       </c>
       <c r="H2" s="2">
         <v>46749.0</v>
       </c>
       <c r="I2" s="2">
         <v>46743.0</v>
       </c>
       <c r="J2">
-        <v>13535</v>
+        <v>8476</v>
       </c>
       <c r="K2">
         <v>100.0</v>
       </c>
       <c r="L2" t="s">
         <v>28</v>
       </c>
-      <c r="M2">
-[...4 lines deleted...]
-      </c>
       <c r="O2">
-        <v>8.139907</v>
-[...11 lines deleted...]
-        <v>99.76</v>
+        <v>7.99481</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B3" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E3" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="F3">
         <v>8.0</v>
       </c>
       <c r="G3" s="2">
         <v>44232.0</v>
       </c>
       <c r="H3" s="2">
         <v>47884.0</v>
       </c>
       <c r="I3" s="2">
         <v>47877.0</v>
       </c>
       <c r="J3">
         <v>27016</v>
       </c>
       <c r="K3">
         <v>100.0</v>
       </c>
       <c r="L3" t="s">
         <v>28</v>
       </c>
-      <c r="M3">
-[...4 lines deleted...]
-      </c>
       <c r="O3">
-        <v>9.304927</v>
-[...23 lines deleted...]
-        <v>95.0</v>
+        <v>9.343681</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F4">
         <v>7.0</v>
       </c>
       <c r="G4" s="2">
         <v>46101.0</v>
       </c>
       <c r="H4" s="2">
         <v>47927.0</v>
       </c>
       <c r="I4" s="2">
         <v>47920.0</v>
       </c>
       <c r="J4">
         <v>100000</v>
       </c>
       <c r="K4">
         <v>500.0</v>
       </c>
       <c r="L4" t="s">
         <v>28</v>
       </c>
-      <c r="M4">
-[...4 lines deleted...]
-      </c>
       <c r="O4">
-        <v>7.00064</v>
-[...23 lines deleted...]
-        <v>100.0</v>
+        <v>7.173995</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B5" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C5" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="D5" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="E5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F5">
         <v>8.8</v>
       </c>
       <c r="G5" s="2">
         <v>45924.0</v>
       </c>
       <c r="H5" s="2">
         <v>47020.0</v>
       </c>
       <c r="I5" s="2">
         <v>47011.0</v>
       </c>
       <c r="J5">
         <v>150000</v>
       </c>
       <c r="K5">
         <v>100.0</v>
       </c>
       <c r="L5" t="s">
         <v>28</v>
       </c>
-      <c r="M5">
-[...4 lines deleted...]
-      </c>
       <c r="O5">
-        <v>8.119372</v>
-[...23 lines deleted...]
-        <v>101.5</v>
+        <v>8.362826</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B6" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="C6" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="D6" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="E6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F6">
         <v>6.5</v>
       </c>
       <c r="G6" s="2">
         <v>45588.0</v>
       </c>
       <c r="H6" s="2">
         <v>49240.0</v>
       </c>
       <c r="I6" s="2">
         <v>49233.0</v>
       </c>
       <c r="J6">
         <v>5000</v>
       </c>
       <c r="K6">
         <v>1000.0</v>
       </c>
       <c r="L6" t="s">
         <v>28</v>
       </c>
-      <c r="M6">
-[...4 lines deleted...]
-      </c>
       <c r="O6">
-        <v>6.199506</v>
-[...11 lines deleted...]
-        <v>101.98</v>
+        <v>5.997434</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="C7" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="D7" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="E7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F7">
         <v>6.5</v>
       </c>
       <c r="G7" s="2">
         <v>45835.0</v>
       </c>
       <c r="H7" s="2">
         <v>49487.0</v>
       </c>
       <c r="I7" s="2">
         <v>49481.0</v>
       </c>
       <c r="J7">
         <v>6000</v>
       </c>
       <c r="K7">
         <v>1000.0</v>
       </c>
       <c r="L7" t="s">
         <v>28</v>
       </c>
-      <c r="M7">
-[...4 lines deleted...]
-      </c>
       <c r="O7">
-        <v>6.143654</v>
-[...11 lines deleted...]
-        <v>102.49</v>
+        <v>6.02828</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B8" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="C8" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="D8" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="E8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F8">
         <v>7.0</v>
       </c>
       <c r="G8" s="2">
         <v>45441.0</v>
       </c>
       <c r="H8" s="2">
         <v>49093.0</v>
       </c>
       <c r="I8" s="2">
         <v>49087.0</v>
       </c>
       <c r="J8">
         <v>7000</v>
       </c>
       <c r="K8">
         <v>1000.0</v>
       </c>
       <c r="L8" t="s">
         <v>28</v>
       </c>
-      <c r="M8">
-[...21 lines deleted...]
-        <v>104.533333</v>
+      <c r="O8">
+        <v>6.438541</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B9" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="C9" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="D9" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="E9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F9">
         <v>8.0</v>
       </c>
       <c r="G9" s="2">
         <v>44825.0</v>
       </c>
       <c r="H9" s="2">
         <v>48478.0</v>
       </c>
       <c r="I9" s="2">
         <v>48472.0</v>
       </c>
       <c r="J9">
         <v>20000</v>
       </c>
       <c r="K9">
         <v>1000.0</v>
       </c>
       <c r="L9" t="s">
         <v>28</v>
       </c>
-      <c r="M9">
-[...4 lines deleted...]
-      </c>
       <c r="O9">
-        <v>7.030527</v>
-[...23 lines deleted...]
-        <v>104.2</v>
+        <v>7.300088</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B10" t="s">
+        <v>86</v>
+      </c>
+      <c r="C10" t="s">
+        <v>89</v>
+      </c>
+      <c r="D10" t="s">
         <v>90</v>
       </c>
-      <c r="C10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F10">
         <v>8.0</v>
       </c>
       <c r="G10" s="2">
         <v>44973.0</v>
       </c>
       <c r="H10" s="2">
         <v>48626.0</v>
       </c>
       <c r="I10" s="2">
         <v>48619.0</v>
       </c>
       <c r="J10">
         <v>15000</v>
       </c>
       <c r="K10">
         <v>1000.0</v>
       </c>
       <c r="L10" t="s">
         <v>28</v>
       </c>
-      <c r="M10">
-[...4 lines deleted...]
-      </c>
       <c r="O10">
-        <v>7.108282</v>
-[...23 lines deleted...]
-        <v>104.0</v>
+        <v>7.276531</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B11" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="C11" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="D11" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="E11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F11">
         <v>8.0</v>
       </c>
       <c r="G11" s="2">
         <v>45260.0</v>
       </c>
       <c r="H11" s="2">
         <v>48913.0</v>
       </c>
       <c r="I11" s="2">
         <v>48907.0</v>
       </c>
       <c r="J11">
         <v>5000</v>
       </c>
       <c r="K11">
         <v>1000.0</v>
       </c>
       <c r="L11" t="s">
         <v>28</v>
       </c>
-      <c r="M11">
-[...4 lines deleted...]
-      </c>
       <c r="O11">
-        <v>6.575247</v>
-[...11 lines deleted...]
-        <v>108.5</v>
+        <v>7.013395</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B12" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="C12" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="D12" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="E12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F12">
         <v>5.0</v>
       </c>
       <c r="G12" s="2">
         <v>44630.0</v>
       </c>
       <c r="H12" s="2">
         <v>48283.0</v>
       </c>
       <c r="I12" s="2">
         <v>48276.0</v>
       </c>
       <c r="J12">
         <v>10000</v>
       </c>
       <c r="K12">
         <v>1000.0</v>
       </c>
       <c r="L12" t="s">
         <v>28</v>
       </c>
-      <c r="M12">
-[...4 lines deleted...]
-      </c>
       <c r="O12">
-        <v>4.904182</v>
-[...11 lines deleted...]
-        <v>100.49</v>
+        <v>4.979825</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B13" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="C13" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="D13" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="E13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F13">
-        <v>5.5</v>
+        <v>6.25</v>
       </c>
       <c r="G13" s="2">
-        <v>44286.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H13" s="2">
-        <v>47938.0</v>
+        <v>50131.0</v>
       </c>
       <c r="I13" s="2">
-        <v>47931.0</v>
+        <v>50124.0</v>
       </c>
       <c r="J13">
-        <v>10000</v>
+        <v>15000</v>
       </c>
       <c r="K13">
         <v>1000.0</v>
       </c>
       <c r="L13" t="s">
         <v>28</v>
       </c>
-      <c r="M13">
-[...4 lines deleted...]
-      </c>
       <c r="O13">
-        <v>5.379979</v>
-[...23 lines deleted...]
-        <v>100.53</v>
+        <v>5.809002</v>
       </c>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B14" t="s">
-        <v>128</v>
+        <v>177</v>
       </c>
       <c r="C14" t="s">
-        <v>129</v>
+        <v>178</v>
       </c>
       <c r="D14" t="s">
-        <v>130</v>
+        <v>179</v>
       </c>
       <c r="E14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F14">
-        <v>6.25</v>
+        <v>5.0</v>
       </c>
       <c r="G14" s="2">
-        <v>46113.0</v>
+        <v>45812.0</v>
       </c>
       <c r="H14" s="2">
-        <v>50131.0</v>
+        <v>46908.0</v>
       </c>
       <c r="I14" s="2">
-        <v>50124.0</v>
+        <v>46902.0</v>
       </c>
       <c r="J14">
-        <v>15000</v>
+        <v>500000</v>
       </c>
       <c r="K14">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L14" t="s">
         <v>28</v>
       </c>
-      <c r="M14">
-[...4 lines deleted...]
-      </c>
       <c r="O14">
-        <v>6.002321</v>
-[...23 lines deleted...]
-        <v>101.8</v>
+        <v>4.010323</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>29</v>
+        <v>183</v>
       </c>
       <c r="B15" t="s">
         <v>184</v>
       </c>
       <c r="C15" t="s">
         <v>185</v>
       </c>
       <c r="D15" t="s">
         <v>186</v>
       </c>
       <c r="E15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F15">
-        <v>5.0</v>
+        <v>3.3</v>
       </c>
       <c r="G15" s="2">
-        <v>45812.0</v>
+        <v>45551.0</v>
       </c>
       <c r="H15" s="2">
-        <v>46908.0</v>
+        <v>46281.0</v>
       </c>
       <c r="I15" s="2">
-        <v>46902.0</v>
+        <v>46274.0</v>
       </c>
       <c r="J15">
-        <v>500000</v>
+        <v>2000000</v>
       </c>
       <c r="K15">
         <v>100.0</v>
       </c>
       <c r="L15" t="s">
         <v>28</v>
       </c>
-      <c r="M15">
-[...4 lines deleted...]
-      </c>
       <c r="O15">
-        <v>4.174328</v>
-[...23 lines deleted...]
-        <v>101.0</v>
+        <v>2.152838</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="B16" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="C16" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="D16" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="E16" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F16">
-        <v>3.3</v>
+        <v>3.5</v>
       </c>
       <c r="G16" s="2">
-        <v>45551.0</v>
+        <v>46156.0</v>
       </c>
       <c r="H16" s="2">
-        <v>46281.0</v>
+        <v>49809.0</v>
       </c>
       <c r="I16" s="2">
-        <v>46274.0</v>
+        <v>49802.0</v>
       </c>
       <c r="J16">
-        <v>2000000</v>
+        <v>1000000</v>
       </c>
       <c r="K16">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L16" t="s">
         <v>28</v>
       </c>
-      <c r="M16">
-[...4 lines deleted...]
-      </c>
       <c r="O16">
-        <v>1.105332</v>
-[...23 lines deleted...]
-        <v>100.2</v>
+        <v>3.608966</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="C17" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="D17" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="E17" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F17">
         <v>10.0</v>
       </c>
       <c r="G17" s="2">
         <v>45952.0</v>
       </c>
       <c r="H17" s="2">
         <v>47048.0</v>
       </c>
       <c r="I17" s="2">
         <v>47038.0</v>
       </c>
       <c r="J17">
         <v>3000</v>
       </c>
       <c r="K17">
         <v>1000.0</v>
       </c>
       <c r="L17" t="s">
         <v>28</v>
       </c>
-      <c r="M17">
-[...4 lines deleted...]
-      </c>
       <c r="O17">
-        <v>8.127722</v>
-[...11 lines deleted...]
-        <v>104.248999</v>
+        <v>8.12875</v>
       </c>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
         <v>23</v>
       </c>
       <c r="B18" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="C18" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="D18" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="E18" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F18">
         <v>11.0</v>
       </c>
       <c r="G18" s="2">
         <v>45812.0</v>
       </c>
       <c r="H18" s="2">
         <v>46908.0</v>
       </c>
       <c r="I18" s="2">
         <v>46903.0</v>
       </c>
       <c r="J18">
         <v>5000</v>
       </c>
       <c r="K18">
         <v>1000.0</v>
       </c>
       <c r="L18" t="s">
         <v>28</v>
       </c>
-      <c r="M18">
-[...4 lines deleted...]
-      </c>
       <c r="O18">
-        <v>8.085207</v>
-[...23 lines deleted...]
-        <v>105.9</v>
+        <v>8.945099</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
         <v>23</v>
       </c>
       <c r="B19" t="s">
-        <v>232</v>
+        <v>221</v>
       </c>
       <c r="C19" t="s">
-        <v>233</v>
+        <v>222</v>
       </c>
       <c r="D19" t="s">
-        <v>234</v>
+        <v>223</v>
       </c>
       <c r="E19" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F19">
         <v>9.5</v>
       </c>
       <c r="G19" s="2">
         <v>45442.0</v>
       </c>
       <c r="H19" s="2">
         <v>49094.0</v>
       </c>
       <c r="I19" s="2">
         <v>49088.0</v>
       </c>
       <c r="J19">
         <v>2000</v>
       </c>
       <c r="K19">
         <v>1000.0</v>
       </c>
       <c r="L19" t="s">
         <v>28</v>
       </c>
-      <c r="M19">
-[...4 lines deleted...]
-      </c>
       <c r="O19">
-        <v>6.317653</v>
-[...23 lines deleted...]
-        <v>112.0</v>
+        <v>7.472718</v>
       </c>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B20" t="s">
-        <v>238</v>
+        <v>227</v>
       </c>
       <c r="C20" t="s">
-        <v>239</v>
+        <v>228</v>
       </c>
       <c r="D20" t="s">
-        <v>240</v>
+        <v>229</v>
       </c>
       <c r="E20" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F20">
         <v>9.5</v>
       </c>
       <c r="G20" s="2">
         <v>45987.0</v>
       </c>
       <c r="H20" s="2">
         <v>47083.0</v>
       </c>
       <c r="I20" s="2">
         <v>47077.0</v>
       </c>
       <c r="J20">
         <v>8000</v>
       </c>
       <c r="K20">
         <v>1000.0</v>
       </c>
       <c r="L20" t="s">
         <v>28</v>
       </c>
-      <c r="M20">
-[...4 lines deleted...]
-      </c>
       <c r="O20">
-        <v>8.69634</v>
-[...23 lines deleted...]
-        <v>103.1</v>
+        <v>8.589288</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B21" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="C21" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="D21" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="E21" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F21">
         <v>5.5</v>
       </c>
       <c r="G21" s="2">
         <v>44545.0</v>
       </c>
       <c r="H21" s="2">
         <v>48197.0</v>
       </c>
       <c r="I21" s="2">
         <v>48191.0</v>
       </c>
       <c r="J21">
         <v>15000</v>
       </c>
       <c r="K21">
         <v>1000.0</v>
       </c>
       <c r="L21" t="s">
         <v>28</v>
       </c>
-      <c r="M21">
-[...4 lines deleted...]
-      </c>
       <c r="O21">
-        <v>5.832752</v>
-[...23 lines deleted...]
-        <v>98.26</v>
+        <v>5.459732</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B22" t="s">
-        <v>256</v>
+        <v>248</v>
       </c>
       <c r="C22" t="s">
-        <v>257</v>
+        <v>249</v>
       </c>
       <c r="D22" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="E22" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F22">
         <v>6.25</v>
       </c>
       <c r="G22" s="2">
         <v>45939.0</v>
       </c>
       <c r="H22" s="2">
         <v>49591.0</v>
       </c>
       <c r="I22" s="2">
         <v>49585.0</v>
       </c>
       <c r="J22">
         <v>8000</v>
       </c>
       <c r="K22">
         <v>1000.0</v>
       </c>
       <c r="L22" t="s">
         <v>28</v>
       </c>
-      <c r="M22">
-[...4 lines deleted...]
-      </c>
       <c r="O22">
-        <v>5.97253</v>
-[...11 lines deleted...]
-        <v>102.0</v>
+        <v>5.743289</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B23" t="s">
-        <v>259</v>
+        <v>251</v>
       </c>
       <c r="C23" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
       <c r="D23" t="s">
-        <v>261</v>
+        <v>253</v>
       </c>
       <c r="E23" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F23">
         <v>9.0</v>
       </c>
       <c r="G23" s="2">
         <v>45273.0</v>
       </c>
       <c r="H23" s="2">
         <v>48926.0</v>
       </c>
       <c r="I23" s="2">
         <v>48919.0</v>
       </c>
       <c r="J23">
         <v>8000</v>
       </c>
       <c r="K23">
         <v>1000.0</v>
       </c>
       <c r="L23" t="s">
         <v>28</v>
       </c>
-      <c r="M23">
-[...4 lines deleted...]
-      </c>
       <c r="O23">
-        <v>7.482739</v>
-[...23 lines deleted...]
-        <v>108.6</v>
+        <v>7.49208</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>262</v>
+        <v>254</v>
       </c>
       <c r="C24" t="s">
-        <v>263</v>
+        <v>255</v>
       </c>
       <c r="D24" t="s">
-        <v>264</v>
+        <v>256</v>
       </c>
       <c r="E24" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F24">
         <v>9.5</v>
       </c>
       <c r="G24" s="2">
         <v>46107.0</v>
       </c>
       <c r="H24" s="2">
         <v>47568.0</v>
       </c>
       <c r="I24" s="2">
         <v>47561.0</v>
       </c>
       <c r="J24">
         <v>8000</v>
       </c>
       <c r="K24">
         <v>1000.0</v>
       </c>
       <c r="L24" t="s">
         <v>28</v>
       </c>
-      <c r="M24">
-[...4 lines deleted...]
-      </c>
       <c r="O24">
-        <v>8.671816</v>
-[...23 lines deleted...]
-        <v>102.75</v>
+        <v>9.184095</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
         <v>23</v>
       </c>
       <c r="B25" t="s">
-        <v>265</v>
+        <v>257</v>
       </c>
       <c r="C25" t="s">
-        <v>266</v>
+        <v>258</v>
       </c>
       <c r="D25" t="s">
-        <v>267</v>
+        <v>259</v>
       </c>
       <c r="E25" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F25">
         <v>11.0</v>
       </c>
       <c r="G25" s="2">
         <v>45806.0</v>
       </c>
       <c r="H25" s="2">
         <v>47267.0</v>
       </c>
       <c r="I25" s="2">
         <v>47261.0</v>
       </c>
       <c r="J25">
         <v>8000</v>
       </c>
       <c r="K25">
         <v>1000.0</v>
       </c>
       <c r="L25" t="s">
         <v>28</v>
       </c>
-      <c r="M25">
-[...4 lines deleted...]
-      </c>
       <c r="O25">
-        <v>9.254503</v>
-[...23 lines deleted...]
-        <v>100.501</v>
+        <v>10.329289</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B26" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="C26" t="s">
-        <v>269</v>
+        <v>261</v>
       </c>
       <c r="D26" t="s">
-        <v>270</v>
+        <v>262</v>
       </c>
       <c r="E26" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F26">
         <v>11.0</v>
       </c>
       <c r="G26" s="2">
         <v>44475.0</v>
       </c>
       <c r="H26" s="2">
         <v>46301.0</v>
       </c>
       <c r="I26" s="2">
         <v>46295.0</v>
       </c>
       <c r="J26">
         <v>472974</v>
       </c>
       <c r="K26">
         <v>100.0</v>
       </c>
       <c r="L26" t="s">
         <v>28</v>
       </c>
-      <c r="M26">
-[...4 lines deleted...]
-      </c>
       <c r="O26">
-        <v>9.399622</v>
-[...23 lines deleted...]
-        <v>100.75</v>
+        <v>8.061704</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B27" t="s">
-        <v>271</v>
+        <v>263</v>
       </c>
       <c r="C27" t="s">
-        <v>272</v>
+        <v>264</v>
       </c>
       <c r="D27" t="s">
-        <v>273</v>
+        <v>265</v>
       </c>
       <c r="E27" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F27">
         <v>12.0</v>
       </c>
       <c r="G27" s="2">
         <v>45814.0</v>
       </c>
       <c r="H27" s="2">
         <v>47823.0</v>
       </c>
       <c r="I27" s="2">
         <v>47634.0</v>
       </c>
       <c r="J27">
-        <v>1600000</v>
+        <v>3000000</v>
       </c>
       <c r="K27">
         <v>100.0</v>
       </c>
       <c r="L27" t="s">
         <v>28</v>
       </c>
-      <c r="M27">
-[...4 lines deleted...]
-      </c>
       <c r="O27">
-        <v>12.036143</v>
-[...23 lines deleted...]
-        <v>100.0</v>
+        <v>12.048586</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B28" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="C28" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="D28" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="E28" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F28">
         <v>6.0</v>
       </c>
       <c r="G28" s="2">
         <v>45611.0</v>
       </c>
       <c r="H28" s="2">
         <v>49263.0</v>
       </c>
       <c r="I28" s="2">
         <v>49256.0</v>
       </c>
       <c r="J28">
         <v>20000</v>
       </c>
       <c r="K28">
         <v>1000.0</v>
       </c>
       <c r="L28" t="s">
         <v>28</v>
       </c>
-      <c r="M28">
-[...4 lines deleted...]
-      </c>
       <c r="O28">
-        <v>5.587361</v>
-[...23 lines deleted...]
-        <v>102.799999</v>
+        <v>5.773759</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B29" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="C29" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="D29" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E29" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F29">
         <v>10.5</v>
       </c>
       <c r="G29" s="2">
         <v>45198.0</v>
       </c>
       <c r="H29" s="2">
         <v>48851.0</v>
       </c>
       <c r="I29" s="2">
         <v>48845.0</v>
       </c>
       <c r="J29">
         <v>35000</v>
       </c>
       <c r="K29">
         <v>1000.0</v>
       </c>
       <c r="L29" t="s">
         <v>28</v>
       </c>
-      <c r="M29">
-[...4 lines deleted...]
-      </c>
       <c r="O29">
-        <v>7.237547</v>
-[...23 lines deleted...]
-        <v>118.7</v>
+        <v>7.49708</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B30" t="s">
-        <v>409</v>
+        <v>403</v>
       </c>
       <c r="C30" t="s">
-        <v>410</v>
+        <v>404</v>
       </c>
       <c r="D30" t="s">
-        <v>411</v>
+        <v>405</v>
       </c>
       <c r="E30" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F30">
         <v>9.0</v>
       </c>
       <c r="G30" s="2">
         <v>45735.0</v>
       </c>
       <c r="H30" s="2">
         <v>47196.0</v>
       </c>
       <c r="I30" s="2">
         <v>47190.0</v>
       </c>
       <c r="J30">
         <v>6200</v>
       </c>
       <c r="K30">
         <v>1000.0</v>
       </c>
       <c r="L30" t="s">
         <v>28</v>
       </c>
-      <c r="M30">
-[...4 lines deleted...]
-      </c>
       <c r="O30">
-        <v>7.772202</v>
-[...11 lines deleted...]
-        <v>103.2</v>
+        <v>8.307436</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B31" t="s">
-        <v>412</v>
+        <v>406</v>
       </c>
       <c r="C31" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
       <c r="D31" t="s">
-        <v>414</v>
+        <v>408</v>
       </c>
       <c r="E31" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F31">
         <v>10.5</v>
       </c>
       <c r="G31" s="2">
         <v>45435.0</v>
       </c>
       <c r="H31" s="2">
         <v>46896.0</v>
       </c>
       <c r="I31" s="2">
         <v>46890.0</v>
       </c>
       <c r="J31">
         <v>6200</v>
       </c>
       <c r="K31">
         <v>1000.0</v>
       </c>
       <c r="L31" t="s">
         <v>28</v>
       </c>
-      <c r="M31">
-[...4 lines deleted...]
-      </c>
       <c r="O31">
-        <v>8.672924</v>
-[...23 lines deleted...]
-        <v>103.499999</v>
+        <v>8.278053</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
         <v>23</v>
       </c>
       <c r="B32" t="s">
-        <v>418</v>
+        <v>412</v>
       </c>
       <c r="C32" t="s">
-        <v>419</v>
+        <v>413</v>
       </c>
       <c r="D32" t="s">
-        <v>420</v>
+        <v>414</v>
       </c>
       <c r="E32" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F32">
         <v>4.75</v>
       </c>
       <c r="G32" s="2">
         <v>44357.0</v>
       </c>
       <c r="H32" s="2">
         <v>46183.0</v>
       </c>
       <c r="I32" s="2">
         <v>46174.0</v>
       </c>
       <c r="J32">
         <v>50000</v>
       </c>
       <c r="K32">
         <v>100.0</v>
       </c>
       <c r="L32" t="s">
         <v>28</v>
-      </c>
-[...19 lines deleted...]
-        <v>100.5</v>
       </c>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" t="s">
         <v>23</v>
       </c>
       <c r="B33" t="s">
-        <v>424</v>
+        <v>415</v>
       </c>
       <c r="C33" t="s">
-        <v>425</v>
+        <v>416</v>
       </c>
       <c r="D33" t="s">
-        <v>426</v>
+        <v>417</v>
       </c>
       <c r="E33" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F33">
-        <v>11.0</v>
+        <v>6.0</v>
       </c>
       <c r="G33" s="2">
-        <v>45548.0</v>
+        <v>46086.0</v>
       </c>
       <c r="H33" s="2">
-        <v>46643.0</v>
+        <v>47547.0</v>
       </c>
       <c r="I33" s="2">
-        <v>46637.0</v>
+        <v>47535.0</v>
       </c>
       <c r="J33">
-        <v>3000</v>
+        <v>9614</v>
       </c>
       <c r="K33">
-        <v>500.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L33" t="s">
         <v>28</v>
       </c>
-      <c r="M33">
-[...4 lines deleted...]
-      </c>
       <c r="O33">
-        <v>6.421228</v>
-[...11 lines deleted...]
-        <v>106.2</v>
+        <v>5.845933</v>
       </c>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B34" t="s">
-        <v>433</v>
+        <v>421</v>
       </c>
       <c r="C34" t="s">
-        <v>434</v>
+        <v>422</v>
       </c>
       <c r="D34" t="s">
-        <v>435</v>
+        <v>423</v>
       </c>
       <c r="E34" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F34">
-        <v>10.04</v>
+        <v>11.0</v>
       </c>
       <c r="G34" s="2">
-        <v>45054.0</v>
+        <v>45548.0</v>
       </c>
       <c r="H34" s="2">
-        <v>46881.0</v>
+        <v>46643.0</v>
       </c>
       <c r="I34" s="2">
-        <v>46868.0</v>
+        <v>46637.0</v>
       </c>
       <c r="J34">
-        <v>420</v>
+        <v>3000</v>
       </c>
       <c r="K34">
-        <v>27380.95</v>
+        <v>500.0</v>
       </c>
       <c r="L34" t="s">
         <v>28</v>
       </c>
-      <c r="M34">
-        <v>1.650411</v>
+      <c r="O34">
+        <v>7.152656</v>
       </c>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B35" t="s">
-        <v>451</v>
+        <v>430</v>
       </c>
       <c r="C35" t="s">
-        <v>452</v>
+        <v>431</v>
       </c>
       <c r="D35" t="s">
-        <v>453</v>
+        <v>432</v>
       </c>
       <c r="E35" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F35">
-        <v>9.0</v>
+        <v>10.218</v>
       </c>
       <c r="G35" s="2">
-        <v>43978.0</v>
+        <v>45054.0</v>
       </c>
       <c r="H35" s="2">
-        <v>46326.0</v>
+        <v>46881.0</v>
       </c>
       <c r="I35" s="2">
-        <v>46322.0</v>
+        <v>46868.0</v>
       </c>
       <c r="J35">
-        <v>3459081</v>
+        <v>420</v>
       </c>
       <c r="K35">
-        <v>2.38</v>
+        <v>27380.95</v>
       </c>
       <c r="L35" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.1</v>
       </c>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B36" t="s">
-        <v>457</v>
+        <v>448</v>
       </c>
       <c r="C36" t="s">
-        <v>458</v>
+        <v>449</v>
       </c>
       <c r="D36" t="s">
-        <v>459</v>
+        <v>450</v>
       </c>
       <c r="E36" t="s">
-        <v>33</v>
+        <v>36</v>
+      </c>
+      <c r="F36">
+        <v>9.0</v>
       </c>
       <c r="G36" s="2">
-        <v>43852.0</v>
+        <v>43978.0</v>
       </c>
       <c r="H36" s="2">
-        <v>46843.0</v>
+        <v>46326.0</v>
       </c>
       <c r="I36" s="2">
-        <v>46836.0</v>
+        <v>46322.0</v>
       </c>
       <c r="J36">
-        <v>110000</v>
+        <v>3459081</v>
       </c>
       <c r="K36">
-        <v>100.0</v>
+        <v>2.38</v>
       </c>
       <c r="L36" t="s">
         <v>28</v>
-      </c>
-[...10 lines deleted...]
-        <v>35.1</v>
       </c>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B37" t="s">
-        <v>501</v>
+        <v>454</v>
       </c>
       <c r="C37" t="s">
-        <v>502</v>
+        <v>455</v>
       </c>
       <c r="D37" t="s">
-        <v>503</v>
+        <v>456</v>
       </c>
       <c r="E37" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>8.0</v>
+        <v>36</v>
       </c>
       <c r="G37" s="2">
-        <v>45838.0</v>
+        <v>43852.0</v>
       </c>
       <c r="H37" s="2">
-        <v>47299.0</v>
+        <v>46843.0</v>
       </c>
       <c r="I37" s="2">
-        <v>47289.0</v>
+        <v>46836.0</v>
       </c>
       <c r="J37">
-        <v>30000</v>
+        <v>110000</v>
       </c>
       <c r="K37">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L37" t="s">
         <v>28</v>
       </c>
-      <c r="M37">
-[...4 lines deleted...]
-      </c>
       <c r="O37">
-        <v>6.901623</v>
-[...23 lines deleted...]
-        <v>103.2</v>
+        <v>104.98898</v>
       </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B38" t="s">
-        <v>513</v>
+        <v>498</v>
       </c>
       <c r="C38" t="s">
-        <v>514</v>
+        <v>499</v>
       </c>
       <c r="D38" t="s">
-        <v>515</v>
+        <v>500</v>
       </c>
       <c r="E38" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F38">
-        <v>10.0</v>
+        <v>8.0</v>
       </c>
       <c r="G38" s="2">
-        <v>44649.0</v>
+        <v>45838.0</v>
       </c>
       <c r="H38" s="2">
-        <v>46475.0</v>
+        <v>47299.0</v>
       </c>
       <c r="I38" s="2">
-        <v>46468.0</v>
+        <v>47289.0</v>
       </c>
       <c r="J38">
-        <v>6200</v>
+        <v>30000</v>
       </c>
       <c r="K38">
-        <v>500.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L38" t="s">
         <v>28</v>
       </c>
-      <c r="M38">
-        <v>0.277778</v>
+      <c r="O38">
+        <v>6.477714</v>
       </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" t="s">
         <v>23</v>
       </c>
       <c r="B39" t="s">
-        <v>522</v>
+        <v>510</v>
       </c>
       <c r="C39" t="s">
-        <v>523</v>
+        <v>511</v>
       </c>
       <c r="D39" t="s">
-        <v>524</v>
+        <v>512</v>
       </c>
       <c r="E39" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F39">
-        <v>7.0</v>
+        <v>10.0</v>
       </c>
       <c r="G39" s="2">
-        <v>42842.0</v>
+        <v>44649.0</v>
       </c>
       <c r="H39" s="2">
-        <v>46220.0</v>
+        <v>46475.0</v>
       </c>
       <c r="I39" s="2">
-        <v>46212.0</v>
+        <v>46468.0</v>
       </c>
       <c r="J39">
-        <v>3210</v>
+        <v>6200</v>
       </c>
       <c r="K39">
-        <v>1000.0</v>
+        <v>500.0</v>
       </c>
       <c r="L39" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.594444</v>
       </c>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" t="s">
         <v>23</v>
       </c>
       <c r="B40" t="s">
+        <v>522</v>
+      </c>
+      <c r="C40" t="s">
+        <v>523</v>
+      </c>
+      <c r="D40" t="s">
+        <v>524</v>
+      </c>
+      <c r="E40" t="s">
+        <v>36</v>
+      </c>
+      <c r="F40">
+        <v>7.0</v>
+      </c>
+      <c r="G40" s="2">
+        <v>42842.0</v>
+      </c>
+      <c r="H40" s="2">
+        <v>46220.0</v>
+      </c>
+      <c r="I40" s="2">
+        <v>46212.0</v>
+      </c>
+      <c r="J40">
+        <v>3210</v>
+      </c>
+      <c r="K40">
+        <v>1000.0</v>
+      </c>
+      <c r="L40" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="41" spans="1:23">
+      <c r="A41" t="s">
+        <v>23</v>
+      </c>
+      <c r="B41" t="s">
         <v>540</v>
       </c>
-      <c r="C40" t="s">
+      <c r="C41" t="s">
         <v>541</v>
       </c>
-      <c r="D40" t="s">
+      <c r="D41" t="s">
         <v>542</v>
       </c>
-      <c r="E40" t="s">
-[...2 lines deleted...]
-      <c r="F40">
+      <c r="E41" t="s">
+        <v>36</v>
+      </c>
+      <c r="F41">
         <v>10.0</v>
       </c>
-      <c r="G40" s="2">
+      <c r="G41" s="2">
         <v>45931.0</v>
       </c>
-      <c r="H40" s="2">
+      <c r="H41" s="2">
         <v>46661.0</v>
       </c>
-      <c r="I40" s="2">
+      <c r="I41" s="2">
         <v>46651.0</v>
       </c>
-      <c r="J40">
+      <c r="J41">
         <v>17000</v>
       </c>
-      <c r="K40">
-[...36 lines deleted...]
-        <v>104.4</v>
+      <c r="K41">
+        <v>1000.0</v>
+      </c>
+      <c r="L41" t="s">
+        <v>28</v>
+      </c>
+      <c r="O41">
+        <v>8.369558</v>
+      </c>
+    </row>
+    <row r="42" spans="1:23">
+      <c r="A42" t="s">
+        <v>23</v>
+      </c>
+      <c r="B42" t="s">
+        <v>543</v>
+      </c>
+      <c r="C42" t="s">
+        <v>544</v>
+      </c>
+      <c r="D42" t="s">
+        <v>545</v>
+      </c>
+      <c r="E42" t="s">
+        <v>36</v>
+      </c>
+      <c r="F42">
+        <v>11.0</v>
+      </c>
+      <c r="G42" s="2">
+        <v>46156.0</v>
+      </c>
+      <c r="H42" s="2">
+        <v>47252.0</v>
+      </c>
+      <c r="I42" s="2">
+        <v>47241.0</v>
+      </c>
+      <c r="J42">
+        <v>4486</v>
+      </c>
+      <c r="K42">
+        <v>1000.0</v>
+      </c>
+      <c r="L42" t="s">
+        <v>28</v>
+      </c>
+      <c r="O42">
+        <v>10.218824</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W44"/>
+  <dimension ref="A1:W43"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I44" sqref="I44"/>
+      <selection activeCell="I43" sqref="I43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -14079,2565 +10849,1747 @@
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F2">
         <v>0.443</v>
       </c>
       <c r="G2" s="2">
         <v>44477.0</v>
       </c>
       <c r="H2" s="2">
         <v>46303.0</v>
       </c>
       <c r="I2" s="2">
         <v>46288.0</v>
       </c>
       <c r="J2">
         <v>20000</v>
       </c>
       <c r="K2">
         <v>1000.0</v>
       </c>
       <c r="L2" t="s">
         <v>28</v>
       </c>
-      <c r="M2">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B3" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C3" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D3" t="s">
+        <v>61</v>
+      </c>
+      <c r="E3" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="F3">
         <v>3.576</v>
       </c>
       <c r="G3" s="2">
         <v>45807.0</v>
       </c>
       <c r="H3" s="2">
         <v>47633.0</v>
       </c>
       <c r="I3" s="2">
         <v>47627.0</v>
       </c>
       <c r="J3">
         <v>70000</v>
       </c>
       <c r="K3">
         <v>1000.0</v>
       </c>
       <c r="L3" t="s">
         <v>28</v>
       </c>
-      <c r="M3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="E4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F4">
         <v>9.635</v>
       </c>
       <c r="G4" s="2">
         <v>45037.0</v>
       </c>
       <c r="H4" s="2">
         <v>46477.0</v>
       </c>
       <c r="I4" s="2">
         <v>46465.0</v>
       </c>
       <c r="J4">
         <v>30000</v>
       </c>
       <c r="K4">
         <v>1000.0</v>
       </c>
       <c r="L4" t="s">
         <v>28</v>
       </c>
-      <c r="M4">
-[...4 lines deleted...]
-      </c>
       <c r="O4">
-        <v>143.089965</v>
-[...23 lines deleted...]
-        <v>38.61</v>
+        <v>172.34659</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B5" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C5" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="D5" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="E5" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F5">
-        <v>12.0</v>
+        <v>0.5</v>
       </c>
       <c r="G5" s="2">
-        <v>45260.0</v>
+        <v>44489.0</v>
       </c>
       <c r="H5" s="2">
-        <v>46173.0</v>
+        <v>46407.0</v>
       </c>
       <c r="I5" s="2">
-        <v>46168.0</v>
+        <v>46395.0</v>
       </c>
       <c r="J5">
-        <v>4500</v>
+        <v>100000</v>
       </c>
       <c r="K5">
         <v>1000.0</v>
       </c>
       <c r="L5" t="s">
         <v>28</v>
-      </c>
-[...19 lines deleted...]
-        <v>99.3</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B6" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C6" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="D6" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="E6" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F6">
-        <v>0.5</v>
+        <v>7.0</v>
       </c>
       <c r="G6" s="2">
-        <v>44489.0</v>
+        <v>45785.0</v>
       </c>
       <c r="H6" s="2">
-        <v>46407.0</v>
+        <v>46881.0</v>
       </c>
       <c r="I6" s="2">
-        <v>46395.0</v>
+        <v>46875.0</v>
       </c>
       <c r="J6">
-        <v>100000</v>
+        <v>3000</v>
       </c>
       <c r="K6">
         <v>1000.0</v>
       </c>
       <c r="L6" t="s">
         <v>28</v>
-      </c>
-[...10 lines deleted...]
-        <v>97.4</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>78</v>
+        <v>94</v>
       </c>
       <c r="C7" t="s">
-        <v>79</v>
+        <v>95</v>
       </c>
       <c r="D7" t="s">
-        <v>80</v>
+        <v>96</v>
       </c>
       <c r="E7" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F7">
         <v>7.0</v>
       </c>
       <c r="G7" s="2">
-        <v>45785.0</v>
+        <v>44713.0</v>
       </c>
       <c r="H7" s="2">
-        <v>46881.0</v>
+        <v>47270.0</v>
       </c>
       <c r="I7" s="2">
-        <v>46875.0</v>
+        <v>47260.0</v>
       </c>
       <c r="J7">
-        <v>3000</v>
+        <v>4855</v>
       </c>
       <c r="K7">
         <v>1000.0</v>
       </c>
       <c r="L7" t="s">
         <v>28</v>
-      </c>
-[...10 lines deleted...]
-        <v>100.35</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B8" t="s">
+        <v>97</v>
+      </c>
+      <c r="C8" t="s">
         <v>98</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>99</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F8">
-        <v>7.0</v>
+        <v>10.0</v>
       </c>
       <c r="G8" s="2">
-        <v>44713.0</v>
+        <v>45567.0</v>
       </c>
       <c r="H8" s="2">
-        <v>47270.0</v>
+        <v>49219.0</v>
       </c>
       <c r="I8" s="2">
-        <v>47260.0</v>
+        <v>49213.0</v>
       </c>
       <c r="J8">
-        <v>4855</v>
+        <v>20000</v>
       </c>
       <c r="K8">
         <v>1000.0</v>
       </c>
       <c r="L8" t="s">
         <v>28</v>
       </c>
-      <c r="M8">
-[...1 lines deleted...]
-      </c>
       <c r="O8">
-        <v>6.205305</v>
-[...5 lines deleted...]
-        <v>102.251111</v>
+        <v>8.658299</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B9" t="s">
+        <v>100</v>
+      </c>
+      <c r="C9" t="s">
         <v>101</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>102</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F9">
-        <v>10.0</v>
+        <v>5.0</v>
       </c>
       <c r="G9" s="2">
-        <v>45567.0</v>
+        <v>44543.0</v>
       </c>
       <c r="H9" s="2">
-        <v>49219.0</v>
+        <v>48195.0</v>
       </c>
       <c r="I9" s="2">
-        <v>49213.0</v>
+        <v>48180.0</v>
       </c>
       <c r="J9">
-        <v>20000</v>
+        <v>4000</v>
       </c>
       <c r="K9">
-        <v>1000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="L9" t="s">
         <v>28</v>
       </c>
-      <c r="M9">
-[...4 lines deleted...]
-      </c>
       <c r="O9">
-        <v>8.818816</v>
-[...23 lines deleted...]
-        <v>106.0</v>
+        <v>5.000145</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B10" t="s">
+        <v>103</v>
+      </c>
+      <c r="C10" t="s">
         <v>104</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>105</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F10">
-        <v>5.0</v>
+        <v>8.0</v>
       </c>
       <c r="G10" s="2">
-        <v>44543.0</v>
+        <v>45387.0</v>
       </c>
       <c r="H10" s="2">
-        <v>48195.0</v>
+        <v>49039.0</v>
       </c>
       <c r="I10" s="2">
-        <v>48180.0</v>
+        <v>49033.0</v>
       </c>
       <c r="J10">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="K10">
         <v>10000.0</v>
       </c>
       <c r="L10" t="s">
         <v>28</v>
       </c>
-      <c r="M10">
-[...4 lines deleted...]
-      </c>
       <c r="O10">
-        <v>4.744935</v>
-[...11 lines deleted...]
-        <v>101.25</v>
+        <v>6.747765</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B11" t="s">
+        <v>106</v>
+      </c>
+      <c r="C11" t="s">
         <v>107</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>108</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F11">
         <v>8.0</v>
       </c>
       <c r="G11" s="2">
-        <v>45387.0</v>
+        <v>45596.0</v>
       </c>
       <c r="H11" s="2">
-        <v>49039.0</v>
+        <v>46691.0</v>
       </c>
       <c r="I11" s="2">
-        <v>49033.0</v>
+        <v>46686.0</v>
       </c>
       <c r="J11">
-        <v>2000</v>
+        <v>5000</v>
       </c>
       <c r="K11">
-        <v>10000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L11" t="s">
         <v>28</v>
       </c>
-      <c r="M11">
-[...4 lines deleted...]
-      </c>
       <c r="O11">
-        <v>6.768957</v>
-[...11 lines deleted...]
-        <v>107.5</v>
+        <v>7.238458</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="C12" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D12" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="E12" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F12">
-        <v>8.0</v>
+        <v>8.5</v>
       </c>
       <c r="G12" s="2">
-        <v>45596.0</v>
+        <v>45716.0</v>
       </c>
       <c r="H12" s="2">
-        <v>46691.0</v>
+        <v>46811.0</v>
       </c>
       <c r="I12" s="2">
-        <v>46686.0</v>
+        <v>46805.0</v>
       </c>
       <c r="J12">
         <v>5000</v>
       </c>
       <c r="K12">
         <v>1000.0</v>
       </c>
       <c r="L12" t="s">
         <v>28</v>
       </c>
-      <c r="M12">
-[...4 lines deleted...]
-      </c>
       <c r="O12">
-        <v>7.316513</v>
-[...11 lines deleted...]
-        <v>101.0</v>
+        <v>6.791608</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B13" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="C13" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="D13" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="E13" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F13">
-        <v>8.5</v>
+        <v>6.5</v>
       </c>
       <c r="G13" s="2">
-        <v>45716.0</v>
+        <v>45975.0</v>
       </c>
       <c r="H13" s="2">
-        <v>46811.0</v>
+        <v>47436.0</v>
       </c>
       <c r="I13" s="2">
-        <v>46805.0</v>
+        <v>47430.0</v>
       </c>
       <c r="J13">
-        <v>5000</v>
+        <v>15000</v>
       </c>
       <c r="K13">
         <v>1000.0</v>
       </c>
       <c r="L13" t="s">
         <v>28</v>
       </c>
-      <c r="M13">
-[...4 lines deleted...]
-      </c>
       <c r="O13">
-        <v>6.20783</v>
-[...11 lines deleted...]
-        <v>104.0</v>
+        <v>5.631465</v>
       </c>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B14" t="s">
+        <v>133</v>
+      </c>
+      <c r="C14" t="s">
         <v>134</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>135</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F14">
-        <v>6.5</v>
+        <v>9.5</v>
       </c>
       <c r="G14" s="2">
-        <v>45975.0</v>
+        <v>45925.0</v>
       </c>
       <c r="H14" s="2">
-        <v>47436.0</v>
+        <v>46655.0</v>
       </c>
       <c r="I14" s="2">
-        <v>47430.0</v>
+        <v>46651.0</v>
       </c>
       <c r="J14">
-        <v>15000</v>
+        <v>25000</v>
       </c>
       <c r="K14">
         <v>1000.0</v>
       </c>
       <c r="L14" t="s">
         <v>28</v>
       </c>
-      <c r="M14">
-[...4 lines deleted...]
-      </c>
       <c r="O14">
-        <v>5.878228</v>
-[...23 lines deleted...]
-        <v>102.0</v>
+        <v>9.293645</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B15" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="C15" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="D15" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="E15" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F15">
-        <v>9.5</v>
+        <v>10.0</v>
       </c>
       <c r="G15" s="2">
-        <v>45925.0</v>
+        <v>45555.0</v>
       </c>
       <c r="H15" s="2">
-        <v>46655.0</v>
+        <v>47021.0</v>
       </c>
       <c r="I15" s="2">
-        <v>46651.0</v>
+        <v>47015.0</v>
       </c>
       <c r="J15">
-        <v>25000</v>
+        <v>150000</v>
       </c>
       <c r="K15">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L15" t="s">
         <v>28</v>
       </c>
-      <c r="M15">
-[...4 lines deleted...]
-      </c>
       <c r="O15">
-        <v>8.767795</v>
-[...23 lines deleted...]
-        <v>101.0</v>
+        <v>8.201125</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B16" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="C16" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="D16" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="E16" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F16">
-        <v>10.0</v>
+        <v>11.108</v>
       </c>
       <c r="G16" s="2">
-        <v>45555.0</v>
+        <v>45253.0</v>
       </c>
       <c r="H16" s="2">
-        <v>47021.0</v>
+        <v>46351.0</v>
       </c>
       <c r="I16" s="2">
-        <v>47015.0</v>
+        <v>46345.0</v>
       </c>
       <c r="J16">
-        <v>150000</v>
+        <v>7115</v>
       </c>
       <c r="K16">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L16" t="s">
         <v>28</v>
       </c>
-      <c r="M16">
-[...4 lines deleted...]
-      </c>
       <c r="O16">
-        <v>7.979777</v>
-[...23 lines deleted...]
-        <v>104.5</v>
+        <v>7.345635</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="C17" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="D17" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="E17" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F17">
-        <v>11.108</v>
+        <v>13.608</v>
       </c>
       <c r="G17" s="2">
-        <v>45253.0</v>
+        <v>45132.0</v>
       </c>
       <c r="H17" s="2">
-        <v>46351.0</v>
+        <v>46959.0</v>
       </c>
       <c r="I17" s="2">
-        <v>46345.0</v>
+        <v>46953.0</v>
       </c>
       <c r="J17">
-        <v>15000</v>
+        <v>2155</v>
       </c>
       <c r="K17">
         <v>1000.0</v>
       </c>
       <c r="L17" t="s">
         <v>28</v>
-      </c>
-[...31 lines deleted...]
-        <v>102.704</v>
       </c>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
         <v>23</v>
       </c>
       <c r="B18" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="C18" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="D18" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="E18" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F18">
-        <v>13.608</v>
+        <v>13.108</v>
       </c>
       <c r="G18" s="2">
-        <v>45132.0</v>
+        <v>45443.0</v>
       </c>
       <c r="H18" s="2">
-        <v>46959.0</v>
+        <v>47263.0</v>
       </c>
       <c r="I18" s="2">
-        <v>46953.0</v>
+        <v>47259.0</v>
       </c>
       <c r="J18">
         <v>5000</v>
       </c>
       <c r="K18">
         <v>1000.0</v>
       </c>
       <c r="L18" t="s">
         <v>28</v>
       </c>
-      <c r="M18">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B19" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C19" t="s">
+        <v>151</v>
+      </c>
+      <c r="D19" t="s">
         <v>152</v>
       </c>
-      <c r="D19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F19">
-        <v>13.108</v>
+        <v>0.5</v>
       </c>
       <c r="G19" s="2">
-        <v>45443.0</v>
+        <v>44333.0</v>
       </c>
       <c r="H19" s="2">
-        <v>47263.0</v>
+        <v>46890.0</v>
       </c>
       <c r="I19" s="2">
-        <v>47259.0</v>
+        <v>46875.0</v>
       </c>
       <c r="J19">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="K19">
         <v>1000.0</v>
       </c>
       <c r="L19" t="s">
         <v>28</v>
       </c>
-      <c r="M19">
-        <v>0.509756</v>
+      <c r="O19">
+        <v>3.712691</v>
       </c>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B20" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="C20" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="D20" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="E20" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F20">
-        <v>0.5</v>
+        <v>2.42</v>
       </c>
       <c r="G20" s="2">
-        <v>44333.0</v>
+        <v>44686.0</v>
       </c>
       <c r="H20" s="2">
-        <v>46890.0</v>
+        <v>46512.0</v>
       </c>
       <c r="I20" s="2">
-        <v>46875.0</v>
+        <v>46497.0</v>
       </c>
       <c r="J20">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="K20">
         <v>1000.0</v>
       </c>
       <c r="L20" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.447945</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B21" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="C21" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="D21" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="E21" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F21">
-        <v>2.42</v>
+        <v>4.952</v>
       </c>
       <c r="G21" s="2">
-        <v>44686.0</v>
+        <v>44979.0</v>
       </c>
       <c r="H21" s="2">
-        <v>46512.0</v>
+        <v>47171.0</v>
       </c>
       <c r="I21" s="2">
-        <v>46497.0</v>
+        <v>47165.0</v>
       </c>
       <c r="J21">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="K21">
         <v>1000.0</v>
       </c>
       <c r="L21" t="s">
         <v>28</v>
-      </c>
-[...10 lines deleted...]
-        <v>98.75</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B22" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="C22" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="D22" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="E22" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F22">
-        <v>4.952</v>
+        <v>3.612</v>
       </c>
       <c r="G22" s="2">
-        <v>44979.0</v>
+        <v>45974.0</v>
       </c>
       <c r="H22" s="2">
-        <v>47171.0</v>
+        <v>47800.0</v>
       </c>
       <c r="I22" s="2">
-        <v>47165.0</v>
+        <v>47794.0</v>
       </c>
       <c r="J22">
-        <v>50000</v>
+        <v>400000</v>
       </c>
       <c r="K22">
         <v>1000.0</v>
       </c>
       <c r="L22" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.624088</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B23" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="C23" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="D23" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="E23" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F23">
-        <v>3.612</v>
+        <v>9.5</v>
       </c>
       <c r="G23" s="2">
-        <v>45974.0</v>
+        <v>45954.0</v>
       </c>
       <c r="H23" s="2">
-        <v>47800.0</v>
+        <v>47780.0</v>
       </c>
       <c r="I23" s="2">
-        <v>47794.0</v>
+        <v>47774.0</v>
       </c>
       <c r="J23">
-        <v>400000</v>
+        <v>275000</v>
       </c>
       <c r="K23">
         <v>1000.0</v>
       </c>
       <c r="L23" t="s">
         <v>28</v>
       </c>
-      <c r="M23">
-        <v>1.454696</v>
+      <c r="O23">
+        <v>8.249604</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B24" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="C24" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="D24" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="E24" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F24">
-        <v>9.5</v>
+        <v>13.0</v>
       </c>
       <c r="G24" s="2">
-        <v>45954.0</v>
+        <v>45230.0</v>
       </c>
       <c r="H24" s="2">
-        <v>47780.0</v>
+        <v>47057.0</v>
       </c>
       <c r="I24" s="2">
-        <v>47774.0</v>
+        <v>47051.0</v>
       </c>
       <c r="J24">
-        <v>275000</v>
+        <v>900000</v>
       </c>
       <c r="K24">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L24" t="s">
         <v>28</v>
       </c>
-      <c r="M24">
-[...4 lines deleted...]
-      </c>
       <c r="O24">
-        <v>8.554605</v>
-[...11 lines deleted...]
-        <v>103.5</v>
+        <v>10.165803</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B25" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="C25" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="D25" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="E25" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F25">
-        <v>13.0</v>
+        <v>7.25</v>
       </c>
       <c r="G25" s="2">
-        <v>45230.0</v>
+        <v>46014.0</v>
       </c>
       <c r="H25" s="2">
-        <v>47057.0</v>
+        <v>47472.0</v>
       </c>
       <c r="I25" s="2">
-        <v>47051.0</v>
+        <v>47466.0</v>
       </c>
       <c r="J25">
-        <v>900000</v>
+        <v>20000</v>
       </c>
       <c r="K25">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L25" t="s">
         <v>28</v>
-      </c>
-[...31 lines deleted...]
-        <v>105.0</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
         <v>23</v>
       </c>
       <c r="B26" t="s">
-        <v>175</v>
+        <v>202</v>
       </c>
       <c r="C26" t="s">
-        <v>176</v>
+        <v>203</v>
       </c>
       <c r="D26" t="s">
-        <v>177</v>
+        <v>204</v>
       </c>
       <c r="E26" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F26">
-        <v>7.25</v>
+        <v>11.25</v>
       </c>
       <c r="G26" s="2">
-        <v>46014.0</v>
+        <v>42513.0</v>
       </c>
       <c r="H26" s="2">
-        <v>47472.0</v>
+        <v>46896.0</v>
       </c>
       <c r="I26" s="2">
-        <v>47466.0</v>
+        <v>46890.0</v>
       </c>
       <c r="J26">
-        <v>20000</v>
+        <v>135000</v>
       </c>
       <c r="K26">
         <v>1000.0</v>
       </c>
       <c r="L26" t="s">
         <v>28</v>
-      </c>
-[...19 lines deleted...]
-        <v>101.5</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B27" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="C27" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="D27" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="E27" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F27">
-        <v>11.25</v>
+        <v>10.0</v>
       </c>
       <c r="G27" s="2">
-        <v>42513.0</v>
+        <v>45534.0</v>
       </c>
       <c r="H27" s="2">
-        <v>46896.0</v>
+        <v>46629.0</v>
       </c>
       <c r="I27" s="2">
-        <v>46890.0</v>
+        <v>46623.0</v>
       </c>
       <c r="J27">
-        <v>135000</v>
+        <v>50000</v>
       </c>
       <c r="K27">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L27" t="s">
         <v>28</v>
       </c>
-      <c r="M27">
-        <v>1.422051</v>
+      <c r="O27">
+        <v>8.328472</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B28" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="C28" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="D28" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="E28" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F28">
-        <v>10.0</v>
+        <v>4.0</v>
       </c>
       <c r="G28" s="2">
-        <v>45401.0</v>
+        <v>45812.0</v>
       </c>
       <c r="H28" s="2">
-        <v>46493.0</v>
+        <v>47638.0</v>
       </c>
       <c r="I28" s="2">
-        <v>46489.0</v>
+        <v>47632.0</v>
       </c>
       <c r="J28">
-        <v>120000</v>
+        <v>200000</v>
       </c>
       <c r="K28">
         <v>100.0</v>
       </c>
       <c r="L28" t="s">
         <v>28</v>
       </c>
-      <c r="M28">
-[...31 lines deleted...]
-      </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B29" t="s">
         <v>215</v>
       </c>
       <c r="C29" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="D29" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="E29" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F29">
-        <v>10.0</v>
+        <v>4.5</v>
       </c>
       <c r="G29" s="2">
-        <v>45534.0</v>
+        <v>44915.0</v>
       </c>
       <c r="H29" s="2">
-        <v>46629.0</v>
+        <v>46631.0</v>
       </c>
       <c r="I29" s="2">
-        <v>46623.0</v>
+        <v>46625.0</v>
       </c>
       <c r="J29">
-        <v>50000</v>
+        <v>109180249</v>
       </c>
       <c r="K29">
-        <v>100.0</v>
+        <v>0.01</v>
       </c>
       <c r="L29" t="s">
         <v>28</v>
-      </c>
-[...31 lines deleted...]
-        <v>102.19</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B30" t="s">
-        <v>220</v>
+        <v>230</v>
       </c>
       <c r="C30" t="s">
-        <v>221</v>
+        <v>231</v>
       </c>
       <c r="D30" t="s">
-        <v>222</v>
+        <v>232</v>
       </c>
       <c r="E30" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F30">
-        <v>4.0</v>
+        <v>8.135</v>
       </c>
       <c r="G30" s="2">
-        <v>45812.0</v>
+        <v>45282.0</v>
       </c>
       <c r="H30" s="2">
-        <v>47638.0</v>
+        <v>46568.0</v>
       </c>
       <c r="I30" s="2">
-        <v>47632.0</v>
+        <v>46560.0</v>
       </c>
       <c r="J30">
-        <v>200000</v>
+        <v>20000</v>
       </c>
       <c r="K30">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L30" t="s">
         <v>28</v>
       </c>
-      <c r="M30">
-        <v>0.391304</v>
+      <c r="O30">
+        <v>7.635302</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B31" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="C31" t="s">
-        <v>227</v>
+        <v>234</v>
       </c>
       <c r="D31" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="E31" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F31">
-        <v>4.5</v>
+        <v>10.0</v>
       </c>
       <c r="G31" s="2">
-        <v>44915.0</v>
+        <v>46141.0</v>
       </c>
       <c r="H31" s="2">
-        <v>46631.0</v>
+        <v>49794.0</v>
       </c>
       <c r="I31" s="2">
-        <v>46625.0</v>
+        <v>49782.0</v>
       </c>
       <c r="J31">
-        <v>109180249</v>
+        <v>5000</v>
       </c>
       <c r="K31">
-        <v>0.01</v>
+        <v>1000.0</v>
       </c>
       <c r="L31" t="s">
         <v>28</v>
       </c>
-      <c r="M31">
-        <v>0.1125</v>
+      <c r="O31">
+        <v>9.367761</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
         <v>23</v>
       </c>
       <c r="B32" t="s">
-        <v>241</v>
+        <v>281</v>
       </c>
       <c r="C32" t="s">
-        <v>242</v>
+        <v>282</v>
       </c>
       <c r="D32" t="s">
-        <v>243</v>
+        <v>283</v>
       </c>
       <c r="E32" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F32">
-        <v>8.135</v>
+        <v>7.5</v>
       </c>
       <c r="G32" s="2">
-        <v>45282.0</v>
+        <v>45638.0</v>
       </c>
       <c r="H32" s="2">
-        <v>46568.0</v>
+        <v>47099.0</v>
       </c>
       <c r="I32" s="2">
-        <v>46560.0</v>
+        <v>47093.0</v>
       </c>
       <c r="J32">
-        <v>20000</v>
+        <v>8000</v>
       </c>
       <c r="K32">
         <v>1000.0</v>
       </c>
       <c r="L32" t="s">
         <v>28</v>
       </c>
-      <c r="M32">
-[...4 lines deleted...]
-      </c>
       <c r="O32">
-        <v>7.917303</v>
-[...11 lines deleted...]
-        <v>100.25</v>
+        <v>7.170308</v>
       </c>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>289</v>
+        <v>307</v>
       </c>
       <c r="C33" t="s">
-        <v>290</v>
+        <v>308</v>
       </c>
       <c r="D33" t="s">
-        <v>291</v>
+        <v>309</v>
       </c>
       <c r="E33" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F33">
-        <v>7.5</v>
+        <v>10.0</v>
       </c>
       <c r="G33" s="2">
-        <v>45638.0</v>
+        <v>45625.0</v>
       </c>
       <c r="H33" s="2">
-        <v>47099.0</v>
+        <v>46721.0</v>
       </c>
       <c r="I33" s="2">
-        <v>47093.0</v>
+        <v>46715.0</v>
       </c>
       <c r="J33">
-        <v>8000</v>
+        <v>100000</v>
       </c>
       <c r="K33">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L33" t="s">
         <v>28</v>
       </c>
-      <c r="M33">
-[...4 lines deleted...]
-      </c>
       <c r="O33">
-        <v>7.148367</v>
-[...11 lines deleted...]
-        <v>100.85</v>
+        <v>8.372956</v>
       </c>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" t="s">
-        <v>29</v>
+        <v>183</v>
       </c>
       <c r="B34" t="s">
-        <v>310</v>
+        <v>400</v>
       </c>
       <c r="C34" t="s">
-        <v>311</v>
+        <v>401</v>
       </c>
       <c r="D34" t="s">
-        <v>312</v>
+        <v>402</v>
       </c>
       <c r="E34" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>10.0</v>
+        <v>58</v>
       </c>
       <c r="G34" s="2">
-        <v>45625.0</v>
+        <v>44015.0</v>
       </c>
       <c r="H34" s="2">
-        <v>46721.0</v>
+        <v>46571.0</v>
       </c>
       <c r="I34" s="2">
-        <v>46715.0</v>
+        <v>46567.0</v>
       </c>
       <c r="J34">
-        <v>100000</v>
+        <v>80000</v>
       </c>
       <c r="K34">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L34" t="s">
         <v>28</v>
-      </c>
-[...31 lines deleted...]
-        <v>101.0</v>
       </c>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" t="s">
-        <v>190</v>
+        <v>23</v>
       </c>
       <c r="B35" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="C35" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="D35" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="E35" t="s">
-        <v>55</v>
+        <v>58</v>
+      </c>
+      <c r="F35">
+        <v>7.135</v>
       </c>
       <c r="G35" s="2">
-        <v>44015.0</v>
+        <v>45359.0</v>
       </c>
       <c r="H35" s="2">
-        <v>46571.0</v>
+        <v>46454.0</v>
       </c>
       <c r="I35" s="2">
-        <v>46567.0</v>
+        <v>46448.0</v>
       </c>
       <c r="J35">
-        <v>80000</v>
+        <v>3000</v>
       </c>
       <c r="K35">
         <v>1000.0</v>
       </c>
       <c r="L35" t="s">
         <v>28</v>
       </c>
-      <c r="N35">
-[...3 lines deleted...]
-        <v>96.386754</v>
+      <c r="O35">
+        <v>4.39949</v>
       </c>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" t="s">
         <v>23</v>
       </c>
       <c r="B36" t="s">
-        <v>415</v>
+        <v>439</v>
       </c>
       <c r="C36" t="s">
-        <v>416</v>
+        <v>440</v>
       </c>
       <c r="D36" t="s">
-        <v>417</v>
+        <v>441</v>
       </c>
       <c r="E36" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F36">
-        <v>7.135</v>
+        <v>6.0</v>
       </c>
       <c r="G36" s="2">
-        <v>45359.0</v>
+        <v>45828.0</v>
       </c>
       <c r="H36" s="2">
-        <v>46454.0</v>
+        <v>47289.0</v>
       </c>
       <c r="I36" s="2">
-        <v>46448.0</v>
+        <v>47283.0</v>
       </c>
       <c r="J36">
-        <v>3000</v>
+        <v>100000</v>
       </c>
       <c r="K36">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L36" t="s">
         <v>28</v>
       </c>
-      <c r="M36">
-[...4 lines deleted...]
-      </c>
       <c r="O36">
-        <v>5.72261</v>
-[...11 lines deleted...]
-        <v>101.25</v>
+        <v>5.757071</v>
       </c>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B37" t="s">
-        <v>442</v>
+        <v>451</v>
       </c>
       <c r="C37" t="s">
-        <v>443</v>
+        <v>452</v>
       </c>
       <c r="D37" t="s">
-        <v>444</v>
+        <v>453</v>
       </c>
       <c r="E37" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F37">
-        <v>6.0</v>
+        <v>10.0</v>
       </c>
       <c r="G37" s="2">
-        <v>45828.0</v>
+        <v>45812.0</v>
       </c>
       <c r="H37" s="2">
-        <v>47289.0</v>
+        <v>46542.0</v>
       </c>
       <c r="I37" s="2">
-        <v>47283.0</v>
+        <v>46538.0</v>
       </c>
       <c r="J37">
-        <v>100000</v>
+        <v>62688</v>
       </c>
       <c r="K37">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L37" t="s">
         <v>28</v>
       </c>
-      <c r="M37">
-[...4 lines deleted...]
-      </c>
       <c r="O37">
-        <v>5.586952</v>
-[...11 lines deleted...]
-        <v>101.2</v>
+        <v>7.857293</v>
       </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B38" t="s">
-        <v>454</v>
+        <v>490</v>
       </c>
       <c r="C38" t="s">
-        <v>455</v>
+        <v>491</v>
       </c>
       <c r="D38" t="s">
-        <v>456</v>
+        <v>492</v>
       </c>
       <c r="E38" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F38">
         <v>10.0</v>
       </c>
       <c r="G38" s="2">
-        <v>45812.0</v>
+        <v>45372.0</v>
       </c>
       <c r="H38" s="2">
-        <v>46542.0</v>
+        <v>46286.0</v>
       </c>
       <c r="I38" s="2">
-        <v>46538.0</v>
+        <v>46280.0</v>
       </c>
       <c r="J38">
-        <v>53958</v>
+        <v>67376</v>
       </c>
       <c r="K38">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L38" t="s">
         <v>28</v>
       </c>
-      <c r="M38">
-[...4 lines deleted...]
-      </c>
       <c r="O38">
-        <v>9.335325</v>
-[...23 lines deleted...]
-        <v>100.0</v>
+        <v>8.796578</v>
       </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B39" t="s">
         <v>493</v>
       </c>
       <c r="C39" t="s">
         <v>494</v>
       </c>
       <c r="D39" t="s">
         <v>495</v>
       </c>
       <c r="E39" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F39">
         <v>10.0</v>
       </c>
       <c r="G39" s="2">
-        <v>45372.0</v>
+        <v>45772.0</v>
       </c>
       <c r="H39" s="2">
-        <v>46286.0</v>
+        <v>47051.0</v>
       </c>
       <c r="I39" s="2">
-        <v>46280.0</v>
+        <v>47045.0</v>
       </c>
       <c r="J39">
-        <v>67376</v>
+        <v>230503</v>
       </c>
       <c r="K39">
         <v>100.0</v>
       </c>
       <c r="L39" t="s">
         <v>28</v>
       </c>
-      <c r="M39">
-[...4 lines deleted...]
-      </c>
       <c r="O39">
-        <v>10.057623</v>
-[...23 lines deleted...]
-        <v>97.13</v>
+        <v>10.235792</v>
       </c>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B40" t="s">
+        <v>493</v>
+      </c>
+      <c r="C40" t="s">
         <v>496</v>
       </c>
-      <c r="C40" t="s">
+      <c r="D40" t="s">
         <v>497</v>
       </c>
-      <c r="D40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E40" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F40">
         <v>10.0</v>
       </c>
       <c r="G40" s="2">
-        <v>45772.0</v>
+        <v>45996.0</v>
       </c>
       <c r="H40" s="2">
-        <v>47051.0</v>
+        <v>47274.0</v>
       </c>
       <c r="I40" s="2">
-        <v>47045.0</v>
+        <v>47268.0</v>
       </c>
       <c r="J40">
-        <v>230503</v>
+        <v>165477</v>
       </c>
       <c r="K40">
         <v>100.0</v>
       </c>
       <c r="L40" t="s">
         <v>28</v>
       </c>
-      <c r="M40">
-[...4 lines deleted...]
-      </c>
       <c r="O40">
-        <v>10.088047</v>
-[...23 lines deleted...]
-        <v>99.9</v>
+        <v>10.195652</v>
       </c>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B41" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="C41" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="D41" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="E41" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F41">
-        <v>10.0</v>
+        <v>9.5</v>
       </c>
       <c r="G41" s="2">
-        <v>45996.0</v>
+        <v>45454.0</v>
       </c>
       <c r="H41" s="2">
-        <v>47274.0</v>
+        <v>46549.0</v>
       </c>
       <c r="I41" s="2">
-        <v>47268.0</v>
+        <v>46545.0</v>
       </c>
       <c r="J41">
-        <v>165477</v>
+        <v>15000</v>
       </c>
       <c r="K41">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L41" t="s">
         <v>28</v>
       </c>
-      <c r="M41">
-[...4 lines deleted...]
-      </c>
       <c r="O41">
-        <v>10.072418</v>
-[...23 lines deleted...]
-        <v>99.799</v>
+        <v>3.650377</v>
       </c>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" t="s">
         <v>23</v>
       </c>
       <c r="B42" t="s">
         <v>504</v>
       </c>
       <c r="C42" t="s">
         <v>505</v>
       </c>
       <c r="D42" t="s">
         <v>506</v>
       </c>
       <c r="E42" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F42">
-        <v>9.5</v>
+        <v>10.0</v>
       </c>
       <c r="G42" s="2">
-        <v>45454.0</v>
+        <v>45754.0</v>
       </c>
       <c r="H42" s="2">
-        <v>46549.0</v>
+        <v>47025.0</v>
       </c>
       <c r="I42" s="2">
-        <v>46545.0</v>
+        <v>47021.0</v>
       </c>
       <c r="J42">
-        <v>15000</v>
+        <v>50000</v>
       </c>
       <c r="K42">
         <v>1000.0</v>
       </c>
       <c r="L42" t="s">
         <v>28</v>
       </c>
-      <c r="M42">
-[...4 lines deleted...]
-      </c>
       <c r="O42">
-        <v>4.436516</v>
-[...11 lines deleted...]
-        <v>105.75</v>
+        <v>10.121674</v>
       </c>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" t="s">
         <v>23</v>
       </c>
       <c r="B43" t="s">
         <v>507</v>
       </c>
       <c r="C43" t="s">
         <v>508</v>
       </c>
       <c r="D43" t="s">
         <v>509</v>
       </c>
       <c r="E43" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F43">
-        <v>10.0</v>
+        <v>11.0</v>
       </c>
       <c r="G43" s="2">
-        <v>45754.0</v>
+        <v>45434.0</v>
       </c>
       <c r="H43" s="2">
-        <v>47025.0</v>
+        <v>46721.0</v>
       </c>
       <c r="I43" s="2">
-        <v>47021.0</v>
+        <v>46715.0</v>
       </c>
       <c r="J43">
-        <v>50000</v>
+        <v>25599</v>
       </c>
       <c r="K43">
         <v>1000.0</v>
       </c>
       <c r="L43" t="s">
         <v>28</v>
       </c>
-      <c r="M43">
-[...1 lines deleted...]
-      </c>
       <c r="O43">
-        <v>10.022655</v>
-[...76 lines deleted...]
-        <v>102.725</v>
+        <v>8.823218</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W92"/>
+  <dimension ref="A1:W91"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I92" sqref="I92"/>
+      <selection activeCell="I91" sqref="I91"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -16706,4294 +12658,3548 @@
       </c>
       <c r="E2" t="s">
         <v>27</v>
       </c>
       <c r="F2">
         <v>9.8</v>
       </c>
       <c r="G2" s="2">
         <v>45593.0</v>
       </c>
       <c r="H2" s="2">
         <v>46323.0</v>
       </c>
       <c r="I2" s="2">
         <v>46315.0</v>
       </c>
       <c r="J2">
         <v>16000</v>
       </c>
       <c r="K2">
         <v>1000.0</v>
       </c>
       <c r="L2" t="s">
         <v>28</v>
       </c>
-      <c r="M2">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B3" t="s">
         <v>29</v>
       </c>
-      <c r="B3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C3" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D3" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>27</v>
       </c>
       <c r="F3">
         <v>8.5</v>
       </c>
       <c r="G3" s="2">
-        <v>44544.0</v>
+        <v>46136.0</v>
       </c>
       <c r="H3" s="2">
-        <v>46188.0</v>
+        <v>47232.0</v>
       </c>
       <c r="I3" s="2">
-        <v>46176.0</v>
+        <v>47224.0</v>
       </c>
       <c r="J3">
-        <v>41494</v>
+        <v>6160</v>
       </c>
       <c r="K3">
-        <v>500.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L3" t="s">
         <v>28</v>
       </c>
-      <c r="M3">
-        <v>2.715278</v>
+      <c r="O3">
+        <v>7.52296</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
         <v>42</v>
       </c>
       <c r="E4" t="s">
         <v>27</v>
       </c>
       <c r="F4">
-        <v>8.0</v>
+        <v>8.5</v>
       </c>
       <c r="G4" s="2">
-        <v>45821.0</v>
+        <v>44544.0</v>
       </c>
       <c r="H4" s="2">
-        <v>46734.0</v>
+        <v>46188.0</v>
       </c>
       <c r="I4" s="2">
-        <v>46722.0</v>
+        <v>46176.0</v>
       </c>
       <c r="J4">
-        <v>32690</v>
+        <v>41494</v>
       </c>
       <c r="K4">
-        <v>1000.0</v>
+        <v>500.0</v>
       </c>
       <c r="L4" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.571429</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B5" t="s">
         <v>43</v>
       </c>
       <c r="C5" t="s">
         <v>44</v>
       </c>
       <c r="D5" t="s">
         <v>45</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="F5">
-        <v>8.5</v>
+        <v>8.0</v>
       </c>
       <c r="G5" s="2">
-        <v>45965.0</v>
+        <v>45821.0</v>
       </c>
       <c r="H5" s="2">
-        <v>46360.0</v>
+        <v>46734.0</v>
       </c>
       <c r="I5" s="2">
-        <v>46350.0</v>
+        <v>46722.0</v>
       </c>
       <c r="J5">
-        <v>14346</v>
+        <v>32690</v>
       </c>
       <c r="K5">
         <v>1000.0</v>
       </c>
       <c r="L5" t="s">
         <v>28</v>
-      </c>
-[...19 lines deleted...]
-        <v>97.8</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>46</v>
       </c>
       <c r="C6" t="s">
         <v>47</v>
       </c>
       <c r="D6" t="s">
         <v>48</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="F6">
-        <v>11.0</v>
+        <v>8.5</v>
       </c>
       <c r="G6" s="2">
-        <v>45471.0</v>
+        <v>45965.0</v>
       </c>
       <c r="H6" s="2">
-        <v>46201.0</v>
+        <v>46360.0</v>
       </c>
       <c r="I6" s="2">
-        <v>46192.0</v>
+        <v>46350.0</v>
       </c>
       <c r="J6">
-        <v>20000</v>
+        <v>24704</v>
       </c>
       <c r="K6">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L6" t="s">
         <v>28</v>
       </c>
-      <c r="M6">
-        <v>0.336111</v>
+      <c r="O6">
+        <v>7.427516</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B7" t="s">
         <v>49</v>
       </c>
       <c r="C7" t="s">
         <v>50</v>
       </c>
       <c r="D7" t="s">
         <v>51</v>
       </c>
       <c r="E7" t="s">
         <v>27</v>
       </c>
       <c r="F7">
-        <v>6.0</v>
+        <v>11.0</v>
       </c>
       <c r="G7" s="2">
-        <v>45792.0</v>
+        <v>45471.0</v>
       </c>
       <c r="H7" s="2">
-        <v>47618.0</v>
+        <v>46185.0</v>
       </c>
       <c r="I7" s="2">
-        <v>47598.0</v>
+        <v>46177.0</v>
       </c>
       <c r="J7">
-        <v>350000</v>
+        <v>20000</v>
       </c>
       <c r="K7">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L7" t="s">
         <v>28</v>
-      </c>
-[...10 lines deleted...]
-        <v>102.0</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>74</v>
+        <v>32</v>
       </c>
       <c r="B8" t="s">
-        <v>75</v>
+        <v>52</v>
       </c>
       <c r="C8" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D8" t="s">
-        <v>77</v>
+        <v>54</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
       <c r="F8">
-        <v>8.782</v>
+        <v>6.0</v>
       </c>
       <c r="G8" s="2">
-        <v>45201.0</v>
+        <v>45792.0</v>
       </c>
       <c r="H8" s="2">
-        <v>46297.0</v>
+        <v>47618.0</v>
       </c>
       <c r="I8" s="2">
-        <v>46290.0</v>
+        <v>47598.0</v>
       </c>
       <c r="J8">
-        <v>265000</v>
+        <v>350000</v>
       </c>
       <c r="K8">
         <v>1000.0</v>
       </c>
       <c r="L8" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.170761</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="C9" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="D9" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
       <c r="F9">
         <v>8.0</v>
       </c>
       <c r="G9" s="2">
         <v>46065.0</v>
       </c>
       <c r="H9" s="2">
         <v>46977.0</v>
       </c>
       <c r="I9" s="2">
         <v>46969.0</v>
       </c>
       <c r="J9">
-        <v>4000</v>
+        <v>8000</v>
       </c>
       <c r="K9">
         <v>1000.0</v>
       </c>
       <c r="L9" t="s">
         <v>28</v>
       </c>
-      <c r="M9">
-[...4 lines deleted...]
-      </c>
       <c r="O9">
-        <v>7.167746</v>
-[...11 lines deleted...]
-        <v>101.75</v>
+        <v>7.034719</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B10" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="C10" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="D10" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="E10" t="s">
         <v>27</v>
       </c>
       <c r="F10">
         <v>10.0</v>
       </c>
       <c r="G10" s="2">
         <v>45855.0</v>
       </c>
       <c r="H10" s="2">
         <v>47316.0</v>
       </c>
       <c r="I10" s="2">
         <v>47308.0</v>
       </c>
       <c r="J10">
         <v>10350</v>
       </c>
       <c r="K10">
         <v>1000.0</v>
       </c>
       <c r="L10" t="s">
         <v>28</v>
       </c>
-      <c r="M10">
-[...4 lines deleted...]
-      </c>
       <c r="O10">
-        <v>8.151241</v>
-[...11 lines deleted...]
-        <v>105.194807</v>
+        <v>8.683324</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="C11" t="s">
-        <v>132</v>
+        <v>125</v>
       </c>
       <c r="D11" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="E11" t="s">
         <v>27</v>
       </c>
       <c r="F11">
         <v>8.126</v>
       </c>
       <c r="G11" s="2">
         <v>45377.0</v>
       </c>
       <c r="H11" s="2">
         <v>46202.0</v>
       </c>
       <c r="I11" s="2">
         <v>46192.0</v>
       </c>
       <c r="J11">
         <v>16844</v>
       </c>
       <c r="K11">
         <v>1000.0</v>
       </c>
       <c r="L11" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.257222</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12" t="s">
-        <v>137</v>
+        <v>130</v>
       </c>
       <c r="C12" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="D12" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="E12" t="s">
         <v>27</v>
       </c>
       <c r="F12">
-        <v>9.92</v>
+        <v>10.098</v>
       </c>
       <c r="G12" s="2">
         <v>45853.0</v>
       </c>
       <c r="H12" s="2">
         <v>46767.0</v>
       </c>
       <c r="I12" s="2">
         <v>46757.0</v>
       </c>
       <c r="J12">
         <v>6000</v>
       </c>
       <c r="K12">
         <v>1000.0</v>
       </c>
       <c r="L12" t="s">
         <v>28</v>
       </c>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B13" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="C13" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="D13" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
       <c r="E13" t="s">
         <v>27</v>
       </c>
       <c r="F13">
         <v>3.234</v>
       </c>
       <c r="G13" s="2">
         <v>46008.0</v>
       </c>
       <c r="H13" s="2">
         <v>56203.0</v>
       </c>
       <c r="I13" s="2">
         <v>56193.0</v>
       </c>
       <c r="J13">
         <v>812</v>
       </c>
       <c r="K13">
         <v>100000.0</v>
       </c>
       <c r="L13" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.476117</v>
       </c>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14" t="s">
-        <v>178</v>
+        <v>171</v>
       </c>
       <c r="C14" t="s">
-        <v>179</v>
+        <v>172</v>
       </c>
       <c r="D14" t="s">
-        <v>180</v>
+        <v>173</v>
       </c>
       <c r="E14" t="s">
         <v>27</v>
       </c>
       <c r="F14">
         <v>11.0</v>
       </c>
       <c r="G14" s="2">
         <v>45772.0</v>
       </c>
       <c r="H14" s="2">
         <v>46685.0</v>
       </c>
       <c r="I14" s="2">
         <v>46675.0</v>
       </c>
       <c r="J14">
         <v>20000</v>
       </c>
       <c r="K14">
         <v>1000.0</v>
       </c>
       <c r="L14" t="s">
         <v>28</v>
       </c>
-      <c r="M14">
-[...1 lines deleted...]
-      </c>
       <c r="O14">
-        <v>8.724849</v>
-[...5 lines deleted...]
-        <v>103.25</v>
+        <v>8.660899</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B15" t="s">
-        <v>181</v>
+        <v>174</v>
       </c>
       <c r="C15" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="D15" t="s">
-        <v>183</v>
+        <v>176</v>
       </c>
       <c r="E15" t="s">
         <v>27</v>
       </c>
       <c r="F15">
         <v>3.117</v>
       </c>
       <c r="G15" s="2">
         <v>44720.0</v>
       </c>
       <c r="H15" s="2">
         <v>46546.0</v>
       </c>
       <c r="I15" s="2">
         <v>46538.0</v>
       </c>
       <c r="J15">
         <v>75000</v>
       </c>
       <c r="K15">
         <v>1000.0</v>
       </c>
       <c r="L15" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.604616</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16" t="s">
-        <v>187</v>
+        <v>180</v>
       </c>
       <c r="C16" t="s">
-        <v>188</v>
+        <v>181</v>
       </c>
       <c r="D16" t="s">
-        <v>189</v>
+        <v>182</v>
       </c>
       <c r="E16" t="s">
         <v>27</v>
       </c>
       <c r="F16">
         <v>10.0</v>
       </c>
       <c r="G16" s="2">
         <v>46014.0</v>
       </c>
       <c r="H16" s="2">
         <v>46379.0</v>
       </c>
       <c r="I16" s="2">
         <v>46371.0</v>
       </c>
       <c r="J16">
         <v>8000</v>
       </c>
       <c r="K16">
         <v>1000.0</v>
       </c>
       <c r="L16" t="s">
         <v>28</v>
       </c>
-      <c r="M16">
-[...1 lines deleted...]
-      </c>
       <c r="O16">
-        <v>9.955756</v>
-[...5 lines deleted...]
-        <v>100.0</v>
+        <v>8.051546</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="C17" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="D17" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="E17" t="s">
         <v>27</v>
       </c>
       <c r="F17">
         <v>9.0</v>
       </c>
       <c r="G17" s="2">
         <v>45646.0</v>
       </c>
       <c r="H17" s="2">
         <v>46741.0</v>
       </c>
       <c r="I17" s="2">
         <v>46734.0</v>
       </c>
       <c r="J17">
         <v>3000</v>
       </c>
       <c r="K17">
         <v>1000.0</v>
       </c>
       <c r="L17" t="s">
         <v>28</v>
       </c>
-      <c r="M17">
-[...4 lines deleted...]
-      </c>
       <c r="O17">
-        <v>7.104296</v>
-[...11 lines deleted...]
-        <v>103.0</v>
+        <v>8.998132</v>
       </c>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
         <v>23</v>
       </c>
       <c r="B18" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="C18" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="D18" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="E18" t="s">
         <v>27</v>
       </c>
       <c r="F18">
         <v>12.0</v>
       </c>
       <c r="G18" s="2">
         <v>45432.0</v>
       </c>
       <c r="H18" s="2">
         <v>46527.0</v>
       </c>
       <c r="I18" s="2">
         <v>46519.0</v>
       </c>
       <c r="J18">
         <v>5000</v>
       </c>
       <c r="K18">
         <v>1000.0</v>
       </c>
       <c r="L18" t="s">
         <v>28</v>
       </c>
-      <c r="M18">
-[...4 lines deleted...]
-      </c>
       <c r="O18">
-        <v>8.43398</v>
-[...11 lines deleted...]
-        <v>103.75</v>
+        <v>8.112017</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>74</v>
+        <v>205</v>
       </c>
       <c r="B19" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="C19" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="D19" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="E19" t="s">
         <v>27</v>
       </c>
       <c r="F19">
-        <v>7.75</v>
+        <v>6.522</v>
       </c>
       <c r="G19" s="2">
-        <v>44764.0</v>
+        <v>45742.0</v>
       </c>
       <c r="H19" s="2">
-        <v>47321.0</v>
+        <v>47113.0</v>
       </c>
       <c r="I19" s="2">
-        <v>47314.0</v>
+        <v>47100.0</v>
       </c>
       <c r="J19">
-        <v>127500</v>
+        <v>170000</v>
       </c>
       <c r="K19">
         <v>1000.0</v>
       </c>
       <c r="L19" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.657639</v>
       </c>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>74</v>
+        <v>23</v>
       </c>
       <c r="B20" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="C20" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="D20" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="E20" t="s">
         <v>27</v>
       </c>
       <c r="F20">
-        <v>6.522</v>
+        <v>9.0</v>
       </c>
       <c r="G20" s="2">
-        <v>45742.0</v>
+        <v>45860.0</v>
       </c>
       <c r="H20" s="2">
-        <v>47113.0</v>
+        <v>46865.0</v>
       </c>
       <c r="I20" s="2">
-        <v>47100.0</v>
+        <v>46857.0</v>
       </c>
       <c r="J20">
-        <v>170000</v>
+        <v>8000</v>
       </c>
       <c r="K20">
         <v>1000.0</v>
       </c>
       <c r="L20" t="s">
         <v>28</v>
       </c>
-      <c r="M20">
-        <v>0.253633</v>
+      <c r="O20">
+        <v>6.983841</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
         <v>23</v>
       </c>
       <c r="B21" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C21" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D21" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E21" t="s">
         <v>27</v>
       </c>
       <c r="F21">
-        <v>8.127</v>
+        <v>9.0</v>
       </c>
       <c r="G21" s="2">
-        <v>45064.0</v>
+        <v>45833.0</v>
       </c>
       <c r="H21" s="2">
-        <v>46160.0</v>
+        <v>46868.0</v>
       </c>
       <c r="I21" s="2">
-        <v>46148.0</v>
+        <v>46860.0</v>
       </c>
       <c r="J21">
-        <v>58617</v>
+        <v>5000</v>
       </c>
       <c r="K21">
         <v>1000.0</v>
       </c>
       <c r="L21" t="s">
         <v>28</v>
       </c>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
       <c r="O21">
-        <v>8.180918</v>
-[...5 lines deleted...]
-        <v>100.0</v>
+        <v>9.000604</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B22" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="C22" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="D22" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="E22" t="s">
         <v>27</v>
       </c>
       <c r="F22">
-        <v>9.0</v>
+        <v>1.875</v>
       </c>
       <c r="G22" s="2">
-        <v>45860.0</v>
+        <v>43291.0</v>
       </c>
       <c r="H22" s="2">
-        <v>46865.0</v>
+        <v>46944.0</v>
       </c>
       <c r="I22" s="2">
-        <v>46857.0</v>
+        <v>46938.0</v>
       </c>
       <c r="J22">
-        <v>8000</v>
+        <v>300000</v>
       </c>
       <c r="K22">
         <v>1000.0</v>
       </c>
       <c r="L22" t="s">
         <v>28</v>
       </c>
-      <c r="M22">
-[...4 lines deleted...]
-      </c>
       <c r="O22">
-        <v>7.925207</v>
-[...11 lines deleted...]
-        <v>102.0</v>
+        <v>3.079989</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B23" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="C23" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="D23" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="E23" t="s">
         <v>27</v>
       </c>
       <c r="F23">
-        <v>9.0</v>
+        <v>2.0</v>
       </c>
       <c r="G23" s="2">
-        <v>45833.0</v>
+        <v>42930.0</v>
       </c>
       <c r="H23" s="2">
-        <v>46868.0</v>
+        <v>46582.0</v>
       </c>
       <c r="I23" s="2">
-        <v>46860.0</v>
+        <v>46576.0</v>
       </c>
       <c r="J23">
-        <v>5000</v>
+        <v>300000</v>
       </c>
       <c r="K23">
         <v>1000.0</v>
       </c>
       <c r="L23" t="s">
         <v>28</v>
       </c>
-      <c r="M23">
-[...4 lines deleted...]
-      </c>
       <c r="O23">
-        <v>8.196339</v>
-[...11 lines deleted...]
-        <v>101.5</v>
+        <v>2.84344</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B24" t="s">
+        <v>242</v>
+      </c>
+      <c r="C24" t="s">
+        <v>243</v>
+      </c>
+      <c r="D24" t="s">
         <v>244</v>
       </c>
-      <c r="C24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E24" t="s">
         <v>27</v>
       </c>
       <c r="F24">
-        <v>1.875</v>
+        <v>2.0</v>
       </c>
       <c r="G24" s="2">
-        <v>43291.0</v>
+        <v>43972.0</v>
       </c>
       <c r="H24" s="2">
-        <v>46944.0</v>
+        <v>47624.0</v>
       </c>
       <c r="I24" s="2">
-        <v>46938.0</v>
+        <v>47618.0</v>
       </c>
       <c r="J24">
         <v>300000</v>
       </c>
       <c r="K24">
         <v>1000.0</v>
       </c>
       <c r="L24" t="s">
         <v>28</v>
       </c>
-      <c r="M24">
-        <v>1.402397</v>
+      <c r="O24">
+        <v>3.444555</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B25" t="s">
-        <v>247</v>
+        <v>266</v>
       </c>
       <c r="C25" t="s">
-        <v>248</v>
+        <v>267</v>
       </c>
       <c r="D25" t="s">
-        <v>249</v>
+        <v>268</v>
       </c>
       <c r="E25" t="s">
         <v>27</v>
       </c>
       <c r="F25">
-        <v>2.0</v>
+        <v>7.0</v>
       </c>
       <c r="G25" s="2">
-        <v>42930.0</v>
+        <v>45457.0</v>
       </c>
       <c r="H25" s="2">
-        <v>46582.0</v>
+        <v>46552.0</v>
       </c>
       <c r="I25" s="2">
-        <v>46576.0</v>
+        <v>46542.0</v>
       </c>
       <c r="J25">
-        <v>300000</v>
+        <v>10000</v>
       </c>
       <c r="K25">
         <v>1000.0</v>
       </c>
       <c r="L25" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.473973</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B26" t="s">
-        <v>250</v>
+        <v>269</v>
       </c>
       <c r="C26" t="s">
-        <v>251</v>
+        <v>270</v>
       </c>
       <c r="D26" t="s">
-        <v>252</v>
+        <v>271</v>
       </c>
       <c r="E26" t="s">
         <v>27</v>
       </c>
       <c r="F26">
-        <v>2.0</v>
+        <v>11.5</v>
       </c>
       <c r="G26" s="2">
-        <v>43972.0</v>
+        <v>45853.0</v>
       </c>
       <c r="H26" s="2">
-        <v>47624.0</v>
+        <v>46583.0</v>
       </c>
       <c r="I26" s="2">
-        <v>47618.0</v>
+        <v>46575.0</v>
       </c>
       <c r="J26">
-        <v>300000</v>
+        <v>8000</v>
       </c>
       <c r="K26">
         <v>1000.0</v>
       </c>
       <c r="L26" t="s">
         <v>28</v>
       </c>
-      <c r="M26">
-        <v>1.769863</v>
+      <c r="O26">
+        <v>8.564153</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B27" t="s">
+        <v>272</v>
+      </c>
+      <c r="C27" t="s">
+        <v>273</v>
+      </c>
+      <c r="D27" t="s">
         <v>274</v>
       </c>
-      <c r="C27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E27" t="s">
         <v>27</v>
       </c>
       <c r="F27">
-        <v>7.0</v>
+        <v>10.5</v>
       </c>
       <c r="G27" s="2">
-        <v>45457.0</v>
+        <v>46014.0</v>
       </c>
       <c r="H27" s="2">
-        <v>46552.0</v>
+        <v>46744.0</v>
       </c>
       <c r="I27" s="2">
-        <v>46542.0</v>
+        <v>46736.0</v>
       </c>
       <c r="J27">
-        <v>10000</v>
+        <v>4500</v>
       </c>
       <c r="K27">
         <v>1000.0</v>
       </c>
       <c r="L27" t="s">
         <v>28</v>
       </c>
-      <c r="M27">
-[...4 lines deleted...]
-      </c>
       <c r="O27">
-        <v>5.934444</v>
-[...11 lines deleted...]
-        <v>101.186</v>
+        <v>13.455525</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
         <v>23</v>
       </c>
       <c r="B28" t="s">
+        <v>275</v>
+      </c>
+      <c r="C28" t="s">
+        <v>276</v>
+      </c>
+      <c r="D28" t="s">
         <v>277</v>
       </c>
-      <c r="C28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E28" t="s">
         <v>27</v>
       </c>
       <c r="F28">
-        <v>11.5</v>
+        <v>8.0</v>
       </c>
       <c r="G28" s="2">
-        <v>45853.0</v>
+        <v>45930.0</v>
       </c>
       <c r="H28" s="2">
-        <v>46583.0</v>
+        <v>48852.0</v>
       </c>
       <c r="I28" s="2">
-        <v>46575.0</v>
+        <v>48848.0</v>
       </c>
       <c r="J28">
-        <v>8000</v>
+        <v>1064</v>
       </c>
       <c r="K28">
         <v>1000.0</v>
       </c>
       <c r="L28" t="s">
         <v>28</v>
-      </c>
-[...19 lines deleted...]
-        <v>100.331492</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B29" t="s">
+        <v>278</v>
+      </c>
+      <c r="C29" t="s">
+        <v>279</v>
+      </c>
+      <c r="D29" t="s">
         <v>280</v>
       </c>
-      <c r="C29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E29" t="s">
         <v>27</v>
       </c>
       <c r="F29">
-        <v>10.5</v>
+        <v>8.0</v>
       </c>
       <c r="G29" s="2">
-        <v>46014.0</v>
+        <v>45645.0</v>
       </c>
       <c r="H29" s="2">
-        <v>46744.0</v>
+        <v>46375.0</v>
       </c>
       <c r="I29" s="2">
-        <v>46736.0</v>
+        <v>46366.0</v>
       </c>
       <c r="J29">
-        <v>4500</v>
+        <v>500000</v>
       </c>
       <c r="K29">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L29" t="s">
         <v>28</v>
       </c>
-      <c r="M29">
-        <v>3.086538</v>
+      <c r="O29">
+        <v>7.794948</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
         <v>23</v>
       </c>
       <c r="B30" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C30" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D30" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E30" t="s">
         <v>27</v>
       </c>
       <c r="F30">
-        <v>8.0</v>
+        <v>8.25</v>
       </c>
       <c r="G30" s="2">
-        <v>45930.0</v>
+        <v>46008.0</v>
       </c>
       <c r="H30" s="2">
-        <v>48852.0</v>
+        <v>49660.0</v>
       </c>
       <c r="I30" s="2">
-        <v>48848.0</v>
+        <v>49650.0</v>
       </c>
       <c r="J30">
-        <v>1064</v>
+        <v>4000</v>
       </c>
       <c r="K30">
         <v>1000.0</v>
       </c>
       <c r="L30" t="s">
         <v>28</v>
       </c>
-      <c r="M30">
-        <v>0.196721</v>
+      <c r="O30">
+        <v>7.519669</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B31" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C31" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D31" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E31" t="s">
         <v>27</v>
       </c>
       <c r="F31">
-        <v>8.0</v>
+        <v>8.725</v>
       </c>
       <c r="G31" s="2">
-        <v>45645.0</v>
+        <v>45392.0</v>
       </c>
       <c r="H31" s="2">
-        <v>46375.0</v>
+        <v>46670.0</v>
       </c>
       <c r="I31" s="2">
-        <v>46366.0</v>
+        <v>46664.0</v>
       </c>
       <c r="J31">
-        <v>500000</v>
+        <v>1500</v>
       </c>
       <c r="K31">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L31" t="s">
         <v>28</v>
       </c>
-      <c r="M31">
-[...4 lines deleted...]
-      </c>
       <c r="O31">
-        <v>5.74756</v>
-[...11 lines deleted...]
-        <v>101.5</v>
+        <v>6.362037</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
         <v>23</v>
       </c>
       <c r="B32" t="s">
+        <v>290</v>
+      </c>
+      <c r="C32" t="s">
+        <v>291</v>
+      </c>
+      <c r="D32" t="s">
         <v>292</v>
       </c>
-      <c r="C32" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E32" t="s">
         <v>27</v>
       </c>
       <c r="F32">
-        <v>8.314</v>
+        <v>8.658</v>
       </c>
       <c r="G32" s="2">
-        <v>45392.0</v>
+        <v>45757.0</v>
       </c>
       <c r="H32" s="2">
-        <v>46670.0</v>
+        <v>47036.0</v>
       </c>
       <c r="I32" s="2">
-        <v>46664.0</v>
+        <v>47028.0</v>
       </c>
       <c r="J32">
-        <v>1500</v>
+        <v>3000</v>
       </c>
       <c r="K32">
         <v>1000.0</v>
       </c>
       <c r="L32" t="s">
         <v>28</v>
-      </c>
-[...10 lines deleted...]
-        <v>103.0</v>
       </c>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" t="s">
         <v>23</v>
       </c>
       <c r="B33" t="s">
+        <v>293</v>
+      </c>
+      <c r="C33" t="s">
+        <v>294</v>
+      </c>
+      <c r="D33" t="s">
         <v>295</v>
       </c>
-      <c r="C33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E33" t="s">
         <v>27</v>
       </c>
       <c r="F33">
-        <v>8.304</v>
+        <v>8.32</v>
       </c>
       <c r="G33" s="2">
-        <v>45757.0</v>
+        <v>45726.0</v>
       </c>
       <c r="H33" s="2">
-        <v>47036.0</v>
+        <v>47128.0</v>
       </c>
       <c r="I33" s="2">
-        <v>47028.0</v>
+        <v>47120.0</v>
       </c>
       <c r="J33">
-        <v>3000</v>
+        <v>2150</v>
       </c>
       <c r="K33">
         <v>1000.0</v>
       </c>
       <c r="L33" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>-0.023067</v>
       </c>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" t="s">
         <v>23</v>
       </c>
       <c r="B34" t="s">
-        <v>298</v>
+        <v>290</v>
       </c>
       <c r="C34" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="D34" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="E34" t="s">
         <v>27</v>
       </c>
       <c r="F34">
-        <v>8.32</v>
+        <v>8.758</v>
       </c>
       <c r="G34" s="2">
-        <v>45726.0</v>
+        <v>45971.0</v>
       </c>
       <c r="H34" s="2">
-        <v>47128.0</v>
+        <v>47248.0</v>
       </c>
       <c r="I34" s="2">
-        <v>47120.0</v>
+        <v>47240.0</v>
       </c>
       <c r="J34">
-        <v>2150</v>
+        <v>3315</v>
       </c>
       <c r="K34">
         <v>1000.0</v>
       </c>
       <c r="L34" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.670222</v>
       </c>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" t="s">
-        <v>74</v>
+        <v>205</v>
       </c>
       <c r="B35" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="C35" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="D35" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="E35" t="s">
         <v>27</v>
       </c>
       <c r="F35">
         <v>9.069</v>
       </c>
       <c r="G35" s="2">
         <v>45533.0</v>
       </c>
       <c r="H35" s="2">
         <v>47359.0</v>
       </c>
       <c r="I35" s="2">
         <v>47352.0</v>
       </c>
       <c r="J35">
         <v>230150</v>
       </c>
       <c r="K35">
         <v>1000.0</v>
       </c>
       <c r="L35" t="s">
         <v>28</v>
       </c>
-      <c r="M35">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" t="s">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="B36" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="C36" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="D36" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="E36" t="s">
         <v>27</v>
       </c>
       <c r="G36" s="2">
-        <v>44349.0</v>
+        <v>44258.0</v>
       </c>
       <c r="H36" s="2">
-        <v>46175.0</v>
+        <v>46815.0</v>
       </c>
       <c r="I36" s="2">
-        <v>46169.0</v>
+        <v>46811.0</v>
       </c>
       <c r="J36">
-        <v>4700000</v>
+        <v>4900000</v>
       </c>
       <c r="K36">
         <v>100.0</v>
       </c>
       <c r="L36" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" t="s">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="B37" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="C37" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="D37" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="E37" t="s">
         <v>27</v>
       </c>
+      <c r="F37">
+        <v>0.1</v>
+      </c>
       <c r="G37" s="2">
-        <v>44258.0</v>
+        <v>43796.0</v>
       </c>
       <c r="H37" s="2">
-        <v>46815.0</v>
+        <v>46353.0</v>
       </c>
       <c r="I37" s="2">
-        <v>46811.0</v>
+        <v>46349.0</v>
       </c>
       <c r="J37">
-        <v>4900000</v>
+        <v>3450000</v>
       </c>
       <c r="K37">
         <v>100.0</v>
       </c>
       <c r="L37" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" t="s">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="B38" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="C38" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="D38" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="E38" t="s">
         <v>27</v>
       </c>
       <c r="F38">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="G38" s="2">
-        <v>43796.0</v>
+        <v>43705.0</v>
       </c>
       <c r="H38" s="2">
-        <v>46353.0</v>
+        <v>47358.0</v>
       </c>
       <c r="I38" s="2">
-        <v>46349.0</v>
+        <v>47352.0</v>
       </c>
       <c r="J38">
-        <v>3450000</v>
+        <v>4000000</v>
       </c>
       <c r="K38">
         <v>100.0</v>
       </c>
       <c r="L38" t="s">
         <v>28</v>
       </c>
-      <c r="M38">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" t="s">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="B39" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="C39" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="D39" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="E39" t="s">
         <v>27</v>
       </c>
       <c r="F39">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="G39" s="2">
-        <v>43705.0</v>
+        <v>43873.0</v>
       </c>
       <c r="H39" s="2">
-        <v>47358.0</v>
+        <v>48256.0</v>
       </c>
       <c r="I39" s="2">
-        <v>47352.0</v>
+        <v>48250.0</v>
       </c>
       <c r="J39">
-        <v>4000000</v>
+        <v>2440000</v>
       </c>
       <c r="K39">
         <v>100.0</v>
       </c>
       <c r="L39" t="s">
         <v>28</v>
       </c>
-      <c r="M39">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" t="s">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="B40" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="C40" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="D40" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E40" t="s">
         <v>27</v>
       </c>
       <c r="F40">
-        <v>0.3</v>
+        <v>1.1</v>
       </c>
       <c r="G40" s="2">
-        <v>43873.0</v>
+        <v>42851.0</v>
       </c>
       <c r="H40" s="2">
-        <v>48256.0</v>
+        <v>46503.0</v>
       </c>
       <c r="I40" s="2">
-        <v>48250.0</v>
+        <v>46497.0</v>
       </c>
       <c r="J40">
-        <v>2440000</v>
+        <v>3150000</v>
       </c>
       <c r="K40">
         <v>100.0</v>
       </c>
       <c r="L40" t="s">
         <v>28</v>
       </c>
-      <c r="M40">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" t="s">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="B41" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="C41" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="D41" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E41" t="s">
         <v>27</v>
       </c>
       <c r="F41">
-        <v>1.1</v>
+        <v>2.3</v>
       </c>
       <c r="G41" s="2">
-        <v>42851.0</v>
+        <v>44755.0</v>
       </c>
       <c r="H41" s="2">
-        <v>46503.0</v>
+        <v>46581.0</v>
       </c>
       <c r="I41" s="2">
-        <v>46497.0</v>
+        <v>46575.0</v>
       </c>
       <c r="J41">
-        <v>3150000</v>
+        <v>12300000</v>
       </c>
       <c r="K41">
         <v>100.0</v>
       </c>
       <c r="L41" t="s">
         <v>28</v>
       </c>
-      <c r="M41">
-[...9 lines deleted...]
-        <v>98.04</v>
+      <c r="O41">
+        <v>2.720875</v>
       </c>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" t="s">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="B42" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="C42" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="D42" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E42" t="s">
         <v>27</v>
       </c>
       <c r="F42">
-        <v>2.3</v>
+        <v>2.4</v>
       </c>
       <c r="G42" s="2">
-        <v>44755.0</v>
+        <v>44727.0</v>
       </c>
       <c r="H42" s="2">
-        <v>46581.0</v>
+        <v>47467.0</v>
       </c>
       <c r="I42" s="2">
-        <v>46575.0</v>
+        <v>47463.0</v>
       </c>
       <c r="J42">
-        <v>12300000</v>
+        <v>10250000</v>
       </c>
       <c r="K42">
         <v>100.0</v>
       </c>
       <c r="L42" t="s">
         <v>28</v>
       </c>
-      <c r="M42">
-[...9 lines deleted...]
-        <v>99.05</v>
+      <c r="O42">
+        <v>3.032597</v>
       </c>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" t="s">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="B43" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="C43" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="D43" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="E43" t="s">
         <v>27</v>
       </c>
       <c r="F43">
-        <v>2.4</v>
+        <v>2.7</v>
       </c>
       <c r="G43" s="2">
-        <v>44727.0</v>
+        <v>45693.0</v>
       </c>
       <c r="H43" s="2">
-        <v>47467.0</v>
+        <v>46970.0</v>
       </c>
       <c r="I43" s="2">
-        <v>47463.0</v>
+        <v>46966.0</v>
       </c>
       <c r="J43">
-        <v>10250000</v>
+        <v>15400000</v>
       </c>
       <c r="K43">
         <v>100.0</v>
       </c>
       <c r="L43" t="s">
         <v>28</v>
       </c>
-      <c r="M43">
-        <v>0.7562</v>
+      <c r="O43">
+        <v>2.95172</v>
       </c>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" t="s">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="B44" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="C44" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="D44" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="E44" t="s">
         <v>27</v>
       </c>
       <c r="F44">
-        <v>2.7</v>
+        <v>3.9</v>
       </c>
       <c r="G44" s="2">
-        <v>45693.0</v>
+        <v>45140.0</v>
       </c>
       <c r="H44" s="2">
-        <v>46970.0</v>
+        <v>46236.0</v>
       </c>
       <c r="I44" s="2">
-        <v>46966.0</v>
+        <v>46231.0</v>
       </c>
       <c r="J44">
-        <v>13250000</v>
+        <v>11150000</v>
       </c>
       <c r="K44">
         <v>100.0</v>
       </c>
       <c r="L44" t="s">
         <v>28</v>
       </c>
-      <c r="M44">
-[...1 lines deleted...]
-      </c>
       <c r="O44">
-        <v>2.900497</v>
-[...5 lines deleted...]
-        <v>99.5473</v>
+        <v>2.220219</v>
       </c>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" t="s">
-        <v>190</v>
+        <v>205</v>
       </c>
       <c r="B45" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="C45" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="D45" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="E45" t="s">
         <v>27</v>
       </c>
       <c r="F45">
-        <v>3.9</v>
+        <v>0.5</v>
       </c>
       <c r="G45" s="2">
-        <v>45140.0</v>
+        <v>44040.0</v>
       </c>
       <c r="H45" s="2">
-        <v>46236.0</v>
+        <v>54997.0</v>
       </c>
       <c r="I45" s="2">
-        <v>46231.0</v>
+        <v>54991.0</v>
       </c>
       <c r="J45">
-        <v>11150000</v>
+        <v>1750000</v>
       </c>
       <c r="K45">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L45" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.6712</v>
       </c>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" t="s">
-        <v>74</v>
+        <v>205</v>
       </c>
       <c r="B46" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="C46" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="D46" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="E46" t="s">
         <v>27</v>
       </c>
       <c r="F46">
         <v>0.5</v>
       </c>
       <c r="G46" s="2">
-        <v>44040.0</v>
+        <v>43635.0</v>
       </c>
       <c r="H46" s="2">
-        <v>54997.0</v>
+        <v>47288.0</v>
       </c>
       <c r="I46" s="2">
-        <v>54991.0</v>
+        <v>47283.0</v>
       </c>
       <c r="J46">
-        <v>1750000</v>
+        <v>735000</v>
       </c>
       <c r="K46">
         <v>1000.0</v>
       </c>
       <c r="L46" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.3493</v>
       </c>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" t="s">
-        <v>74</v>
+        <v>205</v>
       </c>
       <c r="B47" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="C47" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="D47" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="E47" t="s">
         <v>27</v>
       </c>
       <c r="F47">
-        <v>0.5</v>
+        <v>0.75</v>
       </c>
       <c r="G47" s="2">
-        <v>43635.0</v>
+        <v>43957.0</v>
       </c>
       <c r="H47" s="2">
-        <v>47288.0</v>
+        <v>47609.0</v>
       </c>
       <c r="I47" s="2">
-        <v>47283.0</v>
+        <v>47603.0</v>
       </c>
       <c r="J47">
-        <v>735000</v>
+        <v>1250000</v>
       </c>
       <c r="K47">
         <v>1000.0</v>
       </c>
       <c r="L47" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.4027</v>
       </c>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" t="s">
-        <v>74</v>
+        <v>205</v>
       </c>
       <c r="B48" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="C48" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="D48" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="E48" t="s">
         <v>27</v>
       </c>
       <c r="F48">
         <v>0.75</v>
       </c>
       <c r="G48" s="2">
-        <v>43957.0</v>
+        <v>44392.0</v>
       </c>
       <c r="H48" s="2">
-        <v>47609.0</v>
+        <v>55349.0</v>
       </c>
       <c r="I48" s="2">
-        <v>47603.0</v>
+        <v>55345.0</v>
       </c>
       <c r="J48">
-        <v>1250000</v>
+        <v>750000</v>
       </c>
       <c r="K48">
         <v>1000.0</v>
       </c>
       <c r="L48" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.6945</v>
       </c>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" t="s">
-        <v>74</v>
+        <v>205</v>
       </c>
       <c r="B49" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="C49" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="D49" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="E49" t="s">
         <v>27</v>
       </c>
       <c r="F49">
-        <v>0.75</v>
+        <v>0.95</v>
       </c>
       <c r="G49" s="2">
-        <v>44392.0</v>
+        <v>42881.0</v>
       </c>
       <c r="H49" s="2">
-        <v>55349.0</v>
+        <v>46533.0</v>
       </c>
       <c r="I49" s="2">
-        <v>55345.0</v>
+        <v>46527.0</v>
       </c>
       <c r="J49">
         <v>750000</v>
       </c>
       <c r="K49">
         <v>1000.0</v>
       </c>
       <c r="L49" t="s">
         <v>28</v>
       </c>
-      <c r="M49">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>205</v>
       </c>
       <c r="B50" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="C50" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="D50" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="E50" t="s">
         <v>27</v>
       </c>
       <c r="F50">
-        <v>0.95</v>
+        <v>1.625</v>
       </c>
       <c r="G50" s="2">
-        <v>42881.0</v>
+        <v>43635.0</v>
       </c>
       <c r="H50" s="2">
-        <v>46533.0</v>
+        <v>54593.0</v>
       </c>
       <c r="I50" s="2">
-        <v>46527.0</v>
+        <v>54589.0</v>
       </c>
       <c r="J50">
-        <v>750000</v>
+        <v>850000</v>
       </c>
       <c r="K50">
         <v>1000.0</v>
       </c>
       <c r="L50" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.8277</v>
       </c>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" t="s">
-        <v>74</v>
+        <v>205</v>
       </c>
       <c r="B51" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="C51" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="D51" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="E51" t="s">
         <v>27</v>
       </c>
       <c r="F51">
-        <v>1.625</v>
+        <v>2.1</v>
       </c>
       <c r="G51" s="2">
-        <v>43635.0</v>
+        <v>42881.0</v>
       </c>
       <c r="H51" s="2">
-        <v>54593.0</v>
+        <v>53838.0</v>
       </c>
       <c r="I51" s="2">
-        <v>54589.0</v>
+        <v>53833.0</v>
       </c>
       <c r="J51">
-        <v>850000</v>
+        <v>750000</v>
       </c>
       <c r="K51">
         <v>1000.0</v>
       </c>
       <c r="L51" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.3089</v>
       </c>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" t="s">
-        <v>74</v>
+        <v>205</v>
       </c>
       <c r="B52" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="C52" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="D52" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="E52" t="s">
         <v>27</v>
       </c>
       <c r="F52">
-        <v>2.1</v>
+        <v>2.125</v>
       </c>
       <c r="G52" s="2">
-        <v>42881.0</v>
+        <v>41941.0</v>
       </c>
       <c r="H52" s="2">
-        <v>53838.0</v>
+        <v>46324.0</v>
       </c>
       <c r="I52" s="2">
-        <v>53833.0</v>
+        <v>46318.0</v>
       </c>
       <c r="J52">
-        <v>750000</v>
+        <v>1085000</v>
       </c>
       <c r="K52">
         <v>1000.0</v>
       </c>
       <c r="L52" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.8296</v>
       </c>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" t="s">
-        <v>74</v>
+        <v>205</v>
       </c>
       <c r="B53" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="C53" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="D53" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="E53" t="s">
         <v>27</v>
       </c>
       <c r="F53">
         <v>2.125</v>
       </c>
       <c r="G53" s="2">
-        <v>41941.0</v>
+        <v>44713.0</v>
       </c>
       <c r="H53" s="2">
-        <v>46324.0</v>
+        <v>48366.0</v>
       </c>
       <c r="I53" s="2">
-        <v>46318.0</v>
+        <v>48360.0</v>
       </c>
       <c r="J53">
-        <v>1085000</v>
+        <v>1740000</v>
       </c>
       <c r="K53">
         <v>1000.0</v>
       </c>
       <c r="L53" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.9432</v>
       </c>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" t="s">
-        <v>74</v>
+        <v>205</v>
       </c>
       <c r="B54" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="C54" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="D54" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="E54" t="s">
         <v>27</v>
       </c>
       <c r="F54">
         <v>2.125</v>
       </c>
       <c r="G54" s="2">
-        <v>44713.0</v>
+        <v>42299.0</v>
       </c>
       <c r="H54" s="2">
-        <v>48366.0</v>
+        <v>49604.0</v>
       </c>
       <c r="I54" s="2">
-        <v>48360.0</v>
+        <v>49598.0</v>
       </c>
       <c r="J54">
-        <v>1740000</v>
+        <v>1310000</v>
       </c>
       <c r="K54">
         <v>1000.0</v>
       </c>
       <c r="L54" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.8164</v>
       </c>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" t="s">
-        <v>74</v>
+        <v>205</v>
       </c>
       <c r="B55" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="C55" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="D55" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="E55" t="s">
         <v>27</v>
       </c>
       <c r="F55">
-        <v>2.125</v>
+        <v>2.875</v>
       </c>
       <c r="G55" s="2">
-        <v>42299.0</v>
+        <v>45685.0</v>
       </c>
       <c r="H55" s="2">
-        <v>49604.0</v>
+        <v>47511.0</v>
       </c>
       <c r="I55" s="2">
-        <v>49598.0</v>
+        <v>47508.0</v>
       </c>
       <c r="J55">
-        <v>1310000</v>
+        <v>1625000</v>
       </c>
       <c r="K55">
         <v>1000.0</v>
       </c>
       <c r="L55" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.9839</v>
       </c>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" t="s">
-        <v>74</v>
+        <v>205</v>
       </c>
       <c r="B56" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="C56" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="D56" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="E56" t="s">
         <v>27</v>
       </c>
       <c r="F56">
-        <v>2.875</v>
+        <v>3.0</v>
       </c>
       <c r="G56" s="2">
-        <v>45685.0</v>
+        <v>46044.0</v>
       </c>
       <c r="H56" s="2">
-        <v>47511.0</v>
+        <v>47870.0</v>
       </c>
       <c r="I56" s="2">
-        <v>47508.0</v>
+        <v>47864.0</v>
       </c>
       <c r="J56">
-        <v>1625000</v>
+        <v>1430000</v>
       </c>
       <c r="K56">
         <v>1000.0</v>
       </c>
       <c r="L56" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.5592</v>
       </c>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" t="s">
-        <v>74</v>
+        <v>205</v>
       </c>
       <c r="B57" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="C57" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="D57" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="E57" t="s">
         <v>27</v>
       </c>
       <c r="F57">
-        <v>3.0</v>
+        <v>3.5</v>
       </c>
       <c r="G57" s="2">
-        <v>46044.0</v>
+        <v>45476.0</v>
       </c>
       <c r="H57" s="2">
-        <v>47870.0</v>
+        <v>48032.0</v>
       </c>
       <c r="I57" s="2">
-        <v>47864.0</v>
+        <v>48029.0</v>
       </c>
       <c r="J57">
-        <v>1280000</v>
+        <v>1540000</v>
       </c>
       <c r="K57">
         <v>1000.0</v>
       </c>
       <c r="L57" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.6329</v>
       </c>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" t="s">
-        <v>74</v>
+        <v>205</v>
       </c>
       <c r="B58" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="C58" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="D58" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="E58" t="s">
         <v>27</v>
       </c>
       <c r="F58">
         <v>3.5</v>
       </c>
       <c r="G58" s="2">
-        <v>45476.0</v>
+        <v>45335.0</v>
       </c>
       <c r="H58" s="2">
-        <v>48032.0</v>
+        <v>48988.0</v>
       </c>
       <c r="I58" s="2">
-        <v>48029.0</v>
+        <v>48982.0</v>
       </c>
       <c r="J58">
-        <v>1540000</v>
+        <v>2380000</v>
       </c>
       <c r="K58">
         <v>1000.0</v>
       </c>
       <c r="L58" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.6849</v>
       </c>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" t="s">
-        <v>74</v>
+        <v>205</v>
       </c>
       <c r="B59" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="C59" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="D59" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="E59" t="s">
         <v>27</v>
       </c>
       <c r="F59">
-        <v>3.5</v>
+        <v>3.625</v>
       </c>
       <c r="G59" s="2">
-        <v>45335.0</v>
+        <v>45910.0</v>
       </c>
       <c r="H59" s="2">
-        <v>48988.0</v>
+        <v>49744.0</v>
       </c>
       <c r="I59" s="2">
-        <v>48982.0</v>
+        <v>49738.0</v>
       </c>
       <c r="J59">
-        <v>2380000</v>
+        <v>1035000</v>
       </c>
       <c r="K59">
         <v>1000.0</v>
       </c>
       <c r="L59" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.5274</v>
       </c>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" t="s">
-        <v>74</v>
+        <v>205</v>
       </c>
       <c r="B60" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="C60" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="D60" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="E60" t="s">
         <v>27</v>
       </c>
       <c r="F60">
         <v>3.625</v>
       </c>
       <c r="G60" s="2">
-        <v>45910.0</v>
+        <v>45685.0</v>
       </c>
       <c r="H60" s="2">
-        <v>49744.0</v>
+        <v>51163.0</v>
       </c>
       <c r="I60" s="2">
-        <v>49738.0</v>
+        <v>51159.0</v>
       </c>
       <c r="J60">
         <v>1000000</v>
       </c>
       <c r="K60">
         <v>1000.0</v>
       </c>
       <c r="L60" t="s">
         <v>28</v>
       </c>
-      <c r="M60">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" t="s">
-        <v>74</v>
+        <v>205</v>
       </c>
       <c r="B61" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="C61" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="D61" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="E61" t="s">
         <v>27</v>
       </c>
       <c r="F61">
-        <v>3.625</v>
+        <v>3.875</v>
       </c>
       <c r="G61" s="2">
-        <v>45685.0</v>
+        <v>45091.0</v>
       </c>
       <c r="H61" s="2">
-        <v>51163.0</v>
+        <v>48744.0</v>
       </c>
       <c r="I61" s="2">
-        <v>51159.0</v>
+        <v>48738.0</v>
       </c>
       <c r="J61">
-        <v>1000000</v>
+        <v>1340000</v>
       </c>
       <c r="K61">
         <v>1000.0</v>
       </c>
       <c r="L61" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.7051</v>
       </c>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>205</v>
       </c>
       <c r="B62" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="C62" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="D62" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="E62" t="s">
         <v>27</v>
       </c>
       <c r="F62">
-        <v>3.875</v>
+        <v>4.125</v>
       </c>
       <c r="G62" s="2">
-        <v>45091.0</v>
+        <v>44859.0</v>
       </c>
       <c r="H62" s="2">
-        <v>48744.0</v>
+        <v>46868.0</v>
       </c>
       <c r="I62" s="2">
-        <v>48738.0</v>
+        <v>46863.0</v>
       </c>
       <c r="J62">
-        <v>1285000</v>
+        <v>1180000</v>
       </c>
       <c r="K62">
         <v>1000.0</v>
       </c>
       <c r="L62" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>3.1743</v>
       </c>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" t="s">
-        <v>74</v>
+        <v>205</v>
       </c>
       <c r="B63" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="C63" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="D63" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="E63" t="s">
         <v>27</v>
       </c>
       <c r="F63">
         <v>4.125</v>
       </c>
       <c r="G63" s="2">
-        <v>44859.0</v>
+        <v>46044.0</v>
       </c>
       <c r="H63" s="2">
-        <v>46868.0</v>
+        <v>51523.0</v>
       </c>
       <c r="I63" s="2">
-        <v>46863.0</v>
+        <v>51517.0</v>
       </c>
       <c r="J63">
-        <v>1180000</v>
+        <v>750000</v>
       </c>
       <c r="K63">
         <v>1000.0</v>
       </c>
       <c r="L63" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>3.9442</v>
       </c>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" t="s">
-        <v>74</v>
+        <v>205</v>
       </c>
       <c r="B64" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="C64" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="D64" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="E64" t="s">
         <v>27</v>
       </c>
       <c r="F64">
-        <v>4.125</v>
+        <v>4.25</v>
       </c>
       <c r="G64" s="2">
-        <v>46044.0</v>
+        <v>45910.0</v>
       </c>
       <c r="H64" s="2">
-        <v>51523.0</v>
+        <v>53215.0</v>
       </c>
       <c r="I64" s="2">
-        <v>51517.0</v>
+        <v>53210.0</v>
       </c>
       <c r="J64">
         <v>750000</v>
       </c>
       <c r="K64">
         <v>1000.0</v>
       </c>
       <c r="L64" t="s">
         <v>28</v>
       </c>
-      <c r="M64">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" t="s">
-        <v>74</v>
+        <v>183</v>
       </c>
       <c r="B65" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="C65" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="D65" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="E65" t="s">
         <v>27</v>
       </c>
       <c r="F65">
-        <v>4.25</v>
+        <v>1.2</v>
       </c>
       <c r="G65" s="2">
-        <v>45910.0</v>
+        <v>43223.0</v>
       </c>
       <c r="H65" s="2">
-        <v>53215.0</v>
+        <v>46876.0</v>
       </c>
       <c r="I65" s="2">
-        <v>53210.0</v>
+        <v>46870.0</v>
       </c>
       <c r="J65">
-        <v>750000</v>
+        <v>680000</v>
       </c>
       <c r="K65">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L65" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.4568</v>
       </c>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" t="s">
-        <v>190</v>
+        <v>23</v>
       </c>
       <c r="B66" t="s">
-        <v>403</v>
+        <v>418</v>
       </c>
       <c r="C66" t="s">
-        <v>404</v>
+        <v>419</v>
       </c>
       <c r="D66" t="s">
-        <v>405</v>
+        <v>420</v>
       </c>
       <c r="E66" t="s">
         <v>27</v>
       </c>
       <c r="F66">
-        <v>1.2</v>
+        <v>8.5</v>
       </c>
       <c r="G66" s="2">
-        <v>43223.0</v>
+        <v>45995.0</v>
       </c>
       <c r="H66" s="2">
-        <v>46876.0</v>
+        <v>46725.0</v>
       </c>
       <c r="I66" s="2">
-        <v>46870.0</v>
+        <v>46717.0</v>
       </c>
       <c r="J66">
-        <v>680000</v>
+        <v>50000</v>
       </c>
       <c r="K66">
         <v>100.0</v>
       </c>
       <c r="L66" t="s">
         <v>28</v>
       </c>
-      <c r="M66">
-        <v>1.1211</v>
+      <c r="O66">
+        <v>6.001918</v>
       </c>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B67" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="C67" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="D67" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="E67" t="s">
         <v>27</v>
       </c>
       <c r="F67">
-        <v>8.5</v>
+        <v>4.75</v>
       </c>
       <c r="G67" s="2">
-        <v>45995.0</v>
+        <v>46161.0</v>
       </c>
       <c r="H67" s="2">
-        <v>46725.0</v>
+        <v>47987.0</v>
       </c>
       <c r="I67" s="2">
-        <v>46717.0</v>
+        <v>47960.0</v>
       </c>
       <c r="J67">
-        <v>50000</v>
+        <v>350000</v>
       </c>
       <c r="K67">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L67" t="s">
         <v>28</v>
       </c>
-      <c r="M67">
-[...4 lines deleted...]
-      </c>
       <c r="O67">
-        <v>6.229725</v>
-[...11 lines deleted...]
-        <v>103.5</v>
+        <v>4.552764</v>
       </c>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" t="s">
         <v>23</v>
       </c>
       <c r="B68" t="s">
         <v>427</v>
       </c>
       <c r="C68" t="s">
         <v>428</v>
       </c>
       <c r="D68" t="s">
         <v>429</v>
       </c>
       <c r="E68" t="s">
         <v>27</v>
       </c>
       <c r="F68">
         <v>12.0</v>
       </c>
       <c r="G68" s="2">
         <v>45751.0</v>
       </c>
       <c r="H68" s="2">
         <v>46477.0</v>
       </c>
       <c r="I68" s="2">
         <v>46465.0</v>
       </c>
       <c r="J68">
         <v>3300</v>
       </c>
       <c r="K68">
         <v>1000.0</v>
       </c>
       <c r="L68" t="s">
         <v>28</v>
       </c>
-      <c r="M68">
-[...4 lines deleted...]
-      </c>
       <c r="O68">
-        <v>7.763736</v>
-[...11 lines deleted...]
-        <v>103.9</v>
+        <v>8.055862</v>
       </c>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" t="s">
         <v>23</v>
       </c>
       <c r="B69" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="C69" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="D69" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="E69" t="s">
         <v>27</v>
       </c>
       <c r="F69">
-        <v>10.0</v>
+        <v>8.0</v>
       </c>
       <c r="G69" s="2">
-        <v>45643.0</v>
+        <v>45950.0</v>
       </c>
       <c r="H69" s="2">
-        <v>46738.0</v>
+        <v>46863.0</v>
       </c>
       <c r="I69" s="2">
-        <v>46730.0</v>
+        <v>46855.0</v>
       </c>
       <c r="J69">
-        <v>3000</v>
+        <v>6922</v>
       </c>
       <c r="K69">
         <v>1000.0</v>
       </c>
       <c r="L69" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>3.104396</v>
       </c>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" t="s">
         <v>23</v>
       </c>
       <c r="B70" t="s">
         <v>436</v>
       </c>
       <c r="C70" t="s">
         <v>437</v>
       </c>
       <c r="D70" t="s">
         <v>438</v>
       </c>
       <c r="E70" t="s">
         <v>27</v>
       </c>
       <c r="F70">
-        <v>8.0</v>
+        <v>8.5</v>
       </c>
       <c r="G70" s="2">
-        <v>45950.0</v>
+        <v>45995.0</v>
       </c>
       <c r="H70" s="2">
-        <v>46863.0</v>
+        <v>47091.0</v>
       </c>
       <c r="I70" s="2">
-        <v>46855.0</v>
+        <v>47081.0</v>
       </c>
       <c r="J70">
-        <v>6922</v>
+        <v>3168</v>
       </c>
       <c r="K70">
         <v>1000.0</v>
       </c>
       <c r="L70" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>3.755556</v>
       </c>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" t="s">
         <v>23</v>
       </c>
       <c r="B71" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="C71" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="D71" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="E71" t="s">
         <v>27</v>
       </c>
       <c r="F71">
-        <v>8.5</v>
+        <v>9.0</v>
       </c>
       <c r="G71" s="2">
-        <v>45995.0</v>
+        <v>45944.0</v>
       </c>
       <c r="H71" s="2">
-        <v>47091.0</v>
+        <v>46857.0</v>
       </c>
       <c r="I71" s="2">
-        <v>47081.0</v>
+        <v>46849.0</v>
       </c>
       <c r="J71">
-        <v>3168</v>
+        <v>5500</v>
       </c>
       <c r="K71">
         <v>1000.0</v>
       </c>
       <c r="L71" t="s">
         <v>28</v>
       </c>
-      <c r="M71">
-        <v>2.951389</v>
+      <c r="O71">
+        <v>8.700654</v>
       </c>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" t="s">
         <v>23</v>
       </c>
       <c r="B72" t="s">
         <v>445</v>
       </c>
       <c r="C72" t="s">
         <v>446</v>
       </c>
       <c r="D72" t="s">
         <v>447</v>
       </c>
       <c r="E72" t="s">
         <v>27</v>
       </c>
       <c r="F72">
-        <v>9.0</v>
+        <v>10.0</v>
       </c>
       <c r="G72" s="2">
-        <v>45944.0</v>
+        <v>45726.0</v>
       </c>
       <c r="H72" s="2">
-        <v>46857.0</v>
+        <v>46822.0</v>
       </c>
       <c r="I72" s="2">
-        <v>46849.0</v>
+        <v>46814.0</v>
       </c>
       <c r="J72">
-        <v>5500</v>
+        <v>7916</v>
       </c>
       <c r="K72">
         <v>1000.0</v>
       </c>
       <c r="L72" t="s">
         <v>28</v>
       </c>
-      <c r="M72">
-[...4 lines deleted...]
-      </c>
       <c r="O72">
-        <v>7.968843</v>
-[...11 lines deleted...]
-        <v>101.9</v>
+        <v>9.647234</v>
       </c>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" t="s">
         <v>23</v>
       </c>
       <c r="B73" t="s">
-        <v>448</v>
+        <v>457</v>
       </c>
       <c r="C73" t="s">
-        <v>449</v>
+        <v>458</v>
       </c>
       <c r="D73" t="s">
-        <v>450</v>
+        <v>459</v>
       </c>
       <c r="E73" t="s">
         <v>27</v>
       </c>
       <c r="F73">
-        <v>10.0</v>
+        <v>8.0</v>
       </c>
       <c r="G73" s="2">
-        <v>45726.0</v>
+        <v>45708.0</v>
       </c>
       <c r="H73" s="2">
-        <v>46822.0</v>
+        <v>46619.0</v>
       </c>
       <c r="I73" s="2">
-        <v>46814.0</v>
+        <v>46612.0</v>
       </c>
       <c r="J73">
-        <v>7916</v>
+        <v>8000</v>
       </c>
       <c r="K73">
         <v>1000.0</v>
       </c>
       <c r="L73" t="s">
         <v>28</v>
       </c>
-      <c r="M73">
-[...4 lines deleted...]
-      </c>
       <c r="O73">
-        <v>9.974512</v>
-[...11 lines deleted...]
-        <v>100.0</v>
+        <v>6.683459</v>
       </c>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" t="s">
         <v>23</v>
       </c>
       <c r="B74" t="s">
         <v>460</v>
       </c>
       <c r="C74" t="s">
         <v>461</v>
       </c>
       <c r="D74" t="s">
         <v>462</v>
       </c>
       <c r="E74" t="s">
         <v>27</v>
       </c>
       <c r="F74">
-        <v>8.0</v>
+        <v>8.5</v>
       </c>
       <c r="G74" s="2">
-        <v>45708.0</v>
+        <v>45966.0</v>
       </c>
       <c r="H74" s="2">
-        <v>46619.0</v>
+        <v>46696.0</v>
       </c>
       <c r="I74" s="2">
-        <v>46612.0</v>
+        <v>46688.0</v>
       </c>
       <c r="J74">
         <v>8000</v>
       </c>
       <c r="K74">
         <v>1000.0</v>
       </c>
       <c r="L74" t="s">
         <v>28</v>
-      </c>
-[...19 lines deleted...]
-        <v>103.0</v>
       </c>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" t="s">
         <v>23</v>
       </c>
       <c r="B75" t="s">
         <v>463</v>
       </c>
       <c r="C75" t="s">
         <v>464</v>
       </c>
       <c r="D75" t="s">
         <v>465</v>
       </c>
       <c r="E75" t="s">
         <v>27</v>
       </c>
       <c r="F75">
         <v>8.5</v>
       </c>
       <c r="G75" s="2">
-        <v>45966.0</v>
+        <v>45888.0</v>
       </c>
       <c r="H75" s="2">
-        <v>46696.0</v>
+        <v>46802.0</v>
       </c>
       <c r="I75" s="2">
-        <v>46688.0</v>
+        <v>46794.0</v>
       </c>
       <c r="J75">
-        <v>8000</v>
+        <v>25000</v>
       </c>
       <c r="K75">
         <v>1000.0</v>
       </c>
       <c r="L75" t="s">
         <v>28</v>
       </c>
-      <c r="M75">
-        <v>1.511111</v>
+      <c r="O75">
+        <v>8.148144</v>
       </c>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" t="s">
         <v>23</v>
       </c>
       <c r="B76" t="s">
         <v>466</v>
       </c>
       <c r="C76" t="s">
         <v>467</v>
       </c>
       <c r="D76" t="s">
         <v>468</v>
       </c>
       <c r="E76" t="s">
         <v>27</v>
       </c>
       <c r="F76">
-        <v>8.5</v>
+        <v>12.0</v>
       </c>
       <c r="G76" s="2">
-        <v>45888.0</v>
+        <v>44760.0</v>
       </c>
       <c r="H76" s="2">
-        <v>46802.0</v>
+        <v>47317.0</v>
       </c>
       <c r="I76" s="2">
-        <v>46794.0</v>
+        <v>47311.0</v>
       </c>
       <c r="J76">
-        <v>25000</v>
+        <v>1351</v>
       </c>
       <c r="K76">
         <v>1000.0</v>
       </c>
       <c r="L76" t="s">
         <v>28</v>
-      </c>
-[...19 lines deleted...]
-        <v>101.25</v>
       </c>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" t="s">
         <v>23</v>
       </c>
       <c r="B77" t="s">
         <v>469</v>
       </c>
       <c r="C77" t="s">
         <v>470</v>
       </c>
       <c r="D77" t="s">
         <v>471</v>
       </c>
       <c r="E77" t="s">
         <v>27</v>
       </c>
       <c r="F77">
-        <v>12.0</v>
+        <v>8.0</v>
       </c>
       <c r="G77" s="2">
-        <v>44760.0</v>
+        <v>45806.0</v>
       </c>
       <c r="H77" s="2">
-        <v>47317.0</v>
+        <v>46720.0</v>
       </c>
       <c r="I77" s="2">
-        <v>47311.0</v>
+        <v>46710.0</v>
       </c>
       <c r="J77">
-        <v>1351</v>
+        <v>17314</v>
       </c>
       <c r="K77">
         <v>1000.0</v>
       </c>
       <c r="L77" t="s">
         <v>28</v>
       </c>
-      <c r="M77">
-        <v>2.7</v>
+      <c r="O77">
+        <v>5.487237</v>
       </c>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B78" t="s">
         <v>472</v>
       </c>
       <c r="C78" t="s">
         <v>473</v>
       </c>
       <c r="D78" t="s">
         <v>474</v>
       </c>
       <c r="E78" t="s">
         <v>27</v>
       </c>
       <c r="F78">
-        <v>8.0</v>
+        <v>7.7</v>
       </c>
       <c r="G78" s="2">
-        <v>45806.0</v>
+        <v>45434.0</v>
       </c>
       <c r="H78" s="2">
-        <v>46720.0</v>
+        <v>49086.0</v>
       </c>
       <c r="I78" s="2">
-        <v>46710.0</v>
+        <v>49076.0</v>
       </c>
       <c r="J78">
-        <v>17314</v>
+        <v>25000</v>
       </c>
       <c r="K78">
         <v>1000.0</v>
       </c>
       <c r="L78" t="s">
         <v>28</v>
       </c>
-      <c r="M78">
-[...4 lines deleted...]
-      </c>
       <c r="O78">
-        <v>7.331533</v>
-[...11 lines deleted...]
-        <v>101.0</v>
+        <v>6.886619</v>
       </c>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B79" t="s">
         <v>475</v>
       </c>
       <c r="C79" t="s">
         <v>476</v>
       </c>
       <c r="D79" t="s">
         <v>477</v>
       </c>
       <c r="E79" t="s">
         <v>27</v>
       </c>
       <c r="F79">
-        <v>7.7</v>
+        <v>10.75</v>
       </c>
       <c r="G79" s="2">
-        <v>45434.0</v>
+        <v>45099.0</v>
       </c>
       <c r="H79" s="2">
-        <v>49086.0</v>
+        <v>48752.0</v>
       </c>
       <c r="I79" s="2">
-        <v>49076.0</v>
+        <v>48744.0</v>
       </c>
       <c r="J79">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="K79">
         <v>1000.0</v>
       </c>
       <c r="L79" t="s">
         <v>28</v>
       </c>
-      <c r="M79">
-[...4 lines deleted...]
-      </c>
       <c r="O79">
-        <v>6.830595</v>
-[...23 lines deleted...]
-        <v>101.17</v>
+        <v>8.239271</v>
       </c>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" t="s">
-        <v>29</v>
+        <v>205</v>
       </c>
       <c r="B80" t="s">
         <v>478</v>
       </c>
       <c r="C80" t="s">
         <v>479</v>
       </c>
       <c r="D80" t="s">
         <v>480</v>
       </c>
       <c r="E80" t="s">
         <v>27</v>
       </c>
       <c r="F80">
-        <v>10.75</v>
+        <v>6.777</v>
       </c>
       <c r="G80" s="2">
-        <v>45099.0</v>
+        <v>45404.0</v>
       </c>
       <c r="H80" s="2">
-        <v>48752.0</v>
+        <v>47595.0</v>
       </c>
       <c r="I80" s="2">
-        <v>48744.0</v>
+        <v>47588.0</v>
       </c>
       <c r="J80">
-        <v>50000</v>
+        <v>600000</v>
       </c>
       <c r="K80">
         <v>1000.0</v>
       </c>
       <c r="L80" t="s">
         <v>28</v>
       </c>
-      <c r="M80">
-[...4 lines deleted...]
-      </c>
       <c r="O80">
-        <v>8.26976</v>
-[...11 lines deleted...]
-        <v>113.0</v>
+        <v>6.673458</v>
       </c>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" t="s">
-        <v>74</v>
+        <v>205</v>
       </c>
       <c r="B81" t="s">
         <v>481</v>
       </c>
       <c r="C81" t="s">
         <v>482</v>
       </c>
       <c r="D81" t="s">
         <v>483</v>
       </c>
       <c r="E81" t="s">
         <v>27</v>
       </c>
       <c r="F81">
-        <v>6.777</v>
+        <v>6.518</v>
       </c>
       <c r="G81" s="2">
-        <v>45404.0</v>
+        <v>45712.0</v>
       </c>
       <c r="H81" s="2">
-        <v>47595.0</v>
+        <v>47903.0</v>
       </c>
       <c r="I81" s="2">
-        <v>47588.0</v>
+        <v>47896.0</v>
       </c>
       <c r="J81">
-        <v>600000</v>
+        <v>375000</v>
       </c>
       <c r="K81">
         <v>1000.0</v>
       </c>
       <c r="L81" t="s">
         <v>28</v>
-      </c>
-[...10 lines deleted...]
-        <v>100.0</v>
       </c>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" t="s">
-        <v>74</v>
+        <v>23</v>
       </c>
       <c r="B82" t="s">
         <v>484</v>
       </c>
       <c r="C82" t="s">
         <v>485</v>
       </c>
       <c r="D82" t="s">
         <v>486</v>
       </c>
       <c r="E82" t="s">
         <v>27</v>
       </c>
       <c r="F82">
-        <v>6.518</v>
+        <v>11.5</v>
       </c>
       <c r="G82" s="2">
-        <v>45712.0</v>
+        <v>45625.0</v>
       </c>
       <c r="H82" s="2">
-        <v>47903.0</v>
+        <v>46355.0</v>
       </c>
       <c r="I82" s="2">
-        <v>47896.0</v>
+        <v>46346.0</v>
       </c>
       <c r="J82">
-        <v>375000</v>
+        <v>8000</v>
       </c>
       <c r="K82">
         <v>1000.0</v>
       </c>
       <c r="L82" t="s">
         <v>28</v>
       </c>
-      <c r="M82">
-        <v>0.796644</v>
+      <c r="O82">
+        <v>11.830608</v>
       </c>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" t="s">
-        <v>23</v>
+        <v>205</v>
       </c>
       <c r="B83" t="s">
         <v>487</v>
       </c>
       <c r="C83" t="s">
         <v>488</v>
       </c>
       <c r="D83" t="s">
         <v>489</v>
       </c>
       <c r="E83" t="s">
         <v>27</v>
       </c>
       <c r="F83">
-        <v>11.5</v>
+        <v>9.17</v>
       </c>
       <c r="G83" s="2">
-        <v>45625.0</v>
+        <v>45391.0</v>
       </c>
       <c r="H83" s="2">
-        <v>46355.0</v>
+        <v>46669.0</v>
       </c>
       <c r="I83" s="2">
-        <v>46346.0</v>
+        <v>46664.0</v>
       </c>
       <c r="J83">
-        <v>8000</v>
+        <v>75000</v>
       </c>
       <c r="K83">
         <v>1000.0</v>
       </c>
       <c r="L83" t="s">
         <v>28</v>
       </c>
-      <c r="M83">
-[...4 lines deleted...]
-      </c>
       <c r="O83">
-        <v>9.799659</v>
-[...11 lines deleted...]
-        <v>101.0</v>
+        <v>8.22405</v>
       </c>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" t="s">
-        <v>74</v>
+        <v>32</v>
       </c>
       <c r="B84" t="s">
-        <v>490</v>
+        <v>513</v>
       </c>
       <c r="C84" t="s">
-        <v>491</v>
+        <v>514</v>
       </c>
       <c r="D84" t="s">
-        <v>492</v>
+        <v>515</v>
       </c>
       <c r="E84" t="s">
         <v>27</v>
       </c>
       <c r="F84">
-        <v>9.032</v>
+        <v>8.5</v>
       </c>
       <c r="G84" s="2">
-        <v>45391.0</v>
+        <v>45541.0</v>
       </c>
       <c r="H84" s="2">
-        <v>46669.0</v>
+        <v>46301.0</v>
       </c>
       <c r="I84" s="2">
-        <v>46664.0</v>
+        <v>46293.0</v>
       </c>
       <c r="J84">
-        <v>75000</v>
+        <v>35000</v>
       </c>
       <c r="K84">
         <v>1000.0</v>
       </c>
       <c r="L84" t="s">
         <v>28</v>
       </c>
       <c r="O84">
-        <v>8.193346</v>
-[...2 lines deleted...]
-        <v>101.0</v>
+        <v>3.786283</v>
       </c>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B85" t="s">
         <v>516</v>
       </c>
       <c r="C85" t="s">
         <v>517</v>
       </c>
       <c r="D85" t="s">
         <v>518</v>
       </c>
       <c r="E85" t="s">
         <v>27</v>
       </c>
       <c r="F85">
-        <v>8.5</v>
+        <v>8.0</v>
       </c>
       <c r="G85" s="2">
-        <v>45541.0</v>
+        <v>46013.0</v>
       </c>
       <c r="H85" s="2">
-        <v>46301.0</v>
+        <v>46926.0</v>
       </c>
       <c r="I85" s="2">
-        <v>46293.0</v>
+        <v>46918.0</v>
       </c>
       <c r="J85">
-        <v>35000</v>
+        <v>3800</v>
       </c>
       <c r="K85">
         <v>1000.0</v>
       </c>
       <c r="L85" t="s">
         <v>28</v>
-      </c>
-[...19 lines deleted...]
-        <v>101.0</v>
       </c>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" t="s">
         <v>23</v>
       </c>
       <c r="B86" t="s">
         <v>519</v>
       </c>
       <c r="C86" t="s">
         <v>520</v>
       </c>
       <c r="D86" t="s">
         <v>521</v>
       </c>
       <c r="E86" t="s">
         <v>27</v>
       </c>
       <c r="F86">
         <v>8.5</v>
       </c>
       <c r="G86" s="2">
         <v>45924.0</v>
       </c>
       <c r="H86" s="2">
         <v>47020.0</v>
       </c>
       <c r="I86" s="2">
         <v>47011.0</v>
       </c>
       <c r="J86">
         <v>8000</v>
       </c>
       <c r="K86">
         <v>1000.0</v>
       </c>
       <c r="L86" t="s">
         <v>28</v>
       </c>
-      <c r="M86">
-[...9 lines deleted...]
-        <v>75.0</v>
+      <c r="O86">
+        <v>7.571722</v>
       </c>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B87" t="s">
         <v>525</v>
       </c>
       <c r="C87" t="s">
         <v>526</v>
       </c>
       <c r="D87" t="s">
         <v>527</v>
       </c>
       <c r="E87" t="s">
         <v>27</v>
       </c>
       <c r="F87">
         <v>7.0</v>
       </c>
       <c r="G87" s="2">
         <v>45951.0</v>
       </c>
       <c r="H87" s="2">
         <v>49603.0</v>
       </c>
       <c r="I87" s="2">
         <v>49594.0</v>
       </c>
       <c r="J87">
         <v>6858</v>
       </c>
       <c r="K87">
         <v>1000.0</v>
       </c>
       <c r="L87" t="s">
         <v>28</v>
       </c>
-      <c r="M87">
-[...4 lines deleted...]
-      </c>
       <c r="O87">
-        <v>6.841727</v>
-[...11 lines deleted...]
-        <v>101.1</v>
+        <v>6.855353</v>
       </c>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B88" t="s">
         <v>528</v>
       </c>
       <c r="C88" t="s">
         <v>529</v>
       </c>
       <c r="D88" t="s">
         <v>530</v>
       </c>
       <c r="E88" t="s">
         <v>27</v>
       </c>
       <c r="F88">
         <v>2.826</v>
       </c>
       <c r="G88" s="2">
         <v>44742.0</v>
       </c>
       <c r="H88" s="2">
         <v>46568.0</v>
       </c>
       <c r="I88" s="2">
         <v>46561.0</v>
       </c>
       <c r="J88">
         <v>25000</v>
       </c>
       <c r="K88">
         <v>1000.0</v>
       </c>
       <c r="L88" t="s">
         <v>28</v>
       </c>
-      <c r="M88">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B89" t="s">
         <v>531</v>
       </c>
       <c r="C89" t="s">
         <v>532</v>
       </c>
       <c r="D89" t="s">
         <v>533</v>
       </c>
       <c r="E89" t="s">
         <v>27</v>
       </c>
       <c r="F89">
         <v>3.119</v>
       </c>
       <c r="G89" s="2">
         <v>45924.0</v>
       </c>
       <c r="H89" s="2">
         <v>47385.0</v>
       </c>
       <c r="I89" s="2">
         <v>47375.0</v>
       </c>
       <c r="J89">
         <v>25000</v>
       </c>
       <c r="K89">
         <v>1000.0</v>
       </c>
       <c r="L89" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.683405</v>
       </c>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" t="s">
         <v>23</v>
       </c>
       <c r="B90" t="s">
         <v>534</v>
       </c>
       <c r="C90" t="s">
         <v>535</v>
       </c>
       <c r="D90" t="s">
         <v>536</v>
       </c>
       <c r="E90" t="s">
         <v>27</v>
       </c>
       <c r="F90">
         <v>9.0</v>
       </c>
       <c r="G90" s="2">
         <v>45807.0</v>
       </c>
       <c r="H90" s="2">
         <v>46842.0</v>
       </c>
       <c r="I90" s="2">
         <v>46834.0</v>
       </c>
       <c r="J90">
-        <v>4000</v>
+        <v>8000</v>
       </c>
       <c r="K90">
         <v>1000.0</v>
       </c>
       <c r="L90" t="s">
         <v>28</v>
       </c>
-      <c r="M90">
-[...4 lines deleted...]
-      </c>
       <c r="O90">
-        <v>9.05113</v>
-[...11 lines deleted...]
-        <v>99.9</v>
+        <v>8.992869</v>
       </c>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" t="s">
         <v>23</v>
       </c>
       <c r="B91" t="s">
         <v>537</v>
       </c>
       <c r="C91" t="s">
         <v>538</v>
       </c>
       <c r="D91" t="s">
         <v>539</v>
       </c>
       <c r="E91" t="s">
         <v>27</v>
       </c>
       <c r="F91">
         <v>10.0</v>
       </c>
       <c r="G91" s="2">
         <v>45776.0</v>
       </c>
       <c r="H91" s="2">
         <v>46689.0</v>
       </c>
       <c r="I91" s="2">
         <v>46681.0</v>
       </c>
       <c r="J91">
         <v>3400</v>
       </c>
       <c r="K91">
         <v>1000.0</v>
       </c>
       <c r="L91" t="s">
         <v>28</v>
       </c>
-      <c r="M91">
-[...4 lines deleted...]
-      </c>
       <c r="O91">
-        <v>9.603039</v>
-[...70 lines deleted...]
-        <v>102.5</v>
+        <v>9.434471</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">