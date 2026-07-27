--- v2 (2026-06-07)
+++ v3 (2026-07-27)
@@ -18,51 +18,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Obligācijas" sheetId="1" r:id="rId4"/>
     <sheet name="TLN" sheetId="2" r:id="rId5"/>
     <sheet name="RIG" sheetId="3" r:id="rId6"/>
     <sheet name="VLN" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="546">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="535">
   <si>
     <t>Bond segment</t>
   </si>
   <si>
     <t>Nosaukums</t>
   </si>
   <si>
     <t>Kods</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Tirgus</t>
   </si>
   <si>
     <t>Kupona likme %</t>
   </si>
   <si>
     <t>Emitēts</t>
   </si>
   <si>
     <t>Dzēšanas datums</t>
   </si>
   <si>
@@ -140,84 +140,84 @@
   <si>
     <t>Korporatīvie parāda vērtspapīri</t>
   </si>
   <si>
     <t>Admiral Markets 8% subord. bond</t>
   </si>
   <si>
     <t>ADMB080027A</t>
   </si>
   <si>
     <t>EE3300111251</t>
   </si>
   <si>
     <t>TLN</t>
   </si>
   <si>
     <t>Admirals Group 8.00% subord.bond</t>
   </si>
   <si>
     <t>ADMG080031A</t>
   </si>
   <si>
     <t>EE3300001999</t>
   </si>
   <si>
-    <t>Atsin.energ.investicijos 5% 4Y b</t>
-[...7 lines deleted...]
-  <si>
     <t>Atsin.energ.investicijos 8% 2.5Y</t>
   </si>
   <si>
     <t>AEIB080027A</t>
   </si>
   <si>
     <t>LT0000134439</t>
   </si>
   <si>
     <t>Atsin.energ.investicijos 8.5% 1Y</t>
   </si>
   <si>
     <t>AEIB085026A</t>
   </si>
   <si>
     <t>LT0000135840</t>
   </si>
   <si>
-    <t>Agathum 11% 2Y bond</t>
-[...5 lines deleted...]
-    <t>LT0000409286</t>
+    <t>Atsin.energ.investicijos 9% 1Y</t>
+  </si>
+  <si>
+    <t>AEIB090027B</t>
+  </si>
+  <si>
+    <t>LT0000137804</t>
+  </si>
+  <si>
+    <t>Agathum 9% 3Y bond</t>
+  </si>
+  <si>
+    <t>AGAB090029FA</t>
+  </si>
+  <si>
+    <t>LT0000137812</t>
   </si>
   <si>
     <t>AKROPOLIS GROUP 6% 5Y  bond</t>
   </si>
   <si>
     <t>AKRB060030A</t>
   </si>
   <si>
     <t>XS3046302488</t>
   </si>
   <si>
     <t>Altum 0,443% 5Y bond</t>
   </si>
   <si>
     <t>ALTM004426A</t>
   </si>
   <si>
     <t>LV0000870095</t>
   </si>
   <si>
     <t>RIG</t>
   </si>
   <si>
     <t>Altum 3,576% 5Y bond</t>
   </si>
@@ -392,113 +392,98 @@
   <si>
     <t>COFAD085028FA</t>
   </si>
   <si>
     <t>LV0000102432</t>
   </si>
   <si>
     <t>Coop Pank 5% bond</t>
   </si>
   <si>
     <t>CPAB050032A</t>
   </si>
   <si>
     <t>EE3300002542</t>
   </si>
   <si>
     <t>Coop Pank 6.25% 11Y bond</t>
   </si>
   <si>
     <t>CPAB062537A</t>
   </si>
   <si>
     <t>EE0000003515</t>
   </si>
   <si>
-    <t>Capitalica 2Y bond</t>
-[...7 lines deleted...]
-  <si>
     <t>CleanR Grupa 6.5% 4Y bond</t>
   </si>
   <si>
     <t>CRGB065029A</t>
   </si>
   <si>
     <t>LV0000107365</t>
   </si>
   <si>
     <t>Victory Development IV 2.5Y bond</t>
   </si>
   <si>
     <t>DAMBFLOT28FA</t>
   </si>
   <si>
     <t>LT0000134801</t>
   </si>
   <si>
     <t>DelfinGroup 9.50% 2Y bond</t>
   </si>
   <si>
     <t>DGRB095027A</t>
   </si>
   <si>
     <t>LV0000106649</t>
   </si>
   <si>
     <t>DelfinGroup 10% 4Y bond</t>
   </si>
   <si>
     <t>DGRB100028A</t>
   </si>
   <si>
     <t>LV0000803914</t>
   </si>
   <si>
     <t>DelfinGroup 3Y bond</t>
   </si>
   <si>
     <t>DGRBFLOT26FB</t>
   </si>
   <si>
     <t>LV0000860146</t>
   </si>
   <si>
     <t>DelfinGroup 5Y bond</t>
   </si>
   <si>
-    <t>DGRBFLOT28FA</t>
-[...4 lines deleted...]
-  <si>
     <t>DGRBFLOT29FA</t>
   </si>
   <si>
     <t>LV0000870145</t>
   </si>
   <si>
     <t>Vytis Reno Loans 28Y bond</t>
   </si>
   <si>
     <t>DNMFFLOT53A</t>
   </si>
   <si>
     <t>LT0000136418</t>
   </si>
   <si>
     <t>Latvenergo 0.5% 7Y green bond</t>
   </si>
   <si>
     <t>ELEK005028A</t>
   </si>
   <si>
     <t>LV0000802460</t>
   </si>
   <si>
     <t>Latvenergo 2.42% 5Y green bond</t>
@@ -506,50 +491,59 @@
   <si>
     <t>ELEK024227A</t>
   </si>
   <si>
     <t>LV0000870129</t>
   </si>
   <si>
     <t>Latvenergo 4.952% 6Y green bond</t>
   </si>
   <si>
     <t>ELEK0495229A</t>
   </si>
   <si>
     <t>LV0000802684</t>
   </si>
   <si>
     <t>Latvenergo 3.612% 5Y green bond</t>
   </si>
   <si>
     <t>ELEK361230A</t>
   </si>
   <si>
     <t>XS3227294132</t>
   </si>
   <si>
+    <t>Latvenergo 4.162% 7Y green bond</t>
+  </si>
+  <si>
+    <t>ELEK416233A</t>
+  </si>
+  <si>
+    <t>XS3412686563</t>
+  </si>
+  <si>
     <t>Eleving Group 9.5% 5Y bond</t>
   </si>
   <si>
     <t>ELEV095030A</t>
   </si>
   <si>
     <t>XS3167361651</t>
   </si>
   <si>
     <t>Eleving Group 5Y bond</t>
   </si>
   <si>
     <t>ELEV130028A</t>
   </si>
   <si>
     <t>DE000A3LL7M4</t>
   </si>
   <si>
     <t>Elko Grupa 7.25% 4Y bond</t>
   </si>
   <si>
     <t>ELGB725029FA</t>
   </si>
   <si>
     <t>LV0000108637</t>
@@ -608,116 +602,98 @@
   <si>
     <t>ETGB035036A</t>
   </si>
   <si>
     <t>EE0000004109</t>
   </si>
   <si>
     <t>Everaus Kinnisvara 10.00% bond</t>
   </si>
   <si>
     <t>EVKB100028FA</t>
   </si>
   <si>
     <t>EE0000002558</t>
   </si>
   <si>
     <t>Everaus Kinnisvara 11.00% bond</t>
   </si>
   <si>
     <t>EVKB110028FA</t>
   </si>
   <si>
     <t>EE0000000875</t>
   </si>
   <si>
-    <t>Consilium optimum 9% 3Y bond</t>
-[...17 lines deleted...]
-    <t>4finance 11.25% 12Y bond</t>
+    <t>Consilium optimum 8.5% 3Y bond</t>
+  </si>
+  <si>
+    <t>FASTL085029FA</t>
+  </si>
+  <si>
+    <t>LT0000138075</t>
+  </si>
+  <si>
+    <t>Mellenu Finance 11.25% 12Y bond</t>
   </si>
   <si>
     <t>FOUR112528FA</t>
   </si>
   <si>
     <t>XS1417876163</t>
   </si>
   <si>
     <t>Baltic First North Foreign Bonds</t>
   </si>
   <si>
     <t>GEVEKO bonds 25-2028</t>
   </si>
   <si>
     <t>GEVBFLOT28FA</t>
   </si>
   <si>
     <t>SE0024172993</t>
   </si>
   <si>
     <t>Grenardi Group 10% 3Y bond</t>
   </si>
   <si>
     <t>GREG100027B</t>
   </si>
   <si>
     <t>LV0000860195</t>
   </si>
   <si>
     <t>Rigas udens 4% 5Y green bond</t>
   </si>
   <si>
     <t>H2O040030A</t>
   </si>
   <si>
     <t>LV0000104487</t>
   </si>
   <si>
-    <t>Hestio 4.5% 5Y bond</t>
-[...7 lines deleted...]
-  <si>
     <t>HISK 9% 2.8Y bond</t>
   </si>
   <si>
     <t>HISK090028FA</t>
   </si>
   <si>
     <t>LT0000134694</t>
   </si>
   <si>
     <t>Holm Bank 9.50% subord. bond</t>
   </si>
   <si>
     <t>HLMBK095034FA</t>
   </si>
   <si>
     <t>EE3300004290</t>
   </si>
   <si>
     <t>Hotrema 9% 2.8Y bond</t>
   </si>
   <si>
     <t>HOTB090028FA</t>
   </si>
   <si>
     <t>LT0000134553</t>
@@ -914,77 +890,95 @@
   <si>
     <t>Legal Balance 3.5Y bond</t>
   </si>
   <si>
     <t>LEBAFLOT28FA</t>
   </si>
   <si>
     <t>LT0000134025</t>
   </si>
   <si>
     <t>Legal Balance 4Y bond</t>
   </si>
   <si>
     <t>LEBAFLOT29FA</t>
   </si>
   <si>
     <t>LT0000133696</t>
   </si>
   <si>
     <t>LEBAFLOT29FB</t>
   </si>
   <si>
     <t>LT0000136103</t>
   </si>
   <si>
+    <t>Legal Balance 3.25Y bond</t>
+  </si>
+  <si>
+    <t>LEBAFLOT29FC</t>
+  </si>
+  <si>
+    <t>LT0000138000</t>
+  </si>
+  <si>
     <t>LifeFit Group 24-2029</t>
   </si>
   <si>
     <t>LFTBFLOT29FA</t>
   </si>
   <si>
     <t>NO0013252452</t>
   </si>
   <si>
     <t>LHV Group 6.00% subord. bond</t>
   </si>
   <si>
     <t>LHVB060034A</t>
   </si>
   <si>
     <t>EE3300004993</t>
   </si>
   <si>
     <t>LHV Group 10.5% subord. bond</t>
   </si>
   <si>
     <t>LHVB105033A</t>
   </si>
   <si>
     <t>EE3300003573</t>
   </si>
   <si>
+    <t>L. J. LINEN 11% 3Y bond</t>
+  </si>
+  <si>
+    <t>LINEN110028FA</t>
+  </si>
+  <si>
+    <t>LV0000104875</t>
+  </si>
+  <si>
     <t>Longo Group 10.00% 3Y bond</t>
   </si>
   <si>
     <t>LNGB100027A</t>
   </si>
   <si>
     <t>LV0000804987</t>
   </si>
   <si>
     <t>Lithuanian Gov. 7Y Bond 67005</t>
   </si>
   <si>
     <t>LTGB00028B</t>
   </si>
   <si>
     <t>LT0000670051</t>
   </si>
   <si>
     <t>Lithuanian Gov. 7Y Bond 67004</t>
   </si>
   <si>
     <t>LTGB01026A</t>
   </si>
   <si>
     <t>LT0000670044</t>
@@ -1247,68 +1241,50 @@
   <si>
     <t>LVGB000027A</t>
   </si>
   <si>
     <t>LV0000570182</t>
   </si>
   <si>
     <t>Liven 9.00% 4Y green bond</t>
   </si>
   <si>
     <t>LVNB090029A</t>
   </si>
   <si>
     <t>EE0000000354</t>
   </si>
   <si>
     <t>Liven 10.5% 4Y green bond</t>
   </si>
   <si>
     <t>LVNB105028A</t>
   </si>
   <si>
     <t>EE3300004332</t>
   </si>
   <si>
-    <t>Mapon 3Y bond</t>
-[...16 lines deleted...]
-  <si>
     <t>Mainor Ülemiste 6% 4Y bond</t>
   </si>
   <si>
     <t>MAYB060030FA</t>
   </si>
   <si>
     <t>EE0000003507</t>
   </si>
   <si>
     <t>Modus grupe 8.5% 2Y bond</t>
   </si>
   <si>
     <t>MDGB085027FA</t>
   </si>
   <si>
     <t>LT0000136095</t>
   </si>
   <si>
     <t>Modera 11% bond</t>
   </si>
   <si>
     <t>MODE110027FA</t>
   </si>
   <si>
     <t>EE3300004860</t>
@@ -1391,50 +1367,68 @@
   <si>
     <t>PKGB080024A</t>
   </si>
   <si>
     <t>EE3300001676</t>
   </si>
   <si>
     <t>PN Project 10% 2Y bond</t>
   </si>
   <si>
     <t>PNP100027A</t>
   </si>
   <si>
     <t>LV0000104271</t>
   </si>
   <si>
     <t>PRFoods 6.25% bond</t>
   </si>
   <si>
     <t>PRFB062525A</t>
   </si>
   <si>
     <t>EE3300001577</t>
   </si>
   <si>
+    <t>Rotermann City 7.75% 3Y bond</t>
+  </si>
+  <si>
+    <t>RCITY077529FA</t>
+  </si>
+  <si>
+    <t>EE0000004364</t>
+  </si>
+  <si>
+    <t>REFI Blue 9% 2.5Y bond</t>
+  </si>
+  <si>
+    <t>REFIB090029FA</t>
+  </si>
+  <si>
+    <t>LT0000137887</t>
+  </si>
+  <si>
     <t>REFI Energy 8% 2.5Y bond</t>
   </si>
   <si>
     <t>REFIE080027FA</t>
   </si>
   <si>
     <t>LT0000133381</t>
   </si>
   <si>
     <t>REFI Green 8.5% 2Y bond</t>
   </si>
   <si>
     <t>REFIG085027FA</t>
   </si>
   <si>
     <t>LT0000135816</t>
   </si>
   <si>
     <t>REFI Sun 8.5% 2.5Y bond</t>
   </si>
   <si>
     <t>REFIS085028FA</t>
   </si>
   <si>
     <t>LT0000134702</t>
@@ -1550,147 +1544,120 @@
   <si>
     <t>SUMC095027FA</t>
   </si>
   <si>
     <t>LV0000860187</t>
   </si>
   <si>
     <t>Sun Finance 3.5Y bond</t>
   </si>
   <si>
     <t>SUNB100028FA</t>
   </si>
   <si>
     <t>LV0000103307</t>
   </si>
   <si>
     <t>Sun Finance 3Y bond</t>
   </si>
   <si>
     <t>SUNB110027FA</t>
   </si>
   <si>
     <t>LV0000803187</t>
   </si>
   <si>
-    <t>Tuul Mobility 10% bond</t>
-[...7 lines deleted...]
-  <si>
     <t>Tewox 8.5% 2Y bond</t>
   </si>
   <si>
     <t>TWXB085026A</t>
   </si>
   <si>
     <t>LT0000409567</t>
   </si>
   <si>
     <t>Victory Development Central 8.00</t>
   </si>
   <si>
     <t>TYZEN080028FA</t>
   </si>
   <si>
     <t>LT0000136400</t>
   </si>
   <si>
     <t>Urban Hub Investments 8.5% 3Y bo</t>
   </si>
   <si>
     <t>UHIB085028FA</t>
   </si>
   <si>
     <t>LT0000135337</t>
   </si>
   <si>
-    <t>UPP &amp; CO Kauno 53 7.00% bond</t>
-[...7 lines deleted...]
-  <si>
     <t>URBO 7% 10Y bond</t>
   </si>
   <si>
     <t>URBO070035A</t>
   </si>
   <si>
     <t>LT0000135659</t>
   </si>
   <si>
     <t>Valst. inv. kap. 2.826% 5Y bond</t>
   </si>
   <si>
     <t>VIKA0282627A</t>
   </si>
   <si>
     <t>LT0000406613</t>
   </si>
   <si>
     <t>Valst. inv. kap. 3.119% 4Y bond</t>
   </si>
   <si>
     <t>VIKA0311929A</t>
   </si>
   <si>
     <t>LT0000135436</t>
   </si>
   <si>
     <t>Vli Timber 9% 3Y bond</t>
   </si>
   <si>
     <t>VLIB090028FA</t>
   </si>
   <si>
     <t>LT0000134256</t>
   </si>
   <si>
     <t>Vanagas 10% 2.5Y bond</t>
   </si>
   <si>
     <t>VNGAM100027FA</t>
   </si>
   <si>
     <t>LT0000133886</t>
-  </si>
-[...7 lines deleted...]
-    <t>EE0000002475</t>
   </si>
   <si>
     <t>YOOK 11% 3Y bond</t>
   </si>
   <si>
     <t>YOOK110029FA</t>
   </si>
   <si>
     <t>EE0000004026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -2031,54 +1998,54 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W174"/>
+  <dimension ref="A1:W170"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I174" sqref="I174"/>
+      <selection activeCell="I170" sqref="I170"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -2186,282 +2153,282 @@
       <c r="E3" t="s">
         <v>27</v>
       </c>
       <c r="F3">
         <v>8.5</v>
       </c>
       <c r="G3" s="2">
         <v>46136.0</v>
       </c>
       <c r="H3" s="2">
         <v>47232.0</v>
       </c>
       <c r="I3" s="2">
         <v>47224.0</v>
       </c>
       <c r="J3">
         <v>6160</v>
       </c>
       <c r="K3">
         <v>1000.0</v>
       </c>
       <c r="L3" t="s">
         <v>28</v>
       </c>
       <c r="O3">
-        <v>7.52296</v>
+        <v>7.082594</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" t="s">
         <v>34</v>
       </c>
       <c r="D4" t="s">
         <v>35</v>
       </c>
       <c r="E4" t="s">
         <v>36</v>
       </c>
       <c r="F4">
         <v>8.0</v>
       </c>
       <c r="G4" s="2">
         <v>43097.0</v>
       </c>
       <c r="H4" s="2">
         <v>46749.0</v>
       </c>
       <c r="I4" s="2">
         <v>46743.0</v>
       </c>
       <c r="J4">
         <v>8476</v>
       </c>
       <c r="K4">
         <v>100.0</v>
       </c>
       <c r="L4" t="s">
         <v>28</v>
       </c>
       <c r="O4">
-        <v>7.99481</v>
+        <v>8.372961</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" t="s">
         <v>38</v>
       </c>
       <c r="D5" t="s">
         <v>39</v>
       </c>
       <c r="E5" t="s">
         <v>36</v>
       </c>
       <c r="F5">
         <v>8.0</v>
       </c>
       <c r="G5" s="2">
         <v>44232.0</v>
       </c>
       <c r="H5" s="2">
         <v>47884.0</v>
       </c>
       <c r="I5" s="2">
         <v>47877.0</v>
       </c>
       <c r="J5">
         <v>27016</v>
       </c>
       <c r="K5">
         <v>100.0</v>
       </c>
       <c r="L5" t="s">
         <v>28</v>
       </c>
       <c r="O5">
-        <v>9.343681</v>
+        <v>8.034075</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>40</v>
       </c>
       <c r="C6" t="s">
         <v>41</v>
       </c>
       <c r="D6" t="s">
         <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="F6">
-        <v>8.5</v>
+        <v>8.0</v>
       </c>
       <c r="G6" s="2">
-        <v>44544.0</v>
+        <v>45821.0</v>
       </c>
       <c r="H6" s="2">
-        <v>46188.0</v>
+        <v>46734.0</v>
       </c>
       <c r="I6" s="2">
-        <v>46176.0</v>
+        <v>46722.0</v>
       </c>
       <c r="J6">
-        <v>41494</v>
+        <v>32690</v>
       </c>
       <c r="K6">
-        <v>500.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" t="s">
         <v>44</v>
       </c>
       <c r="D7" t="s">
         <v>45</v>
       </c>
       <c r="E7" t="s">
         <v>27</v>
       </c>
       <c r="F7">
-        <v>8.0</v>
+        <v>8.5</v>
       </c>
       <c r="G7" s="2">
-        <v>45821.0</v>
+        <v>45965.0</v>
       </c>
       <c r="H7" s="2">
-        <v>46734.0</v>
+        <v>46360.0</v>
       </c>
       <c r="I7" s="2">
-        <v>46722.0</v>
+        <v>46350.0</v>
       </c>
       <c r="J7">
-        <v>32690</v>
+        <v>24704</v>
       </c>
       <c r="K7">
         <v>1000.0</v>
       </c>
       <c r="L7" t="s">
         <v>28</v>
+      </c>
+      <c r="O7">
+        <v>12.192315</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
         <v>32</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" t="s">
         <v>47</v>
       </c>
       <c r="D8" t="s">
         <v>48</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
       <c r="F8">
-        <v>8.5</v>
+        <v>9.0</v>
       </c>
       <c r="G8" s="2">
-        <v>45965.0</v>
+        <v>46188.0</v>
       </c>
       <c r="H8" s="2">
-        <v>46360.0</v>
+        <v>46583.0</v>
       </c>
       <c r="I8" s="2">
-        <v>46350.0</v>
+        <v>46573.0</v>
       </c>
       <c r="J8">
-        <v>24704</v>
+        <v>2351</v>
       </c>
       <c r="K8">
         <v>1000.0</v>
       </c>
       <c r="L8" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>7.427516</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9" t="s">
         <v>50</v>
       </c>
       <c r="D9" t="s">
         <v>51</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
       <c r="F9">
-        <v>11.0</v>
+        <v>9.0</v>
       </c>
       <c r="G9" s="2">
-        <v>45471.0</v>
+        <v>46185.0</v>
       </c>
       <c r="H9" s="2">
-        <v>46185.0</v>
+        <v>47281.0</v>
       </c>
       <c r="I9" s="2">
-        <v>46177.0</v>
+        <v>47273.0</v>
       </c>
       <c r="J9">
-        <v>20000</v>
+        <v>30000</v>
       </c>
       <c r="K9">
         <v>100.0</v>
       </c>
       <c r="L9" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
         <v>32</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
         <v>54</v>
       </c>
       <c r="E10" t="s">
         <v>27</v>
       </c>
       <c r="F10">
@@ -2557,154 +2524,154 @@
       </c>
       <c r="K12">
         <v>1000.0</v>
       </c>
       <c r="L12" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" t="s">
         <v>63</v>
       </c>
       <c r="D13" t="s">
         <v>64</v>
       </c>
       <c r="E13" t="s">
         <v>58</v>
       </c>
       <c r="F13">
-        <v>9.635</v>
+        <v>9.803</v>
       </c>
       <c r="G13" s="2">
         <v>45037.0</v>
       </c>
       <c r="H13" s="2">
         <v>46477.0</v>
       </c>
       <c r="I13" s="2">
         <v>46465.0</v>
       </c>
       <c r="J13">
         <v>30000</v>
       </c>
       <c r="K13">
         <v>1000.0</v>
       </c>
       <c r="L13" t="s">
         <v>28</v>
       </c>
       <c r="O13">
-        <v>172.34659</v>
+        <v>186.583174</v>
       </c>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
         <v>32</v>
       </c>
       <c r="B14" t="s">
         <v>65</v>
       </c>
       <c r="C14" t="s">
         <v>66</v>
       </c>
       <c r="D14" t="s">
         <v>67</v>
       </c>
       <c r="E14" t="s">
         <v>36</v>
       </c>
       <c r="F14">
         <v>7.0</v>
       </c>
       <c r="G14" s="2">
         <v>46101.0</v>
       </c>
       <c r="H14" s="2">
         <v>47927.0</v>
       </c>
       <c r="I14" s="2">
         <v>47920.0</v>
       </c>
       <c r="J14">
-        <v>100000</v>
+        <v>120000</v>
       </c>
       <c r="K14">
         <v>500.0</v>
       </c>
       <c r="L14" t="s">
         <v>28</v>
       </c>
       <c r="O14">
-        <v>7.173995</v>
+        <v>7.418732</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
         <v>32</v>
       </c>
       <c r="B15" t="s">
         <v>68</v>
       </c>
       <c r="C15" t="s">
         <v>69</v>
       </c>
       <c r="D15" t="s">
         <v>70</v>
       </c>
       <c r="E15" t="s">
         <v>36</v>
       </c>
       <c r="F15">
         <v>8.8</v>
       </c>
       <c r="G15" s="2">
         <v>45924.0</v>
       </c>
       <c r="H15" s="2">
         <v>47020.0</v>
       </c>
       <c r="I15" s="2">
         <v>47011.0</v>
       </c>
       <c r="J15">
         <v>150000</v>
       </c>
       <c r="K15">
         <v>100.0</v>
       </c>
       <c r="L15" t="s">
         <v>28</v>
       </c>
       <c r="O15">
-        <v>8.362826</v>
+        <v>8.285935</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
         <v>32</v>
       </c>
       <c r="B16" t="s">
         <v>71</v>
       </c>
       <c r="C16" t="s">
         <v>72</v>
       </c>
       <c r="D16" t="s">
         <v>73</v>
       </c>
       <c r="E16" t="s">
         <v>58</v>
       </c>
       <c r="F16">
         <v>0.5</v>
       </c>
       <c r="G16" s="2">
         <v>44489.0</v>
       </c>
       <c r="H16" s="2">
@@ -2777,6282 +2744,6097 @@
       <c r="E18" t="s">
         <v>36</v>
       </c>
       <c r="F18">
         <v>6.5</v>
       </c>
       <c r="G18" s="2">
         <v>45588.0</v>
       </c>
       <c r="H18" s="2">
         <v>49240.0</v>
       </c>
       <c r="I18" s="2">
         <v>49233.0</v>
       </c>
       <c r="J18">
         <v>5000</v>
       </c>
       <c r="K18">
         <v>1000.0</v>
       </c>
       <c r="L18" t="s">
         <v>28</v>
       </c>
       <c r="O18">
-        <v>5.997434</v>
+        <v>6.034884</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19" t="s">
         <v>80</v>
       </c>
       <c r="C19" t="s">
         <v>81</v>
       </c>
       <c r="D19" t="s">
         <v>82</v>
       </c>
       <c r="E19" t="s">
         <v>36</v>
       </c>
       <c r="F19">
         <v>6.5</v>
       </c>
       <c r="G19" s="2">
         <v>45835.0</v>
       </c>
       <c r="H19" s="2">
         <v>49487.0</v>
       </c>
       <c r="I19" s="2">
         <v>49481.0</v>
       </c>
       <c r="J19">
         <v>6000</v>
       </c>
       <c r="K19">
         <v>1000.0</v>
       </c>
       <c r="L19" t="s">
         <v>28</v>
       </c>
       <c r="O19">
-        <v>6.02828</v>
+        <v>6.107276</v>
       </c>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="B20" t="s">
         <v>83</v>
       </c>
       <c r="C20" t="s">
         <v>84</v>
       </c>
       <c r="D20" t="s">
         <v>85</v>
       </c>
       <c r="E20" t="s">
         <v>36</v>
       </c>
       <c r="F20">
         <v>7.0</v>
       </c>
       <c r="G20" s="2">
         <v>45441.0</v>
       </c>
       <c r="H20" s="2">
         <v>49093.0</v>
       </c>
       <c r="I20" s="2">
         <v>49087.0</v>
       </c>
       <c r="J20">
         <v>7000</v>
       </c>
       <c r="K20">
         <v>1000.0</v>
       </c>
       <c r="L20" t="s">
         <v>28</v>
       </c>
       <c r="O20">
-        <v>6.438541</v>
+        <v>6.427753</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
         <v>32</v>
       </c>
       <c r="B21" t="s">
         <v>86</v>
       </c>
       <c r="C21" t="s">
         <v>87</v>
       </c>
       <c r="D21" t="s">
         <v>88</v>
       </c>
       <c r="E21" t="s">
         <v>36</v>
       </c>
       <c r="F21">
         <v>8.0</v>
       </c>
       <c r="G21" s="2">
         <v>44825.0</v>
       </c>
       <c r="H21" s="2">
         <v>48478.0</v>
       </c>
       <c r="I21" s="2">
         <v>48472.0</v>
       </c>
       <c r="J21">
         <v>20000</v>
       </c>
       <c r="K21">
         <v>1000.0</v>
       </c>
       <c r="L21" t="s">
         <v>28</v>
       </c>
       <c r="O21">
-        <v>7.300088</v>
+        <v>7.287639</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
         <v>32</v>
       </c>
       <c r="B22" t="s">
         <v>86</v>
       </c>
       <c r="C22" t="s">
         <v>89</v>
       </c>
       <c r="D22" t="s">
         <v>90</v>
       </c>
       <c r="E22" t="s">
         <v>36</v>
       </c>
       <c r="F22">
         <v>8.0</v>
       </c>
       <c r="G22" s="2">
         <v>44973.0</v>
       </c>
       <c r="H22" s="2">
         <v>48626.0</v>
       </c>
       <c r="I22" s="2">
         <v>48619.0</v>
       </c>
       <c r="J22">
         <v>15000</v>
       </c>
       <c r="K22">
         <v>1000.0</v>
       </c>
       <c r="L22" t="s">
         <v>28</v>
       </c>
       <c r="O22">
-        <v>7.276531</v>
+        <v>7.079219</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23" t="s">
         <v>91</v>
       </c>
       <c r="C23" t="s">
         <v>92</v>
       </c>
       <c r="D23" t="s">
         <v>93</v>
       </c>
       <c r="E23" t="s">
         <v>36</v>
       </c>
       <c r="F23">
         <v>8.0</v>
       </c>
       <c r="G23" s="2">
         <v>45260.0</v>
       </c>
       <c r="H23" s="2">
         <v>48913.0</v>
       </c>
       <c r="I23" s="2">
         <v>48907.0</v>
       </c>
       <c r="J23">
         <v>5000</v>
       </c>
       <c r="K23">
         <v>1000.0</v>
       </c>
       <c r="L23" t="s">
         <v>28</v>
       </c>
       <c r="O23">
-        <v>7.013395</v>
+        <v>6.950393</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
         <v>32</v>
       </c>
       <c r="B24" t="s">
         <v>94</v>
       </c>
       <c r="C24" t="s">
         <v>95</v>
       </c>
       <c r="D24" t="s">
         <v>96</v>
       </c>
       <c r="E24" t="s">
         <v>58</v>
       </c>
       <c r="F24">
         <v>7.0</v>
       </c>
       <c r="G24" s="2">
         <v>44713.0</v>
       </c>
       <c r="H24" s="2">
         <v>47270.0</v>
       </c>
       <c r="I24" s="2">
         <v>47260.0</v>
       </c>
       <c r="J24">
         <v>4855</v>
       </c>
       <c r="K24">
         <v>1000.0</v>
       </c>
       <c r="L24" t="s">
         <v>28</v>
       </c>
+      <c r="O24">
+        <v>6.034866</v>
+      </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25" t="s">
         <v>97</v>
       </c>
       <c r="C25" t="s">
         <v>98</v>
       </c>
       <c r="D25" t="s">
         <v>99</v>
       </c>
       <c r="E25" t="s">
         <v>58</v>
       </c>
       <c r="F25">
         <v>10.0</v>
       </c>
       <c r="G25" s="2">
         <v>45567.0</v>
       </c>
       <c r="H25" s="2">
         <v>49219.0</v>
       </c>
       <c r="I25" s="2">
         <v>49213.0</v>
       </c>
       <c r="J25">
         <v>20000</v>
       </c>
       <c r="K25">
         <v>1000.0</v>
       </c>
       <c r="L25" t="s">
         <v>28</v>
       </c>
       <c r="O25">
-        <v>8.658299</v>
+        <v>8.961479</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26" t="s">
         <v>100</v>
       </c>
       <c r="C26" t="s">
         <v>101</v>
       </c>
       <c r="D26" t="s">
         <v>102</v>
       </c>
       <c r="E26" t="s">
         <v>58</v>
       </c>
       <c r="F26">
         <v>5.0</v>
       </c>
       <c r="G26" s="2">
         <v>44543.0</v>
       </c>
       <c r="H26" s="2">
         <v>48195.0</v>
       </c>
       <c r="I26" s="2">
         <v>48180.0</v>
       </c>
       <c r="J26">
         <v>4000</v>
       </c>
       <c r="K26">
         <v>10000.0</v>
       </c>
       <c r="L26" t="s">
         <v>28</v>
       </c>
       <c r="O26">
-        <v>5.000145</v>
+        <v>4.998776</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
         <v>32</v>
       </c>
       <c r="B27" t="s">
         <v>103</v>
       </c>
       <c r="C27" t="s">
         <v>104</v>
       </c>
       <c r="D27" t="s">
         <v>105</v>
       </c>
       <c r="E27" t="s">
         <v>58</v>
       </c>
       <c r="F27">
         <v>8.0</v>
       </c>
       <c r="G27" s="2">
         <v>45387.0</v>
       </c>
       <c r="H27" s="2">
         <v>49039.0</v>
       </c>
       <c r="I27" s="2">
         <v>49033.0</v>
       </c>
       <c r="J27">
         <v>2000</v>
       </c>
       <c r="K27">
         <v>10000.0</v>
       </c>
       <c r="L27" t="s">
         <v>28</v>
       </c>
       <c r="O27">
-        <v>6.747765</v>
+        <v>6.731798</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
         <v>23</v>
       </c>
       <c r="B28" t="s">
         <v>106</v>
       </c>
       <c r="C28" t="s">
         <v>107</v>
       </c>
       <c r="D28" t="s">
         <v>108</v>
       </c>
       <c r="E28" t="s">
         <v>58</v>
       </c>
       <c r="F28">
         <v>8.0</v>
       </c>
       <c r="G28" s="2">
         <v>45596.0</v>
       </c>
       <c r="H28" s="2">
         <v>46691.0</v>
       </c>
       <c r="I28" s="2">
         <v>46686.0</v>
       </c>
       <c r="J28">
         <v>5000</v>
       </c>
       <c r="K28">
         <v>1000.0</v>
       </c>
       <c r="L28" t="s">
         <v>28</v>
       </c>
       <c r="O28">
-        <v>7.238458</v>
+        <v>7.243461</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
         <v>23</v>
       </c>
       <c r="B29" t="s">
         <v>109</v>
       </c>
       <c r="C29" t="s">
         <v>110</v>
       </c>
       <c r="D29" t="s">
         <v>111</v>
       </c>
       <c r="E29" t="s">
         <v>27</v>
       </c>
       <c r="F29">
         <v>8.0</v>
       </c>
       <c r="G29" s="2">
         <v>46065.0</v>
       </c>
       <c r="H29" s="2">
         <v>46977.0</v>
       </c>
       <c r="I29" s="2">
         <v>46969.0</v>
       </c>
       <c r="J29">
         <v>8000</v>
       </c>
       <c r="K29">
         <v>1000.0</v>
       </c>
       <c r="L29" t="s">
         <v>28</v>
       </c>
       <c r="O29">
-        <v>7.034719</v>
+        <v>6.981434</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
         <v>32</v>
       </c>
       <c r="B30" t="s">
         <v>112</v>
       </c>
       <c r="C30" t="s">
         <v>113</v>
       </c>
       <c r="D30" t="s">
         <v>114</v>
       </c>
       <c r="E30" t="s">
         <v>27</v>
       </c>
       <c r="F30">
         <v>10.0</v>
       </c>
       <c r="G30" s="2">
         <v>45855.0</v>
       </c>
       <c r="H30" s="2">
         <v>47316.0</v>
       </c>
       <c r="I30" s="2">
         <v>47308.0</v>
       </c>
       <c r="J30">
-        <v>10350</v>
+        <v>23350</v>
       </c>
       <c r="K30">
         <v>1000.0</v>
       </c>
       <c r="L30" t="s">
         <v>28</v>
       </c>
       <c r="O30">
-        <v>8.683324</v>
+        <v>9.01937</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
         <v>23</v>
       </c>
       <c r="B31" t="s">
         <v>115</v>
       </c>
       <c r="C31" t="s">
         <v>116</v>
       </c>
       <c r="D31" t="s">
         <v>117</v>
       </c>
       <c r="E31" t="s">
         <v>58</v>
       </c>
       <c r="F31">
         <v>8.5</v>
       </c>
       <c r="G31" s="2">
         <v>45716.0</v>
       </c>
       <c r="H31" s="2">
         <v>46811.0</v>
       </c>
       <c r="I31" s="2">
         <v>46805.0</v>
       </c>
       <c r="J31">
         <v>5000</v>
       </c>
       <c r="K31">
         <v>1000.0</v>
       </c>
       <c r="L31" t="s">
         <v>28</v>
       </c>
       <c r="O31">
-        <v>6.791608</v>
+        <v>6.653708</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
         <v>32</v>
       </c>
       <c r="B32" t="s">
         <v>118</v>
       </c>
       <c r="C32" t="s">
         <v>119</v>
       </c>
       <c r="D32" t="s">
         <v>120</v>
       </c>
       <c r="E32" t="s">
         <v>36</v>
       </c>
       <c r="F32">
         <v>5.0</v>
       </c>
       <c r="G32" s="2">
         <v>44630.0</v>
       </c>
       <c r="H32" s="2">
         <v>48283.0</v>
       </c>
       <c r="I32" s="2">
         <v>48276.0</v>
       </c>
       <c r="J32">
         <v>10000</v>
       </c>
       <c r="K32">
         <v>1000.0</v>
       </c>
       <c r="L32" t="s">
         <v>28</v>
       </c>
       <c r="O32">
-        <v>4.979825</v>
+        <v>4.948614</v>
       </c>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" t="s">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>121</v>
       </c>
       <c r="C33" t="s">
         <v>122</v>
       </c>
       <c r="D33" t="s">
         <v>123</v>
       </c>
       <c r="E33" t="s">
         <v>36</v>
       </c>
       <c r="F33">
         <v>6.25</v>
       </c>
       <c r="G33" s="2">
         <v>46113.0</v>
       </c>
       <c r="H33" s="2">
         <v>50131.0</v>
       </c>
       <c r="I33" s="2">
         <v>50124.0</v>
       </c>
       <c r="J33">
         <v>15000</v>
       </c>
       <c r="K33">
         <v>1000.0</v>
       </c>
       <c r="L33" t="s">
         <v>28</v>
       </c>
       <c r="O33">
-        <v>5.809002</v>
+        <v>5.80869</v>
       </c>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B34" t="s">
         <v>124</v>
       </c>
       <c r="C34" t="s">
         <v>125</v>
       </c>
       <c r="D34" t="s">
         <v>126</v>
       </c>
       <c r="E34" t="s">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="F34">
-        <v>8.126</v>
+        <v>6.5</v>
       </c>
       <c r="G34" s="2">
-        <v>45377.0</v>
+        <v>45975.0</v>
       </c>
       <c r="H34" s="2">
-        <v>46202.0</v>
+        <v>47436.0</v>
       </c>
       <c r="I34" s="2">
-        <v>46192.0</v>
+        <v>47430.0</v>
       </c>
       <c r="J34">
-        <v>16844</v>
+        <v>15000</v>
       </c>
       <c r="K34">
         <v>1000.0</v>
       </c>
       <c r="L34" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B35" t="s">
         <v>127</v>
       </c>
       <c r="C35" t="s">
         <v>128</v>
       </c>
       <c r="D35" t="s">
         <v>129</v>
       </c>
       <c r="E35" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="F35">
-        <v>6.5</v>
+        <v>10.312</v>
       </c>
       <c r="G35" s="2">
-        <v>45975.0</v>
+        <v>45853.0</v>
       </c>
       <c r="H35" s="2">
-        <v>47436.0</v>
+        <v>46767.0</v>
       </c>
       <c r="I35" s="2">
-        <v>47430.0</v>
+        <v>46757.0</v>
       </c>
       <c r="J35">
-        <v>15000</v>
+        <v>6000</v>
       </c>
       <c r="K35">
         <v>1000.0</v>
       </c>
       <c r="L35" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>5.631465</v>
       </c>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" t="s">
         <v>23</v>
       </c>
       <c r="B36" t="s">
         <v>130</v>
       </c>
       <c r="C36" t="s">
         <v>131</v>
       </c>
       <c r="D36" t="s">
         <v>132</v>
       </c>
       <c r="E36" t="s">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="F36">
-        <v>10.098</v>
+        <v>9.5</v>
       </c>
       <c r="G36" s="2">
-        <v>45853.0</v>
+        <v>45925.0</v>
       </c>
       <c r="H36" s="2">
-        <v>46767.0</v>
+        <v>46655.0</v>
       </c>
       <c r="I36" s="2">
-        <v>46757.0</v>
+        <v>46651.0</v>
       </c>
       <c r="J36">
-        <v>6000</v>
+        <v>25000</v>
       </c>
       <c r="K36">
         <v>1000.0</v>
       </c>
       <c r="L36" t="s">
         <v>28</v>
+      </c>
+      <c r="O36">
+        <v>9.499742</v>
       </c>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B37" t="s">
         <v>133</v>
       </c>
       <c r="C37" t="s">
         <v>134</v>
       </c>
       <c r="D37" t="s">
         <v>135</v>
       </c>
       <c r="E37" t="s">
         <v>58</v>
       </c>
       <c r="F37">
-        <v>9.5</v>
+        <v>10.0</v>
       </c>
       <c r="G37" s="2">
-        <v>45925.0</v>
+        <v>45555.0</v>
       </c>
       <c r="H37" s="2">
-        <v>46655.0</v>
+        <v>47021.0</v>
       </c>
       <c r="I37" s="2">
-        <v>46651.0</v>
+        <v>47015.0</v>
       </c>
       <c r="J37">
-        <v>25000</v>
+        <v>150000</v>
       </c>
       <c r="K37">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L37" t="s">
         <v>28</v>
       </c>
       <c r="O37">
-        <v>9.293645</v>
+        <v>8.324168</v>
       </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B38" t="s">
         <v>136</v>
       </c>
       <c r="C38" t="s">
         <v>137</v>
       </c>
       <c r="D38" t="s">
         <v>138</v>
       </c>
       <c r="E38" t="s">
         <v>58</v>
       </c>
       <c r="F38">
-        <v>10.0</v>
+        <v>11.386</v>
       </c>
       <c r="G38" s="2">
-        <v>45555.0</v>
+        <v>45253.0</v>
       </c>
       <c r="H38" s="2">
-        <v>47021.0</v>
+        <v>46351.0</v>
       </c>
       <c r="I38" s="2">
-        <v>47015.0</v>
+        <v>46345.0</v>
       </c>
       <c r="J38">
-        <v>150000</v>
+        <v>7115</v>
       </c>
       <c r="K38">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L38" t="s">
         <v>28</v>
       </c>
       <c r="O38">
-        <v>8.201125</v>
+        <v>7.635114</v>
       </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" t="s">
         <v>23</v>
       </c>
       <c r="B39" t="s">
         <v>139</v>
       </c>
       <c r="C39" t="s">
         <v>140</v>
       </c>
       <c r="D39" t="s">
         <v>141</v>
       </c>
       <c r="E39" t="s">
         <v>58</v>
       </c>
       <c r="F39">
-        <v>11.108</v>
+        <v>13.386</v>
       </c>
       <c r="G39" s="2">
-        <v>45253.0</v>
+        <v>45443.0</v>
       </c>
       <c r="H39" s="2">
-        <v>46351.0</v>
+        <v>47263.0</v>
       </c>
       <c r="I39" s="2">
-        <v>46345.0</v>
+        <v>47259.0</v>
       </c>
       <c r="J39">
-        <v>7115</v>
+        <v>5000</v>
       </c>
       <c r="K39">
         <v>1000.0</v>
       </c>
       <c r="L39" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>7.345635</v>
       </c>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B40" t="s">
         <v>142</v>
       </c>
       <c r="C40" t="s">
         <v>143</v>
       </c>
       <c r="D40" t="s">
         <v>144</v>
       </c>
       <c r="E40" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="F40">
-        <v>13.608</v>
+        <v>3.234</v>
       </c>
       <c r="G40" s="2">
-        <v>45132.0</v>
+        <v>46008.0</v>
       </c>
       <c r="H40" s="2">
-        <v>46959.0</v>
+        <v>56203.0</v>
       </c>
       <c r="I40" s="2">
-        <v>46953.0</v>
+        <v>56193.0</v>
       </c>
       <c r="J40">
-        <v>2155</v>
+        <v>812</v>
       </c>
       <c r="K40">
-        <v>1000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="L40" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B41" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="C41" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E41" t="s">
         <v>58</v>
       </c>
       <c r="F41">
-        <v>13.108</v>
+        <v>0.5</v>
       </c>
       <c r="G41" s="2">
-        <v>45443.0</v>
+        <v>44333.0</v>
       </c>
       <c r="H41" s="2">
-        <v>47263.0</v>
+        <v>46890.0</v>
       </c>
       <c r="I41" s="2">
-        <v>47259.0</v>
+        <v>46875.0</v>
       </c>
       <c r="J41">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="K41">
         <v>1000.0</v>
       </c>
       <c r="L41" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" t="s">
         <v>32</v>
       </c>
       <c r="B42" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C42" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D42" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E42" t="s">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="F42">
-        <v>3.234</v>
+        <v>2.42</v>
       </c>
       <c r="G42" s="2">
-        <v>46008.0</v>
+        <v>44686.0</v>
       </c>
       <c r="H42" s="2">
-        <v>56203.0</v>
+        <v>46512.0</v>
       </c>
       <c r="I42" s="2">
-        <v>56193.0</v>
+        <v>46497.0</v>
       </c>
       <c r="J42">
-        <v>812</v>
+        <v>100000</v>
       </c>
       <c r="K42">
-        <v>100000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L42" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" t="s">
         <v>32</v>
       </c>
       <c r="B43" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C43" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D43" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E43" t="s">
         <v>58</v>
       </c>
       <c r="F43">
-        <v>0.5</v>
+        <v>4.952</v>
       </c>
       <c r="G43" s="2">
-        <v>44333.0</v>
+        <v>44979.0</v>
       </c>
       <c r="H43" s="2">
-        <v>46890.0</v>
+        <v>47171.0</v>
       </c>
       <c r="I43" s="2">
-        <v>46875.0</v>
+        <v>47165.0</v>
       </c>
       <c r="J43">
         <v>50000</v>
       </c>
       <c r="K43">
         <v>1000.0</v>
       </c>
       <c r="L43" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>3.712691</v>
       </c>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" t="s">
         <v>32</v>
       </c>
       <c r="B44" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C44" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D44" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E44" t="s">
         <v>58</v>
       </c>
       <c r="F44">
-        <v>2.42</v>
+        <v>3.612</v>
       </c>
       <c r="G44" s="2">
-        <v>44686.0</v>
+        <v>45974.0</v>
       </c>
       <c r="H44" s="2">
-        <v>46512.0</v>
+        <v>47800.0</v>
       </c>
       <c r="I44" s="2">
-        <v>46497.0</v>
+        <v>47794.0</v>
       </c>
       <c r="J44">
-        <v>100000</v>
+        <v>400000</v>
       </c>
       <c r="K44">
         <v>1000.0</v>
       </c>
       <c r="L44" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" t="s">
         <v>32</v>
       </c>
       <c r="B45" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C45" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D45" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E45" t="s">
         <v>58</v>
       </c>
       <c r="F45">
-        <v>4.952</v>
+        <v>4.162</v>
       </c>
       <c r="G45" s="2">
-        <v>44979.0</v>
+        <v>46198.0</v>
       </c>
       <c r="H45" s="2">
-        <v>47171.0</v>
+        <v>48755.0</v>
       </c>
       <c r="I45" s="2">
-        <v>47165.0</v>
+        <v>48751.0</v>
       </c>
       <c r="J45">
-        <v>50000</v>
+        <v>300000</v>
       </c>
       <c r="K45">
         <v>1000.0</v>
       </c>
       <c r="L45" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" t="s">
         <v>32</v>
       </c>
       <c r="B46" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C46" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D46" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E46" t="s">
         <v>58</v>
       </c>
       <c r="F46">
-        <v>3.612</v>
+        <v>9.5</v>
       </c>
       <c r="G46" s="2">
-        <v>45974.0</v>
+        <v>45954.0</v>
       </c>
       <c r="H46" s="2">
-        <v>47800.0</v>
+        <v>47780.0</v>
       </c>
       <c r="I46" s="2">
-        <v>47794.0</v>
+        <v>47774.0</v>
       </c>
       <c r="J46">
-        <v>400000</v>
+        <v>275000</v>
       </c>
       <c r="K46">
         <v>1000.0</v>
       </c>
       <c r="L46" t="s">
         <v>28</v>
+      </c>
+      <c r="O46">
+        <v>8.135108</v>
       </c>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" t="s">
         <v>32</v>
       </c>
       <c r="B47" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C47" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D47" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E47" t="s">
         <v>58</v>
       </c>
       <c r="F47">
-        <v>9.5</v>
+        <v>13.0</v>
       </c>
       <c r="G47" s="2">
-        <v>45954.0</v>
+        <v>45230.0</v>
       </c>
       <c r="H47" s="2">
-        <v>47780.0</v>
+        <v>47057.0</v>
       </c>
       <c r="I47" s="2">
-        <v>47774.0</v>
+        <v>47051.0</v>
       </c>
       <c r="J47">
-        <v>275000</v>
+        <v>900000</v>
       </c>
       <c r="K47">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L47" t="s">
         <v>28</v>
       </c>
       <c r="O47">
-        <v>8.249604</v>
+        <v>9.567582</v>
       </c>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B48" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C48" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D48" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E48" t="s">
         <v>58</v>
       </c>
       <c r="F48">
-        <v>13.0</v>
+        <v>7.25</v>
       </c>
       <c r="G48" s="2">
-        <v>45230.0</v>
+        <v>46014.0</v>
       </c>
       <c r="H48" s="2">
-        <v>47057.0</v>
+        <v>47472.0</v>
       </c>
       <c r="I48" s="2">
-        <v>47051.0</v>
+        <v>47466.0</v>
       </c>
       <c r="J48">
-        <v>900000</v>
+        <v>20000</v>
       </c>
       <c r="K48">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L48" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>10.165803</v>
       </c>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" t="s">
         <v>23</v>
       </c>
       <c r="B49" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C49" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D49" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E49" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="F49">
-        <v>7.25</v>
+        <v>11.0</v>
       </c>
       <c r="G49" s="2">
-        <v>46014.0</v>
+        <v>45772.0</v>
       </c>
       <c r="H49" s="2">
-        <v>47472.0</v>
+        <v>46685.0</v>
       </c>
       <c r="I49" s="2">
-        <v>47466.0</v>
+        <v>46675.0</v>
       </c>
       <c r="J49">
         <v>20000</v>
       </c>
       <c r="K49">
         <v>1000.0</v>
       </c>
       <c r="L49" t="s">
         <v>28</v>
       </c>
+      <c r="O49">
+        <v>8.639695</v>
+      </c>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B50" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C50" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D50" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E50" t="s">
         <v>27</v>
       </c>
       <c r="F50">
-        <v>11.0</v>
+        <v>3.117</v>
       </c>
       <c r="G50" s="2">
-        <v>45772.0</v>
+        <v>44720.0</v>
       </c>
       <c r="H50" s="2">
-        <v>46685.0</v>
+        <v>46546.0</v>
       </c>
       <c r="I50" s="2">
-        <v>46675.0</v>
+        <v>46538.0</v>
       </c>
       <c r="J50">
-        <v>20000</v>
+        <v>75000</v>
       </c>
       <c r="K50">
         <v>1000.0</v>
       </c>
       <c r="L50" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>8.660899</v>
       </c>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" t="s">
         <v>32</v>
       </c>
       <c r="B51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C51" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D51" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E51" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F51">
-        <v>3.117</v>
+        <v>5.0</v>
       </c>
       <c r="G51" s="2">
-        <v>44720.0</v>
+        <v>45812.0</v>
       </c>
       <c r="H51" s="2">
-        <v>46546.0</v>
+        <v>46908.0</v>
       </c>
       <c r="I51" s="2">
-        <v>46538.0</v>
+        <v>46902.0</v>
       </c>
       <c r="J51">
-        <v>75000</v>
+        <v>500000</v>
       </c>
       <c r="K51">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L51" t="s">
         <v>28</v>
+      </c>
+      <c r="O51">
+        <v>4.152572</v>
       </c>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B52" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C52" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D52" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E52" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="F52">
-        <v>5.0</v>
+        <v>10.0</v>
       </c>
       <c r="G52" s="2">
-        <v>45812.0</v>
+        <v>46014.0</v>
       </c>
       <c r="H52" s="2">
-        <v>46908.0</v>
+        <v>46379.0</v>
       </c>
       <c r="I52" s="2">
-        <v>46902.0</v>
+        <v>46371.0</v>
       </c>
       <c r="J52">
-        <v>500000</v>
+        <v>8000</v>
       </c>
       <c r="K52">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L52" t="s">
         <v>28</v>
       </c>
       <c r="O52">
-        <v>4.010323</v>
+        <v>13.874001</v>
       </c>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" t="s">
-        <v>23</v>
+        <v>181</v>
       </c>
       <c r="B53" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C53" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D53" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="E53" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F53">
-        <v>10.0</v>
+        <v>3.3</v>
       </c>
       <c r="G53" s="2">
-        <v>46014.0</v>
+        <v>45551.0</v>
       </c>
       <c r="H53" s="2">
-        <v>46379.0</v>
+        <v>46281.0</v>
       </c>
       <c r="I53" s="2">
-        <v>46371.0</v>
+        <v>46274.0</v>
       </c>
       <c r="J53">
-        <v>8000</v>
+        <v>2000000</v>
       </c>
       <c r="K53">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L53" t="s">
         <v>28</v>
       </c>
       <c r="O53">
-        <v>8.051546</v>
+        <v>-16.295154</v>
       </c>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B54" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C54" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D54" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E54" t="s">
         <v>36</v>
       </c>
       <c r="F54">
-        <v>3.3</v>
+        <v>3.5</v>
       </c>
       <c r="G54" s="2">
-        <v>45551.0</v>
+        <v>46156.0</v>
       </c>
       <c r="H54" s="2">
-        <v>46281.0</v>
+        <v>49809.0</v>
       </c>
       <c r="I54" s="2">
-        <v>46274.0</v>
+        <v>49802.0</v>
       </c>
       <c r="J54">
-        <v>2000000</v>
+        <v>1000000</v>
       </c>
       <c r="K54">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L54" t="s">
         <v>28</v>
       </c>
       <c r="O54">
-        <v>2.152838</v>
+        <v>3.464516</v>
       </c>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" t="s">
-        <v>183</v>
+        <v>23</v>
       </c>
       <c r="B55" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C55" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D55" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E55" t="s">
         <v>36</v>
       </c>
       <c r="F55">
-        <v>3.5</v>
+        <v>10.0</v>
       </c>
       <c r="G55" s="2">
-        <v>46156.0</v>
+        <v>45952.0</v>
       </c>
       <c r="H55" s="2">
-        <v>49809.0</v>
+        <v>47048.0</v>
       </c>
       <c r="I55" s="2">
-        <v>49802.0</v>
+        <v>47038.0</v>
       </c>
       <c r="J55">
-        <v>1000000</v>
+        <v>3000</v>
       </c>
       <c r="K55">
         <v>1000.0</v>
       </c>
       <c r="L55" t="s">
         <v>28</v>
       </c>
       <c r="O55">
-        <v>3.608966</v>
+        <v>9.001579</v>
       </c>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" t="s">
         <v>23</v>
       </c>
       <c r="B56" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C56" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D56" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E56" t="s">
         <v>36</v>
       </c>
       <c r="F56">
-        <v>10.0</v>
+        <v>11.0</v>
       </c>
       <c r="G56" s="2">
-        <v>45952.0</v>
+        <v>45812.0</v>
       </c>
       <c r="H56" s="2">
-        <v>47048.0</v>
+        <v>46908.0</v>
       </c>
       <c r="I56" s="2">
-        <v>47038.0</v>
+        <v>46903.0</v>
       </c>
       <c r="J56">
-        <v>3000</v>
+        <v>5000</v>
       </c>
       <c r="K56">
         <v>1000.0</v>
       </c>
       <c r="L56" t="s">
         <v>28</v>
       </c>
       <c r="O56">
-        <v>8.12875</v>
+        <v>9.213811</v>
       </c>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" t="s">
         <v>23</v>
       </c>
       <c r="B57" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C57" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D57" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E57" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="F57">
-        <v>11.0</v>
+        <v>8.5</v>
       </c>
       <c r="G57" s="2">
-        <v>45812.0</v>
+        <v>46223.0</v>
       </c>
       <c r="H57" s="2">
-        <v>46908.0</v>
+        <v>47319.0</v>
       </c>
       <c r="I57" s="2">
-        <v>46903.0</v>
+        <v>47311.0</v>
       </c>
       <c r="J57">
-        <v>5000</v>
+        <v>8000</v>
       </c>
       <c r="K57">
         <v>1000.0</v>
       </c>
       <c r="L57" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>8.945099</v>
       </c>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" t="s">
         <v>23</v>
       </c>
       <c r="B58" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C58" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D58" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E58" t="s">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="F58">
-        <v>9.0</v>
+        <v>11.25</v>
       </c>
       <c r="G58" s="2">
-        <v>45646.0</v>
+        <v>42513.0</v>
       </c>
       <c r="H58" s="2">
-        <v>46741.0</v>
+        <v>46896.0</v>
       </c>
       <c r="I58" s="2">
-        <v>46734.0</v>
+        <v>46890.0</v>
       </c>
       <c r="J58">
-        <v>3000</v>
+        <v>135000</v>
       </c>
       <c r="K58">
         <v>1000.0</v>
       </c>
       <c r="L58" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>8.998132</v>
       </c>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" t="s">
-        <v>23</v>
+        <v>200</v>
       </c>
       <c r="B59" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C59" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="D59" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E59" t="s">
         <v>27</v>
       </c>
       <c r="F59">
-        <v>12.0</v>
+        <v>6.803</v>
       </c>
       <c r="G59" s="2">
-        <v>45432.0</v>
+        <v>45742.0</v>
       </c>
       <c r="H59" s="2">
-        <v>46527.0</v>
+        <v>47113.0</v>
       </c>
       <c r="I59" s="2">
-        <v>46519.0</v>
+        <v>47100.0</v>
       </c>
       <c r="J59">
-        <v>5000</v>
+        <v>170000</v>
       </c>
       <c r="K59">
         <v>1000.0</v>
       </c>
       <c r="L59" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>8.112017</v>
       </c>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B60" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C60" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="D60" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="E60" t="s">
         <v>58</v>
       </c>
       <c r="F60">
-        <v>11.25</v>
+        <v>10.0</v>
       </c>
       <c r="G60" s="2">
-        <v>42513.0</v>
+        <v>45534.0</v>
       </c>
       <c r="H60" s="2">
-        <v>46896.0</v>
+        <v>46629.0</v>
       </c>
       <c r="I60" s="2">
-        <v>46890.0</v>
+        <v>46623.0</v>
       </c>
       <c r="J60">
-        <v>135000</v>
+        <v>50000</v>
       </c>
       <c r="K60">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L60" t="s">
         <v>28</v>
+      </c>
+      <c r="O60">
+        <v>6.663463</v>
       </c>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" t="s">
-        <v>205</v>
+        <v>32</v>
       </c>
       <c r="B61" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C61" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D61" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E61" t="s">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="F61">
-        <v>6.522</v>
+        <v>4.0</v>
       </c>
       <c r="G61" s="2">
-        <v>45742.0</v>
+        <v>45812.0</v>
       </c>
       <c r="H61" s="2">
-        <v>47113.0</v>
+        <v>47638.0</v>
       </c>
       <c r="I61" s="2">
-        <v>47100.0</v>
+        <v>47632.0</v>
       </c>
       <c r="J61">
-        <v>170000</v>
+        <v>200000</v>
       </c>
       <c r="K61">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L61" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B62" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C62" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D62" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E62" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="F62">
-        <v>10.0</v>
+        <v>9.0</v>
       </c>
       <c r="G62" s="2">
-        <v>45534.0</v>
+        <v>45860.0</v>
       </c>
       <c r="H62" s="2">
-        <v>46629.0</v>
+        <v>46865.0</v>
       </c>
       <c r="I62" s="2">
-        <v>46623.0</v>
+        <v>46857.0</v>
       </c>
       <c r="J62">
-        <v>50000</v>
+        <v>8000</v>
       </c>
       <c r="K62">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L62" t="s">
         <v>28</v>
       </c>
       <c r="O62">
-        <v>8.328472</v>
+        <v>6.840763</v>
       </c>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B63" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C63" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D63" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E63" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="F63">
-        <v>4.0</v>
+        <v>9.5</v>
       </c>
       <c r="G63" s="2">
-        <v>45812.0</v>
+        <v>45442.0</v>
       </c>
       <c r="H63" s="2">
-        <v>47638.0</v>
+        <v>49094.0</v>
       </c>
       <c r="I63" s="2">
-        <v>47632.0</v>
+        <v>49088.0</v>
       </c>
       <c r="J63">
-        <v>200000</v>
+        <v>2000</v>
       </c>
       <c r="K63">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L63" t="s">
         <v>28</v>
+      </c>
+      <c r="O63">
+        <v>6.247885</v>
       </c>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" t="s">
         <v>23</v>
       </c>
       <c r="B64" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C64" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D64" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E64" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="F64">
-        <v>4.5</v>
+        <v>9.0</v>
       </c>
       <c r="G64" s="2">
-        <v>44915.0</v>
+        <v>45833.0</v>
       </c>
       <c r="H64" s="2">
-        <v>46631.0</v>
+        <v>46868.0</v>
       </c>
       <c r="I64" s="2">
-        <v>46625.0</v>
+        <v>46860.0</v>
       </c>
       <c r="J64">
-        <v>109180249</v>
+        <v>5000</v>
       </c>
       <c r="K64">
-        <v>0.01</v>
+        <v>1000.0</v>
       </c>
       <c r="L64" t="s">
         <v>28</v>
+      </c>
+      <c r="O64">
+        <v>8.438342</v>
       </c>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B65" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C65" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D65" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E65" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F65">
-        <v>9.0</v>
+        <v>9.5</v>
       </c>
       <c r="G65" s="2">
-        <v>45860.0</v>
+        <v>45987.0</v>
       </c>
       <c r="H65" s="2">
-        <v>46865.0</v>
+        <v>47083.0</v>
       </c>
       <c r="I65" s="2">
-        <v>46857.0</v>
+        <v>47077.0</v>
       </c>
       <c r="J65">
         <v>8000</v>
       </c>
       <c r="K65">
         <v>1000.0</v>
       </c>
       <c r="L65" t="s">
         <v>28</v>
       </c>
       <c r="O65">
-        <v>6.983841</v>
+        <v>8.545614</v>
       </c>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" t="s">
         <v>23</v>
       </c>
       <c r="B66" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C66" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D66" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E66" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="F66">
-        <v>9.5</v>
+        <v>8.303</v>
       </c>
       <c r="G66" s="2">
-        <v>45442.0</v>
+        <v>45282.0</v>
       </c>
       <c r="H66" s="2">
-        <v>49094.0</v>
+        <v>46568.0</v>
       </c>
       <c r="I66" s="2">
-        <v>49088.0</v>
+        <v>46560.0</v>
       </c>
       <c r="J66">
-        <v>2000</v>
+        <v>20000</v>
       </c>
       <c r="K66">
         <v>1000.0</v>
       </c>
       <c r="L66" t="s">
         <v>28</v>
       </c>
       <c r="O66">
-        <v>7.472718</v>
+        <v>6.608925</v>
       </c>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B67" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C67" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D67" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E67" t="s">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="F67">
-        <v>9.0</v>
+        <v>10.0</v>
       </c>
       <c r="G67" s="2">
-        <v>45833.0</v>
+        <v>46141.0</v>
       </c>
       <c r="H67" s="2">
-        <v>46868.0</v>
+        <v>49794.0</v>
       </c>
       <c r="I67" s="2">
-        <v>46860.0</v>
+        <v>49782.0</v>
       </c>
       <c r="J67">
         <v>5000</v>
       </c>
       <c r="K67">
         <v>1000.0</v>
       </c>
       <c r="L67" t="s">
         <v>28</v>
       </c>
       <c r="O67">
-        <v>9.000604</v>
+        <v>9.20773</v>
       </c>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" t="s">
         <v>32</v>
       </c>
       <c r="B68" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C68" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D68" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E68" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="F68">
-        <v>9.5</v>
+        <v>1.875</v>
       </c>
       <c r="G68" s="2">
-        <v>45987.0</v>
+        <v>43291.0</v>
       </c>
       <c r="H68" s="2">
-        <v>47083.0</v>
+        <v>46944.0</v>
       </c>
       <c r="I68" s="2">
-        <v>47077.0</v>
+        <v>46938.0</v>
       </c>
       <c r="J68">
-        <v>8000</v>
+        <v>300000</v>
       </c>
       <c r="K68">
         <v>1000.0</v>
       </c>
       <c r="L68" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>8.589288</v>
       </c>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B69" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C69" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D69" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E69" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="F69">
-        <v>8.135</v>
+        <v>2.0</v>
       </c>
       <c r="G69" s="2">
-        <v>45282.0</v>
+        <v>42930.0</v>
       </c>
       <c r="H69" s="2">
-        <v>46568.0</v>
+        <v>46582.0</v>
       </c>
       <c r="I69" s="2">
-        <v>46560.0</v>
+        <v>46576.0</v>
       </c>
       <c r="J69">
-        <v>20000</v>
+        <v>300000</v>
       </c>
       <c r="K69">
         <v>1000.0</v>
       </c>
       <c r="L69" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>7.635302</v>
       </c>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" t="s">
         <v>32</v>
       </c>
       <c r="B70" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C70" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D70" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E70" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="F70">
-        <v>10.0</v>
+        <v>2.0</v>
       </c>
       <c r="G70" s="2">
-        <v>46141.0</v>
+        <v>43972.0</v>
       </c>
       <c r="H70" s="2">
-        <v>49794.0</v>
+        <v>47624.0</v>
       </c>
       <c r="I70" s="2">
-        <v>49782.0</v>
+        <v>47618.0</v>
       </c>
       <c r="J70">
-        <v>5000</v>
+        <v>300000</v>
       </c>
       <c r="K70">
         <v>1000.0</v>
       </c>
       <c r="L70" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>9.367761</v>
       </c>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" t="s">
         <v>32</v>
       </c>
       <c r="B71" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C71" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D71" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E71" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F71">
-        <v>1.875</v>
+        <v>5.5</v>
       </c>
       <c r="G71" s="2">
-        <v>43291.0</v>
+        <v>44545.0</v>
       </c>
       <c r="H71" s="2">
-        <v>46944.0</v>
+        <v>48197.0</v>
       </c>
       <c r="I71" s="2">
-        <v>46938.0</v>
+        <v>48191.0</v>
       </c>
       <c r="J71">
-        <v>300000</v>
+        <v>15000</v>
       </c>
       <c r="K71">
         <v>1000.0</v>
       </c>
       <c r="L71" t="s">
         <v>28</v>
       </c>
       <c r="O71">
-        <v>3.079989</v>
+        <v>5.285003</v>
       </c>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" t="s">
         <v>32</v>
       </c>
       <c r="B72" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C72" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D72" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E72" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F72">
-        <v>2.0</v>
+        <v>6.25</v>
       </c>
       <c r="G72" s="2">
-        <v>42930.0</v>
+        <v>45939.0</v>
       </c>
       <c r="H72" s="2">
-        <v>46582.0</v>
+        <v>49591.0</v>
       </c>
       <c r="I72" s="2">
-        <v>46576.0</v>
+        <v>49585.0</v>
       </c>
       <c r="J72">
-        <v>300000</v>
+        <v>8000</v>
       </c>
       <c r="K72">
         <v>1000.0</v>
       </c>
       <c r="L72" t="s">
         <v>28</v>
       </c>
       <c r="O72">
-        <v>2.84344</v>
+        <v>5.902625</v>
       </c>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" t="s">
         <v>32</v>
       </c>
       <c r="B73" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C73" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D73" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E73" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F73">
-        <v>2.0</v>
+        <v>9.0</v>
       </c>
       <c r="G73" s="2">
-        <v>43972.0</v>
+        <v>45273.0</v>
       </c>
       <c r="H73" s="2">
-        <v>47624.0</v>
+        <v>48926.0</v>
       </c>
       <c r="I73" s="2">
-        <v>47618.0</v>
+        <v>48919.0</v>
       </c>
       <c r="J73">
-        <v>300000</v>
+        <v>8000</v>
       </c>
       <c r="K73">
         <v>1000.0</v>
       </c>
       <c r="L73" t="s">
         <v>28</v>
       </c>
       <c r="O73">
-        <v>3.444555</v>
+        <v>7.320995</v>
       </c>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B74" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C74" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D74" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="E74" t="s">
         <v>36</v>
       </c>
       <c r="F74">
-        <v>5.5</v>
+        <v>9.5</v>
       </c>
       <c r="G74" s="2">
-        <v>44545.0</v>
+        <v>46107.0</v>
       </c>
       <c r="H74" s="2">
-        <v>48197.0</v>
+        <v>47568.0</v>
       </c>
       <c r="I74" s="2">
-        <v>48191.0</v>
+        <v>47561.0</v>
       </c>
       <c r="J74">
-        <v>15000</v>
+        <v>8000</v>
       </c>
       <c r="K74">
         <v>1000.0</v>
       </c>
       <c r="L74" t="s">
         <v>28</v>
       </c>
       <c r="O74">
-        <v>5.459732</v>
+        <v>8.852527</v>
       </c>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B75" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C75" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D75" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E75" t="s">
         <v>36</v>
       </c>
       <c r="F75">
-        <v>6.25</v>
+        <v>11.0</v>
       </c>
       <c r="G75" s="2">
-        <v>45939.0</v>
+        <v>45806.0</v>
       </c>
       <c r="H75" s="2">
-        <v>49591.0</v>
+        <v>47267.0</v>
       </c>
       <c r="I75" s="2">
-        <v>49585.0</v>
+        <v>47261.0</v>
       </c>
       <c r="J75">
         <v>8000</v>
       </c>
       <c r="K75">
         <v>1000.0</v>
       </c>
       <c r="L75" t="s">
         <v>28</v>
       </c>
       <c r="O75">
-        <v>5.743289</v>
+        <v>8.5717</v>
       </c>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" t="s">
         <v>32</v>
       </c>
       <c r="B76" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C76" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D76" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E76" t="s">
         <v>36</v>
       </c>
       <c r="F76">
-        <v>9.0</v>
+        <v>11.0</v>
       </c>
       <c r="G76" s="2">
-        <v>45273.0</v>
+        <v>44475.0</v>
       </c>
       <c r="H76" s="2">
-        <v>48926.0</v>
+        <v>46301.0</v>
       </c>
       <c r="I76" s="2">
-        <v>48919.0</v>
+        <v>46295.0</v>
       </c>
       <c r="J76">
-        <v>8000</v>
+        <v>472974</v>
       </c>
       <c r="K76">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L76" t="s">
         <v>28</v>
       </c>
       <c r="O76">
-        <v>7.49208</v>
+        <v>3.023779</v>
       </c>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B77" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C77" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D77" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E77" t="s">
         <v>36</v>
       </c>
       <c r="F77">
-        <v>9.5</v>
+        <v>12.0</v>
       </c>
       <c r="G77" s="2">
-        <v>46107.0</v>
+        <v>45814.0</v>
       </c>
       <c r="H77" s="2">
-        <v>47568.0</v>
+        <v>47823.0</v>
       </c>
       <c r="I77" s="2">
-        <v>47561.0</v>
+        <v>47634.0</v>
       </c>
       <c r="J77">
-        <v>8000</v>
+        <v>3000000</v>
       </c>
       <c r="K77">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L77" t="s">
         <v>28</v>
       </c>
       <c r="O77">
-        <v>9.184095</v>
+        <v>12.070875</v>
       </c>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B78" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C78" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D78" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E78" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="F78">
-        <v>11.0</v>
+        <v>7.0</v>
       </c>
       <c r="G78" s="2">
-        <v>45806.0</v>
+        <v>45457.0</v>
       </c>
       <c r="H78" s="2">
-        <v>47267.0</v>
+        <v>46552.0</v>
       </c>
       <c r="I78" s="2">
-        <v>47261.0</v>
+        <v>46542.0</v>
       </c>
       <c r="J78">
-        <v>8000</v>
+        <v>10000</v>
       </c>
       <c r="K78">
         <v>1000.0</v>
       </c>
       <c r="L78" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>10.329289</v>
       </c>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B79" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C79" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D79" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="E79" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="F79">
-        <v>11.0</v>
+        <v>11.5</v>
       </c>
       <c r="G79" s="2">
-        <v>44475.0</v>
+        <v>45853.0</v>
       </c>
       <c r="H79" s="2">
-        <v>46301.0</v>
+        <v>46583.0</v>
       </c>
       <c r="I79" s="2">
-        <v>46295.0</v>
+        <v>46575.0</v>
       </c>
       <c r="J79">
-        <v>472974</v>
+        <v>8000</v>
       </c>
       <c r="K79">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L79" t="s">
         <v>28</v>
       </c>
       <c r="O79">
-        <v>8.061704</v>
+        <v>8.194079</v>
       </c>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B80" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C80" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D80" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="E80" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="F80">
-        <v>12.0</v>
+        <v>10.5</v>
       </c>
       <c r="G80" s="2">
-        <v>45814.0</v>
+        <v>46014.0</v>
       </c>
       <c r="H80" s="2">
-        <v>47823.0</v>
+        <v>46744.0</v>
       </c>
       <c r="I80" s="2">
-        <v>47634.0</v>
+        <v>46736.0</v>
       </c>
       <c r="J80">
-        <v>3000000</v>
+        <v>4500</v>
       </c>
       <c r="K80">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L80" t="s">
         <v>28</v>
       </c>
       <c r="O80">
-        <v>12.048586</v>
+        <v>10.797875</v>
       </c>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B81" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C81" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D81" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E81" t="s">
         <v>27</v>
       </c>
       <c r="F81">
-        <v>7.0</v>
+        <v>8.0</v>
       </c>
       <c r="G81" s="2">
-        <v>45457.0</v>
+        <v>45930.0</v>
       </c>
       <c r="H81" s="2">
-        <v>46552.0</v>
+        <v>48852.0</v>
       </c>
       <c r="I81" s="2">
-        <v>46542.0</v>
+        <v>48848.0</v>
       </c>
       <c r="J81">
-        <v>10000</v>
+        <v>1064</v>
       </c>
       <c r="K81">
         <v>1000.0</v>
       </c>
       <c r="L81" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B82" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C82" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D82" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="E82" t="s">
         <v>27</v>
       </c>
       <c r="F82">
-        <v>11.5</v>
+        <v>8.0</v>
       </c>
       <c r="G82" s="2">
-        <v>45853.0</v>
+        <v>45645.0</v>
       </c>
       <c r="H82" s="2">
-        <v>46583.0</v>
+        <v>46375.0</v>
       </c>
       <c r="I82" s="2">
-        <v>46575.0</v>
+        <v>46366.0</v>
       </c>
       <c r="J82">
-        <v>8000</v>
+        <v>550000</v>
       </c>
       <c r="K82">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L82" t="s">
         <v>28</v>
       </c>
       <c r="O82">
-        <v>8.564153</v>
+        <v>4.100138</v>
       </c>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" t="s">
         <v>23</v>
       </c>
       <c r="B83" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C83" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D83" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E83" t="s">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="F83">
-        <v>10.5</v>
+        <v>7.5</v>
       </c>
       <c r="G83" s="2">
-        <v>46014.0</v>
+        <v>45638.0</v>
       </c>
       <c r="H83" s="2">
-        <v>46744.0</v>
+        <v>47099.0</v>
       </c>
       <c r="I83" s="2">
-        <v>46736.0</v>
+        <v>47093.0</v>
       </c>
       <c r="J83">
-        <v>4500</v>
+        <v>8000</v>
       </c>
       <c r="K83">
         <v>1000.0</v>
       </c>
       <c r="L83" t="s">
         <v>28</v>
       </c>
       <c r="O83">
-        <v>13.455525</v>
+        <v>6.809317</v>
       </c>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" t="s">
         <v>23</v>
       </c>
       <c r="B84" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C84" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D84" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E84" t="s">
         <v>27</v>
       </c>
       <c r="F84">
-        <v>8.0</v>
+        <v>8.25</v>
       </c>
       <c r="G84" s="2">
-        <v>45930.0</v>
+        <v>46008.0</v>
       </c>
       <c r="H84" s="2">
-        <v>48852.0</v>
+        <v>49660.0</v>
       </c>
       <c r="I84" s="2">
-        <v>48848.0</v>
+        <v>49650.0</v>
       </c>
       <c r="J84">
-        <v>1064</v>
+        <v>8000</v>
       </c>
       <c r="K84">
         <v>1000.0</v>
       </c>
       <c r="L84" t="s">
         <v>28</v>
+      </c>
+      <c r="O84">
+        <v>7.599018</v>
       </c>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B85" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C85" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D85" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E85" t="s">
         <v>27</v>
       </c>
       <c r="F85">
-        <v>8.0</v>
+        <v>8.767</v>
       </c>
       <c r="G85" s="2">
-        <v>45645.0</v>
+        <v>45392.0</v>
       </c>
       <c r="H85" s="2">
-        <v>46375.0</v>
+        <v>46670.0</v>
       </c>
       <c r="I85" s="2">
-        <v>46366.0</v>
+        <v>46664.0</v>
       </c>
       <c r="J85">
-        <v>500000</v>
+        <v>1500</v>
       </c>
       <c r="K85">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L85" t="s">
         <v>28</v>
       </c>
       <c r="O85">
-        <v>7.794948</v>
+        <v>6.152088</v>
       </c>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" t="s">
         <v>23</v>
       </c>
       <c r="B86" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C86" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="D86" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E86" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="F86">
-        <v>7.5</v>
+        <v>8.765</v>
       </c>
       <c r="G86" s="2">
-        <v>45638.0</v>
+        <v>45757.0</v>
       </c>
       <c r="H86" s="2">
-        <v>47099.0</v>
+        <v>47036.0</v>
       </c>
       <c r="I86" s="2">
-        <v>47093.0</v>
+        <v>47028.0</v>
       </c>
       <c r="J86">
-        <v>8000</v>
+        <v>3000</v>
       </c>
       <c r="K86">
         <v>1000.0</v>
       </c>
       <c r="L86" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>7.170308</v>
       </c>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" t="s">
         <v>23</v>
       </c>
       <c r="B87" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C87" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="D87" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E87" t="s">
         <v>27</v>
       </c>
       <c r="F87">
-        <v>8.25</v>
+        <v>8.749</v>
       </c>
       <c r="G87" s="2">
-        <v>46008.0</v>
+        <v>45726.0</v>
       </c>
       <c r="H87" s="2">
-        <v>49660.0</v>
+        <v>47128.0</v>
       </c>
       <c r="I87" s="2">
-        <v>49650.0</v>
+        <v>47120.0</v>
       </c>
       <c r="J87">
-        <v>4000</v>
+        <v>2150</v>
       </c>
       <c r="K87">
         <v>1000.0</v>
       </c>
       <c r="L87" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>7.519669</v>
       </c>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" t="s">
         <v>23</v>
       </c>
       <c r="B88" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="C88" t="s">
         <v>288</v>
       </c>
       <c r="D88" t="s">
         <v>289</v>
       </c>
       <c r="E88" t="s">
         <v>27</v>
       </c>
       <c r="F88">
-        <v>8.725</v>
+        <v>8.758</v>
       </c>
       <c r="G88" s="2">
-        <v>45392.0</v>
+        <v>45971.0</v>
       </c>
       <c r="H88" s="2">
-        <v>46670.0</v>
+        <v>47248.0</v>
       </c>
       <c r="I88" s="2">
-        <v>46664.0</v>
+        <v>47240.0</v>
       </c>
       <c r="J88">
-        <v>1500</v>
+        <v>3315</v>
       </c>
       <c r="K88">
         <v>1000.0</v>
       </c>
       <c r="L88" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>6.362037</v>
       </c>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" t="s">
         <v>23</v>
       </c>
       <c r="B89" t="s">
         <v>290</v>
       </c>
       <c r="C89" t="s">
         <v>291</v>
       </c>
       <c r="D89" t="s">
         <v>292</v>
       </c>
       <c r="E89" t="s">
         <v>27</v>
       </c>
       <c r="F89">
-        <v>8.658</v>
+        <v>8.806</v>
       </c>
       <c r="G89" s="2">
-        <v>45757.0</v>
+        <v>46199.0</v>
       </c>
       <c r="H89" s="2">
-        <v>47036.0</v>
+        <v>47387.0</v>
       </c>
       <c r="I89" s="2">
-        <v>47028.0</v>
+        <v>47379.0</v>
       </c>
       <c r="J89">
-        <v>3000</v>
+        <v>3500</v>
       </c>
       <c r="K89">
         <v>1000.0</v>
       </c>
       <c r="L89" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" t="s">
-        <v>23</v>
+        <v>200</v>
       </c>
       <c r="B90" t="s">
         <v>293</v>
       </c>
       <c r="C90" t="s">
         <v>294</v>
       </c>
       <c r="D90" t="s">
         <v>295</v>
       </c>
       <c r="E90" t="s">
         <v>27</v>
       </c>
       <c r="F90">
-        <v>8.32</v>
+        <v>9.069</v>
       </c>
       <c r="G90" s="2">
-        <v>45726.0</v>
+        <v>45533.0</v>
       </c>
       <c r="H90" s="2">
-        <v>47128.0</v>
+        <v>47359.0</v>
       </c>
       <c r="I90" s="2">
-        <v>47120.0</v>
+        <v>47352.0</v>
       </c>
       <c r="J90">
-        <v>2150</v>
+        <v>230150</v>
       </c>
       <c r="K90">
         <v>1000.0</v>
       </c>
       <c r="L90" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B91" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="C91" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D91" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E91" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F91">
-        <v>8.758</v>
+        <v>6.0</v>
       </c>
       <c r="G91" s="2">
-        <v>45971.0</v>
+        <v>45611.0</v>
       </c>
       <c r="H91" s="2">
-        <v>47248.0</v>
+        <v>49263.0</v>
       </c>
       <c r="I91" s="2">
-        <v>47240.0</v>
+        <v>49256.0</v>
       </c>
       <c r="J91">
-        <v>3315</v>
+        <v>20000</v>
       </c>
       <c r="K91">
         <v>1000.0</v>
       </c>
       <c r="L91" t="s">
         <v>28</v>
+      </c>
+      <c r="O91">
+        <v>5.550642</v>
       </c>
     </row>
     <row r="92" spans="1:23">
       <c r="A92" t="s">
-        <v>205</v>
+        <v>32</v>
       </c>
       <c r="B92" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C92" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D92" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E92" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F92">
-        <v>9.069</v>
+        <v>10.5</v>
       </c>
       <c r="G92" s="2">
-        <v>45533.0</v>
+        <v>45198.0</v>
       </c>
       <c r="H92" s="2">
-        <v>47359.0</v>
+        <v>48851.0</v>
       </c>
       <c r="I92" s="2">
-        <v>47352.0</v>
+        <v>48845.0</v>
       </c>
       <c r="J92">
-        <v>230150</v>
+        <v>35000</v>
       </c>
       <c r="K92">
         <v>1000.0</v>
       </c>
       <c r="L92" t="s">
         <v>28</v>
+      </c>
+      <c r="O92">
+        <v>7.585195</v>
       </c>
     </row>
     <row r="93" spans="1:23">
       <c r="A93" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B93" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C93" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="D93" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E93" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="F93">
-        <v>6.0</v>
+        <v>11.0</v>
       </c>
       <c r="G93" s="2">
-        <v>45611.0</v>
+        <v>45820.0</v>
       </c>
       <c r="H93" s="2">
-        <v>49263.0</v>
+        <v>46904.0</v>
       </c>
       <c r="I93" s="2">
-        <v>49256.0</v>
+        <v>46898.0</v>
       </c>
       <c r="J93">
-        <v>20000</v>
+        <v>6753</v>
       </c>
       <c r="K93">
         <v>1000.0</v>
       </c>
       <c r="L93" t="s">
         <v>28</v>
       </c>
       <c r="O93">
-        <v>5.773759</v>
+        <v>8.065693</v>
       </c>
     </row>
     <row r="94" spans="1:23">
       <c r="A94" t="s">
         <v>32</v>
       </c>
       <c r="B94" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C94" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D94" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E94" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="F94">
-        <v>10.5</v>
+        <v>10.0</v>
       </c>
       <c r="G94" s="2">
-        <v>45198.0</v>
+        <v>45625.0</v>
       </c>
       <c r="H94" s="2">
-        <v>48851.0</v>
+        <v>46721.0</v>
       </c>
       <c r="I94" s="2">
-        <v>48845.0</v>
+        <v>46715.0</v>
       </c>
       <c r="J94">
-        <v>35000</v>
+        <v>100000</v>
       </c>
       <c r="K94">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L94" t="s">
         <v>28</v>
       </c>
       <c r="O94">
-        <v>7.49708</v>
+        <v>8.220033</v>
       </c>
     </row>
     <row r="95" spans="1:23">
       <c r="A95" t="s">
-        <v>32</v>
+        <v>181</v>
       </c>
       <c r="B95" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C95" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D95" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E95" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>10.0</v>
+        <v>27</v>
       </c>
       <c r="G95" s="2">
-        <v>45625.0</v>
+        <v>44258.0</v>
       </c>
       <c r="H95" s="2">
-        <v>46721.0</v>
+        <v>46815.0</v>
       </c>
       <c r="I95" s="2">
-        <v>46715.0</v>
+        <v>46811.0</v>
       </c>
       <c r="J95">
-        <v>100000</v>
+        <v>4900000</v>
       </c>
       <c r="K95">
         <v>100.0</v>
       </c>
       <c r="L95" t="s">
         <v>28</v>
       </c>
-      <c r="O95">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="96" spans="1:23">
       <c r="A96" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B96" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C96" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D96" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="E96" t="s">
         <v>27</v>
       </c>
+      <c r="F96">
+        <v>0.1</v>
+      </c>
       <c r="G96" s="2">
-        <v>44258.0</v>
+        <v>43796.0</v>
       </c>
       <c r="H96" s="2">
-        <v>46815.0</v>
+        <v>46353.0</v>
       </c>
       <c r="I96" s="2">
-        <v>46811.0</v>
+        <v>46349.0</v>
       </c>
       <c r="J96">
-        <v>4900000</v>
+        <v>3450000</v>
       </c>
       <c r="K96">
         <v>100.0</v>
       </c>
       <c r="L96" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="97" spans="1:23">
       <c r="A97" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B97" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C97" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D97" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E97" t="s">
         <v>27</v>
       </c>
       <c r="F97">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="G97" s="2">
-        <v>43796.0</v>
+        <v>43705.0</v>
       </c>
       <c r="H97" s="2">
-        <v>46353.0</v>
+        <v>47358.0</v>
       </c>
       <c r="I97" s="2">
-        <v>46349.0</v>
+        <v>47352.0</v>
       </c>
       <c r="J97">
-        <v>3450000</v>
+        <v>4000000</v>
       </c>
       <c r="K97">
         <v>100.0</v>
       </c>
       <c r="L97" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B98" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C98" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D98" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="E98" t="s">
         <v>27</v>
       </c>
       <c r="F98">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="G98" s="2">
-        <v>43705.0</v>
+        <v>43873.0</v>
       </c>
       <c r="H98" s="2">
-        <v>47358.0</v>
+        <v>48256.0</v>
       </c>
       <c r="I98" s="2">
-        <v>47352.0</v>
+        <v>48250.0</v>
       </c>
       <c r="J98">
-        <v>4000000</v>
+        <v>2440000</v>
       </c>
       <c r="K98">
         <v>100.0</v>
       </c>
       <c r="L98" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="99" spans="1:23">
       <c r="A99" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B99" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C99" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="D99" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="E99" t="s">
         <v>27</v>
       </c>
       <c r="F99">
-        <v>0.3</v>
+        <v>1.1</v>
       </c>
       <c r="G99" s="2">
-        <v>43873.0</v>
+        <v>42851.0</v>
       </c>
       <c r="H99" s="2">
-        <v>48256.0</v>
+        <v>46503.0</v>
       </c>
       <c r="I99" s="2">
-        <v>48250.0</v>
+        <v>46497.0</v>
       </c>
       <c r="J99">
-        <v>2440000</v>
+        <v>3150000</v>
       </c>
       <c r="K99">
         <v>100.0</v>
       </c>
       <c r="L99" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="100" spans="1:23">
       <c r="A100" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B100" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C100" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D100" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E100" t="s">
         <v>27</v>
       </c>
       <c r="F100">
-        <v>1.1</v>
+        <v>2.3</v>
       </c>
       <c r="G100" s="2">
-        <v>42851.0</v>
+        <v>44755.0</v>
       </c>
       <c r="H100" s="2">
-        <v>46503.0</v>
+        <v>46581.0</v>
       </c>
       <c r="I100" s="2">
-        <v>46497.0</v>
+        <v>46575.0</v>
       </c>
       <c r="J100">
-        <v>3150000</v>
+        <v>12300000</v>
       </c>
       <c r="K100">
         <v>100.0</v>
       </c>
       <c r="L100" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="101" spans="1:23">
       <c r="A101" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B101" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C101" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D101" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E101" t="s">
         <v>27</v>
       </c>
       <c r="F101">
-        <v>2.3</v>
+        <v>2.4</v>
       </c>
       <c r="G101" s="2">
-        <v>44755.0</v>
+        <v>44727.0</v>
       </c>
       <c r="H101" s="2">
-        <v>46581.0</v>
+        <v>47467.0</v>
       </c>
       <c r="I101" s="2">
-        <v>46575.0</v>
+        <v>47463.0</v>
       </c>
       <c r="J101">
-        <v>12300000</v>
+        <v>10250000</v>
       </c>
       <c r="K101">
         <v>100.0</v>
       </c>
       <c r="L101" t="s">
         <v>28</v>
       </c>
       <c r="O101">
-        <v>2.720875</v>
+        <v>3.200622</v>
       </c>
     </row>
     <row r="102" spans="1:23">
       <c r="A102" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B102" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C102" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="D102" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E102" t="s">
         <v>27</v>
       </c>
       <c r="F102">
-        <v>2.4</v>
+        <v>2.7</v>
       </c>
       <c r="G102" s="2">
-        <v>44727.0</v>
+        <v>45693.0</v>
       </c>
       <c r="H102" s="2">
-        <v>47467.0</v>
+        <v>46970.0</v>
       </c>
       <c r="I102" s="2">
-        <v>47463.0</v>
+        <v>46966.0</v>
       </c>
       <c r="J102">
-        <v>10250000</v>
+        <v>16200000</v>
       </c>
       <c r="K102">
         <v>100.0</v>
       </c>
       <c r="L102" t="s">
         <v>28</v>
       </c>
       <c r="O102">
-        <v>3.032597</v>
+        <v>3.050523</v>
       </c>
     </row>
     <row r="103" spans="1:23">
       <c r="A103" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B103" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C103" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="D103" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E103" t="s">
         <v>27</v>
       </c>
       <c r="F103">
-        <v>2.7</v>
+        <v>3.9</v>
       </c>
       <c r="G103" s="2">
-        <v>45693.0</v>
+        <v>45140.0</v>
       </c>
       <c r="H103" s="2">
-        <v>46970.0</v>
+        <v>46236.0</v>
       </c>
       <c r="I103" s="2">
-        <v>46966.0</v>
+        <v>46231.0</v>
       </c>
       <c r="J103">
-        <v>15400000</v>
+        <v>11150000</v>
       </c>
       <c r="K103">
         <v>100.0</v>
       </c>
       <c r="L103" t="s">
         <v>28</v>
       </c>
-      <c r="O103">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="104" spans="1:23">
       <c r="A104" t="s">
-        <v>183</v>
+        <v>200</v>
       </c>
       <c r="B104" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C104" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="D104" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E104" t="s">
         <v>27</v>
       </c>
       <c r="F104">
-        <v>3.9</v>
+        <v>0.5</v>
       </c>
       <c r="G104" s="2">
-        <v>45140.0</v>
+        <v>44040.0</v>
       </c>
       <c r="H104" s="2">
-        <v>46236.0</v>
+        <v>54997.0</v>
       </c>
       <c r="I104" s="2">
-        <v>46231.0</v>
+        <v>54991.0</v>
       </c>
       <c r="J104">
-        <v>11150000</v>
+        <v>1750000</v>
       </c>
       <c r="K104">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L104" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.220219</v>
       </c>
     </row>
     <row r="105" spans="1:23">
       <c r="A105" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B105" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C105" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="D105" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="E105" t="s">
         <v>27</v>
       </c>
       <c r="F105">
         <v>0.5</v>
       </c>
       <c r="G105" s="2">
-        <v>44040.0</v>
+        <v>43635.0</v>
       </c>
       <c r="H105" s="2">
-        <v>54997.0</v>
+        <v>47288.0</v>
       </c>
       <c r="I105" s="2">
-        <v>54991.0</v>
+        <v>47283.0</v>
       </c>
       <c r="J105">
-        <v>1750000</v>
+        <v>735000</v>
       </c>
       <c r="K105">
         <v>1000.0</v>
       </c>
       <c r="L105" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="106" spans="1:23">
       <c r="A106" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B106" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C106" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="D106" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="E106" t="s">
         <v>27</v>
       </c>
       <c r="F106">
-        <v>0.5</v>
+        <v>0.75</v>
       </c>
       <c r="G106" s="2">
-        <v>43635.0</v>
+        <v>43957.0</v>
       </c>
       <c r="H106" s="2">
-        <v>47288.0</v>
+        <v>47609.0</v>
       </c>
       <c r="I106" s="2">
-        <v>47283.0</v>
+        <v>47603.0</v>
       </c>
       <c r="J106">
-        <v>735000</v>
+        <v>1250000</v>
       </c>
       <c r="K106">
         <v>1000.0</v>
       </c>
       <c r="L106" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="107" spans="1:23">
       <c r="A107" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B107" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C107" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="D107" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="E107" t="s">
         <v>27</v>
       </c>
       <c r="F107">
         <v>0.75</v>
       </c>
       <c r="G107" s="2">
-        <v>43957.0</v>
+        <v>44392.0</v>
       </c>
       <c r="H107" s="2">
-        <v>47609.0</v>
+        <v>55349.0</v>
       </c>
       <c r="I107" s="2">
-        <v>47603.0</v>
+        <v>55345.0</v>
       </c>
       <c r="J107">
-        <v>1250000</v>
+        <v>750000</v>
       </c>
       <c r="K107">
         <v>1000.0</v>
       </c>
       <c r="L107" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="108" spans="1:23">
       <c r="A108" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B108" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C108" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D108" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="E108" t="s">
         <v>27</v>
       </c>
       <c r="F108">
-        <v>0.75</v>
+        <v>0.95</v>
       </c>
       <c r="G108" s="2">
-        <v>44392.0</v>
+        <v>42881.0</v>
       </c>
       <c r="H108" s="2">
-        <v>55349.0</v>
+        <v>46533.0</v>
       </c>
       <c r="I108" s="2">
-        <v>55345.0</v>
+        <v>46527.0</v>
       </c>
       <c r="J108">
         <v>750000</v>
       </c>
       <c r="K108">
         <v>1000.0</v>
       </c>
       <c r="L108" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="109" spans="1:23">
       <c r="A109" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B109" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C109" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="D109" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="E109" t="s">
         <v>27</v>
       </c>
       <c r="F109">
-        <v>0.95</v>
+        <v>1.625</v>
       </c>
       <c r="G109" s="2">
-        <v>42881.0</v>
+        <v>43635.0</v>
       </c>
       <c r="H109" s="2">
-        <v>46533.0</v>
+        <v>54593.0</v>
       </c>
       <c r="I109" s="2">
-        <v>46527.0</v>
+        <v>54589.0</v>
       </c>
       <c r="J109">
-        <v>750000</v>
+        <v>850000</v>
       </c>
       <c r="K109">
         <v>1000.0</v>
       </c>
       <c r="L109" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="110" spans="1:23">
       <c r="A110" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B110" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C110" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="D110" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E110" t="s">
         <v>27</v>
       </c>
       <c r="F110">
-        <v>1.625</v>
+        <v>2.1</v>
       </c>
       <c r="G110" s="2">
-        <v>43635.0</v>
+        <v>42881.0</v>
       </c>
       <c r="H110" s="2">
-        <v>54593.0</v>
+        <v>53838.0</v>
       </c>
       <c r="I110" s="2">
-        <v>54589.0</v>
+        <v>53833.0</v>
       </c>
       <c r="J110">
-        <v>850000</v>
+        <v>750000</v>
       </c>
       <c r="K110">
         <v>1000.0</v>
       </c>
       <c r="L110" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="111" spans="1:23">
       <c r="A111" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B111" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C111" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="D111" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="E111" t="s">
         <v>27</v>
       </c>
       <c r="F111">
-        <v>2.1</v>
+        <v>2.125</v>
       </c>
       <c r="G111" s="2">
-        <v>42881.0</v>
+        <v>41941.0</v>
       </c>
       <c r="H111" s="2">
-        <v>53838.0</v>
+        <v>46324.0</v>
       </c>
       <c r="I111" s="2">
-        <v>53833.0</v>
+        <v>46318.0</v>
       </c>
       <c r="J111">
-        <v>750000</v>
+        <v>1085000</v>
       </c>
       <c r="K111">
         <v>1000.0</v>
       </c>
       <c r="L111" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="112" spans="1:23">
       <c r="A112" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B112" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C112" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="D112" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="E112" t="s">
         <v>27</v>
       </c>
       <c r="F112">
         <v>2.125</v>
       </c>
       <c r="G112" s="2">
-        <v>41941.0</v>
+        <v>44713.0</v>
       </c>
       <c r="H112" s="2">
-        <v>46324.0</v>
+        <v>48366.0</v>
       </c>
       <c r="I112" s="2">
-        <v>46318.0</v>
+        <v>48360.0</v>
       </c>
       <c r="J112">
-        <v>1085000</v>
+        <v>1840000</v>
       </c>
       <c r="K112">
         <v>1000.0</v>
       </c>
       <c r="L112" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="113" spans="1:23">
       <c r="A113" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B113" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C113" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="D113" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="E113" t="s">
         <v>27</v>
       </c>
       <c r="F113">
         <v>2.125</v>
       </c>
       <c r="G113" s="2">
-        <v>44713.0</v>
+        <v>42299.0</v>
       </c>
       <c r="H113" s="2">
-        <v>48366.0</v>
+        <v>49604.0</v>
       </c>
       <c r="I113" s="2">
-        <v>48360.0</v>
+        <v>49598.0</v>
       </c>
       <c r="J113">
-        <v>1740000</v>
+        <v>1310000</v>
       </c>
       <c r="K113">
         <v>1000.0</v>
       </c>
       <c r="L113" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B114" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C114" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="D114" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="E114" t="s">
         <v>27</v>
       </c>
       <c r="F114">
-        <v>2.125</v>
+        <v>2.875</v>
       </c>
       <c r="G114" s="2">
-        <v>42299.0</v>
+        <v>45685.0</v>
       </c>
       <c r="H114" s="2">
-        <v>49604.0</v>
+        <v>47511.0</v>
       </c>
       <c r="I114" s="2">
-        <v>49598.0</v>
+        <v>47508.0</v>
       </c>
       <c r="J114">
-        <v>1310000</v>
+        <v>1625000</v>
       </c>
       <c r="K114">
         <v>1000.0</v>
       </c>
       <c r="L114" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="115" spans="1:23">
       <c r="A115" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B115" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C115" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="D115" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="E115" t="s">
         <v>27</v>
       </c>
       <c r="F115">
-        <v>2.875</v>
+        <v>3.0</v>
       </c>
       <c r="G115" s="2">
-        <v>45685.0</v>
+        <v>46044.0</v>
       </c>
       <c r="H115" s="2">
-        <v>47511.0</v>
+        <v>47870.0</v>
       </c>
       <c r="I115" s="2">
-        <v>47508.0</v>
+        <v>47864.0</v>
       </c>
       <c r="J115">
-        <v>1625000</v>
+        <v>1430000</v>
       </c>
       <c r="K115">
         <v>1000.0</v>
       </c>
       <c r="L115" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="116" spans="1:23">
       <c r="A116" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B116" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C116" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D116" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="E116" t="s">
         <v>27</v>
       </c>
       <c r="F116">
-        <v>3.0</v>
+        <v>3.5</v>
       </c>
       <c r="G116" s="2">
-        <v>46044.0</v>
+        <v>45476.0</v>
       </c>
       <c r="H116" s="2">
-        <v>47870.0</v>
+        <v>48032.0</v>
       </c>
       <c r="I116" s="2">
-        <v>47864.0</v>
+        <v>48029.0</v>
       </c>
       <c r="J116">
-        <v>1430000</v>
+        <v>1540000</v>
       </c>
       <c r="K116">
         <v>1000.0</v>
       </c>
       <c r="L116" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="117" spans="1:23">
       <c r="A117" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B117" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C117" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="D117" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E117" t="s">
         <v>27</v>
       </c>
       <c r="F117">
         <v>3.5</v>
       </c>
       <c r="G117" s="2">
-        <v>45476.0</v>
+        <v>45335.0</v>
       </c>
       <c r="H117" s="2">
-        <v>48032.0</v>
+        <v>48988.0</v>
       </c>
       <c r="I117" s="2">
-        <v>48029.0</v>
+        <v>48982.0</v>
       </c>
       <c r="J117">
-        <v>1540000</v>
+        <v>2380000</v>
       </c>
       <c r="K117">
         <v>1000.0</v>
       </c>
       <c r="L117" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="118" spans="1:23">
       <c r="A118" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B118" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C118" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="D118" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="E118" t="s">
         <v>27</v>
       </c>
       <c r="F118">
-        <v>3.5</v>
+        <v>3.625</v>
       </c>
       <c r="G118" s="2">
-        <v>45335.0</v>
+        <v>45910.0</v>
       </c>
       <c r="H118" s="2">
-        <v>48988.0</v>
+        <v>49744.0</v>
       </c>
       <c r="I118" s="2">
-        <v>48982.0</v>
+        <v>49738.0</v>
       </c>
       <c r="J118">
-        <v>2380000</v>
+        <v>1125000</v>
       </c>
       <c r="K118">
         <v>1000.0</v>
       </c>
       <c r="L118" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="119" spans="1:23">
       <c r="A119" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B119" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C119" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="D119" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="E119" t="s">
         <v>27</v>
       </c>
       <c r="F119">
         <v>3.625</v>
       </c>
       <c r="G119" s="2">
-        <v>45910.0</v>
+        <v>45685.0</v>
       </c>
       <c r="H119" s="2">
-        <v>49744.0</v>
+        <v>51163.0</v>
       </c>
       <c r="I119" s="2">
-        <v>49738.0</v>
+        <v>51159.0</v>
       </c>
       <c r="J119">
-        <v>1035000</v>
+        <v>1000000</v>
       </c>
       <c r="K119">
         <v>1000.0</v>
       </c>
       <c r="L119" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="120" spans="1:23">
       <c r="A120" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B120" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C120" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D120" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="E120" t="s">
         <v>27</v>
       </c>
       <c r="F120">
-        <v>3.625</v>
+        <v>3.875</v>
       </c>
       <c r="G120" s="2">
-        <v>45685.0</v>
+        <v>45091.0</v>
       </c>
       <c r="H120" s="2">
-        <v>51163.0</v>
+        <v>48744.0</v>
       </c>
       <c r="I120" s="2">
-        <v>51159.0</v>
+        <v>48738.0</v>
       </c>
       <c r="J120">
-        <v>1000000</v>
+        <v>1405000</v>
       </c>
       <c r="K120">
         <v>1000.0</v>
       </c>
       <c r="L120" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="121" spans="1:23">
       <c r="A121" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B121" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C121" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="D121" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="E121" t="s">
         <v>27</v>
       </c>
       <c r="F121">
-        <v>3.875</v>
+        <v>4.125</v>
       </c>
       <c r="G121" s="2">
-        <v>45091.0</v>
+        <v>44859.0</v>
       </c>
       <c r="H121" s="2">
-        <v>48744.0</v>
+        <v>46868.0</v>
       </c>
       <c r="I121" s="2">
-        <v>48738.0</v>
+        <v>46863.0</v>
       </c>
       <c r="J121">
-        <v>1340000</v>
+        <v>1180000</v>
       </c>
       <c r="K121">
         <v>1000.0</v>
       </c>
       <c r="L121" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="122" spans="1:23">
       <c r="A122" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B122" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C122" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="D122" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E122" t="s">
         <v>27</v>
       </c>
       <c r="F122">
         <v>4.125</v>
       </c>
       <c r="G122" s="2">
-        <v>44859.0</v>
+        <v>46044.0</v>
       </c>
       <c r="H122" s="2">
-        <v>46868.0</v>
+        <v>51523.0</v>
       </c>
       <c r="I122" s="2">
-        <v>46863.0</v>
+        <v>51517.0</v>
       </c>
       <c r="J122">
-        <v>1180000</v>
+        <v>750000</v>
       </c>
       <c r="K122">
         <v>1000.0</v>
       </c>
       <c r="L122" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="123" spans="1:23">
       <c r="A123" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B123" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C123" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="D123" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E123" t="s">
         <v>27</v>
       </c>
       <c r="F123">
-        <v>4.125</v>
+        <v>4.25</v>
       </c>
       <c r="G123" s="2">
-        <v>46044.0</v>
+        <v>45910.0</v>
       </c>
       <c r="H123" s="2">
-        <v>51523.0</v>
+        <v>53215.0</v>
       </c>
       <c r="I123" s="2">
-        <v>51517.0</v>
+        <v>53210.0</v>
       </c>
       <c r="J123">
         <v>750000</v>
       </c>
       <c r="K123">
         <v>1000.0</v>
       </c>
       <c r="L123" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="124" spans="1:23">
       <c r="A124" t="s">
-        <v>205</v>
+        <v>181</v>
       </c>
       <c r="B124" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C124" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="D124" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E124" t="s">
         <v>27</v>
       </c>
       <c r="F124">
-        <v>4.25</v>
+        <v>1.2</v>
       </c>
       <c r="G124" s="2">
-        <v>45910.0</v>
+        <v>43223.0</v>
       </c>
       <c r="H124" s="2">
-        <v>53215.0</v>
+        <v>46876.0</v>
       </c>
       <c r="I124" s="2">
-        <v>53210.0</v>
+        <v>46870.0</v>
       </c>
       <c r="J124">
-        <v>750000</v>
+        <v>680000</v>
       </c>
       <c r="K124">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L124" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="125" spans="1:23">
       <c r="A125" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B125" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C125" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="D125" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E125" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>1.2</v>
+        <v>58</v>
       </c>
       <c r="G125" s="2">
-        <v>43223.0</v>
+        <v>44015.0</v>
       </c>
       <c r="H125" s="2">
-        <v>46876.0</v>
+        <v>46571.0</v>
       </c>
       <c r="I125" s="2">
-        <v>46870.0</v>
+        <v>46567.0</v>
       </c>
       <c r="J125">
-        <v>680000</v>
+        <v>80000</v>
       </c>
       <c r="K125">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L125" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="126" spans="1:23">
       <c r="A126" t="s">
-        <v>183</v>
+        <v>32</v>
       </c>
       <c r="B126" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C126" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="D126" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="E126" t="s">
-        <v>58</v>
+        <v>36</v>
+      </c>
+      <c r="F126">
+        <v>9.0</v>
       </c>
       <c r="G126" s="2">
-        <v>44015.0</v>
+        <v>45735.0</v>
       </c>
       <c r="H126" s="2">
-        <v>46571.0</v>
+        <v>47196.0</v>
       </c>
       <c r="I126" s="2">
-        <v>46567.0</v>
+        <v>47190.0</v>
       </c>
       <c r="J126">
-        <v>80000</v>
+        <v>6200</v>
       </c>
       <c r="K126">
         <v>1000.0</v>
       </c>
       <c r="L126" t="s">
         <v>28</v>
+      </c>
+      <c r="O126">
+        <v>7.814359</v>
       </c>
     </row>
     <row r="127" spans="1:23">
       <c r="A127" t="s">
         <v>32</v>
       </c>
       <c r="B127" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C127" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="D127" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="E127" t="s">
         <v>36</v>
       </c>
       <c r="F127">
-        <v>9.0</v>
+        <v>10.5</v>
       </c>
       <c r="G127" s="2">
-        <v>45735.0</v>
+        <v>45435.0</v>
       </c>
       <c r="H127" s="2">
-        <v>47196.0</v>
+        <v>46896.0</v>
       </c>
       <c r="I127" s="2">
-        <v>47190.0</v>
+        <v>46890.0</v>
       </c>
       <c r="J127">
         <v>6200</v>
       </c>
       <c r="K127">
         <v>1000.0</v>
       </c>
       <c r="L127" t="s">
         <v>28</v>
       </c>
       <c r="O127">
-        <v>8.307436</v>
+        <v>7.08907</v>
       </c>
     </row>
     <row r="128" spans="1:23">
       <c r="A128" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B128" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C128" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="D128" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="E128" t="s">
         <v>36</v>
       </c>
       <c r="F128">
-        <v>10.5</v>
+        <v>6.0</v>
       </c>
       <c r="G128" s="2">
-        <v>45435.0</v>
+        <v>46086.0</v>
       </c>
       <c r="H128" s="2">
-        <v>46896.0</v>
+        <v>47547.0</v>
       </c>
       <c r="I128" s="2">
-        <v>46890.0</v>
+        <v>47535.0</v>
       </c>
       <c r="J128">
-        <v>6200</v>
+        <v>9614</v>
       </c>
       <c r="K128">
         <v>1000.0</v>
       </c>
       <c r="L128" t="s">
         <v>28</v>
       </c>
       <c r="O128">
-        <v>8.278053</v>
+        <v>5.841887</v>
       </c>
     </row>
     <row r="129" spans="1:23">
       <c r="A129" t="s">
         <v>23</v>
       </c>
       <c r="B129" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C129" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="D129" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E129" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="F129">
-        <v>7.135</v>
+        <v>8.5</v>
       </c>
       <c r="G129" s="2">
-        <v>45359.0</v>
+        <v>45995.0</v>
       </c>
       <c r="H129" s="2">
-        <v>46454.0</v>
+        <v>46725.0</v>
       </c>
       <c r="I129" s="2">
-        <v>46448.0</v>
+        <v>46717.0</v>
       </c>
       <c r="J129">
-        <v>3000</v>
+        <v>50000</v>
       </c>
       <c r="K129">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L129" t="s">
         <v>28</v>
       </c>
       <c r="O129">
-        <v>4.39949</v>
+        <v>5.758336</v>
       </c>
     </row>
     <row r="130" spans="1:23">
       <c r="A130" t="s">
         <v>23</v>
       </c>
       <c r="B130" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="C130" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D130" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="E130" t="s">
         <v>36</v>
       </c>
       <c r="F130">
-        <v>4.75</v>
+        <v>11.0</v>
       </c>
       <c r="G130" s="2">
-        <v>44357.0</v>
+        <v>45548.0</v>
       </c>
       <c r="H130" s="2">
-        <v>46183.0</v>
+        <v>46643.0</v>
       </c>
       <c r="I130" s="2">
-        <v>46174.0</v>
+        <v>46637.0</v>
       </c>
       <c r="J130">
-        <v>50000</v>
+        <v>3000</v>
       </c>
       <c r="K130">
-        <v>100.0</v>
+        <v>500.0</v>
       </c>
       <c r="L130" t="s">
         <v>28</v>
+      </c>
+      <c r="O130">
+        <v>7.374748</v>
       </c>
     </row>
     <row r="131" spans="1:23">
       <c r="A131" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B131" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C131" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D131" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="E131" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="F131">
-        <v>6.0</v>
+        <v>4.75</v>
       </c>
       <c r="G131" s="2">
-        <v>46086.0</v>
+        <v>46161.0</v>
       </c>
       <c r="H131" s="2">
-        <v>47547.0</v>
+        <v>47987.0</v>
       </c>
       <c r="I131" s="2">
-        <v>47535.0</v>
+        <v>47960.0</v>
       </c>
       <c r="J131">
-        <v>9614</v>
+        <v>350000</v>
       </c>
       <c r="K131">
         <v>1000.0</v>
       </c>
       <c r="L131" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>5.845933</v>
       </c>
     </row>
     <row r="132" spans="1:23">
       <c r="A132" t="s">
         <v>23</v>
       </c>
       <c r="B132" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C132" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="D132" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="E132" t="s">
         <v>27</v>
       </c>
       <c r="F132">
-        <v>8.5</v>
+        <v>12.0</v>
       </c>
       <c r="G132" s="2">
-        <v>45995.0</v>
+        <v>45751.0</v>
       </c>
       <c r="H132" s="2">
-        <v>46725.0</v>
+        <v>46477.0</v>
       </c>
       <c r="I132" s="2">
-        <v>46717.0</v>
+        <v>46465.0</v>
       </c>
       <c r="J132">
-        <v>50000</v>
+        <v>3300</v>
       </c>
       <c r="K132">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L132" t="s">
         <v>28</v>
       </c>
       <c r="O132">
-        <v>6.001918</v>
+        <v>9.592807</v>
       </c>
     </row>
     <row r="133" spans="1:23">
       <c r="A133" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B133" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C133" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="D133" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="E133" t="s">
         <v>36</v>
       </c>
       <c r="F133">
-        <v>11.0</v>
+        <v>10.218</v>
       </c>
       <c r="G133" s="2">
-        <v>45548.0</v>
+        <v>45054.0</v>
       </c>
       <c r="H133" s="2">
-        <v>46643.0</v>
+        <v>46881.0</v>
       </c>
       <c r="I133" s="2">
-        <v>46637.0</v>
+        <v>46868.0</v>
       </c>
       <c r="J133">
-        <v>3000</v>
+        <v>420</v>
       </c>
       <c r="K133">
-        <v>500.0</v>
+        <v>27380.95</v>
       </c>
       <c r="L133" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>7.152656</v>
       </c>
     </row>
     <row r="134" spans="1:23">
       <c r="A134" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B134" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C134" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="D134" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="E134" t="s">
         <v>27</v>
       </c>
       <c r="F134">
-        <v>4.75</v>
+        <v>8.0</v>
       </c>
       <c r="G134" s="2">
-        <v>46161.0</v>
+        <v>45950.0</v>
       </c>
       <c r="H134" s="2">
-        <v>47987.0</v>
+        <v>46863.0</v>
       </c>
       <c r="I134" s="2">
-        <v>47960.0</v>
+        <v>46855.0</v>
       </c>
       <c r="J134">
-        <v>350000</v>
+        <v>8000</v>
       </c>
       <c r="K134">
         <v>1000.0</v>
       </c>
       <c r="L134" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>4.552764</v>
       </c>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" t="s">
         <v>23</v>
       </c>
       <c r="B135" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="C135" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="D135" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="E135" t="s">
         <v>27</v>
       </c>
       <c r="F135">
-        <v>12.0</v>
+        <v>8.5</v>
       </c>
       <c r="G135" s="2">
-        <v>45751.0</v>
+        <v>45995.0</v>
       </c>
       <c r="H135" s="2">
-        <v>46477.0</v>
+        <v>47091.0</v>
       </c>
       <c r="I135" s="2">
-        <v>46465.0</v>
+        <v>47081.0</v>
       </c>
       <c r="J135">
-        <v>3300</v>
+        <v>3168</v>
       </c>
       <c r="K135">
         <v>1000.0</v>
       </c>
       <c r="L135" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>8.055862</v>
       </c>
     </row>
     <row r="136" spans="1:23">
       <c r="A136" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B136" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C136" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="D136" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="E136" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="F136">
-        <v>10.218</v>
+        <v>6.0</v>
       </c>
       <c r="G136" s="2">
-        <v>45054.0</v>
+        <v>45828.0</v>
       </c>
       <c r="H136" s="2">
-        <v>46881.0</v>
+        <v>47289.0</v>
       </c>
       <c r="I136" s="2">
-        <v>46868.0</v>
+        <v>47283.0</v>
       </c>
       <c r="J136">
-        <v>420</v>
+        <v>100000</v>
       </c>
       <c r="K136">
-        <v>27380.95</v>
+        <v>100.0</v>
       </c>
       <c r="L136" t="s">
         <v>28</v>
+      </c>
+      <c r="O136">
+        <v>5.961104</v>
       </c>
     </row>
     <row r="137" spans="1:23">
       <c r="A137" t="s">
         <v>23</v>
       </c>
       <c r="B137" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C137" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="D137" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="E137" t="s">
         <v>27</v>
       </c>
       <c r="F137">
-        <v>8.0</v>
+        <v>9.0</v>
       </c>
       <c r="G137" s="2">
-        <v>45950.0</v>
+        <v>45944.0</v>
       </c>
       <c r="H137" s="2">
-        <v>46863.0</v>
+        <v>46857.0</v>
       </c>
       <c r="I137" s="2">
-        <v>46855.0</v>
+        <v>46849.0</v>
       </c>
       <c r="J137">
-        <v>6922</v>
+        <v>5500</v>
       </c>
       <c r="K137">
         <v>1000.0</v>
       </c>
       <c r="L137" t="s">
         <v>28</v>
+      </c>
+      <c r="O137">
+        <v>9.961975</v>
       </c>
     </row>
     <row r="138" spans="1:23">
       <c r="A138" t="s">
         <v>23</v>
       </c>
       <c r="B138" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C138" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D138" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E138" t="s">
         <v>27</v>
       </c>
       <c r="F138">
-        <v>8.5</v>
+        <v>10.0</v>
       </c>
       <c r="G138" s="2">
-        <v>45995.0</v>
+        <v>45726.0</v>
       </c>
       <c r="H138" s="2">
-        <v>47091.0</v>
+        <v>46822.0</v>
       </c>
       <c r="I138" s="2">
-        <v>47081.0</v>
+        <v>46814.0</v>
       </c>
       <c r="J138">
-        <v>3168</v>
+        <v>7916</v>
       </c>
       <c r="K138">
         <v>1000.0</v>
       </c>
       <c r="L138" t="s">
         <v>28</v>
+      </c>
+      <c r="O138">
+        <v>9.625874</v>
       </c>
     </row>
     <row r="139" spans="1:23">
       <c r="A139" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B139" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C139" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D139" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E139" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="F139">
-        <v>6.0</v>
+        <v>9.0</v>
       </c>
       <c r="G139" s="2">
-        <v>45828.0</v>
+        <v>43978.0</v>
       </c>
       <c r="H139" s="2">
-        <v>47289.0</v>
+        <v>47057.0</v>
       </c>
       <c r="I139" s="2">
-        <v>47283.0</v>
+        <v>47051.0</v>
       </c>
       <c r="J139">
-        <v>100000</v>
+        <v>3459081</v>
       </c>
       <c r="K139">
-        <v>100.0</v>
+        <v>2.38</v>
       </c>
       <c r="L139" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>5.757071</v>
       </c>
     </row>
     <row r="140" spans="1:23">
       <c r="A140" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B140" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="C140" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="D140" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E140" t="s">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="F140">
-        <v>9.0</v>
+        <v>10.0</v>
       </c>
       <c r="G140" s="2">
-        <v>45944.0</v>
+        <v>45812.0</v>
       </c>
       <c r="H140" s="2">
-        <v>46857.0</v>
+        <v>46542.0</v>
       </c>
       <c r="I140" s="2">
-        <v>46849.0</v>
+        <v>46538.0</v>
       </c>
       <c r="J140">
-        <v>5500</v>
+        <v>62688</v>
       </c>
       <c r="K140">
         <v>1000.0</v>
       </c>
       <c r="L140" t="s">
         <v>28</v>
       </c>
       <c r="O140">
-        <v>8.700654</v>
+        <v>8.605651</v>
       </c>
     </row>
     <row r="141" spans="1:23">
       <c r="A141" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B141" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="C141" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="D141" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="E141" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>10.0</v>
+        <v>36</v>
       </c>
       <c r="G141" s="2">
-        <v>45726.0</v>
+        <v>43852.0</v>
       </c>
       <c r="H141" s="2">
-        <v>46822.0</v>
+        <v>46843.0</v>
       </c>
       <c r="I141" s="2">
-        <v>46814.0</v>
+        <v>46836.0</v>
       </c>
       <c r="J141">
-        <v>7916</v>
+        <v>110000</v>
       </c>
       <c r="K141">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L141" t="s">
         <v>28</v>
       </c>
       <c r="O141">
-        <v>9.647234</v>
+        <v>113.534595</v>
       </c>
     </row>
     <row r="142" spans="1:23">
       <c r="A142" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B142" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="C142" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="D142" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="E142" t="s">
         <v>36</v>
       </c>
       <c r="F142">
-        <v>9.0</v>
+        <v>7.75</v>
       </c>
       <c r="G142" s="2">
-        <v>43978.0</v>
+        <v>46185.0</v>
       </c>
       <c r="H142" s="2">
-        <v>46326.0</v>
+        <v>47464.0</v>
       </c>
       <c r="I142" s="2">
-        <v>46322.0</v>
+        <v>47457.0</v>
       </c>
       <c r="J142">
-        <v>3459081</v>
+        <v>8000</v>
       </c>
       <c r="K142">
-        <v>2.38</v>
+        <v>1000.0</v>
       </c>
       <c r="L142" t="s">
         <v>28</v>
+      </c>
+      <c r="O142">
+        <v>6.097206</v>
       </c>
     </row>
     <row r="143" spans="1:23">
       <c r="A143" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B143" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="C143" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="D143" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="E143" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="F143">
-        <v>10.0</v>
+        <v>9.0</v>
       </c>
       <c r="G143" s="2">
-        <v>45812.0</v>
+        <v>46206.0</v>
       </c>
       <c r="H143" s="2">
-        <v>46542.0</v>
+        <v>47121.0</v>
       </c>
       <c r="I143" s="2">
-        <v>46538.0</v>
+        <v>47109.0</v>
       </c>
       <c r="J143">
-        <v>62688</v>
+        <v>12000</v>
       </c>
       <c r="K143">
         <v>1000.0</v>
       </c>
       <c r="L143" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>7.857293</v>
       </c>
     </row>
     <row r="144" spans="1:23">
       <c r="A144" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B144" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C144" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="D144" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="E144" t="s">
-        <v>36</v>
+        <v>27</v>
+      </c>
+      <c r="F144">
+        <v>8.0</v>
       </c>
       <c r="G144" s="2">
-        <v>43852.0</v>
+        <v>45708.0</v>
       </c>
       <c r="H144" s="2">
-        <v>46843.0</v>
+        <v>46619.0</v>
       </c>
       <c r="I144" s="2">
-        <v>46836.0</v>
+        <v>46612.0</v>
       </c>
       <c r="J144">
-        <v>110000</v>
+        <v>8000</v>
       </c>
       <c r="K144">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L144" t="s">
         <v>28</v>
       </c>
       <c r="O144">
-        <v>104.98898</v>
+        <v>6.522474</v>
       </c>
     </row>
     <row r="145" spans="1:23">
       <c r="A145" t="s">
         <v>23</v>
       </c>
       <c r="B145" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="C145" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="D145" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="E145" t="s">
         <v>27</v>
       </c>
       <c r="F145">
-        <v>8.0</v>
+        <v>8.5</v>
       </c>
       <c r="G145" s="2">
-        <v>45708.0</v>
+        <v>45966.0</v>
       </c>
       <c r="H145" s="2">
-        <v>46619.0</v>
+        <v>46696.0</v>
       </c>
       <c r="I145" s="2">
-        <v>46612.0</v>
+        <v>46688.0</v>
       </c>
       <c r="J145">
         <v>8000</v>
       </c>
       <c r="K145">
         <v>1000.0</v>
       </c>
       <c r="L145" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>6.683459</v>
       </c>
     </row>
     <row r="146" spans="1:23">
       <c r="A146" t="s">
         <v>23</v>
       </c>
       <c r="B146" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C146" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="D146" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E146" t="s">
         <v>27</v>
       </c>
       <c r="F146">
         <v>8.5</v>
       </c>
       <c r="G146" s="2">
-        <v>45966.0</v>
+        <v>45888.0</v>
       </c>
       <c r="H146" s="2">
-        <v>46696.0</v>
+        <v>46802.0</v>
       </c>
       <c r="I146" s="2">
-        <v>46688.0</v>
+        <v>46794.0</v>
       </c>
       <c r="J146">
-        <v>8000</v>
+        <v>25000</v>
       </c>
       <c r="K146">
         <v>1000.0</v>
       </c>
       <c r="L146" t="s">
         <v>28</v>
+      </c>
+      <c r="O146">
+        <v>8.119666</v>
       </c>
     </row>
     <row r="147" spans="1:23">
       <c r="A147" t="s">
         <v>23</v>
       </c>
       <c r="B147" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C147" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="D147" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E147" t="s">
         <v>27</v>
       </c>
       <c r="F147">
-        <v>8.5</v>
+        <v>12.0</v>
       </c>
       <c r="G147" s="2">
-        <v>45888.0</v>
+        <v>44760.0</v>
       </c>
       <c r="H147" s="2">
-        <v>46802.0</v>
+        <v>47317.0</v>
       </c>
       <c r="I147" s="2">
-        <v>46794.0</v>
+        <v>47311.0</v>
       </c>
       <c r="J147">
-        <v>25000</v>
+        <v>1351</v>
       </c>
       <c r="K147">
         <v>1000.0</v>
       </c>
       <c r="L147" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>8.148144</v>
       </c>
     </row>
     <row r="148" spans="1:23">
       <c r="A148" t="s">
         <v>23</v>
       </c>
       <c r="B148" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="C148" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="D148" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E148" t="s">
         <v>27</v>
       </c>
       <c r="F148">
-        <v>12.0</v>
+        <v>8.0</v>
       </c>
       <c r="G148" s="2">
-        <v>44760.0</v>
+        <v>45806.0</v>
       </c>
       <c r="H148" s="2">
-        <v>47317.0</v>
+        <v>46720.0</v>
       </c>
       <c r="I148" s="2">
-        <v>47311.0</v>
+        <v>46710.0</v>
       </c>
       <c r="J148">
-        <v>1351</v>
+        <v>17314</v>
       </c>
       <c r="K148">
         <v>1000.0</v>
       </c>
       <c r="L148" t="s">
         <v>28</v>
+      </c>
+      <c r="O148">
+        <v>7.189793</v>
       </c>
     </row>
     <row r="149" spans="1:23">
       <c r="A149" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B149" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="C149" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="D149" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E149" t="s">
         <v>27</v>
       </c>
       <c r="F149">
-        <v>8.0</v>
+        <v>7.7</v>
       </c>
       <c r="G149" s="2">
-        <v>45806.0</v>
+        <v>45434.0</v>
       </c>
       <c r="H149" s="2">
-        <v>46720.0</v>
+        <v>49086.0</v>
       </c>
       <c r="I149" s="2">
-        <v>46710.0</v>
+        <v>49076.0</v>
       </c>
       <c r="J149">
-        <v>17314</v>
+        <v>25000</v>
       </c>
       <c r="K149">
         <v>1000.0</v>
       </c>
       <c r="L149" t="s">
         <v>28</v>
       </c>
       <c r="O149">
-        <v>5.487237</v>
+        <v>6.948475</v>
       </c>
     </row>
     <row r="150" spans="1:23">
       <c r="A150" t="s">
         <v>32</v>
       </c>
       <c r="B150" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="C150" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="D150" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E150" t="s">
         <v>27</v>
       </c>
       <c r="F150">
-        <v>7.7</v>
+        <v>10.75</v>
       </c>
       <c r="G150" s="2">
-        <v>45434.0</v>
+        <v>45099.0</v>
       </c>
       <c r="H150" s="2">
-        <v>49086.0</v>
+        <v>48752.0</v>
       </c>
       <c r="I150" s="2">
-        <v>49076.0</v>
+        <v>48744.0</v>
       </c>
       <c r="J150">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="K150">
         <v>1000.0</v>
       </c>
       <c r="L150" t="s">
         <v>28</v>
       </c>
       <c r="O150">
-        <v>6.886619</v>
+        <v>8.201597</v>
       </c>
     </row>
     <row r="151" spans="1:23">
       <c r="A151" t="s">
-        <v>32</v>
+        <v>200</v>
       </c>
       <c r="B151" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C151" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="D151" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="E151" t="s">
         <v>27</v>
       </c>
       <c r="F151">
-        <v>10.75</v>
+        <v>6.777</v>
       </c>
       <c r="G151" s="2">
-        <v>45099.0</v>
+        <v>45404.0</v>
       </c>
       <c r="H151" s="2">
-        <v>48752.0</v>
+        <v>47595.0</v>
       </c>
       <c r="I151" s="2">
-        <v>48744.0</v>
+        <v>47588.0</v>
       </c>
       <c r="J151">
-        <v>50000</v>
+        <v>600000</v>
       </c>
       <c r="K151">
         <v>1000.0</v>
       </c>
       <c r="L151" t="s">
         <v>28</v>
       </c>
       <c r="O151">
-        <v>8.239271</v>
+        <v>6.675748</v>
       </c>
     </row>
     <row r="152" spans="1:23">
       <c r="A152" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B152" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="C152" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="D152" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="E152" t="s">
         <v>27</v>
       </c>
       <c r="F152">
-        <v>6.777</v>
+        <v>6.454</v>
       </c>
       <c r="G152" s="2">
-        <v>45404.0</v>
+        <v>45712.0</v>
       </c>
       <c r="H152" s="2">
-        <v>47595.0</v>
+        <v>47903.0</v>
       </c>
       <c r="I152" s="2">
-        <v>47588.0</v>
+        <v>47896.0</v>
       </c>
       <c r="J152">
-        <v>600000</v>
+        <v>375000</v>
       </c>
       <c r="K152">
         <v>1000.0</v>
       </c>
       <c r="L152" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>6.673458</v>
       </c>
     </row>
     <row r="153" spans="1:23">
       <c r="A153" t="s">
-        <v>205</v>
+        <v>23</v>
       </c>
       <c r="B153" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="C153" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="D153" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="E153" t="s">
         <v>27</v>
       </c>
       <c r="F153">
-        <v>6.518</v>
+        <v>11.5</v>
       </c>
       <c r="G153" s="2">
-        <v>45712.0</v>
+        <v>45625.0</v>
       </c>
       <c r="H153" s="2">
-        <v>47903.0</v>
+        <v>46355.0</v>
       </c>
       <c r="I153" s="2">
-        <v>47896.0</v>
+        <v>46346.0</v>
       </c>
       <c r="J153">
-        <v>375000</v>
+        <v>8000</v>
       </c>
       <c r="K153">
         <v>1000.0</v>
       </c>
       <c r="L153" t="s">
         <v>28</v>
+      </c>
+      <c r="O153">
+        <v>10.777243</v>
       </c>
     </row>
     <row r="154" spans="1:23">
       <c r="A154" t="s">
-        <v>23</v>
+        <v>200</v>
       </c>
       <c r="B154" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C154" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="D154" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="E154" t="s">
         <v>27</v>
       </c>
       <c r="F154">
-        <v>11.5</v>
+        <v>9.313</v>
       </c>
       <c r="G154" s="2">
-        <v>45625.0</v>
+        <v>45391.0</v>
       </c>
       <c r="H154" s="2">
-        <v>46355.0</v>
+        <v>46669.0</v>
       </c>
       <c r="I154" s="2">
-        <v>46346.0</v>
+        <v>46664.0</v>
       </c>
       <c r="J154">
-        <v>8000</v>
+        <v>75000</v>
       </c>
       <c r="K154">
         <v>1000.0</v>
       </c>
       <c r="L154" t="s">
         <v>28</v>
       </c>
       <c r="O154">
-        <v>11.830608</v>
+        <v>8.285855</v>
       </c>
     </row>
     <row r="155" spans="1:23">
       <c r="A155" t="s">
-        <v>205</v>
+        <v>32</v>
       </c>
       <c r="B155" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="C155" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="D155" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="E155" t="s">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="F155">
-        <v>9.17</v>
+        <v>10.0</v>
       </c>
       <c r="G155" s="2">
-        <v>45391.0</v>
+        <v>45372.0</v>
       </c>
       <c r="H155" s="2">
-        <v>46669.0</v>
+        <v>46286.0</v>
       </c>
       <c r="I155" s="2">
-        <v>46664.0</v>
+        <v>46280.0</v>
       </c>
       <c r="J155">
-        <v>75000</v>
+        <v>67376</v>
       </c>
       <c r="K155">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L155" t="s">
         <v>28</v>
       </c>
       <c r="O155">
-        <v>8.22405</v>
+        <v>10.102967</v>
       </c>
     </row>
     <row r="156" spans="1:23">
       <c r="A156" t="s">
         <v>32</v>
       </c>
       <c r="B156" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="C156" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="D156" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="E156" t="s">
         <v>58</v>
       </c>
       <c r="F156">
         <v>10.0</v>
       </c>
       <c r="G156" s="2">
-        <v>45372.0</v>
+        <v>45772.0</v>
       </c>
       <c r="H156" s="2">
-        <v>46286.0</v>
+        <v>47051.0</v>
       </c>
       <c r="I156" s="2">
-        <v>46280.0</v>
+        <v>47045.0</v>
       </c>
       <c r="J156">
-        <v>67376</v>
+        <v>230503</v>
       </c>
       <c r="K156">
         <v>100.0</v>
       </c>
       <c r="L156" t="s">
         <v>28</v>
       </c>
       <c r="O156">
-        <v>8.796578</v>
+        <v>10.049877</v>
       </c>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" t="s">
         <v>32</v>
       </c>
       <c r="B157" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="C157" t="s">
         <v>494</v>
       </c>
       <c r="D157" t="s">
         <v>495</v>
       </c>
       <c r="E157" t="s">
         <v>58</v>
       </c>
       <c r="F157">
         <v>10.0</v>
       </c>
       <c r="G157" s="2">
-        <v>45772.0</v>
+        <v>45996.0</v>
       </c>
       <c r="H157" s="2">
-        <v>47051.0</v>
+        <v>47274.0</v>
       </c>
       <c r="I157" s="2">
-        <v>47045.0</v>
+        <v>47268.0</v>
       </c>
       <c r="J157">
-        <v>230503</v>
+        <v>165477</v>
       </c>
       <c r="K157">
         <v>100.0</v>
       </c>
       <c r="L157" t="s">
         <v>28</v>
       </c>
       <c r="O157">
-        <v>10.235792</v>
+        <v>10.160175</v>
       </c>
     </row>
     <row r="158" spans="1:23">
       <c r="A158" t="s">
         <v>32</v>
       </c>
       <c r="B158" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="C158" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="D158" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="E158" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="F158">
-        <v>10.0</v>
+        <v>8.0</v>
       </c>
       <c r="G158" s="2">
-        <v>45996.0</v>
+        <v>45838.0</v>
       </c>
       <c r="H158" s="2">
-        <v>47274.0</v>
+        <v>47299.0</v>
       </c>
       <c r="I158" s="2">
-        <v>47268.0</v>
+        <v>47289.0</v>
       </c>
       <c r="J158">
-        <v>165477</v>
+        <v>30000</v>
       </c>
       <c r="K158">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L158" t="s">
         <v>28</v>
       </c>
       <c r="O158">
-        <v>10.195652</v>
+        <v>6.931853</v>
       </c>
     </row>
     <row r="159" spans="1:23">
       <c r="A159" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B159" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="C159" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="D159" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="E159" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="F159">
-        <v>8.0</v>
+        <v>9.5</v>
       </c>
       <c r="G159" s="2">
-        <v>45838.0</v>
+        <v>45454.0</v>
       </c>
       <c r="H159" s="2">
-        <v>47299.0</v>
+        <v>46549.0</v>
       </c>
       <c r="I159" s="2">
-        <v>47289.0</v>
+        <v>46545.0</v>
       </c>
       <c r="J159">
-        <v>30000</v>
+        <v>15000</v>
       </c>
       <c r="K159">
         <v>1000.0</v>
       </c>
       <c r="L159" t="s">
         <v>28</v>
       </c>
       <c r="O159">
-        <v>6.477714</v>
+        <v>2.780947</v>
       </c>
     </row>
     <row r="160" spans="1:23">
       <c r="A160" t="s">
         <v>23</v>
       </c>
       <c r="B160" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="C160" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="D160" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="E160" t="s">
         <v>58</v>
       </c>
       <c r="F160">
-        <v>9.5</v>
+        <v>10.0</v>
       </c>
       <c r="G160" s="2">
-        <v>45454.0</v>
+        <v>45754.0</v>
       </c>
       <c r="H160" s="2">
-        <v>46549.0</v>
+        <v>47025.0</v>
       </c>
       <c r="I160" s="2">
-        <v>46545.0</v>
+        <v>47021.0</v>
       </c>
       <c r="J160">
-        <v>15000</v>
+        <v>50000</v>
       </c>
       <c r="K160">
         <v>1000.0</v>
       </c>
       <c r="L160" t="s">
         <v>28</v>
       </c>
       <c r="O160">
-        <v>3.650377</v>
+        <v>10.10842</v>
       </c>
     </row>
     <row r="161" spans="1:23">
       <c r="A161" t="s">
         <v>23</v>
       </c>
       <c r="B161" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="C161" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="D161" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="E161" t="s">
         <v>58</v>
       </c>
       <c r="F161">
-        <v>10.0</v>
+        <v>11.0</v>
       </c>
       <c r="G161" s="2">
-        <v>45754.0</v>
+        <v>45434.0</v>
       </c>
       <c r="H161" s="2">
-        <v>47025.0</v>
+        <v>46721.0</v>
       </c>
       <c r="I161" s="2">
-        <v>47021.0</v>
+        <v>46715.0</v>
       </c>
       <c r="J161">
-        <v>50000</v>
+        <v>25599</v>
       </c>
       <c r="K161">
         <v>1000.0</v>
       </c>
       <c r="L161" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>10.121674</v>
       </c>
     </row>
     <row r="162" spans="1:23">
       <c r="A162" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B162" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C162" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="D162" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="E162" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="F162">
-        <v>11.0</v>
+        <v>8.5</v>
       </c>
       <c r="G162" s="2">
-        <v>45434.0</v>
+        <v>45541.0</v>
       </c>
       <c r="H162" s="2">
-        <v>46721.0</v>
+        <v>46301.0</v>
       </c>
       <c r="I162" s="2">
-        <v>46715.0</v>
+        <v>46293.0</v>
       </c>
       <c r="J162">
-        <v>25599</v>
+        <v>35000</v>
       </c>
       <c r="K162">
         <v>1000.0</v>
       </c>
       <c r="L162" t="s">
         <v>28</v>
       </c>
       <c r="O162">
-        <v>8.823218</v>
+        <v>0.631728</v>
       </c>
     </row>
     <row r="163" spans="1:23">
       <c r="A163" t="s">
         <v>23</v>
       </c>
       <c r="B163" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="C163" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="D163" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="E163" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="F163">
-        <v>10.0</v>
+        <v>8.0</v>
       </c>
       <c r="G163" s="2">
-        <v>44649.0</v>
+        <v>46013.0</v>
       </c>
       <c r="H163" s="2">
-        <v>46475.0</v>
+        <v>46926.0</v>
       </c>
       <c r="I163" s="2">
-        <v>46468.0</v>
+        <v>46918.0</v>
       </c>
       <c r="J163">
-        <v>6200</v>
+        <v>4400</v>
       </c>
       <c r="K163">
-        <v>500.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L163" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="164" spans="1:23">
       <c r="A164" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B164" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="C164" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="D164" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="E164" t="s">
         <v>27</v>
       </c>
       <c r="F164">
         <v>8.5</v>
       </c>
       <c r="G164" s="2">
-        <v>45541.0</v>
+        <v>45924.0</v>
       </c>
       <c r="H164" s="2">
-        <v>46301.0</v>
+        <v>47020.0</v>
       </c>
       <c r="I164" s="2">
-        <v>46293.0</v>
+        <v>47011.0</v>
       </c>
       <c r="J164">
-        <v>35000</v>
+        <v>8000</v>
       </c>
       <c r="K164">
         <v>1000.0</v>
       </c>
       <c r="L164" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>3.786283</v>
       </c>
     </row>
     <row r="165" spans="1:23">
       <c r="A165" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B165" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="C165" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="D165" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="E165" t="s">
         <v>27</v>
       </c>
       <c r="F165">
-        <v>8.0</v>
+        <v>7.0</v>
       </c>
       <c r="G165" s="2">
-        <v>46013.0</v>
+        <v>45951.0</v>
       </c>
       <c r="H165" s="2">
-        <v>46926.0</v>
+        <v>49603.0</v>
       </c>
       <c r="I165" s="2">
-        <v>46918.0</v>
+        <v>49594.0</v>
       </c>
       <c r="J165">
-        <v>3800</v>
+        <v>10000</v>
       </c>
       <c r="K165">
         <v>1000.0</v>
       </c>
       <c r="L165" t="s">
         <v>28</v>
+      </c>
+      <c r="O165">
+        <v>6.867387</v>
       </c>
     </row>
     <row r="166" spans="1:23">
       <c r="A166" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B166" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C166" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="D166" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="E166" t="s">
         <v>27</v>
       </c>
       <c r="F166">
-        <v>8.5</v>
+        <v>2.826</v>
       </c>
       <c r="G166" s="2">
-        <v>45924.0</v>
+        <v>44742.0</v>
       </c>
       <c r="H166" s="2">
-        <v>47020.0</v>
+        <v>46568.0</v>
       </c>
       <c r="I166" s="2">
-        <v>47011.0</v>
+        <v>46561.0</v>
       </c>
       <c r="J166">
-        <v>8000</v>
+        <v>25000</v>
       </c>
       <c r="K166">
         <v>1000.0</v>
       </c>
       <c r="L166" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>7.571722</v>
       </c>
     </row>
     <row r="167" spans="1:23">
       <c r="A167" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B167" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="C167" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="D167" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="E167" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="F167">
-        <v>7.0</v>
+        <v>3.119</v>
       </c>
       <c r="G167" s="2">
-        <v>42842.0</v>
+        <v>45924.0</v>
       </c>
       <c r="H167" s="2">
-        <v>46220.0</v>
+        <v>47385.0</v>
       </c>
       <c r="I167" s="2">
-        <v>46212.0</v>
+        <v>47375.0</v>
       </c>
       <c r="J167">
-        <v>3210</v>
+        <v>25000</v>
       </c>
       <c r="K167">
         <v>1000.0</v>
       </c>
       <c r="L167" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="168" spans="1:23">
       <c r="A168" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B168" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="C168" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="D168" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="E168" t="s">
         <v>27</v>
       </c>
       <c r="F168">
-        <v>7.0</v>
+        <v>9.0</v>
       </c>
       <c r="G168" s="2">
-        <v>45951.0</v>
+        <v>45807.0</v>
       </c>
       <c r="H168" s="2">
-        <v>49603.0</v>
+        <v>46842.0</v>
       </c>
       <c r="I168" s="2">
-        <v>49594.0</v>
+        <v>46834.0</v>
       </c>
       <c r="J168">
-        <v>6858</v>
+        <v>8000</v>
       </c>
       <c r="K168">
         <v>1000.0</v>
       </c>
       <c r="L168" t="s">
         <v>28</v>
       </c>
       <c r="O168">
-        <v>6.855353</v>
+        <v>7.705211</v>
       </c>
     </row>
     <row r="169" spans="1:23">
       <c r="A169" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B169" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="C169" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="D169" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="E169" t="s">
         <v>27</v>
       </c>
       <c r="F169">
-        <v>2.826</v>
+        <v>10.0</v>
       </c>
       <c r="G169" s="2">
-        <v>44742.0</v>
+        <v>45776.0</v>
       </c>
       <c r="H169" s="2">
-        <v>46568.0</v>
+        <v>46689.0</v>
       </c>
       <c r="I169" s="2">
-        <v>46561.0</v>
+        <v>46681.0</v>
       </c>
       <c r="J169">
-        <v>25000</v>
+        <v>3400</v>
       </c>
       <c r="K169">
         <v>1000.0</v>
       </c>
       <c r="L169" t="s">
         <v>28</v>
+      </c>
+      <c r="O169">
+        <v>9.285084</v>
       </c>
     </row>
     <row r="170" spans="1:23">
       <c r="A170" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B170" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="C170" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="D170" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="E170" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F170">
-        <v>3.119</v>
+        <v>11.0</v>
       </c>
       <c r="G170" s="2">
-        <v>45924.0</v>
+        <v>46156.0</v>
       </c>
       <c r="H170" s="2">
-        <v>47385.0</v>
+        <v>47252.0</v>
       </c>
       <c r="I170" s="2">
-        <v>47375.0</v>
+        <v>47241.0</v>
       </c>
       <c r="J170">
-        <v>25000</v>
+        <v>4486</v>
       </c>
       <c r="K170">
         <v>1000.0</v>
       </c>
       <c r="L170" t="s">
         <v>28</v>
       </c>
-    </row>
-[...161 lines deleted...]
-        <v>10.218824</v>
+      <c r="O170">
+        <v>10.579768</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W42"/>
+  <dimension ref="A1:W39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I42" sqref="I42"/>
+      <selection activeCell="I39" sqref="I39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -9122,1700 +8904,1586 @@
       <c r="E2" t="s">
         <v>36</v>
       </c>
       <c r="F2">
         <v>8.0</v>
       </c>
       <c r="G2" s="2">
         <v>43097.0</v>
       </c>
       <c r="H2" s="2">
         <v>46749.0</v>
       </c>
       <c r="I2" s="2">
         <v>46743.0</v>
       </c>
       <c r="J2">
         <v>8476</v>
       </c>
       <c r="K2">
         <v>100.0</v>
       </c>
       <c r="L2" t="s">
         <v>28</v>
       </c>
       <c r="O2">
-        <v>7.99481</v>
+        <v>8.372961</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" t="s">
         <v>38</v>
       </c>
       <c r="D3" t="s">
         <v>39</v>
       </c>
       <c r="E3" t="s">
         <v>36</v>
       </c>
       <c r="F3">
         <v>8.0</v>
       </c>
       <c r="G3" s="2">
         <v>44232.0</v>
       </c>
       <c r="H3" s="2">
         <v>47884.0</v>
       </c>
       <c r="I3" s="2">
         <v>47877.0</v>
       </c>
       <c r="J3">
         <v>27016</v>
       </c>
       <c r="K3">
         <v>100.0</v>
       </c>
       <c r="L3" t="s">
         <v>28</v>
       </c>
       <c r="O3">
-        <v>9.343681</v>
+        <v>8.034075</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>65</v>
       </c>
       <c r="C4" t="s">
         <v>66</v>
       </c>
       <c r="D4" t="s">
         <v>67</v>
       </c>
       <c r="E4" t="s">
         <v>36</v>
       </c>
       <c r="F4">
         <v>7.0</v>
       </c>
       <c r="G4" s="2">
         <v>46101.0</v>
       </c>
       <c r="H4" s="2">
         <v>47927.0</v>
       </c>
       <c r="I4" s="2">
         <v>47920.0</v>
       </c>
       <c r="J4">
-        <v>100000</v>
+        <v>120000</v>
       </c>
       <c r="K4">
         <v>500.0</v>
       </c>
       <c r="L4" t="s">
         <v>28</v>
       </c>
       <c r="O4">
-        <v>7.173995</v>
+        <v>7.418732</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5" t="s">
         <v>68</v>
       </c>
       <c r="C5" t="s">
         <v>69</v>
       </c>
       <c r="D5" t="s">
         <v>70</v>
       </c>
       <c r="E5" t="s">
         <v>36</v>
       </c>
       <c r="F5">
         <v>8.8</v>
       </c>
       <c r="G5" s="2">
         <v>45924.0</v>
       </c>
       <c r="H5" s="2">
         <v>47020.0</v>
       </c>
       <c r="I5" s="2">
         <v>47011.0</v>
       </c>
       <c r="J5">
         <v>150000</v>
       </c>
       <c r="K5">
         <v>100.0</v>
       </c>
       <c r="L5" t="s">
         <v>28</v>
       </c>
       <c r="O5">
-        <v>8.362826</v>
+        <v>8.285935</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>77</v>
       </c>
       <c r="C6" t="s">
         <v>78</v>
       </c>
       <c r="D6" t="s">
         <v>79</v>
       </c>
       <c r="E6" t="s">
         <v>36</v>
       </c>
       <c r="F6">
         <v>6.5</v>
       </c>
       <c r="G6" s="2">
         <v>45588.0</v>
       </c>
       <c r="H6" s="2">
         <v>49240.0</v>
       </c>
       <c r="I6" s="2">
         <v>49233.0</v>
       </c>
       <c r="J6">
         <v>5000</v>
       </c>
       <c r="K6">
         <v>1000.0</v>
       </c>
       <c r="L6" t="s">
         <v>28</v>
       </c>
       <c r="O6">
-        <v>5.997434</v>
+        <v>6.034884</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>80</v>
       </c>
       <c r="C7" t="s">
         <v>81</v>
       </c>
       <c r="D7" t="s">
         <v>82</v>
       </c>
       <c r="E7" t="s">
         <v>36</v>
       </c>
       <c r="F7">
         <v>6.5</v>
       </c>
       <c r="G7" s="2">
         <v>45835.0</v>
       </c>
       <c r="H7" s="2">
         <v>49487.0</v>
       </c>
       <c r="I7" s="2">
         <v>49481.0</v>
       </c>
       <c r="J7">
         <v>6000</v>
       </c>
       <c r="K7">
         <v>1000.0</v>
       </c>
       <c r="L7" t="s">
         <v>28</v>
       </c>
       <c r="O7">
-        <v>6.02828</v>
+        <v>6.107276</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
         <v>32</v>
       </c>
       <c r="B8" t="s">
         <v>83</v>
       </c>
       <c r="C8" t="s">
         <v>84</v>
       </c>
       <c r="D8" t="s">
         <v>85</v>
       </c>
       <c r="E8" t="s">
         <v>36</v>
       </c>
       <c r="F8">
         <v>7.0</v>
       </c>
       <c r="G8" s="2">
         <v>45441.0</v>
       </c>
       <c r="H8" s="2">
         <v>49093.0</v>
       </c>
       <c r="I8" s="2">
         <v>49087.0</v>
       </c>
       <c r="J8">
         <v>7000</v>
       </c>
       <c r="K8">
         <v>1000.0</v>
       </c>
       <c r="L8" t="s">
         <v>28</v>
       </c>
       <c r="O8">
-        <v>6.438541</v>
+        <v>6.427753</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9" t="s">
         <v>86</v>
       </c>
       <c r="C9" t="s">
         <v>87</v>
       </c>
       <c r="D9" t="s">
         <v>88</v>
       </c>
       <c r="E9" t="s">
         <v>36</v>
       </c>
       <c r="F9">
         <v>8.0</v>
       </c>
       <c r="G9" s="2">
         <v>44825.0</v>
       </c>
       <c r="H9" s="2">
         <v>48478.0</v>
       </c>
       <c r="I9" s="2">
         <v>48472.0</v>
       </c>
       <c r="J9">
         <v>20000</v>
       </c>
       <c r="K9">
         <v>1000.0</v>
       </c>
       <c r="L9" t="s">
         <v>28</v>
       </c>
       <c r="O9">
-        <v>7.300088</v>
+        <v>7.287639</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
         <v>32</v>
       </c>
       <c r="B10" t="s">
         <v>86</v>
       </c>
       <c r="C10" t="s">
         <v>89</v>
       </c>
       <c r="D10" t="s">
         <v>90</v>
       </c>
       <c r="E10" t="s">
         <v>36</v>
       </c>
       <c r="F10">
         <v>8.0</v>
       </c>
       <c r="G10" s="2">
         <v>44973.0</v>
       </c>
       <c r="H10" s="2">
         <v>48626.0</v>
       </c>
       <c r="I10" s="2">
         <v>48619.0</v>
       </c>
       <c r="J10">
         <v>15000</v>
       </c>
       <c r="K10">
         <v>1000.0</v>
       </c>
       <c r="L10" t="s">
         <v>28</v>
       </c>
       <c r="O10">
-        <v>7.276531</v>
+        <v>7.079219</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
         <v>32</v>
       </c>
       <c r="B11" t="s">
         <v>91</v>
       </c>
       <c r="C11" t="s">
         <v>92</v>
       </c>
       <c r="D11" t="s">
         <v>93</v>
       </c>
       <c r="E11" t="s">
         <v>36</v>
       </c>
       <c r="F11">
         <v>8.0</v>
       </c>
       <c r="G11" s="2">
         <v>45260.0</v>
       </c>
       <c r="H11" s="2">
         <v>48913.0</v>
       </c>
       <c r="I11" s="2">
         <v>48907.0</v>
       </c>
       <c r="J11">
         <v>5000</v>
       </c>
       <c r="K11">
         <v>1000.0</v>
       </c>
       <c r="L11" t="s">
         <v>28</v>
       </c>
       <c r="O11">
-        <v>7.013395</v>
+        <v>6.950393</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
         <v>32</v>
       </c>
       <c r="B12" t="s">
         <v>118</v>
       </c>
       <c r="C12" t="s">
         <v>119</v>
       </c>
       <c r="D12" t="s">
         <v>120</v>
       </c>
       <c r="E12" t="s">
         <v>36</v>
       </c>
       <c r="F12">
         <v>5.0</v>
       </c>
       <c r="G12" s="2">
         <v>44630.0</v>
       </c>
       <c r="H12" s="2">
         <v>48283.0</v>
       </c>
       <c r="I12" s="2">
         <v>48276.0</v>
       </c>
       <c r="J12">
         <v>10000</v>
       </c>
       <c r="K12">
         <v>1000.0</v>
       </c>
       <c r="L12" t="s">
         <v>28</v>
       </c>
       <c r="O12">
-        <v>4.979825</v>
+        <v>4.948614</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" t="s">
         <v>121</v>
       </c>
       <c r="C13" t="s">
         <v>122</v>
       </c>
       <c r="D13" t="s">
         <v>123</v>
       </c>
       <c r="E13" t="s">
         <v>36</v>
       </c>
       <c r="F13">
         <v>6.25</v>
       </c>
       <c r="G13" s="2">
         <v>46113.0</v>
       </c>
       <c r="H13" s="2">
         <v>50131.0</v>
       </c>
       <c r="I13" s="2">
         <v>50124.0</v>
       </c>
       <c r="J13">
         <v>15000</v>
       </c>
       <c r="K13">
         <v>1000.0</v>
       </c>
       <c r="L13" t="s">
         <v>28</v>
       </c>
       <c r="O13">
-        <v>5.809002</v>
+        <v>5.80869</v>
       </c>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
         <v>32</v>
       </c>
       <c r="B14" t="s">
+        <v>175</v>
+      </c>
+      <c r="C14" t="s">
+        <v>176</v>
+      </c>
+      <c r="D14" t="s">
         <v>177</v>
-      </c>
-[...4 lines deleted...]
-        <v>179</v>
       </c>
       <c r="E14" t="s">
         <v>36</v>
       </c>
       <c r="F14">
         <v>5.0</v>
       </c>
       <c r="G14" s="2">
         <v>45812.0</v>
       </c>
       <c r="H14" s="2">
         <v>46908.0</v>
       </c>
       <c r="I14" s="2">
         <v>46902.0</v>
       </c>
       <c r="J14">
         <v>500000</v>
       </c>
       <c r="K14">
         <v>100.0</v>
       </c>
       <c r="L14" t="s">
         <v>28</v>
       </c>
       <c r="O14">
-        <v>4.010323</v>
+        <v>4.152572</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
+        <v>181</v>
+      </c>
+      <c r="B15" t="s">
+        <v>182</v>
+      </c>
+      <c r="C15" t="s">
         <v>183</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D15" t="s">
         <v>184</v>
-      </c>
-[...4 lines deleted...]
-        <v>186</v>
       </c>
       <c r="E15" t="s">
         <v>36</v>
       </c>
       <c r="F15">
         <v>3.3</v>
       </c>
       <c r="G15" s="2">
         <v>45551.0</v>
       </c>
       <c r="H15" s="2">
         <v>46281.0</v>
       </c>
       <c r="I15" s="2">
         <v>46274.0</v>
       </c>
       <c r="J15">
         <v>2000000</v>
       </c>
       <c r="K15">
         <v>100.0</v>
       </c>
       <c r="L15" t="s">
         <v>28</v>
       </c>
       <c r="O15">
-        <v>2.152838</v>
+        <v>-16.295154</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B16" t="s">
+        <v>185</v>
+      </c>
+      <c r="C16" t="s">
+        <v>186</v>
+      </c>
+      <c r="D16" t="s">
         <v>187</v>
-      </c>
-[...4 lines deleted...]
-        <v>189</v>
       </c>
       <c r="E16" t="s">
         <v>36</v>
       </c>
       <c r="F16">
         <v>3.5</v>
       </c>
       <c r="G16" s="2">
         <v>46156.0</v>
       </c>
       <c r="H16" s="2">
         <v>49809.0</v>
       </c>
       <c r="I16" s="2">
         <v>49802.0</v>
       </c>
       <c r="J16">
         <v>1000000</v>
       </c>
       <c r="K16">
         <v>1000.0</v>
       </c>
       <c r="L16" t="s">
         <v>28</v>
       </c>
       <c r="O16">
-        <v>3.608966</v>
+        <v>3.464516</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17" t="s">
+        <v>188</v>
+      </c>
+      <c r="C17" t="s">
+        <v>189</v>
+      </c>
+      <c r="D17" t="s">
         <v>190</v>
-      </c>
-[...4 lines deleted...]
-        <v>192</v>
       </c>
       <c r="E17" t="s">
         <v>36</v>
       </c>
       <c r="F17">
         <v>10.0</v>
       </c>
       <c r="G17" s="2">
         <v>45952.0</v>
       </c>
       <c r="H17" s="2">
         <v>47048.0</v>
       </c>
       <c r="I17" s="2">
         <v>47038.0</v>
       </c>
       <c r="J17">
         <v>3000</v>
       </c>
       <c r="K17">
         <v>1000.0</v>
       </c>
       <c r="L17" t="s">
         <v>28</v>
       </c>
       <c r="O17">
-        <v>8.12875</v>
+        <v>9.001579</v>
       </c>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
         <v>23</v>
       </c>
       <c r="B18" t="s">
+        <v>191</v>
+      </c>
+      <c r="C18" t="s">
+        <v>192</v>
+      </c>
+      <c r="D18" t="s">
         <v>193</v>
-      </c>
-[...4 lines deleted...]
-        <v>195</v>
       </c>
       <c r="E18" t="s">
         <v>36</v>
       </c>
       <c r="F18">
         <v>11.0</v>
       </c>
       <c r="G18" s="2">
         <v>45812.0</v>
       </c>
       <c r="H18" s="2">
         <v>46908.0</v>
       </c>
       <c r="I18" s="2">
         <v>46903.0</v>
       </c>
       <c r="J18">
         <v>5000</v>
       </c>
       <c r="K18">
         <v>1000.0</v>
       </c>
       <c r="L18" t="s">
         <v>28</v>
       </c>
       <c r="O18">
-        <v>8.945099</v>
+        <v>9.213811</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
         <v>23</v>
       </c>
       <c r="B19" t="s">
-        <v>221</v>
+        <v>213</v>
       </c>
       <c r="C19" t="s">
-        <v>222</v>
+        <v>214</v>
       </c>
       <c r="D19" t="s">
-        <v>223</v>
+        <v>215</v>
       </c>
       <c r="E19" t="s">
         <v>36</v>
       </c>
       <c r="F19">
         <v>9.5</v>
       </c>
       <c r="G19" s="2">
         <v>45442.0</v>
       </c>
       <c r="H19" s="2">
         <v>49094.0</v>
       </c>
       <c r="I19" s="2">
         <v>49088.0</v>
       </c>
       <c r="J19">
         <v>2000</v>
       </c>
       <c r="K19">
         <v>1000.0</v>
       </c>
       <c r="L19" t="s">
         <v>28</v>
       </c>
       <c r="O19">
-        <v>7.472718</v>
+        <v>6.247885</v>
       </c>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="B20" t="s">
-        <v>227</v>
+        <v>219</v>
       </c>
       <c r="C20" t="s">
-        <v>228</v>
+        <v>220</v>
       </c>
       <c r="D20" t="s">
-        <v>229</v>
+        <v>221</v>
       </c>
       <c r="E20" t="s">
         <v>36</v>
       </c>
       <c r="F20">
         <v>9.5</v>
       </c>
       <c r="G20" s="2">
         <v>45987.0</v>
       </c>
       <c r="H20" s="2">
         <v>47083.0</v>
       </c>
       <c r="I20" s="2">
         <v>47077.0</v>
       </c>
       <c r="J20">
         <v>8000</v>
       </c>
       <c r="K20">
         <v>1000.0</v>
       </c>
       <c r="L20" t="s">
         <v>28</v>
       </c>
       <c r="O20">
-        <v>8.589288</v>
+        <v>8.545614</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
         <v>32</v>
       </c>
       <c r="B21" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
       <c r="C21" t="s">
-        <v>246</v>
+        <v>238</v>
       </c>
       <c r="D21" t="s">
-        <v>247</v>
+        <v>239</v>
       </c>
       <c r="E21" t="s">
         <v>36</v>
       </c>
       <c r="F21">
         <v>5.5</v>
       </c>
       <c r="G21" s="2">
         <v>44545.0</v>
       </c>
       <c r="H21" s="2">
         <v>48197.0</v>
       </c>
       <c r="I21" s="2">
         <v>48191.0</v>
       </c>
       <c r="J21">
         <v>15000</v>
       </c>
       <c r="K21">
         <v>1000.0</v>
       </c>
       <c r="L21" t="s">
         <v>28</v>
       </c>
       <c r="O21">
-        <v>5.459732</v>
+        <v>5.285003</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
         <v>32</v>
       </c>
       <c r="B22" t="s">
-        <v>248</v>
+        <v>240</v>
       </c>
       <c r="C22" t="s">
-        <v>249</v>
+        <v>241</v>
       </c>
       <c r="D22" t="s">
-        <v>250</v>
+        <v>242</v>
       </c>
       <c r="E22" t="s">
         <v>36</v>
       </c>
       <c r="F22">
         <v>6.25</v>
       </c>
       <c r="G22" s="2">
         <v>45939.0</v>
       </c>
       <c r="H22" s="2">
         <v>49591.0</v>
       </c>
       <c r="I22" s="2">
         <v>49585.0</v>
       </c>
       <c r="J22">
         <v>8000</v>
       </c>
       <c r="K22">
         <v>1000.0</v>
       </c>
       <c r="L22" t="s">
         <v>28</v>
       </c>
       <c r="O22">
-        <v>5.743289</v>
+        <v>5.902625</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23" t="s">
-        <v>251</v>
+        <v>243</v>
       </c>
       <c r="C23" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="D23" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="E23" t="s">
         <v>36</v>
       </c>
       <c r="F23">
         <v>9.0</v>
       </c>
       <c r="G23" s="2">
         <v>45273.0</v>
       </c>
       <c r="H23" s="2">
         <v>48926.0</v>
       </c>
       <c r="I23" s="2">
         <v>48919.0</v>
       </c>
       <c r="J23">
         <v>8000</v>
       </c>
       <c r="K23">
         <v>1000.0</v>
       </c>
       <c r="L23" t="s">
         <v>28</v>
       </c>
       <c r="O23">
-        <v>7.49208</v>
+        <v>7.320995</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="C24" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="D24" t="s">
-        <v>256</v>
+        <v>248</v>
       </c>
       <c r="E24" t="s">
         <v>36</v>
       </c>
       <c r="F24">
         <v>9.5</v>
       </c>
       <c r="G24" s="2">
         <v>46107.0</v>
       </c>
       <c r="H24" s="2">
         <v>47568.0</v>
       </c>
       <c r="I24" s="2">
         <v>47561.0</v>
       </c>
       <c r="J24">
         <v>8000</v>
       </c>
       <c r="K24">
         <v>1000.0</v>
       </c>
       <c r="L24" t="s">
         <v>28</v>
       </c>
       <c r="O24">
-        <v>9.184095</v>
+        <v>8.852527</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
         <v>23</v>
       </c>
       <c r="B25" t="s">
-        <v>257</v>
+        <v>249</v>
       </c>
       <c r="C25" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="D25" t="s">
-        <v>259</v>
+        <v>251</v>
       </c>
       <c r="E25" t="s">
         <v>36</v>
       </c>
       <c r="F25">
         <v>11.0</v>
       </c>
       <c r="G25" s="2">
         <v>45806.0</v>
       </c>
       <c r="H25" s="2">
         <v>47267.0</v>
       </c>
       <c r="I25" s="2">
         <v>47261.0</v>
       </c>
       <c r="J25">
         <v>8000</v>
       </c>
       <c r="K25">
         <v>1000.0</v>
       </c>
       <c r="L25" t="s">
         <v>28</v>
       </c>
       <c r="O25">
-        <v>10.329289</v>
+        <v>8.5717</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
       <c r="C26" t="s">
-        <v>261</v>
+        <v>253</v>
       </c>
       <c r="D26" t="s">
-        <v>262</v>
+        <v>254</v>
       </c>
       <c r="E26" t="s">
         <v>36</v>
       </c>
       <c r="F26">
         <v>11.0</v>
       </c>
       <c r="G26" s="2">
         <v>44475.0</v>
       </c>
       <c r="H26" s="2">
         <v>46301.0</v>
       </c>
       <c r="I26" s="2">
         <v>46295.0</v>
       </c>
       <c r="J26">
         <v>472974</v>
       </c>
       <c r="K26">
         <v>100.0</v>
       </c>
       <c r="L26" t="s">
         <v>28</v>
       </c>
       <c r="O26">
-        <v>8.061704</v>
+        <v>3.023779</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
         <v>32</v>
       </c>
       <c r="B27" t="s">
-        <v>263</v>
+        <v>255</v>
       </c>
       <c r="C27" t="s">
-        <v>264</v>
+        <v>256</v>
       </c>
       <c r="D27" t="s">
-        <v>265</v>
+        <v>257</v>
       </c>
       <c r="E27" t="s">
         <v>36</v>
       </c>
       <c r="F27">
         <v>12.0</v>
       </c>
       <c r="G27" s="2">
         <v>45814.0</v>
       </c>
       <c r="H27" s="2">
         <v>47823.0</v>
       </c>
       <c r="I27" s="2">
         <v>47634.0</v>
       </c>
       <c r="J27">
         <v>3000000</v>
       </c>
       <c r="K27">
         <v>100.0</v>
       </c>
       <c r="L27" t="s">
         <v>28</v>
       </c>
       <c r="O27">
-        <v>12.048586</v>
+        <v>12.070875</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
         <v>32</v>
       </c>
       <c r="B28" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="C28" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="D28" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="E28" t="s">
         <v>36</v>
       </c>
       <c r="F28">
         <v>6.0</v>
       </c>
       <c r="G28" s="2">
         <v>45611.0</v>
       </c>
       <c r="H28" s="2">
         <v>49263.0</v>
       </c>
       <c r="I28" s="2">
         <v>49256.0</v>
       </c>
       <c r="J28">
         <v>20000</v>
       </c>
       <c r="K28">
         <v>1000.0</v>
       </c>
       <c r="L28" t="s">
         <v>28</v>
       </c>
       <c r="O28">
-        <v>5.773759</v>
+        <v>5.550642</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
         <v>32</v>
       </c>
       <c r="B29" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="C29" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="D29" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="E29" t="s">
         <v>36</v>
       </c>
       <c r="F29">
         <v>10.5</v>
       </c>
       <c r="G29" s="2">
         <v>45198.0</v>
       </c>
       <c r="H29" s="2">
         <v>48851.0</v>
       </c>
       <c r="I29" s="2">
         <v>48845.0</v>
       </c>
       <c r="J29">
         <v>35000</v>
       </c>
       <c r="K29">
         <v>1000.0</v>
       </c>
       <c r="L29" t="s">
         <v>28</v>
       </c>
       <c r="O29">
-        <v>7.49708</v>
+        <v>7.585195</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
         <v>32</v>
       </c>
       <c r="B30" t="s">
+        <v>401</v>
+      </c>
+      <c r="C30" t="s">
+        <v>402</v>
+      </c>
+      <c r="D30" t="s">
         <v>403</v>
-      </c>
-[...4 lines deleted...]
-        <v>405</v>
       </c>
       <c r="E30" t="s">
         <v>36</v>
       </c>
       <c r="F30">
         <v>9.0</v>
       </c>
       <c r="G30" s="2">
         <v>45735.0</v>
       </c>
       <c r="H30" s="2">
         <v>47196.0</v>
       </c>
       <c r="I30" s="2">
         <v>47190.0</v>
       </c>
       <c r="J30">
         <v>6200</v>
       </c>
       <c r="K30">
         <v>1000.0</v>
       </c>
       <c r="L30" t="s">
         <v>28</v>
       </c>
       <c r="O30">
-        <v>8.307436</v>
+        <v>7.814359</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
         <v>32</v>
       </c>
       <c r="B31" t="s">
+        <v>404</v>
+      </c>
+      <c r="C31" t="s">
+        <v>405</v>
+      </c>
+      <c r="D31" t="s">
         <v>406</v>
-      </c>
-[...4 lines deleted...]
-        <v>408</v>
       </c>
       <c r="E31" t="s">
         <v>36</v>
       </c>
       <c r="F31">
         <v>10.5</v>
       </c>
       <c r="G31" s="2">
         <v>45435.0</v>
       </c>
       <c r="H31" s="2">
         <v>46896.0</v>
       </c>
       <c r="I31" s="2">
         <v>46890.0</v>
       </c>
       <c r="J31">
         <v>6200</v>
       </c>
       <c r="K31">
         <v>1000.0</v>
       </c>
       <c r="L31" t="s">
         <v>28</v>
       </c>
       <c r="O31">
-        <v>8.278053</v>
+        <v>7.08907</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
         <v>23</v>
       </c>
       <c r="B32" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="C32" t="s">
-        <v>413</v>
+        <v>408</v>
       </c>
       <c r="D32" t="s">
-        <v>414</v>
+        <v>409</v>
       </c>
       <c r="E32" t="s">
         <v>36</v>
       </c>
       <c r="F32">
-        <v>4.75</v>
+        <v>6.0</v>
       </c>
       <c r="G32" s="2">
-        <v>44357.0</v>
+        <v>46086.0</v>
       </c>
       <c r="H32" s="2">
-        <v>46183.0</v>
+        <v>47547.0</v>
       </c>
       <c r="I32" s="2">
-        <v>46174.0</v>
+        <v>47535.0</v>
       </c>
       <c r="J32">
-        <v>50000</v>
+        <v>9614</v>
       </c>
       <c r="K32">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L32" t="s">
         <v>28</v>
+      </c>
+      <c r="O32">
+        <v>5.841887</v>
       </c>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" t="s">
         <v>23</v>
       </c>
       <c r="B33" t="s">
+        <v>413</v>
+      </c>
+      <c r="C33" t="s">
+        <v>414</v>
+      </c>
+      <c r="D33" t="s">
         <v>415</v>
-      </c>
-[...4 lines deleted...]
-        <v>417</v>
       </c>
       <c r="E33" t="s">
         <v>36</v>
       </c>
       <c r="F33">
-        <v>6.0</v>
+        <v>11.0</v>
       </c>
       <c r="G33" s="2">
-        <v>46086.0</v>
+        <v>45548.0</v>
       </c>
       <c r="H33" s="2">
-        <v>47547.0</v>
+        <v>46643.0</v>
       </c>
       <c r="I33" s="2">
-        <v>47535.0</v>
+        <v>46637.0</v>
       </c>
       <c r="J33">
-        <v>9614</v>
+        <v>3000</v>
       </c>
       <c r="K33">
-        <v>1000.0</v>
+        <v>500.0</v>
       </c>
       <c r="L33" t="s">
         <v>28</v>
       </c>
       <c r="O33">
-        <v>5.845933</v>
+        <v>7.374748</v>
       </c>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B34" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C34" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="D34" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="E34" t="s">
         <v>36</v>
       </c>
       <c r="F34">
-        <v>11.0</v>
+        <v>10.218</v>
       </c>
       <c r="G34" s="2">
-        <v>45548.0</v>
+        <v>45054.0</v>
       </c>
       <c r="H34" s="2">
-        <v>46643.0</v>
+        <v>46881.0</v>
       </c>
       <c r="I34" s="2">
-        <v>46637.0</v>
+        <v>46868.0</v>
       </c>
       <c r="J34">
-        <v>3000</v>
+        <v>420</v>
       </c>
       <c r="K34">
-        <v>500.0</v>
+        <v>27380.95</v>
       </c>
       <c r="L34" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>7.152656</v>
       </c>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" t="s">
         <v>32</v>
       </c>
       <c r="B35" t="s">
-        <v>430</v>
+        <v>440</v>
       </c>
       <c r="C35" t="s">
-        <v>431</v>
+        <v>441</v>
       </c>
       <c r="D35" t="s">
-        <v>432</v>
+        <v>442</v>
       </c>
       <c r="E35" t="s">
         <v>36</v>
       </c>
       <c r="F35">
-        <v>10.218</v>
+        <v>9.0</v>
       </c>
       <c r="G35" s="2">
-        <v>45054.0</v>
+        <v>43978.0</v>
       </c>
       <c r="H35" s="2">
-        <v>46881.0</v>
+        <v>47057.0</v>
       </c>
       <c r="I35" s="2">
-        <v>46868.0</v>
+        <v>47051.0</v>
       </c>
       <c r="J35">
-        <v>420</v>
+        <v>3459081</v>
       </c>
       <c r="K35">
-        <v>27380.95</v>
+        <v>2.38</v>
       </c>
       <c r="L35" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" t="s">
         <v>32</v>
       </c>
       <c r="B36" t="s">
+        <v>446</v>
+      </c>
+      <c r="C36" t="s">
+        <v>447</v>
+      </c>
+      <c r="D36" t="s">
         <v>448</v>
-      </c>
-[...4 lines deleted...]
-        <v>450</v>
       </c>
       <c r="E36" t="s">
         <v>36</v>
       </c>
-      <c r="F36">
-[...1 lines deleted...]
-      </c>
       <c r="G36" s="2">
-        <v>43978.0</v>
+        <v>43852.0</v>
       </c>
       <c r="H36" s="2">
-        <v>46326.0</v>
+        <v>46843.0</v>
       </c>
       <c r="I36" s="2">
-        <v>46322.0</v>
+        <v>46836.0</v>
       </c>
       <c r="J36">
-        <v>3459081</v>
+        <v>110000</v>
       </c>
       <c r="K36">
-        <v>2.38</v>
+        <v>100.0</v>
       </c>
       <c r="L36" t="s">
         <v>28</v>
+      </c>
+      <c r="O36">
+        <v>113.534595</v>
       </c>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B37" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="C37" t="s">
-        <v>455</v>
+        <v>450</v>
       </c>
       <c r="D37" t="s">
-        <v>456</v>
+        <v>451</v>
       </c>
       <c r="E37" t="s">
         <v>36</v>
       </c>
+      <c r="F37">
+        <v>7.75</v>
+      </c>
       <c r="G37" s="2">
-        <v>43852.0</v>
+        <v>46185.0</v>
       </c>
       <c r="H37" s="2">
-        <v>46843.0</v>
+        <v>47464.0</v>
       </c>
       <c r="I37" s="2">
-        <v>46836.0</v>
+        <v>47457.0</v>
       </c>
       <c r="J37">
-        <v>110000</v>
+        <v>8000</v>
       </c>
       <c r="K37">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L37" t="s">
         <v>28</v>
       </c>
       <c r="O37">
-        <v>104.98898</v>
+        <v>6.097206</v>
       </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" t="s">
         <v>32</v>
       </c>
       <c r="B38" t="s">
+        <v>496</v>
+      </c>
+      <c r="C38" t="s">
+        <v>497</v>
+      </c>
+      <c r="D38" t="s">
         <v>498</v>
-      </c>
-[...4 lines deleted...]
-        <v>500</v>
       </c>
       <c r="E38" t="s">
         <v>36</v>
       </c>
       <c r="F38">
         <v>8.0</v>
       </c>
       <c r="G38" s="2">
         <v>45838.0</v>
       </c>
       <c r="H38" s="2">
         <v>47299.0</v>
       </c>
       <c r="I38" s="2">
         <v>47289.0</v>
       </c>
       <c r="J38">
         <v>30000</v>
       </c>
       <c r="K38">
         <v>1000.0</v>
       </c>
       <c r="L38" t="s">
         <v>28</v>
       </c>
       <c r="O38">
-        <v>6.477714</v>
+        <v>6.931853</v>
       </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" t="s">
         <v>23</v>
       </c>
       <c r="B39" t="s">
-        <v>510</v>
+        <v>532</v>
       </c>
       <c r="C39" t="s">
-        <v>511</v>
+        <v>533</v>
       </c>
       <c r="D39" t="s">
-        <v>512</v>
+        <v>534</v>
       </c>
       <c r="E39" t="s">
         <v>36</v>
       </c>
       <c r="F39">
-        <v>10.0</v>
+        <v>11.0</v>
       </c>
       <c r="G39" s="2">
-        <v>44649.0</v>
+        <v>46156.0</v>
       </c>
       <c r="H39" s="2">
-        <v>46475.0</v>
+        <v>47252.0</v>
       </c>
       <c r="I39" s="2">
-        <v>46468.0</v>
+        <v>47241.0</v>
       </c>
       <c r="J39">
-        <v>6200</v>
+        <v>4486</v>
       </c>
       <c r="K39">
-        <v>500.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L39" t="s">
         <v>28</v>
       </c>
-    </row>
-[...117 lines deleted...]
-        <v>10.218824</v>
+      <c r="O39">
+        <v>10.579768</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W43"/>
+  <dimension ref="A1:W42"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I43" sqref="I43"/>
+      <selection activeCell="I42" sqref="I42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -10940,72 +10608,72 @@
       </c>
       <c r="K3">
         <v>1000.0</v>
       </c>
       <c r="L3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>62</v>
       </c>
       <c r="C4" t="s">
         <v>63</v>
       </c>
       <c r="D4" t="s">
         <v>64</v>
       </c>
       <c r="E4" t="s">
         <v>58</v>
       </c>
       <c r="F4">
-        <v>9.635</v>
+        <v>9.803</v>
       </c>
       <c r="G4" s="2">
         <v>45037.0</v>
       </c>
       <c r="H4" s="2">
         <v>46477.0</v>
       </c>
       <c r="I4" s="2">
         <v>46465.0</v>
       </c>
       <c r="J4">
         <v>30000</v>
       </c>
       <c r="K4">
         <v>1000.0</v>
       </c>
       <c r="L4" t="s">
         <v>28</v>
       </c>
       <c r="O4">
-        <v>172.34659</v>
+        <v>186.583174</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5" t="s">
         <v>71</v>
       </c>
       <c r="C5" t="s">
         <v>72</v>
       </c>
       <c r="D5" t="s">
         <v>73</v>
       </c>
       <c r="E5" t="s">
         <v>58</v>
       </c>
       <c r="F5">
         <v>0.5</v>
       </c>
       <c r="G5" s="2">
         <v>44489.0</v>
       </c>
       <c r="H5" s="2">
@@ -11077,1492 +10745,1448 @@
       </c>
       <c r="E7" t="s">
         <v>58</v>
       </c>
       <c r="F7">
         <v>7.0</v>
       </c>
       <c r="G7" s="2">
         <v>44713.0</v>
       </c>
       <c r="H7" s="2">
         <v>47270.0</v>
       </c>
       <c r="I7" s="2">
         <v>47260.0</v>
       </c>
       <c r="J7">
         <v>4855</v>
       </c>
       <c r="K7">
         <v>1000.0</v>
       </c>
       <c r="L7" t="s">
         <v>28</v>
       </c>
+      <c r="O7">
+        <v>6.034866</v>
+      </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
         <v>32</v>
       </c>
       <c r="B8" t="s">
         <v>97</v>
       </c>
       <c r="C8" t="s">
         <v>98</v>
       </c>
       <c r="D8" t="s">
         <v>99</v>
       </c>
       <c r="E8" t="s">
         <v>58</v>
       </c>
       <c r="F8">
         <v>10.0</v>
       </c>
       <c r="G8" s="2">
         <v>45567.0</v>
       </c>
       <c r="H8" s="2">
         <v>49219.0</v>
       </c>
       <c r="I8" s="2">
         <v>49213.0</v>
       </c>
       <c r="J8">
         <v>20000</v>
       </c>
       <c r="K8">
         <v>1000.0</v>
       </c>
       <c r="L8" t="s">
         <v>28</v>
       </c>
       <c r="O8">
-        <v>8.658299</v>
+        <v>8.961479</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9" t="s">
         <v>100</v>
       </c>
       <c r="C9" t="s">
         <v>101</v>
       </c>
       <c r="D9" t="s">
         <v>102</v>
       </c>
       <c r="E9" t="s">
         <v>58</v>
       </c>
       <c r="F9">
         <v>5.0</v>
       </c>
       <c r="G9" s="2">
         <v>44543.0</v>
       </c>
       <c r="H9" s="2">
         <v>48195.0</v>
       </c>
       <c r="I9" s="2">
         <v>48180.0</v>
       </c>
       <c r="J9">
         <v>4000</v>
       </c>
       <c r="K9">
         <v>10000.0</v>
       </c>
       <c r="L9" t="s">
         <v>28</v>
       </c>
       <c r="O9">
-        <v>5.000145</v>
+        <v>4.998776</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
         <v>32</v>
       </c>
       <c r="B10" t="s">
         <v>103</v>
       </c>
       <c r="C10" t="s">
         <v>104</v>
       </c>
       <c r="D10" t="s">
         <v>105</v>
       </c>
       <c r="E10" t="s">
         <v>58</v>
       </c>
       <c r="F10">
         <v>8.0</v>
       </c>
       <c r="G10" s="2">
         <v>45387.0</v>
       </c>
       <c r="H10" s="2">
         <v>49039.0</v>
       </c>
       <c r="I10" s="2">
         <v>49033.0</v>
       </c>
       <c r="J10">
         <v>2000</v>
       </c>
       <c r="K10">
         <v>10000.0</v>
       </c>
       <c r="L10" t="s">
         <v>28</v>
       </c>
       <c r="O10">
-        <v>6.747765</v>
+        <v>6.731798</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11" t="s">
         <v>106</v>
       </c>
       <c r="C11" t="s">
         <v>107</v>
       </c>
       <c r="D11" t="s">
         <v>108</v>
       </c>
       <c r="E11" t="s">
         <v>58</v>
       </c>
       <c r="F11">
         <v>8.0</v>
       </c>
       <c r="G11" s="2">
         <v>45596.0</v>
       </c>
       <c r="H11" s="2">
         <v>46691.0</v>
       </c>
       <c r="I11" s="2">
         <v>46686.0</v>
       </c>
       <c r="J11">
         <v>5000</v>
       </c>
       <c r="K11">
         <v>1000.0</v>
       </c>
       <c r="L11" t="s">
         <v>28</v>
       </c>
       <c r="O11">
-        <v>7.238458</v>
+        <v>7.243461</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12" t="s">
         <v>115</v>
       </c>
       <c r="C12" t="s">
         <v>116</v>
       </c>
       <c r="D12" t="s">
         <v>117</v>
       </c>
       <c r="E12" t="s">
         <v>58</v>
       </c>
       <c r="F12">
         <v>8.5</v>
       </c>
       <c r="G12" s="2">
         <v>45716.0</v>
       </c>
       <c r="H12" s="2">
         <v>46811.0</v>
       </c>
       <c r="I12" s="2">
         <v>46805.0</v>
       </c>
       <c r="J12">
         <v>5000</v>
       </c>
       <c r="K12">
         <v>1000.0</v>
       </c>
       <c r="L12" t="s">
         <v>28</v>
       </c>
       <c r="O12">
-        <v>6.791608</v>
+        <v>6.653708</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="C13" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="D13" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="E13" t="s">
         <v>58</v>
       </c>
       <c r="F13">
         <v>6.5</v>
       </c>
       <c r="G13" s="2">
         <v>45975.0</v>
       </c>
       <c r="H13" s="2">
         <v>47436.0</v>
       </c>
       <c r="I13" s="2">
         <v>47430.0</v>
       </c>
       <c r="J13">
         <v>15000</v>
       </c>
       <c r="K13">
         <v>1000.0</v>
       </c>
       <c r="L13" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>5.631465</v>
       </c>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="C14" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="D14" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="E14" t="s">
         <v>58</v>
       </c>
       <c r="F14">
         <v>9.5</v>
       </c>
       <c r="G14" s="2">
         <v>45925.0</v>
       </c>
       <c r="H14" s="2">
         <v>46655.0</v>
       </c>
       <c r="I14" s="2">
         <v>46651.0</v>
       </c>
       <c r="J14">
         <v>25000</v>
       </c>
       <c r="K14">
         <v>1000.0</v>
       </c>
       <c r="L14" t="s">
         <v>28</v>
       </c>
       <c r="O14">
-        <v>9.293645</v>
+        <v>9.499742</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
         <v>32</v>
       </c>
       <c r="B15" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="C15" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="D15" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="E15" t="s">
         <v>58</v>
       </c>
       <c r="F15">
         <v>10.0</v>
       </c>
       <c r="G15" s="2">
         <v>45555.0</v>
       </c>
       <c r="H15" s="2">
         <v>47021.0</v>
       </c>
       <c r="I15" s="2">
         <v>47015.0</v>
       </c>
       <c r="J15">
         <v>150000</v>
       </c>
       <c r="K15">
         <v>100.0</v>
       </c>
       <c r="L15" t="s">
         <v>28</v>
       </c>
       <c r="O15">
-        <v>8.201125</v>
+        <v>8.324168</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="C16" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="D16" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="E16" t="s">
         <v>58</v>
       </c>
       <c r="F16">
-        <v>11.108</v>
+        <v>11.386</v>
       </c>
       <c r="G16" s="2">
         <v>45253.0</v>
       </c>
       <c r="H16" s="2">
         <v>46351.0</v>
       </c>
       <c r="I16" s="2">
         <v>46345.0</v>
       </c>
       <c r="J16">
         <v>7115</v>
       </c>
       <c r="K16">
         <v>1000.0</v>
       </c>
       <c r="L16" t="s">
         <v>28</v>
       </c>
       <c r="O16">
-        <v>7.345635</v>
+        <v>7.635114</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="C17" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="D17" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="E17" t="s">
         <v>58</v>
       </c>
       <c r="F17">
-        <v>13.608</v>
+        <v>13.386</v>
       </c>
       <c r="G17" s="2">
-        <v>45132.0</v>
+        <v>45443.0</v>
       </c>
       <c r="H17" s="2">
-        <v>46959.0</v>
+        <v>47263.0</v>
       </c>
       <c r="I17" s="2">
-        <v>46953.0</v>
+        <v>47259.0</v>
       </c>
       <c r="J17">
-        <v>2155</v>
+        <v>5000</v>
       </c>
       <c r="K17">
         <v>1000.0</v>
       </c>
       <c r="L17" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B18" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="C18" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E18" t="s">
         <v>58</v>
       </c>
       <c r="F18">
-        <v>13.108</v>
+        <v>0.5</v>
       </c>
       <c r="G18" s="2">
-        <v>45443.0</v>
+        <v>44333.0</v>
       </c>
       <c r="H18" s="2">
-        <v>47263.0</v>
+        <v>46890.0</v>
       </c>
       <c r="I18" s="2">
-        <v>47259.0</v>
+        <v>46875.0</v>
       </c>
       <c r="J18">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="K18">
         <v>1000.0</v>
       </c>
       <c r="L18" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19" t="s">
+        <v>148</v>
+      </c>
+      <c r="C19" t="s">
+        <v>149</v>
+      </c>
+      <c r="D19" t="s">
         <v>150</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="E19" t="s">
         <v>58</v>
       </c>
       <c r="F19">
-        <v>0.5</v>
+        <v>2.42</v>
       </c>
       <c r="G19" s="2">
-        <v>44333.0</v>
+        <v>44686.0</v>
       </c>
       <c r="H19" s="2">
-        <v>46890.0</v>
+        <v>46512.0</v>
       </c>
       <c r="I19" s="2">
-        <v>46875.0</v>
+        <v>46497.0</v>
       </c>
       <c r="J19">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="K19">
         <v>1000.0</v>
       </c>
       <c r="L19" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>3.712691</v>
       </c>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="B20" t="s">
+        <v>151</v>
+      </c>
+      <c r="C20" t="s">
+        <v>152</v>
+      </c>
+      <c r="D20" t="s">
         <v>153</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="E20" t="s">
         <v>58</v>
       </c>
       <c r="F20">
-        <v>2.42</v>
+        <v>4.952</v>
       </c>
       <c r="G20" s="2">
-        <v>44686.0</v>
+        <v>44979.0</v>
       </c>
       <c r="H20" s="2">
-        <v>46512.0</v>
+        <v>47171.0</v>
       </c>
       <c r="I20" s="2">
-        <v>46497.0</v>
+        <v>47165.0</v>
       </c>
       <c r="J20">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="K20">
         <v>1000.0</v>
       </c>
       <c r="L20" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
         <v>32</v>
       </c>
       <c r="B21" t="s">
+        <v>154</v>
+      </c>
+      <c r="C21" t="s">
+        <v>155</v>
+      </c>
+      <c r="D21" t="s">
         <v>156</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="E21" t="s">
         <v>58</v>
       </c>
       <c r="F21">
-        <v>4.952</v>
+        <v>3.612</v>
       </c>
       <c r="G21" s="2">
-        <v>44979.0</v>
+        <v>45974.0</v>
       </c>
       <c r="H21" s="2">
-        <v>47171.0</v>
+        <v>47800.0</v>
       </c>
       <c r="I21" s="2">
-        <v>47165.0</v>
+        <v>47794.0</v>
       </c>
       <c r="J21">
-        <v>50000</v>
+        <v>400000</v>
       </c>
       <c r="K21">
         <v>1000.0</v>
       </c>
       <c r="L21" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
         <v>32</v>
       </c>
       <c r="B22" t="s">
+        <v>157</v>
+      </c>
+      <c r="C22" t="s">
+        <v>158</v>
+      </c>
+      <c r="D22" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>161</v>
       </c>
       <c r="E22" t="s">
         <v>58</v>
       </c>
       <c r="F22">
-        <v>3.612</v>
+        <v>4.162</v>
       </c>
       <c r="G22" s="2">
-        <v>45974.0</v>
+        <v>46198.0</v>
       </c>
       <c r="H22" s="2">
-        <v>47800.0</v>
+        <v>48755.0</v>
       </c>
       <c r="I22" s="2">
-        <v>47794.0</v>
+        <v>48751.0</v>
       </c>
       <c r="J22">
-        <v>400000</v>
+        <v>300000</v>
       </c>
       <c r="K22">
         <v>1000.0</v>
       </c>
       <c r="L22" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23" t="s">
+        <v>160</v>
+      </c>
+      <c r="C23" t="s">
+        <v>161</v>
+      </c>
+      <c r="D23" t="s">
         <v>162</v>
-      </c>
-[...4 lines deleted...]
-        <v>164</v>
       </c>
       <c r="E23" t="s">
         <v>58</v>
       </c>
       <c r="F23">
         <v>9.5</v>
       </c>
       <c r="G23" s="2">
         <v>45954.0</v>
       </c>
       <c r="H23" s="2">
         <v>47780.0</v>
       </c>
       <c r="I23" s="2">
         <v>47774.0</v>
       </c>
       <c r="J23">
         <v>275000</v>
       </c>
       <c r="K23">
         <v>1000.0</v>
       </c>
       <c r="L23" t="s">
         <v>28</v>
       </c>
       <c r="O23">
-        <v>8.249604</v>
+        <v>8.135108</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
         <v>32</v>
       </c>
       <c r="B24" t="s">
+        <v>163</v>
+      </c>
+      <c r="C24" t="s">
+        <v>164</v>
+      </c>
+      <c r="D24" t="s">
         <v>165</v>
-      </c>
-[...4 lines deleted...]
-        <v>167</v>
       </c>
       <c r="E24" t="s">
         <v>58</v>
       </c>
       <c r="F24">
         <v>13.0</v>
       </c>
       <c r="G24" s="2">
         <v>45230.0</v>
       </c>
       <c r="H24" s="2">
         <v>47057.0</v>
       </c>
       <c r="I24" s="2">
         <v>47051.0</v>
       </c>
       <c r="J24">
         <v>900000</v>
       </c>
       <c r="K24">
         <v>100.0</v>
       </c>
       <c r="L24" t="s">
         <v>28</v>
       </c>
       <c r="O24">
-        <v>10.165803</v>
+        <v>9.567582</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
         <v>23</v>
       </c>
       <c r="B25" t="s">
+        <v>166</v>
+      </c>
+      <c r="C25" t="s">
+        <v>167</v>
+      </c>
+      <c r="D25" t="s">
         <v>168</v>
-      </c>
-[...4 lines deleted...]
-        <v>170</v>
       </c>
       <c r="E25" t="s">
         <v>58</v>
       </c>
       <c r="F25">
         <v>7.25</v>
       </c>
       <c r="G25" s="2">
         <v>46014.0</v>
       </c>
       <c r="H25" s="2">
         <v>47472.0</v>
       </c>
       <c r="I25" s="2">
         <v>47466.0</v>
       </c>
       <c r="J25">
         <v>20000</v>
       </c>
       <c r="K25">
         <v>1000.0</v>
       </c>
       <c r="L25" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
         <v>23</v>
       </c>
       <c r="B26" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="C26" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="D26" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="E26" t="s">
         <v>58</v>
       </c>
       <c r="F26">
         <v>11.25</v>
       </c>
       <c r="G26" s="2">
         <v>42513.0</v>
       </c>
       <c r="H26" s="2">
         <v>46896.0</v>
       </c>
       <c r="I26" s="2">
         <v>46890.0</v>
       </c>
       <c r="J26">
         <v>135000</v>
       </c>
       <c r="K26">
         <v>1000.0</v>
       </c>
       <c r="L26" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
         <v>32</v>
       </c>
       <c r="B27" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="C27" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="D27" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="E27" t="s">
         <v>58</v>
       </c>
       <c r="F27">
         <v>10.0</v>
       </c>
       <c r="G27" s="2">
         <v>45534.0</v>
       </c>
       <c r="H27" s="2">
         <v>46629.0</v>
       </c>
       <c r="I27" s="2">
         <v>46623.0</v>
       </c>
       <c r="J27">
         <v>50000</v>
       </c>
       <c r="K27">
         <v>100.0</v>
       </c>
       <c r="L27" t="s">
         <v>28</v>
       </c>
       <c r="O27">
-        <v>8.328472</v>
+        <v>6.663463</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
         <v>32</v>
       </c>
       <c r="B28" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="C28" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="D28" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="E28" t="s">
         <v>58</v>
       </c>
       <c r="F28">
         <v>4.0</v>
       </c>
       <c r="G28" s="2">
         <v>45812.0</v>
       </c>
       <c r="H28" s="2">
         <v>47638.0</v>
       </c>
       <c r="I28" s="2">
         <v>47632.0</v>
       </c>
       <c r="J28">
         <v>200000</v>
       </c>
       <c r="K28">
         <v>100.0</v>
       </c>
       <c r="L28" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
         <v>23</v>
       </c>
       <c r="B29" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
       <c r="C29" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="D29" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="E29" t="s">
         <v>58</v>
       </c>
       <c r="F29">
-        <v>4.5</v>
+        <v>8.303</v>
       </c>
       <c r="G29" s="2">
-        <v>44915.0</v>
+        <v>45282.0</v>
       </c>
       <c r="H29" s="2">
-        <v>46631.0</v>
+        <v>46568.0</v>
       </c>
       <c r="I29" s="2">
-        <v>46625.0</v>
+        <v>46560.0</v>
       </c>
       <c r="J29">
-        <v>109180249</v>
+        <v>20000</v>
       </c>
       <c r="K29">
-        <v>0.01</v>
+        <v>1000.0</v>
       </c>
       <c r="L29" t="s">
         <v>28</v>
+      </c>
+      <c r="O29">
+        <v>6.608925</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B30" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="C30" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="D30" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="E30" t="s">
         <v>58</v>
       </c>
       <c r="F30">
-        <v>8.135</v>
+        <v>10.0</v>
       </c>
       <c r="G30" s="2">
-        <v>45282.0</v>
+        <v>46141.0</v>
       </c>
       <c r="H30" s="2">
-        <v>46568.0</v>
+        <v>49794.0</v>
       </c>
       <c r="I30" s="2">
-        <v>46560.0</v>
+        <v>49782.0</v>
       </c>
       <c r="J30">
-        <v>20000</v>
+        <v>5000</v>
       </c>
       <c r="K30">
         <v>1000.0</v>
       </c>
       <c r="L30" t="s">
         <v>28</v>
       </c>
       <c r="O30">
-        <v>7.635302</v>
+        <v>9.20773</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B31" t="s">
-        <v>233</v>
+        <v>273</v>
       </c>
       <c r="C31" t="s">
-        <v>234</v>
+        <v>274</v>
       </c>
       <c r="D31" t="s">
-        <v>235</v>
+        <v>275</v>
       </c>
       <c r="E31" t="s">
         <v>58</v>
       </c>
       <c r="F31">
-        <v>10.0</v>
+        <v>7.5</v>
       </c>
       <c r="G31" s="2">
-        <v>46141.0</v>
+        <v>45638.0</v>
       </c>
       <c r="H31" s="2">
-        <v>49794.0</v>
+        <v>47099.0</v>
       </c>
       <c r="I31" s="2">
-        <v>49782.0</v>
+        <v>47093.0</v>
       </c>
       <c r="J31">
-        <v>5000</v>
+        <v>8000</v>
       </c>
       <c r="K31">
         <v>1000.0</v>
       </c>
       <c r="L31" t="s">
         <v>28</v>
       </c>
       <c r="O31">
-        <v>9.367761</v>
+        <v>6.809317</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
         <v>23</v>
       </c>
       <c r="B32" t="s">
-        <v>281</v>
+        <v>302</v>
       </c>
       <c r="C32" t="s">
-        <v>282</v>
+        <v>303</v>
       </c>
       <c r="D32" t="s">
-        <v>283</v>
+        <v>304</v>
       </c>
       <c r="E32" t="s">
         <v>58</v>
       </c>
       <c r="F32">
-        <v>7.5</v>
+        <v>11.0</v>
       </c>
       <c r="G32" s="2">
-        <v>45638.0</v>
+        <v>45820.0</v>
       </c>
       <c r="H32" s="2">
-        <v>47099.0</v>
+        <v>46904.0</v>
       </c>
       <c r="I32" s="2">
-        <v>47093.0</v>
+        <v>46898.0</v>
       </c>
       <c r="J32">
-        <v>8000</v>
+        <v>6753</v>
       </c>
       <c r="K32">
         <v>1000.0</v>
       </c>
       <c r="L32" t="s">
         <v>28</v>
       </c>
       <c r="O32">
-        <v>7.170308</v>
+        <v>8.065693</v>
       </c>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" t="s">
         <v>32</v>
       </c>
       <c r="B33" t="s">
+        <v>305</v>
+      </c>
+      <c r="C33" t="s">
+        <v>306</v>
+      </c>
+      <c r="D33" t="s">
         <v>307</v>
-      </c>
-[...4 lines deleted...]
-        <v>309</v>
       </c>
       <c r="E33" t="s">
         <v>58</v>
       </c>
       <c r="F33">
         <v>10.0</v>
       </c>
       <c r="G33" s="2">
         <v>45625.0</v>
       </c>
       <c r="H33" s="2">
         <v>46721.0</v>
       </c>
       <c r="I33" s="2">
         <v>46715.0</v>
       </c>
       <c r="J33">
         <v>100000</v>
       </c>
       <c r="K33">
         <v>100.0</v>
       </c>
       <c r="L33" t="s">
         <v>28</v>
       </c>
       <c r="O33">
-        <v>8.372956</v>
+        <v>8.220033</v>
       </c>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B34" t="s">
+        <v>398</v>
+      </c>
+      <c r="C34" t="s">
+        <v>399</v>
+      </c>
+      <c r="D34" t="s">
         <v>400</v>
-      </c>
-[...4 lines deleted...]
-        <v>402</v>
       </c>
       <c r="E34" t="s">
         <v>58</v>
       </c>
       <c r="G34" s="2">
         <v>44015.0</v>
       </c>
       <c r="H34" s="2">
         <v>46571.0</v>
       </c>
       <c r="I34" s="2">
         <v>46567.0</v>
       </c>
       <c r="J34">
         <v>80000</v>
       </c>
       <c r="K34">
         <v>1000.0</v>
       </c>
       <c r="L34" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" t="s">
         <v>23</v>
       </c>
       <c r="B35" t="s">
-        <v>409</v>
+        <v>431</v>
       </c>
       <c r="C35" t="s">
-        <v>410</v>
+        <v>432</v>
       </c>
       <c r="D35" t="s">
-        <v>411</v>
+        <v>433</v>
       </c>
       <c r="E35" t="s">
         <v>58</v>
       </c>
       <c r="F35">
-        <v>7.135</v>
+        <v>6.0</v>
       </c>
       <c r="G35" s="2">
-        <v>45359.0</v>
+        <v>45828.0</v>
       </c>
       <c r="H35" s="2">
-        <v>46454.0</v>
+        <v>47289.0</v>
       </c>
       <c r="I35" s="2">
-        <v>46448.0</v>
+        <v>47283.0</v>
       </c>
       <c r="J35">
-        <v>3000</v>
+        <v>100000</v>
       </c>
       <c r="K35">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L35" t="s">
         <v>28</v>
       </c>
       <c r="O35">
-        <v>4.39949</v>
+        <v>5.961104</v>
       </c>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B36" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="C36" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="D36" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="E36" t="s">
         <v>58</v>
       </c>
       <c r="F36">
-        <v>6.0</v>
+        <v>10.0</v>
       </c>
       <c r="G36" s="2">
-        <v>45828.0</v>
+        <v>45812.0</v>
       </c>
       <c r="H36" s="2">
-        <v>47289.0</v>
+        <v>46542.0</v>
       </c>
       <c r="I36" s="2">
-        <v>47283.0</v>
+        <v>46538.0</v>
       </c>
       <c r="J36">
-        <v>100000</v>
+        <v>62688</v>
       </c>
       <c r="K36">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L36" t="s">
         <v>28</v>
       </c>
       <c r="O36">
-        <v>5.757071</v>
+        <v>8.605651</v>
       </c>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" t="s">
         <v>32</v>
       </c>
       <c r="B37" t="s">
-        <v>451</v>
+        <v>488</v>
       </c>
       <c r="C37" t="s">
-        <v>452</v>
+        <v>489</v>
       </c>
       <c r="D37" t="s">
-        <v>453</v>
+        <v>490</v>
       </c>
       <c r="E37" t="s">
         <v>58</v>
       </c>
       <c r="F37">
         <v>10.0</v>
       </c>
       <c r="G37" s="2">
-        <v>45812.0</v>
+        <v>45372.0</v>
       </c>
       <c r="H37" s="2">
-        <v>46542.0</v>
+        <v>46286.0</v>
       </c>
       <c r="I37" s="2">
-        <v>46538.0</v>
+        <v>46280.0</v>
       </c>
       <c r="J37">
-        <v>62688</v>
+        <v>67376</v>
       </c>
       <c r="K37">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L37" t="s">
         <v>28</v>
       </c>
       <c r="O37">
-        <v>7.857293</v>
+        <v>10.102967</v>
       </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" t="s">
         <v>32</v>
       </c>
       <c r="B38" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="C38" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="D38" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="E38" t="s">
         <v>58</v>
       </c>
       <c r="F38">
         <v>10.0</v>
       </c>
       <c r="G38" s="2">
-        <v>45372.0</v>
+        <v>45772.0</v>
       </c>
       <c r="H38" s="2">
-        <v>46286.0</v>
+        <v>47051.0</v>
       </c>
       <c r="I38" s="2">
-        <v>46280.0</v>
+        <v>47045.0</v>
       </c>
       <c r="J38">
-        <v>67376</v>
+        <v>230503</v>
       </c>
       <c r="K38">
         <v>100.0</v>
       </c>
       <c r="L38" t="s">
         <v>28</v>
       </c>
       <c r="O38">
-        <v>8.796578</v>
+        <v>10.049877</v>
       </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" t="s">
         <v>32</v>
       </c>
       <c r="B39" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="C39" t="s">
         <v>494</v>
       </c>
       <c r="D39" t="s">
         <v>495</v>
       </c>
       <c r="E39" t="s">
         <v>58</v>
       </c>
       <c r="F39">
         <v>10.0</v>
       </c>
       <c r="G39" s="2">
-        <v>45772.0</v>
+        <v>45996.0</v>
       </c>
       <c r="H39" s="2">
-        <v>47051.0</v>
+        <v>47274.0</v>
       </c>
       <c r="I39" s="2">
-        <v>47045.0</v>
+        <v>47268.0</v>
       </c>
       <c r="J39">
-        <v>230503</v>
+        <v>165477</v>
       </c>
       <c r="K39">
         <v>100.0</v>
       </c>
       <c r="L39" t="s">
         <v>28</v>
       </c>
       <c r="O39">
-        <v>10.235792</v>
+        <v>10.160175</v>
       </c>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B40" t="s">
-        <v>493</v>
+        <v>499</v>
       </c>
       <c r="C40" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="D40" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="E40" t="s">
         <v>58</v>
       </c>
       <c r="F40">
-        <v>10.0</v>
+        <v>9.5</v>
       </c>
       <c r="G40" s="2">
-        <v>45996.0</v>
+        <v>45454.0</v>
       </c>
       <c r="H40" s="2">
-        <v>47274.0</v>
+        <v>46549.0</v>
       </c>
       <c r="I40" s="2">
-        <v>47268.0</v>
+        <v>46545.0</v>
       </c>
       <c r="J40">
-        <v>165477</v>
+        <v>15000</v>
       </c>
       <c r="K40">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L40" t="s">
         <v>28</v>
       </c>
       <c r="O40">
-        <v>10.195652</v>
+        <v>2.780947</v>
       </c>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" t="s">
         <v>23</v>
       </c>
       <c r="B41" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="C41" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="D41" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="E41" t="s">
         <v>58</v>
       </c>
       <c r="F41">
-        <v>9.5</v>
+        <v>10.0</v>
       </c>
       <c r="G41" s="2">
-        <v>45454.0</v>
+        <v>45754.0</v>
       </c>
       <c r="H41" s="2">
-        <v>46549.0</v>
+        <v>47025.0</v>
       </c>
       <c r="I41" s="2">
-        <v>46545.0</v>
+        <v>47021.0</v>
       </c>
       <c r="J41">
-        <v>15000</v>
+        <v>50000</v>
       </c>
       <c r="K41">
         <v>1000.0</v>
       </c>
       <c r="L41" t="s">
         <v>28</v>
       </c>
       <c r="O41">
-        <v>3.650377</v>
+        <v>10.10842</v>
       </c>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" t="s">
         <v>23</v>
       </c>
       <c r="B42" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="C42" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="D42" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="E42" t="s">
         <v>58</v>
       </c>
       <c r="F42">
-        <v>10.0</v>
+        <v>11.0</v>
       </c>
       <c r="G42" s="2">
-        <v>45754.0</v>
+        <v>45434.0</v>
       </c>
       <c r="H42" s="2">
-        <v>47025.0</v>
+        <v>46721.0</v>
       </c>
       <c r="I42" s="2">
-        <v>47021.0</v>
+        <v>46715.0</v>
       </c>
       <c r="J42">
-        <v>50000</v>
+        <v>25599</v>
       </c>
       <c r="K42">
         <v>1000.0</v>
       </c>
       <c r="L42" t="s">
         <v>28</v>
-      </c>
-[...42 lines deleted...]
-        <v>8.823218</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W91"/>
   <sheetViews>
@@ -12697,200 +12321,200 @@
       <c r="E3" t="s">
         <v>27</v>
       </c>
       <c r="F3">
         <v>8.5</v>
       </c>
       <c r="G3" s="2">
         <v>46136.0</v>
       </c>
       <c r="H3" s="2">
         <v>47232.0</v>
       </c>
       <c r="I3" s="2">
         <v>47224.0</v>
       </c>
       <c r="J3">
         <v>6160</v>
       </c>
       <c r="K3">
         <v>1000.0</v>
       </c>
       <c r="L3" t="s">
         <v>28</v>
       </c>
       <c r="O3">
-        <v>7.52296</v>
+        <v>7.082594</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
         <v>42</v>
       </c>
       <c r="E4" t="s">
         <v>27</v>
       </c>
       <c r="F4">
-        <v>8.5</v>
+        <v>8.0</v>
       </c>
       <c r="G4" s="2">
-        <v>44544.0</v>
+        <v>45821.0</v>
       </c>
       <c r="H4" s="2">
-        <v>46188.0</v>
+        <v>46734.0</v>
       </c>
       <c r="I4" s="2">
-        <v>46176.0</v>
+        <v>46722.0</v>
       </c>
       <c r="J4">
-        <v>41494</v>
+        <v>32690</v>
       </c>
       <c r="K4">
-        <v>500.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5" t="s">
         <v>43</v>
       </c>
       <c r="C5" t="s">
         <v>44</v>
       </c>
       <c r="D5" t="s">
         <v>45</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="F5">
-        <v>8.0</v>
+        <v>8.5</v>
       </c>
       <c r="G5" s="2">
-        <v>45821.0</v>
+        <v>45965.0</v>
       </c>
       <c r="H5" s="2">
-        <v>46734.0</v>
+        <v>46360.0</v>
       </c>
       <c r="I5" s="2">
-        <v>46722.0</v>
+        <v>46350.0</v>
       </c>
       <c r="J5">
-        <v>32690</v>
+        <v>24704</v>
       </c>
       <c r="K5">
         <v>1000.0</v>
       </c>
       <c r="L5" t="s">
         <v>28</v>
+      </c>
+      <c r="O5">
+        <v>12.192315</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>46</v>
       </c>
       <c r="C6" t="s">
         <v>47</v>
       </c>
       <c r="D6" t="s">
         <v>48</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="F6">
-        <v>8.5</v>
+        <v>9.0</v>
       </c>
       <c r="G6" s="2">
-        <v>45965.0</v>
+        <v>46188.0</v>
       </c>
       <c r="H6" s="2">
-        <v>46360.0</v>
+        <v>46583.0</v>
       </c>
       <c r="I6" s="2">
-        <v>46350.0</v>
+        <v>46573.0</v>
       </c>
       <c r="J6">
-        <v>24704</v>
+        <v>2351</v>
       </c>
       <c r="K6">
         <v>1000.0</v>
       </c>
       <c r="L6" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>7.427516</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
         <v>23</v>
       </c>
       <c r="B7" t="s">
         <v>49</v>
       </c>
       <c r="C7" t="s">
         <v>50</v>
       </c>
       <c r="D7" t="s">
         <v>51</v>
       </c>
       <c r="E7" t="s">
         <v>27</v>
       </c>
       <c r="F7">
-        <v>11.0</v>
+        <v>9.0</v>
       </c>
       <c r="G7" s="2">
-        <v>45471.0</v>
+        <v>46185.0</v>
       </c>
       <c r="H7" s="2">
-        <v>46185.0</v>
+        <v>47281.0</v>
       </c>
       <c r="I7" s="2">
-        <v>46177.0</v>
+        <v>47273.0</v>
       </c>
       <c r="J7">
-        <v>20000</v>
+        <v>30000</v>
       </c>
       <c r="K7">
         <v>100.0</v>
       </c>
       <c r="L7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
         <v>32</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" t="s">
         <v>53</v>
       </c>
       <c r="D8" t="s">
         <v>54</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
       <c r="F8">
@@ -12931,3275 +12555,3248 @@
       <c r="E9" t="s">
         <v>27</v>
       </c>
       <c r="F9">
         <v>8.0</v>
       </c>
       <c r="G9" s="2">
         <v>46065.0</v>
       </c>
       <c r="H9" s="2">
         <v>46977.0</v>
       </c>
       <c r="I9" s="2">
         <v>46969.0</v>
       </c>
       <c r="J9">
         <v>8000</v>
       </c>
       <c r="K9">
         <v>1000.0</v>
       </c>
       <c r="L9" t="s">
         <v>28</v>
       </c>
       <c r="O9">
-        <v>7.034719</v>
+        <v>6.981434</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
         <v>32</v>
       </c>
       <c r="B10" t="s">
         <v>112</v>
       </c>
       <c r="C10" t="s">
         <v>113</v>
       </c>
       <c r="D10" t="s">
         <v>114</v>
       </c>
       <c r="E10" t="s">
         <v>27</v>
       </c>
       <c r="F10">
         <v>10.0</v>
       </c>
       <c r="G10" s="2">
         <v>45855.0</v>
       </c>
       <c r="H10" s="2">
         <v>47316.0</v>
       </c>
       <c r="I10" s="2">
         <v>47308.0</v>
       </c>
       <c r="J10">
-        <v>10350</v>
+        <v>23350</v>
       </c>
       <c r="K10">
         <v>1000.0</v>
       </c>
       <c r="L10" t="s">
         <v>28</v>
       </c>
       <c r="O10">
-        <v>8.683324</v>
+        <v>9.01937</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="C11" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="D11" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E11" t="s">
         <v>27</v>
       </c>
       <c r="F11">
-        <v>8.126</v>
+        <v>10.312</v>
       </c>
       <c r="G11" s="2">
-        <v>45377.0</v>
+        <v>45853.0</v>
       </c>
       <c r="H11" s="2">
-        <v>46202.0</v>
+        <v>46767.0</v>
       </c>
       <c r="I11" s="2">
-        <v>46192.0</v>
+        <v>46757.0</v>
       </c>
       <c r="J11">
-        <v>16844</v>
+        <v>6000</v>
       </c>
       <c r="K11">
         <v>1000.0</v>
       </c>
       <c r="L11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B12" t="s">
-        <v>130</v>
+        <v>142</v>
       </c>
       <c r="C12" t="s">
-        <v>131</v>
+        <v>143</v>
       </c>
       <c r="D12" t="s">
-        <v>132</v>
+        <v>144</v>
       </c>
       <c r="E12" t="s">
         <v>27</v>
       </c>
       <c r="F12">
-        <v>10.098</v>
+        <v>3.234</v>
       </c>
       <c r="G12" s="2">
-        <v>45853.0</v>
+        <v>46008.0</v>
       </c>
       <c r="H12" s="2">
-        <v>46767.0</v>
+        <v>56203.0</v>
       </c>
       <c r="I12" s="2">
-        <v>46757.0</v>
+        <v>56193.0</v>
       </c>
       <c r="J12">
-        <v>6000</v>
+        <v>812</v>
       </c>
       <c r="K12">
-        <v>1000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="L12" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B13" t="s">
-        <v>147</v>
+        <v>169</v>
       </c>
       <c r="C13" t="s">
-        <v>148</v>
+        <v>170</v>
       </c>
       <c r="D13" t="s">
-        <v>149</v>
+        <v>171</v>
       </c>
       <c r="E13" t="s">
         <v>27</v>
       </c>
       <c r="F13">
-        <v>3.234</v>
+        <v>11.0</v>
       </c>
       <c r="G13" s="2">
-        <v>46008.0</v>
+        <v>45772.0</v>
       </c>
       <c r="H13" s="2">
-        <v>56203.0</v>
+        <v>46685.0</v>
       </c>
       <c r="I13" s="2">
-        <v>56193.0</v>
+        <v>46675.0</v>
       </c>
       <c r="J13">
-        <v>812</v>
+        <v>20000</v>
       </c>
       <c r="K13">
-        <v>100000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L13" t="s">
         <v>28</v>
+      </c>
+      <c r="O13">
+        <v>8.639695</v>
       </c>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B14" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C14" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D14" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E14" t="s">
         <v>27</v>
       </c>
       <c r="F14">
-        <v>11.0</v>
+        <v>3.117</v>
       </c>
       <c r="G14" s="2">
-        <v>45772.0</v>
+        <v>44720.0</v>
       </c>
       <c r="H14" s="2">
-        <v>46685.0</v>
+        <v>46546.0</v>
       </c>
       <c r="I14" s="2">
-        <v>46675.0</v>
+        <v>46538.0</v>
       </c>
       <c r="J14">
-        <v>20000</v>
+        <v>75000</v>
       </c>
       <c r="K14">
         <v>1000.0</v>
       </c>
       <c r="L14" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>8.660899</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B15" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="C15" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="D15" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="E15" t="s">
         <v>27</v>
       </c>
       <c r="F15">
-        <v>3.117</v>
+        <v>10.0</v>
       </c>
       <c r="G15" s="2">
-        <v>44720.0</v>
+        <v>46014.0</v>
       </c>
       <c r="H15" s="2">
-        <v>46546.0</v>
+        <v>46379.0</v>
       </c>
       <c r="I15" s="2">
-        <v>46538.0</v>
+        <v>46371.0</v>
       </c>
       <c r="J15">
-        <v>75000</v>
+        <v>8000</v>
       </c>
       <c r="K15">
         <v>1000.0</v>
       </c>
       <c r="L15" t="s">
         <v>28</v>
+      </c>
+      <c r="O15">
+        <v>13.874001</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16" t="s">
-        <v>180</v>
+        <v>194</v>
       </c>
       <c r="C16" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="D16" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
       <c r="E16" t="s">
         <v>27</v>
       </c>
       <c r="F16">
-        <v>10.0</v>
+        <v>8.5</v>
       </c>
       <c r="G16" s="2">
-        <v>46014.0</v>
+        <v>46223.0</v>
       </c>
       <c r="H16" s="2">
-        <v>46379.0</v>
+        <v>47319.0</v>
       </c>
       <c r="I16" s="2">
-        <v>46371.0</v>
+        <v>47311.0</v>
       </c>
       <c r="J16">
         <v>8000</v>
       </c>
       <c r="K16">
         <v>1000.0</v>
       </c>
       <c r="L16" t="s">
         <v>28</v>
       </c>
-      <c r="O16">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>200</v>
       </c>
       <c r="B17" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="C17" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="D17" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="E17" t="s">
         <v>27</v>
       </c>
       <c r="F17">
-        <v>9.0</v>
+        <v>6.803</v>
       </c>
       <c r="G17" s="2">
-        <v>45646.0</v>
+        <v>45742.0</v>
       </c>
       <c r="H17" s="2">
-        <v>46741.0</v>
+        <v>47113.0</v>
       </c>
       <c r="I17" s="2">
-        <v>46734.0</v>
+        <v>47100.0</v>
       </c>
       <c r="J17">
-        <v>3000</v>
+        <v>170000</v>
       </c>
       <c r="K17">
         <v>1000.0</v>
       </c>
       <c r="L17" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>8.998132</v>
       </c>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
         <v>23</v>
       </c>
       <c r="B18" t="s">
-        <v>199</v>
+        <v>210</v>
       </c>
       <c r="C18" t="s">
-        <v>200</v>
+        <v>211</v>
       </c>
       <c r="D18" t="s">
-        <v>201</v>
+        <v>212</v>
       </c>
       <c r="E18" t="s">
         <v>27</v>
       </c>
       <c r="F18">
-        <v>12.0</v>
+        <v>9.0</v>
       </c>
       <c r="G18" s="2">
-        <v>45432.0</v>
+        <v>45860.0</v>
       </c>
       <c r="H18" s="2">
-        <v>46527.0</v>
+        <v>46865.0</v>
       </c>
       <c r="I18" s="2">
-        <v>46519.0</v>
+        <v>46857.0</v>
       </c>
       <c r="J18">
-        <v>5000</v>
+        <v>8000</v>
       </c>
       <c r="K18">
         <v>1000.0</v>
       </c>
       <c r="L18" t="s">
         <v>28</v>
       </c>
       <c r="O18">
-        <v>8.112017</v>
+        <v>6.840763</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>205</v>
+        <v>23</v>
       </c>
       <c r="B19" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="C19" t="s">
-        <v>207</v>
+        <v>217</v>
       </c>
       <c r="D19" t="s">
-        <v>208</v>
+        <v>218</v>
       </c>
       <c r="E19" t="s">
         <v>27</v>
       </c>
       <c r="F19">
-        <v>6.522</v>
+        <v>9.0</v>
       </c>
       <c r="G19" s="2">
-        <v>45742.0</v>
+        <v>45833.0</v>
       </c>
       <c r="H19" s="2">
-        <v>47113.0</v>
+        <v>46868.0</v>
       </c>
       <c r="I19" s="2">
-        <v>47100.0</v>
+        <v>46860.0</v>
       </c>
       <c r="J19">
-        <v>170000</v>
+        <v>5000</v>
       </c>
       <c r="K19">
         <v>1000.0</v>
       </c>
       <c r="L19" t="s">
         <v>28</v>
+      </c>
+      <c r="O19">
+        <v>8.438342</v>
       </c>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B20" t="s">
-        <v>218</v>
+        <v>228</v>
       </c>
       <c r="C20" t="s">
-        <v>219</v>
+        <v>229</v>
       </c>
       <c r="D20" t="s">
-        <v>220</v>
+        <v>230</v>
       </c>
       <c r="E20" t="s">
         <v>27</v>
       </c>
       <c r="F20">
-        <v>9.0</v>
+        <v>1.875</v>
       </c>
       <c r="G20" s="2">
-        <v>45860.0</v>
+        <v>43291.0</v>
       </c>
       <c r="H20" s="2">
-        <v>46865.0</v>
+        <v>46944.0</v>
       </c>
       <c r="I20" s="2">
-        <v>46857.0</v>
+        <v>46938.0</v>
       </c>
       <c r="J20">
-        <v>8000</v>
+        <v>300000</v>
       </c>
       <c r="K20">
         <v>1000.0</v>
       </c>
       <c r="L20" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>6.983841</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B21" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="C21" t="s">
-        <v>225</v>
+        <v>232</v>
       </c>
       <c r="D21" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="E21" t="s">
         <v>27</v>
       </c>
       <c r="F21">
-        <v>9.0</v>
+        <v>2.0</v>
       </c>
       <c r="G21" s="2">
-        <v>45833.0</v>
+        <v>42930.0</v>
       </c>
       <c r="H21" s="2">
-        <v>46868.0</v>
+        <v>46582.0</v>
       </c>
       <c r="I21" s="2">
-        <v>46860.0</v>
+        <v>46576.0</v>
       </c>
       <c r="J21">
-        <v>5000</v>
+        <v>300000</v>
       </c>
       <c r="K21">
         <v>1000.0</v>
       </c>
       <c r="L21" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>9.000604</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
         <v>32</v>
       </c>
       <c r="B22" t="s">
+        <v>234</v>
+      </c>
+      <c r="C22" t="s">
+        <v>235</v>
+      </c>
+      <c r="D22" t="s">
         <v>236</v>
       </c>
-      <c r="C22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E22" t="s">
         <v>27</v>
       </c>
       <c r="F22">
-        <v>1.875</v>
+        <v>2.0</v>
       </c>
       <c r="G22" s="2">
-        <v>43291.0</v>
+        <v>43972.0</v>
       </c>
       <c r="H22" s="2">
-        <v>46944.0</v>
+        <v>47624.0</v>
       </c>
       <c r="I22" s="2">
-        <v>46938.0</v>
+        <v>47618.0</v>
       </c>
       <c r="J22">
         <v>300000</v>
       </c>
       <c r="K22">
         <v>1000.0</v>
       </c>
       <c r="L22" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>3.079989</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23" t="s">
-        <v>239</v>
+        <v>258</v>
       </c>
       <c r="C23" t="s">
-        <v>240</v>
+        <v>259</v>
       </c>
       <c r="D23" t="s">
-        <v>241</v>
+        <v>260</v>
       </c>
       <c r="E23" t="s">
         <v>27</v>
       </c>
       <c r="F23">
-        <v>2.0</v>
+        <v>7.0</v>
       </c>
       <c r="G23" s="2">
-        <v>42930.0</v>
+        <v>45457.0</v>
       </c>
       <c r="H23" s="2">
-        <v>46582.0</v>
+        <v>46552.0</v>
       </c>
       <c r="I23" s="2">
-        <v>46576.0</v>
+        <v>46542.0</v>
       </c>
       <c r="J23">
-        <v>300000</v>
+        <v>10000</v>
       </c>
       <c r="K23">
         <v>1000.0</v>
       </c>
       <c r="L23" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.84344</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>242</v>
+        <v>261</v>
       </c>
       <c r="C24" t="s">
-        <v>243</v>
+        <v>262</v>
       </c>
       <c r="D24" t="s">
-        <v>244</v>
+        <v>263</v>
       </c>
       <c r="E24" t="s">
         <v>27</v>
       </c>
       <c r="F24">
-        <v>2.0</v>
+        <v>11.5</v>
       </c>
       <c r="G24" s="2">
-        <v>43972.0</v>
+        <v>45853.0</v>
       </c>
       <c r="H24" s="2">
-        <v>47624.0</v>
+        <v>46583.0</v>
       </c>
       <c r="I24" s="2">
-        <v>47618.0</v>
+        <v>46575.0</v>
       </c>
       <c r="J24">
-        <v>300000</v>
+        <v>8000</v>
       </c>
       <c r="K24">
         <v>1000.0</v>
       </c>
       <c r="L24" t="s">
         <v>28</v>
       </c>
       <c r="O24">
-        <v>3.444555</v>
+        <v>8.194079</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B25" t="s">
+        <v>264</v>
+      </c>
+      <c r="C25" t="s">
+        <v>265</v>
+      </c>
+      <c r="D25" t="s">
         <v>266</v>
       </c>
-      <c r="C25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E25" t="s">
         <v>27</v>
       </c>
       <c r="F25">
-        <v>7.0</v>
+        <v>10.5</v>
       </c>
       <c r="G25" s="2">
-        <v>45457.0</v>
+        <v>46014.0</v>
       </c>
       <c r="H25" s="2">
-        <v>46552.0</v>
+        <v>46744.0</v>
       </c>
       <c r="I25" s="2">
-        <v>46542.0</v>
+        <v>46736.0</v>
       </c>
       <c r="J25">
-        <v>10000</v>
+        <v>4500</v>
       </c>
       <c r="K25">
         <v>1000.0</v>
       </c>
       <c r="L25" t="s">
         <v>28</v>
+      </c>
+      <c r="O25">
+        <v>10.797875</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
         <v>23</v>
       </c>
       <c r="B26" t="s">
+        <v>267</v>
+      </c>
+      <c r="C26" t="s">
+        <v>268</v>
+      </c>
+      <c r="D26" t="s">
         <v>269</v>
       </c>
-      <c r="C26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E26" t="s">
         <v>27</v>
       </c>
       <c r="F26">
-        <v>11.5</v>
+        <v>8.0</v>
       </c>
       <c r="G26" s="2">
-        <v>45853.0</v>
+        <v>45930.0</v>
       </c>
       <c r="H26" s="2">
-        <v>46583.0</v>
+        <v>48852.0</v>
       </c>
       <c r="I26" s="2">
-        <v>46575.0</v>
+        <v>48848.0</v>
       </c>
       <c r="J26">
-        <v>8000</v>
+        <v>1064</v>
       </c>
       <c r="K26">
         <v>1000.0</v>
       </c>
       <c r="L26" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>8.564153</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B27" t="s">
+        <v>270</v>
+      </c>
+      <c r="C27" t="s">
+        <v>271</v>
+      </c>
+      <c r="D27" t="s">
         <v>272</v>
       </c>
-      <c r="C27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E27" t="s">
         <v>27</v>
       </c>
       <c r="F27">
-        <v>10.5</v>
+        <v>8.0</v>
       </c>
       <c r="G27" s="2">
-        <v>46014.0</v>
+        <v>45645.0</v>
       </c>
       <c r="H27" s="2">
-        <v>46744.0</v>
+        <v>46375.0</v>
       </c>
       <c r="I27" s="2">
-        <v>46736.0</v>
+        <v>46366.0</v>
       </c>
       <c r="J27">
-        <v>4500</v>
+        <v>550000</v>
       </c>
       <c r="K27">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L27" t="s">
         <v>28</v>
       </c>
       <c r="O27">
-        <v>13.455525</v>
+        <v>4.100138</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
         <v>23</v>
       </c>
       <c r="B28" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C28" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D28" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E28" t="s">
         <v>27</v>
       </c>
       <c r="F28">
-        <v>8.0</v>
+        <v>8.25</v>
       </c>
       <c r="G28" s="2">
-        <v>45930.0</v>
+        <v>46008.0</v>
       </c>
       <c r="H28" s="2">
-        <v>48852.0</v>
+        <v>49660.0</v>
       </c>
       <c r="I28" s="2">
-        <v>48848.0</v>
+        <v>49650.0</v>
       </c>
       <c r="J28">
-        <v>1064</v>
+        <v>8000</v>
       </c>
       <c r="K28">
         <v>1000.0</v>
       </c>
       <c r="L28" t="s">
         <v>28</v>
+      </c>
+      <c r="O28">
+        <v>7.599018</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B29" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C29" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D29" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E29" t="s">
         <v>27</v>
       </c>
       <c r="F29">
-        <v>8.0</v>
+        <v>8.767</v>
       </c>
       <c r="G29" s="2">
-        <v>45645.0</v>
+        <v>45392.0</v>
       </c>
       <c r="H29" s="2">
-        <v>46375.0</v>
+        <v>46670.0</v>
       </c>
       <c r="I29" s="2">
-        <v>46366.0</v>
+        <v>46664.0</v>
       </c>
       <c r="J29">
-        <v>500000</v>
+        <v>1500</v>
       </c>
       <c r="K29">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L29" t="s">
         <v>28</v>
       </c>
       <c r="O29">
-        <v>7.794948</v>
+        <v>6.152088</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
         <v>23</v>
       </c>
       <c r="B30" t="s">
+        <v>282</v>
+      </c>
+      <c r="C30" t="s">
+        <v>283</v>
+      </c>
+      <c r="D30" t="s">
         <v>284</v>
       </c>
-      <c r="C30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E30" t="s">
         <v>27</v>
       </c>
       <c r="F30">
-        <v>8.25</v>
+        <v>8.765</v>
       </c>
       <c r="G30" s="2">
-        <v>46008.0</v>
+        <v>45757.0</v>
       </c>
       <c r="H30" s="2">
-        <v>49660.0</v>
+        <v>47036.0</v>
       </c>
       <c r="I30" s="2">
-        <v>49650.0</v>
+        <v>47028.0</v>
       </c>
       <c r="J30">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K30">
         <v>1000.0</v>
       </c>
       <c r="L30" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>7.519669</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
         <v>23</v>
       </c>
       <c r="B31" t="s">
+        <v>285</v>
+      </c>
+      <c r="C31" t="s">
+        <v>286</v>
+      </c>
+      <c r="D31" t="s">
         <v>287</v>
       </c>
-      <c r="C31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E31" t="s">
         <v>27</v>
       </c>
       <c r="F31">
-        <v>8.725</v>
+        <v>8.749</v>
       </c>
       <c r="G31" s="2">
-        <v>45392.0</v>
+        <v>45726.0</v>
       </c>
       <c r="H31" s="2">
-        <v>46670.0</v>
+        <v>47128.0</v>
       </c>
       <c r="I31" s="2">
-        <v>46664.0</v>
+        <v>47120.0</v>
       </c>
       <c r="J31">
-        <v>1500</v>
+        <v>2150</v>
       </c>
       <c r="K31">
         <v>1000.0</v>
       </c>
       <c r="L31" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>6.362037</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
         <v>23</v>
       </c>
       <c r="B32" t="s">
-        <v>290</v>
+        <v>282</v>
       </c>
       <c r="C32" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="D32" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="E32" t="s">
         <v>27</v>
       </c>
       <c r="F32">
-        <v>8.658</v>
+        <v>8.758</v>
       </c>
       <c r="G32" s="2">
-        <v>45757.0</v>
+        <v>45971.0</v>
       </c>
       <c r="H32" s="2">
-        <v>47036.0</v>
+        <v>47248.0</v>
       </c>
       <c r="I32" s="2">
-        <v>47028.0</v>
+        <v>47240.0</v>
       </c>
       <c r="J32">
-        <v>3000</v>
+        <v>3315</v>
       </c>
       <c r="K32">
         <v>1000.0</v>
       </c>
       <c r="L32" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" t="s">
         <v>23</v>
       </c>
       <c r="B33" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="C33" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="D33" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="E33" t="s">
         <v>27</v>
       </c>
       <c r="F33">
-        <v>8.32</v>
+        <v>8.806</v>
       </c>
       <c r="G33" s="2">
-        <v>45726.0</v>
+        <v>46199.0</v>
       </c>
       <c r="H33" s="2">
-        <v>47128.0</v>
+        <v>47387.0</v>
       </c>
       <c r="I33" s="2">
-        <v>47120.0</v>
+        <v>47379.0</v>
       </c>
       <c r="J33">
-        <v>2150</v>
+        <v>3500</v>
       </c>
       <c r="K33">
         <v>1000.0</v>
       </c>
       <c r="L33" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" t="s">
-        <v>23</v>
+        <v>200</v>
       </c>
       <c r="B34" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="C34" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="D34" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E34" t="s">
         <v>27</v>
       </c>
       <c r="F34">
-        <v>8.758</v>
+        <v>9.069</v>
       </c>
       <c r="G34" s="2">
-        <v>45971.0</v>
+        <v>45533.0</v>
       </c>
       <c r="H34" s="2">
-        <v>47248.0</v>
+        <v>47359.0</v>
       </c>
       <c r="I34" s="2">
-        <v>47240.0</v>
+        <v>47352.0</v>
       </c>
       <c r="J34">
-        <v>3315</v>
+        <v>230150</v>
       </c>
       <c r="K34">
         <v>1000.0</v>
       </c>
       <c r="L34" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" t="s">
-        <v>205</v>
+        <v>181</v>
       </c>
       <c r="B35" t="s">
-        <v>298</v>
+        <v>308</v>
       </c>
       <c r="C35" t="s">
-        <v>299</v>
+        <v>309</v>
       </c>
       <c r="D35" t="s">
-        <v>300</v>
+        <v>310</v>
       </c>
       <c r="E35" t="s">
         <v>27</v>
       </c>
-      <c r="F35">
-[...1 lines deleted...]
-      </c>
       <c r="G35" s="2">
-        <v>45533.0</v>
+        <v>44258.0</v>
       </c>
       <c r="H35" s="2">
-        <v>47359.0</v>
+        <v>46815.0</v>
       </c>
       <c r="I35" s="2">
-        <v>47352.0</v>
+        <v>46811.0</v>
       </c>
       <c r="J35">
-        <v>230150</v>
+        <v>4900000</v>
       </c>
       <c r="K35">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L35" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B36" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C36" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D36" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="E36" t="s">
         <v>27</v>
       </c>
+      <c r="F36">
+        <v>0.1</v>
+      </c>
       <c r="G36" s="2">
-        <v>44258.0</v>
+        <v>43796.0</v>
       </c>
       <c r="H36" s="2">
-        <v>46815.0</v>
+        <v>46353.0</v>
       </c>
       <c r="I36" s="2">
-        <v>46811.0</v>
+        <v>46349.0</v>
       </c>
       <c r="J36">
-        <v>4900000</v>
+        <v>3450000</v>
       </c>
       <c r="K36">
         <v>100.0</v>
       </c>
       <c r="L36" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B37" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C37" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D37" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E37" t="s">
         <v>27</v>
       </c>
       <c r="F37">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="G37" s="2">
-        <v>43796.0</v>
+        <v>43705.0</v>
       </c>
       <c r="H37" s="2">
-        <v>46353.0</v>
+        <v>47358.0</v>
       </c>
       <c r="I37" s="2">
-        <v>46349.0</v>
+        <v>47352.0</v>
       </c>
       <c r="J37">
-        <v>3450000</v>
+        <v>4000000</v>
       </c>
       <c r="K37">
         <v>100.0</v>
       </c>
       <c r="L37" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B38" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C38" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D38" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="E38" t="s">
         <v>27</v>
       </c>
       <c r="F38">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="G38" s="2">
-        <v>43705.0</v>
+        <v>43873.0</v>
       </c>
       <c r="H38" s="2">
-        <v>47358.0</v>
+        <v>48256.0</v>
       </c>
       <c r="I38" s="2">
-        <v>47352.0</v>
+        <v>48250.0</v>
       </c>
       <c r="J38">
-        <v>4000000</v>
+        <v>2440000</v>
       </c>
       <c r="K38">
         <v>100.0</v>
       </c>
       <c r="L38" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B39" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C39" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="D39" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="E39" t="s">
         <v>27</v>
       </c>
       <c r="F39">
-        <v>0.3</v>
+        <v>1.1</v>
       </c>
       <c r="G39" s="2">
-        <v>43873.0</v>
+        <v>42851.0</v>
       </c>
       <c r="H39" s="2">
-        <v>48256.0</v>
+        <v>46503.0</v>
       </c>
       <c r="I39" s="2">
-        <v>48250.0</v>
+        <v>46497.0</v>
       </c>
       <c r="J39">
-        <v>2440000</v>
+        <v>3150000</v>
       </c>
       <c r="K39">
         <v>100.0</v>
       </c>
       <c r="L39" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B40" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C40" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D40" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E40" t="s">
         <v>27</v>
       </c>
       <c r="F40">
-        <v>1.1</v>
+        <v>2.3</v>
       </c>
       <c r="G40" s="2">
-        <v>42851.0</v>
+        <v>44755.0</v>
       </c>
       <c r="H40" s="2">
-        <v>46503.0</v>
+        <v>46581.0</v>
       </c>
       <c r="I40" s="2">
-        <v>46497.0</v>
+        <v>46575.0</v>
       </c>
       <c r="J40">
-        <v>3150000</v>
+        <v>12300000</v>
       </c>
       <c r="K40">
         <v>100.0</v>
       </c>
       <c r="L40" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B41" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C41" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D41" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E41" t="s">
         <v>27</v>
       </c>
       <c r="F41">
-        <v>2.3</v>
+        <v>2.4</v>
       </c>
       <c r="G41" s="2">
-        <v>44755.0</v>
+        <v>44727.0</v>
       </c>
       <c r="H41" s="2">
-        <v>46581.0</v>
+        <v>47467.0</v>
       </c>
       <c r="I41" s="2">
-        <v>46575.0</v>
+        <v>47463.0</v>
       </c>
       <c r="J41">
-        <v>12300000</v>
+        <v>10250000</v>
       </c>
       <c r="K41">
         <v>100.0</v>
       </c>
       <c r="L41" t="s">
         <v>28</v>
       </c>
       <c r="O41">
-        <v>2.720875</v>
+        <v>3.200622</v>
       </c>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B42" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C42" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="D42" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E42" t="s">
         <v>27</v>
       </c>
       <c r="F42">
-        <v>2.4</v>
+        <v>2.7</v>
       </c>
       <c r="G42" s="2">
-        <v>44727.0</v>
+        <v>45693.0</v>
       </c>
       <c r="H42" s="2">
-        <v>47467.0</v>
+        <v>46970.0</v>
       </c>
       <c r="I42" s="2">
-        <v>47463.0</v>
+        <v>46966.0</v>
       </c>
       <c r="J42">
-        <v>10250000</v>
+        <v>16200000</v>
       </c>
       <c r="K42">
         <v>100.0</v>
       </c>
       <c r="L42" t="s">
         <v>28</v>
       </c>
       <c r="O42">
-        <v>3.032597</v>
+        <v>3.050523</v>
       </c>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B43" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C43" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="D43" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E43" t="s">
         <v>27</v>
       </c>
       <c r="F43">
-        <v>2.7</v>
+        <v>3.9</v>
       </c>
       <c r="G43" s="2">
-        <v>45693.0</v>
+        <v>45140.0</v>
       </c>
       <c r="H43" s="2">
-        <v>46970.0</v>
+        <v>46236.0</v>
       </c>
       <c r="I43" s="2">
-        <v>46966.0</v>
+        <v>46231.0</v>
       </c>
       <c r="J43">
-        <v>15400000</v>
+        <v>11150000</v>
       </c>
       <c r="K43">
         <v>100.0</v>
       </c>
       <c r="L43" t="s">
         <v>28</v>
       </c>
-      <c r="O43">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" t="s">
-        <v>183</v>
+        <v>200</v>
       </c>
       <c r="B44" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C44" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="D44" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E44" t="s">
         <v>27</v>
       </c>
       <c r="F44">
-        <v>3.9</v>
+        <v>0.5</v>
       </c>
       <c r="G44" s="2">
-        <v>45140.0</v>
+        <v>44040.0</v>
       </c>
       <c r="H44" s="2">
-        <v>46236.0</v>
+        <v>54997.0</v>
       </c>
       <c r="I44" s="2">
-        <v>46231.0</v>
+        <v>54991.0</v>
       </c>
       <c r="J44">
-        <v>11150000</v>
+        <v>1750000</v>
       </c>
       <c r="K44">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L44" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.220219</v>
       </c>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B45" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C45" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="D45" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="E45" t="s">
         <v>27</v>
       </c>
       <c r="F45">
         <v>0.5</v>
       </c>
       <c r="G45" s="2">
-        <v>44040.0</v>
+        <v>43635.0</v>
       </c>
       <c r="H45" s="2">
-        <v>54997.0</v>
+        <v>47288.0</v>
       </c>
       <c r="I45" s="2">
-        <v>54991.0</v>
+        <v>47283.0</v>
       </c>
       <c r="J45">
-        <v>1750000</v>
+        <v>735000</v>
       </c>
       <c r="K45">
         <v>1000.0</v>
       </c>
       <c r="L45" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B46" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C46" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="D46" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="E46" t="s">
         <v>27</v>
       </c>
       <c r="F46">
-        <v>0.5</v>
+        <v>0.75</v>
       </c>
       <c r="G46" s="2">
-        <v>43635.0</v>
+        <v>43957.0</v>
       </c>
       <c r="H46" s="2">
-        <v>47288.0</v>
+        <v>47609.0</v>
       </c>
       <c r="I46" s="2">
-        <v>47283.0</v>
+        <v>47603.0</v>
       </c>
       <c r="J46">
-        <v>735000</v>
+        <v>1250000</v>
       </c>
       <c r="K46">
         <v>1000.0</v>
       </c>
       <c r="L46" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B47" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C47" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="D47" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="E47" t="s">
         <v>27</v>
       </c>
       <c r="F47">
         <v>0.75</v>
       </c>
       <c r="G47" s="2">
-        <v>43957.0</v>
+        <v>44392.0</v>
       </c>
       <c r="H47" s="2">
-        <v>47609.0</v>
+        <v>55349.0</v>
       </c>
       <c r="I47" s="2">
-        <v>47603.0</v>
+        <v>55345.0</v>
       </c>
       <c r="J47">
-        <v>1250000</v>
+        <v>750000</v>
       </c>
       <c r="K47">
         <v>1000.0</v>
       </c>
       <c r="L47" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B48" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C48" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D48" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="E48" t="s">
         <v>27</v>
       </c>
       <c r="F48">
-        <v>0.75</v>
+        <v>0.95</v>
       </c>
       <c r="G48" s="2">
-        <v>44392.0</v>
+        <v>42881.0</v>
       </c>
       <c r="H48" s="2">
-        <v>55349.0</v>
+        <v>46533.0</v>
       </c>
       <c r="I48" s="2">
-        <v>55345.0</v>
+        <v>46527.0</v>
       </c>
       <c r="J48">
         <v>750000</v>
       </c>
       <c r="K48">
         <v>1000.0</v>
       </c>
       <c r="L48" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B49" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C49" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="D49" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="E49" t="s">
         <v>27</v>
       </c>
       <c r="F49">
-        <v>0.95</v>
+        <v>1.625</v>
       </c>
       <c r="G49" s="2">
-        <v>42881.0</v>
+        <v>43635.0</v>
       </c>
       <c r="H49" s="2">
-        <v>46533.0</v>
+        <v>54593.0</v>
       </c>
       <c r="I49" s="2">
-        <v>46527.0</v>
+        <v>54589.0</v>
       </c>
       <c r="J49">
-        <v>750000</v>
+        <v>850000</v>
       </c>
       <c r="K49">
         <v>1000.0</v>
       </c>
       <c r="L49" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B50" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C50" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="D50" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E50" t="s">
         <v>27</v>
       </c>
       <c r="F50">
-        <v>1.625</v>
+        <v>2.1</v>
       </c>
       <c r="G50" s="2">
-        <v>43635.0</v>
+        <v>42881.0</v>
       </c>
       <c r="H50" s="2">
-        <v>54593.0</v>
+        <v>53838.0</v>
       </c>
       <c r="I50" s="2">
-        <v>54589.0</v>
+        <v>53833.0</v>
       </c>
       <c r="J50">
-        <v>850000</v>
+        <v>750000</v>
       </c>
       <c r="K50">
         <v>1000.0</v>
       </c>
       <c r="L50" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B51" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C51" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="D51" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="E51" t="s">
         <v>27</v>
       </c>
       <c r="F51">
-        <v>2.1</v>
+        <v>2.125</v>
       </c>
       <c r="G51" s="2">
-        <v>42881.0</v>
+        <v>41941.0</v>
       </c>
       <c r="H51" s="2">
-        <v>53838.0</v>
+        <v>46324.0</v>
       </c>
       <c r="I51" s="2">
-        <v>53833.0</v>
+        <v>46318.0</v>
       </c>
       <c r="J51">
-        <v>750000</v>
+        <v>1085000</v>
       </c>
       <c r="K51">
         <v>1000.0</v>
       </c>
       <c r="L51" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B52" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C52" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="D52" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="E52" t="s">
         <v>27</v>
       </c>
       <c r="F52">
         <v>2.125</v>
       </c>
       <c r="G52" s="2">
-        <v>41941.0</v>
+        <v>44713.0</v>
       </c>
       <c r="H52" s="2">
-        <v>46324.0</v>
+        <v>48366.0</v>
       </c>
       <c r="I52" s="2">
-        <v>46318.0</v>
+        <v>48360.0</v>
       </c>
       <c r="J52">
-        <v>1085000</v>
+        <v>1840000</v>
       </c>
       <c r="K52">
         <v>1000.0</v>
       </c>
       <c r="L52" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B53" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C53" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="D53" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="E53" t="s">
         <v>27</v>
       </c>
       <c r="F53">
         <v>2.125</v>
       </c>
       <c r="G53" s="2">
-        <v>44713.0</v>
+        <v>42299.0</v>
       </c>
       <c r="H53" s="2">
-        <v>48366.0</v>
+        <v>49604.0</v>
       </c>
       <c r="I53" s="2">
-        <v>48360.0</v>
+        <v>49598.0</v>
       </c>
       <c r="J53">
-        <v>1740000</v>
+        <v>1310000</v>
       </c>
       <c r="K53">
         <v>1000.0</v>
       </c>
       <c r="L53" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B54" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C54" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="D54" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="E54" t="s">
         <v>27</v>
       </c>
       <c r="F54">
-        <v>2.125</v>
+        <v>2.875</v>
       </c>
       <c r="G54" s="2">
-        <v>42299.0</v>
+        <v>45685.0</v>
       </c>
       <c r="H54" s="2">
-        <v>49604.0</v>
+        <v>47511.0</v>
       </c>
       <c r="I54" s="2">
-        <v>49598.0</v>
+        <v>47508.0</v>
       </c>
       <c r="J54">
-        <v>1310000</v>
+        <v>1625000</v>
       </c>
       <c r="K54">
         <v>1000.0</v>
       </c>
       <c r="L54" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B55" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C55" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="D55" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="E55" t="s">
         <v>27</v>
       </c>
       <c r="F55">
-        <v>2.875</v>
+        <v>3.0</v>
       </c>
       <c r="G55" s="2">
-        <v>45685.0</v>
+        <v>46044.0</v>
       </c>
       <c r="H55" s="2">
-        <v>47511.0</v>
+        <v>47870.0</v>
       </c>
       <c r="I55" s="2">
-        <v>47508.0</v>
+        <v>47864.0</v>
       </c>
       <c r="J55">
-        <v>1625000</v>
+        <v>1430000</v>
       </c>
       <c r="K55">
         <v>1000.0</v>
       </c>
       <c r="L55" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B56" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C56" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D56" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="E56" t="s">
         <v>27</v>
       </c>
       <c r="F56">
-        <v>3.0</v>
+        <v>3.5</v>
       </c>
       <c r="G56" s="2">
-        <v>46044.0</v>
+        <v>45476.0</v>
       </c>
       <c r="H56" s="2">
-        <v>47870.0</v>
+        <v>48032.0</v>
       </c>
       <c r="I56" s="2">
-        <v>47864.0</v>
+        <v>48029.0</v>
       </c>
       <c r="J56">
-        <v>1430000</v>
+        <v>1540000</v>
       </c>
       <c r="K56">
         <v>1000.0</v>
       </c>
       <c r="L56" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B57" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C57" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="D57" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E57" t="s">
         <v>27</v>
       </c>
       <c r="F57">
         <v>3.5</v>
       </c>
       <c r="G57" s="2">
-        <v>45476.0</v>
+        <v>45335.0</v>
       </c>
       <c r="H57" s="2">
-        <v>48032.0</v>
+        <v>48988.0</v>
       </c>
       <c r="I57" s="2">
-        <v>48029.0</v>
+        <v>48982.0</v>
       </c>
       <c r="J57">
-        <v>1540000</v>
+        <v>2380000</v>
       </c>
       <c r="K57">
         <v>1000.0</v>
       </c>
       <c r="L57" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B58" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C58" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="D58" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="E58" t="s">
         <v>27</v>
       </c>
       <c r="F58">
-        <v>3.5</v>
+        <v>3.625</v>
       </c>
       <c r="G58" s="2">
-        <v>45335.0</v>
+        <v>45910.0</v>
       </c>
       <c r="H58" s="2">
-        <v>48988.0</v>
+        <v>49744.0</v>
       </c>
       <c r="I58" s="2">
-        <v>48982.0</v>
+        <v>49738.0</v>
       </c>
       <c r="J58">
-        <v>2380000</v>
+        <v>1125000</v>
       </c>
       <c r="K58">
         <v>1000.0</v>
       </c>
       <c r="L58" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B59" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C59" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="D59" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="E59" t="s">
         <v>27</v>
       </c>
       <c r="F59">
         <v>3.625</v>
       </c>
       <c r="G59" s="2">
-        <v>45910.0</v>
+        <v>45685.0</v>
       </c>
       <c r="H59" s="2">
-        <v>49744.0</v>
+        <v>51163.0</v>
       </c>
       <c r="I59" s="2">
-        <v>49738.0</v>
+        <v>51159.0</v>
       </c>
       <c r="J59">
-        <v>1035000</v>
+        <v>1000000</v>
       </c>
       <c r="K59">
         <v>1000.0</v>
       </c>
       <c r="L59" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B60" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C60" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D60" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="E60" t="s">
         <v>27</v>
       </c>
       <c r="F60">
-        <v>3.625</v>
+        <v>3.875</v>
       </c>
       <c r="G60" s="2">
-        <v>45685.0</v>
+        <v>45091.0</v>
       </c>
       <c r="H60" s="2">
-        <v>51163.0</v>
+        <v>48744.0</v>
       </c>
       <c r="I60" s="2">
-        <v>51159.0</v>
+        <v>48738.0</v>
       </c>
       <c r="J60">
-        <v>1000000</v>
+        <v>1405000</v>
       </c>
       <c r="K60">
         <v>1000.0</v>
       </c>
       <c r="L60" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B61" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C61" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="D61" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="E61" t="s">
         <v>27</v>
       </c>
       <c r="F61">
-        <v>3.875</v>
+        <v>4.125</v>
       </c>
       <c r="G61" s="2">
-        <v>45091.0</v>
+        <v>44859.0</v>
       </c>
       <c r="H61" s="2">
-        <v>48744.0</v>
+        <v>46868.0</v>
       </c>
       <c r="I61" s="2">
-        <v>48738.0</v>
+        <v>46863.0</v>
       </c>
       <c r="J61">
-        <v>1340000</v>
+        <v>1180000</v>
       </c>
       <c r="K61">
         <v>1000.0</v>
       </c>
       <c r="L61" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B62" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C62" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="D62" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E62" t="s">
         <v>27</v>
       </c>
       <c r="F62">
         <v>4.125</v>
       </c>
       <c r="G62" s="2">
-        <v>44859.0</v>
+        <v>46044.0</v>
       </c>
       <c r="H62" s="2">
-        <v>46868.0</v>
+        <v>51523.0</v>
       </c>
       <c r="I62" s="2">
-        <v>46863.0</v>
+        <v>51517.0</v>
       </c>
       <c r="J62">
-        <v>1180000</v>
+        <v>750000</v>
       </c>
       <c r="K62">
         <v>1000.0</v>
       </c>
       <c r="L62" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B63" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C63" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="D63" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E63" t="s">
         <v>27</v>
       </c>
       <c r="F63">
-        <v>4.125</v>
+        <v>4.25</v>
       </c>
       <c r="G63" s="2">
-        <v>46044.0</v>
+        <v>45910.0</v>
       </c>
       <c r="H63" s="2">
-        <v>51523.0</v>
+        <v>53215.0</v>
       </c>
       <c r="I63" s="2">
-        <v>51517.0</v>
+        <v>53210.0</v>
       </c>
       <c r="J63">
         <v>750000</v>
       </c>
       <c r="K63">
         <v>1000.0</v>
       </c>
       <c r="L63" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" t="s">
-        <v>205</v>
+        <v>181</v>
       </c>
       <c r="B64" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C64" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="D64" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E64" t="s">
         <v>27</v>
       </c>
       <c r="F64">
-        <v>4.25</v>
+        <v>1.2</v>
       </c>
       <c r="G64" s="2">
-        <v>45910.0</v>
+        <v>43223.0</v>
       </c>
       <c r="H64" s="2">
-        <v>53215.0</v>
+        <v>46876.0</v>
       </c>
       <c r="I64" s="2">
-        <v>53210.0</v>
+        <v>46870.0</v>
       </c>
       <c r="J64">
-        <v>750000</v>
+        <v>680000</v>
       </c>
       <c r="K64">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L64" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" t="s">
-        <v>183</v>
+        <v>23</v>
       </c>
       <c r="B65" t="s">
-        <v>397</v>
+        <v>410</v>
       </c>
       <c r="C65" t="s">
-        <v>398</v>
+        <v>411</v>
       </c>
       <c r="D65" t="s">
-        <v>399</v>
+        <v>412</v>
       </c>
       <c r="E65" t="s">
         <v>27</v>
       </c>
       <c r="F65">
-        <v>1.2</v>
+        <v>8.5</v>
       </c>
       <c r="G65" s="2">
-        <v>43223.0</v>
+        <v>45995.0</v>
       </c>
       <c r="H65" s="2">
-        <v>46876.0</v>
+        <v>46725.0</v>
       </c>
       <c r="I65" s="2">
-        <v>46870.0</v>
+        <v>46717.0</v>
       </c>
       <c r="J65">
-        <v>680000</v>
+        <v>50000</v>
       </c>
       <c r="K65">
         <v>100.0</v>
       </c>
       <c r="L65" t="s">
         <v>28</v>
       </c>
+      <c r="O65">
+        <v>5.758336</v>
+      </c>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B66" t="s">
+        <v>416</v>
+      </c>
+      <c r="C66" t="s">
+        <v>417</v>
+      </c>
+      <c r="D66" t="s">
         <v>418</v>
       </c>
-      <c r="C66" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E66" t="s">
         <v>27</v>
       </c>
       <c r="F66">
-        <v>8.5</v>
+        <v>4.75</v>
       </c>
       <c r="G66" s="2">
-        <v>45995.0</v>
+        <v>46161.0</v>
       </c>
       <c r="H66" s="2">
-        <v>46725.0</v>
+        <v>47987.0</v>
       </c>
       <c r="I66" s="2">
-        <v>46717.0</v>
+        <v>47960.0</v>
       </c>
       <c r="J66">
-        <v>50000</v>
+        <v>350000</v>
       </c>
       <c r="K66">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L66" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>6.001918</v>
       </c>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B67" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
       <c r="C67" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
       <c r="D67" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="E67" t="s">
         <v>27</v>
       </c>
       <c r="F67">
-        <v>4.75</v>
+        <v>12.0</v>
       </c>
       <c r="G67" s="2">
-        <v>46161.0</v>
+        <v>45751.0</v>
       </c>
       <c r="H67" s="2">
-        <v>47987.0</v>
+        <v>46477.0</v>
       </c>
       <c r="I67" s="2">
-        <v>47960.0</v>
+        <v>46465.0</v>
       </c>
       <c r="J67">
-        <v>350000</v>
+        <v>3300</v>
       </c>
       <c r="K67">
         <v>1000.0</v>
       </c>
       <c r="L67" t="s">
         <v>28</v>
       </c>
       <c r="O67">
-        <v>4.552764</v>
+        <v>9.592807</v>
       </c>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" t="s">
         <v>23</v>
       </c>
       <c r="B68" t="s">
+        <v>425</v>
+      </c>
+      <c r="C68" t="s">
+        <v>426</v>
+      </c>
+      <c r="D68" t="s">
         <v>427</v>
       </c>
-      <c r="C68" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E68" t="s">
         <v>27</v>
       </c>
       <c r="F68">
-        <v>12.0</v>
+        <v>8.0</v>
       </c>
       <c r="G68" s="2">
-        <v>45751.0</v>
+        <v>45950.0</v>
       </c>
       <c r="H68" s="2">
-        <v>46477.0</v>
+        <v>46863.0</v>
       </c>
       <c r="I68" s="2">
-        <v>46465.0</v>
+        <v>46855.0</v>
       </c>
       <c r="J68">
-        <v>3300</v>
+        <v>8000</v>
       </c>
       <c r="K68">
         <v>1000.0</v>
       </c>
       <c r="L68" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>8.055862</v>
       </c>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" t="s">
         <v>23</v>
       </c>
       <c r="B69" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
       <c r="C69" t="s">
-        <v>434</v>
+        <v>429</v>
       </c>
       <c r="D69" t="s">
-        <v>435</v>
+        <v>430</v>
       </c>
       <c r="E69" t="s">
         <v>27</v>
       </c>
       <c r="F69">
-        <v>8.0</v>
+        <v>8.5</v>
       </c>
       <c r="G69" s="2">
-        <v>45950.0</v>
+        <v>45995.0</v>
       </c>
       <c r="H69" s="2">
-        <v>46863.0</v>
+        <v>47091.0</v>
       </c>
       <c r="I69" s="2">
-        <v>46855.0</v>
+        <v>47081.0</v>
       </c>
       <c r="J69">
-        <v>6922</v>
+        <v>3168</v>
       </c>
       <c r="K69">
         <v>1000.0</v>
       </c>
       <c r="L69" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" t="s">
         <v>23</v>
       </c>
       <c r="B70" t="s">
+        <v>434</v>
+      </c>
+      <c r="C70" t="s">
+        <v>435</v>
+      </c>
+      <c r="D70" t="s">
         <v>436</v>
       </c>
-      <c r="C70" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E70" t="s">
         <v>27</v>
       </c>
       <c r="F70">
-        <v>8.5</v>
+        <v>9.0</v>
       </c>
       <c r="G70" s="2">
-        <v>45995.0</v>
+        <v>45944.0</v>
       </c>
       <c r="H70" s="2">
-        <v>47091.0</v>
+        <v>46857.0</v>
       </c>
       <c r="I70" s="2">
-        <v>47081.0</v>
+        <v>46849.0</v>
       </c>
       <c r="J70">
-        <v>3168</v>
+        <v>5500</v>
       </c>
       <c r="K70">
         <v>1000.0</v>
       </c>
       <c r="L70" t="s">
         <v>28</v>
+      </c>
+      <c r="O70">
+        <v>9.961975</v>
       </c>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" t="s">
         <v>23</v>
       </c>
       <c r="B71" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="C71" t="s">
-        <v>443</v>
+        <v>438</v>
       </c>
       <c r="D71" t="s">
-        <v>444</v>
+        <v>439</v>
       </c>
       <c r="E71" t="s">
         <v>27</v>
       </c>
       <c r="F71">
-        <v>9.0</v>
+        <v>10.0</v>
       </c>
       <c r="G71" s="2">
-        <v>45944.0</v>
+        <v>45726.0</v>
       </c>
       <c r="H71" s="2">
-        <v>46857.0</v>
+        <v>46822.0</v>
       </c>
       <c r="I71" s="2">
-        <v>46849.0</v>
+        <v>46814.0</v>
       </c>
       <c r="J71">
-        <v>5500</v>
+        <v>7916</v>
       </c>
       <c r="K71">
         <v>1000.0</v>
       </c>
       <c r="L71" t="s">
         <v>28</v>
       </c>
       <c r="O71">
-        <v>8.700654</v>
+        <v>9.625874</v>
       </c>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" t="s">
         <v>23</v>
       </c>
       <c r="B72" t="s">
-        <v>445</v>
+        <v>452</v>
       </c>
       <c r="C72" t="s">
-        <v>446</v>
+        <v>453</v>
       </c>
       <c r="D72" t="s">
-        <v>447</v>
+        <v>454</v>
       </c>
       <c r="E72" t="s">
         <v>27</v>
       </c>
       <c r="F72">
-        <v>10.0</v>
+        <v>9.0</v>
       </c>
       <c r="G72" s="2">
-        <v>45726.0</v>
+        <v>46206.0</v>
       </c>
       <c r="H72" s="2">
-        <v>46822.0</v>
+        <v>47121.0</v>
       </c>
       <c r="I72" s="2">
-        <v>46814.0</v>
+        <v>47109.0</v>
       </c>
       <c r="J72">
-        <v>7916</v>
+        <v>12000</v>
       </c>
       <c r="K72">
         <v>1000.0</v>
       </c>
       <c r="L72" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>9.647234</v>
       </c>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" t="s">
         <v>23</v>
       </c>
       <c r="B73" t="s">
+        <v>455</v>
+      </c>
+      <c r="C73" t="s">
+        <v>456</v>
+      </c>
+      <c r="D73" t="s">
         <v>457</v>
-      </c>
-[...4 lines deleted...]
-        <v>459</v>
       </c>
       <c r="E73" t="s">
         <v>27</v>
       </c>
       <c r="F73">
         <v>8.0</v>
       </c>
       <c r="G73" s="2">
         <v>45708.0</v>
       </c>
       <c r="H73" s="2">
         <v>46619.0</v>
       </c>
       <c r="I73" s="2">
         <v>46612.0</v>
       </c>
       <c r="J73">
         <v>8000</v>
       </c>
       <c r="K73">
         <v>1000.0</v>
       </c>
       <c r="L73" t="s">
         <v>28</v>
       </c>
       <c r="O73">
-        <v>6.683459</v>
+        <v>6.522474</v>
       </c>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" t="s">
         <v>23</v>
       </c>
       <c r="B74" t="s">
+        <v>458</v>
+      </c>
+      <c r="C74" t="s">
+        <v>459</v>
+      </c>
+      <c r="D74" t="s">
         <v>460</v>
-      </c>
-[...4 lines deleted...]
-        <v>462</v>
       </c>
       <c r="E74" t="s">
         <v>27</v>
       </c>
       <c r="F74">
         <v>8.5</v>
       </c>
       <c r="G74" s="2">
         <v>45966.0</v>
       </c>
       <c r="H74" s="2">
         <v>46696.0</v>
       </c>
       <c r="I74" s="2">
         <v>46688.0</v>
       </c>
       <c r="J74">
         <v>8000</v>
       </c>
       <c r="K74">
         <v>1000.0</v>
       </c>
       <c r="L74" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" t="s">
         <v>23</v>
       </c>
       <c r="B75" t="s">
+        <v>461</v>
+      </c>
+      <c r="C75" t="s">
+        <v>462</v>
+      </c>
+      <c r="D75" t="s">
         <v>463</v>
-      </c>
-[...4 lines deleted...]
-        <v>465</v>
       </c>
       <c r="E75" t="s">
         <v>27</v>
       </c>
       <c r="F75">
         <v>8.5</v>
       </c>
       <c r="G75" s="2">
         <v>45888.0</v>
       </c>
       <c r="H75" s="2">
         <v>46802.0</v>
       </c>
       <c r="I75" s="2">
         <v>46794.0</v>
       </c>
       <c r="J75">
         <v>25000</v>
       </c>
       <c r="K75">
         <v>1000.0</v>
       </c>
       <c r="L75" t="s">
         <v>28</v>
       </c>
       <c r="O75">
-        <v>8.148144</v>
+        <v>8.119666</v>
       </c>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" t="s">
         <v>23</v>
       </c>
       <c r="B76" t="s">
+        <v>464</v>
+      </c>
+      <c r="C76" t="s">
+        <v>465</v>
+      </c>
+      <c r="D76" t="s">
         <v>466</v>
-      </c>
-[...4 lines deleted...]
-        <v>468</v>
       </c>
       <c r="E76" t="s">
         <v>27</v>
       </c>
       <c r="F76">
         <v>12.0</v>
       </c>
       <c r="G76" s="2">
         <v>44760.0</v>
       </c>
       <c r="H76" s="2">
         <v>47317.0</v>
       </c>
       <c r="I76" s="2">
         <v>47311.0</v>
       </c>
       <c r="J76">
         <v>1351</v>
       </c>
       <c r="K76">
         <v>1000.0</v>
       </c>
       <c r="L76" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" t="s">
         <v>23</v>
       </c>
       <c r="B77" t="s">
+        <v>467</v>
+      </c>
+      <c r="C77" t="s">
+        <v>468</v>
+      </c>
+      <c r="D77" t="s">
         <v>469</v>
-      </c>
-[...4 lines deleted...]
-        <v>471</v>
       </c>
       <c r="E77" t="s">
         <v>27</v>
       </c>
       <c r="F77">
         <v>8.0</v>
       </c>
       <c r="G77" s="2">
         <v>45806.0</v>
       </c>
       <c r="H77" s="2">
         <v>46720.0</v>
       </c>
       <c r="I77" s="2">
         <v>46710.0</v>
       </c>
       <c r="J77">
         <v>17314</v>
       </c>
       <c r="K77">
         <v>1000.0</v>
       </c>
       <c r="L77" t="s">
         <v>28</v>
       </c>
       <c r="O77">
-        <v>5.487237</v>
+        <v>7.189793</v>
       </c>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" t="s">
         <v>32</v>
       </c>
       <c r="B78" t="s">
+        <v>470</v>
+      </c>
+      <c r="C78" t="s">
+        <v>471</v>
+      </c>
+      <c r="D78" t="s">
         <v>472</v>
-      </c>
-[...4 lines deleted...]
-        <v>474</v>
       </c>
       <c r="E78" t="s">
         <v>27</v>
       </c>
       <c r="F78">
         <v>7.7</v>
       </c>
       <c r="G78" s="2">
         <v>45434.0</v>
       </c>
       <c r="H78" s="2">
         <v>49086.0</v>
       </c>
       <c r="I78" s="2">
         <v>49076.0</v>
       </c>
       <c r="J78">
         <v>25000</v>
       </c>
       <c r="K78">
         <v>1000.0</v>
       </c>
       <c r="L78" t="s">
         <v>28</v>
       </c>
       <c r="O78">
-        <v>6.886619</v>
+        <v>6.948475</v>
       </c>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" t="s">
         <v>32</v>
       </c>
       <c r="B79" t="s">
+        <v>473</v>
+      </c>
+      <c r="C79" t="s">
+        <v>474</v>
+      </c>
+      <c r="D79" t="s">
         <v>475</v>
-      </c>
-[...4 lines deleted...]
-        <v>477</v>
       </c>
       <c r="E79" t="s">
         <v>27</v>
       </c>
       <c r="F79">
         <v>10.75</v>
       </c>
       <c r="G79" s="2">
         <v>45099.0</v>
       </c>
       <c r="H79" s="2">
         <v>48752.0</v>
       </c>
       <c r="I79" s="2">
         <v>48744.0</v>
       </c>
       <c r="J79">
         <v>50000</v>
       </c>
       <c r="K79">
         <v>1000.0</v>
       </c>
       <c r="L79" t="s">
         <v>28</v>
       </c>
       <c r="O79">
-        <v>8.239271</v>
+        <v>8.201597</v>
       </c>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B80" t="s">
+        <v>476</v>
+      </c>
+      <c r="C80" t="s">
+        <v>477</v>
+      </c>
+      <c r="D80" t="s">
         <v>478</v>
-      </c>
-[...4 lines deleted...]
-        <v>480</v>
       </c>
       <c r="E80" t="s">
         <v>27</v>
       </c>
       <c r="F80">
         <v>6.777</v>
       </c>
       <c r="G80" s="2">
         <v>45404.0</v>
       </c>
       <c r="H80" s="2">
         <v>47595.0</v>
       </c>
       <c r="I80" s="2">
         <v>47588.0</v>
       </c>
       <c r="J80">
         <v>600000</v>
       </c>
       <c r="K80">
         <v>1000.0</v>
       </c>
       <c r="L80" t="s">
         <v>28</v>
       </c>
       <c r="O80">
-        <v>6.673458</v>
+        <v>6.675748</v>
       </c>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B81" t="s">
+        <v>479</v>
+      </c>
+      <c r="C81" t="s">
+        <v>480</v>
+      </c>
+      <c r="D81" t="s">
         <v>481</v>
       </c>
-      <c r="C81" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E81" t="s">
         <v>27</v>
       </c>
       <c r="F81">
-        <v>6.518</v>
+        <v>6.454</v>
       </c>
       <c r="G81" s="2">
         <v>45712.0</v>
       </c>
       <c r="H81" s="2">
         <v>47903.0</v>
       </c>
       <c r="I81" s="2">
         <v>47896.0</v>
       </c>
       <c r="J81">
         <v>375000</v>
       </c>
       <c r="K81">
         <v>1000.0</v>
       </c>
       <c r="L81" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" t="s">
         <v>23</v>
       </c>
       <c r="B82" t="s">
+        <v>482</v>
+      </c>
+      <c r="C82" t="s">
+        <v>483</v>
+      </c>
+      <c r="D82" t="s">
         <v>484</v>
-      </c>
-[...4 lines deleted...]
-        <v>486</v>
       </c>
       <c r="E82" t="s">
         <v>27</v>
       </c>
       <c r="F82">
         <v>11.5</v>
       </c>
       <c r="G82" s="2">
         <v>45625.0</v>
       </c>
       <c r="H82" s="2">
         <v>46355.0</v>
       </c>
       <c r="I82" s="2">
         <v>46346.0</v>
       </c>
       <c r="J82">
         <v>8000</v>
       </c>
       <c r="K82">
         <v>1000.0</v>
       </c>
       <c r="L82" t="s">
         <v>28</v>
       </c>
       <c r="O82">
-        <v>11.830608</v>
+        <v>10.777243</v>
       </c>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B83" t="s">
+        <v>485</v>
+      </c>
+      <c r="C83" t="s">
+        <v>486</v>
+      </c>
+      <c r="D83" t="s">
         <v>487</v>
       </c>
-      <c r="C83" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E83" t="s">
         <v>27</v>
       </c>
       <c r="F83">
-        <v>9.17</v>
+        <v>9.313</v>
       </c>
       <c r="G83" s="2">
         <v>45391.0</v>
       </c>
       <c r="H83" s="2">
         <v>46669.0</v>
       </c>
       <c r="I83" s="2">
         <v>46664.0</v>
       </c>
       <c r="J83">
         <v>75000</v>
       </c>
       <c r="K83">
         <v>1000.0</v>
       </c>
       <c r="L83" t="s">
         <v>28</v>
       </c>
       <c r="O83">
-        <v>8.22405</v>
+        <v>8.285855</v>
       </c>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" t="s">
         <v>32</v>
       </c>
       <c r="B84" t="s">
-        <v>513</v>
+        <v>508</v>
       </c>
       <c r="C84" t="s">
-        <v>514</v>
+        <v>509</v>
       </c>
       <c r="D84" t="s">
-        <v>515</v>
+        <v>510</v>
       </c>
       <c r="E84" t="s">
         <v>27</v>
       </c>
       <c r="F84">
         <v>8.5</v>
       </c>
       <c r="G84" s="2">
         <v>45541.0</v>
       </c>
       <c r="H84" s="2">
         <v>46301.0</v>
       </c>
       <c r="I84" s="2">
         <v>46293.0</v>
       </c>
       <c r="J84">
         <v>35000</v>
       </c>
       <c r="K84">
         <v>1000.0</v>
       </c>
       <c r="L84" t="s">
         <v>28</v>
       </c>
       <c r="O84">
-        <v>3.786283</v>
+        <v>0.631728</v>
       </c>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" t="s">
         <v>23</v>
       </c>
       <c r="B85" t="s">
-        <v>516</v>
+        <v>511</v>
       </c>
       <c r="C85" t="s">
-        <v>517</v>
+        <v>512</v>
       </c>
       <c r="D85" t="s">
-        <v>518</v>
+        <v>513</v>
       </c>
       <c r="E85" t="s">
         <v>27</v>
       </c>
       <c r="F85">
         <v>8.0</v>
       </c>
       <c r="G85" s="2">
         <v>46013.0</v>
       </c>
       <c r="H85" s="2">
         <v>46926.0</v>
       </c>
       <c r="I85" s="2">
         <v>46918.0</v>
       </c>
       <c r="J85">
-        <v>3800</v>
+        <v>4400</v>
       </c>
       <c r="K85">
         <v>1000.0</v>
       </c>
       <c r="L85" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" t="s">
         <v>23</v>
       </c>
       <c r="B86" t="s">
-        <v>519</v>
+        <v>514</v>
       </c>
       <c r="C86" t="s">
-        <v>520</v>
+        <v>515</v>
       </c>
       <c r="D86" t="s">
-        <v>521</v>
+        <v>516</v>
       </c>
       <c r="E86" t="s">
         <v>27</v>
       </c>
       <c r="F86">
         <v>8.5</v>
       </c>
       <c r="G86" s="2">
         <v>45924.0</v>
       </c>
       <c r="H86" s="2">
         <v>47020.0</v>
       </c>
       <c r="I86" s="2">
         <v>47011.0</v>
       </c>
       <c r="J86">
         <v>8000</v>
       </c>
       <c r="K86">
         <v>1000.0</v>
       </c>
       <c r="L86" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>7.571722</v>
       </c>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" t="s">
         <v>32</v>
       </c>
       <c r="B87" t="s">
-        <v>525</v>
+        <v>517</v>
       </c>
       <c r="C87" t="s">
-        <v>526</v>
+        <v>518</v>
       </c>
       <c r="D87" t="s">
-        <v>527</v>
+        <v>519</v>
       </c>
       <c r="E87" t="s">
         <v>27</v>
       </c>
       <c r="F87">
         <v>7.0</v>
       </c>
       <c r="G87" s="2">
         <v>45951.0</v>
       </c>
       <c r="H87" s="2">
         <v>49603.0</v>
       </c>
       <c r="I87" s="2">
         <v>49594.0</v>
       </c>
       <c r="J87">
-        <v>6858</v>
+        <v>10000</v>
       </c>
       <c r="K87">
         <v>1000.0</v>
       </c>
       <c r="L87" t="s">
         <v>28</v>
       </c>
       <c r="O87">
-        <v>6.855353</v>
+        <v>6.867387</v>
       </c>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" t="s">
         <v>32</v>
       </c>
       <c r="B88" t="s">
-        <v>528</v>
+        <v>520</v>
       </c>
       <c r="C88" t="s">
-        <v>529</v>
+        <v>521</v>
       </c>
       <c r="D88" t="s">
-        <v>530</v>
+        <v>522</v>
       </c>
       <c r="E88" t="s">
         <v>27</v>
       </c>
       <c r="F88">
         <v>2.826</v>
       </c>
       <c r="G88" s="2">
         <v>44742.0</v>
       </c>
       <c r="H88" s="2">
         <v>46568.0</v>
       </c>
       <c r="I88" s="2">
         <v>46561.0</v>
       </c>
       <c r="J88">
         <v>25000</v>
       </c>
       <c r="K88">
         <v>1000.0</v>
       </c>
       <c r="L88" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" t="s">
         <v>32</v>
       </c>
       <c r="B89" t="s">
-        <v>531</v>
+        <v>523</v>
       </c>
       <c r="C89" t="s">
-        <v>532</v>
+        <v>524</v>
       </c>
       <c r="D89" t="s">
-        <v>533</v>
+        <v>525</v>
       </c>
       <c r="E89" t="s">
         <v>27</v>
       </c>
       <c r="F89">
         <v>3.119</v>
       </c>
       <c r="G89" s="2">
         <v>45924.0</v>
       </c>
       <c r="H89" s="2">
         <v>47385.0</v>
       </c>
       <c r="I89" s="2">
         <v>47375.0</v>
       </c>
       <c r="J89">
         <v>25000</v>
       </c>
       <c r="K89">
         <v>1000.0</v>
       </c>
       <c r="L89" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" t="s">
         <v>23</v>
       </c>
       <c r="B90" t="s">
-        <v>534</v>
+        <v>526</v>
       </c>
       <c r="C90" t="s">
-        <v>535</v>
+        <v>527</v>
       </c>
       <c r="D90" t="s">
-        <v>536</v>
+        <v>528</v>
       </c>
       <c r="E90" t="s">
         <v>27</v>
       </c>
       <c r="F90">
         <v>9.0</v>
       </c>
       <c r="G90" s="2">
         <v>45807.0</v>
       </c>
       <c r="H90" s="2">
         <v>46842.0</v>
       </c>
       <c r="I90" s="2">
         <v>46834.0</v>
       </c>
       <c r="J90">
         <v>8000</v>
       </c>
       <c r="K90">
         <v>1000.0</v>
       </c>
       <c r="L90" t="s">
         <v>28</v>
       </c>
       <c r="O90">
-        <v>8.992869</v>
+        <v>7.705211</v>
       </c>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" t="s">
         <v>23</v>
       </c>
       <c r="B91" t="s">
-        <v>537</v>
+        <v>529</v>
       </c>
       <c r="C91" t="s">
-        <v>538</v>
+        <v>530</v>
       </c>
       <c r="D91" t="s">
-        <v>539</v>
+        <v>531</v>
       </c>
       <c r="E91" t="s">
         <v>27</v>
       </c>
       <c r="F91">
         <v>10.0</v>
       </c>
       <c r="G91" s="2">
         <v>45776.0</v>
       </c>
       <c r="H91" s="2">
         <v>46689.0</v>
       </c>
       <c r="I91" s="2">
         <v>46681.0</v>
       </c>
       <c r="J91">
         <v>3400</v>
       </c>
       <c r="K91">
         <v>1000.0</v>
       </c>
       <c r="L91" t="s">
         <v>28</v>
       </c>
       <c r="O91">
-        <v>9.434471</v>
+        <v>9.285084</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">