--- v3 (2026-07-27)
+++ v4 (2026-09-16)
@@ -18,51 +18,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Obligācijas" sheetId="1" r:id="rId4"/>
     <sheet name="TLN" sheetId="2" r:id="rId5"/>
     <sheet name="RIG" sheetId="3" r:id="rId6"/>
     <sheet name="VLN" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="535">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="537">
   <si>
     <t>Bond segment</t>
   </si>
   <si>
     <t>Nosaukums</t>
   </si>
   <si>
     <t>Kods</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Tirgus</t>
   </si>
   <si>
     <t>Kupona likme %</t>
   </si>
   <si>
     <t>Emitēts</t>
   </si>
   <si>
     <t>Dzēšanas datums</t>
   </si>
   <si>
@@ -131,59 +131,50 @@
   <si>
     <t>Panevezio stiklas 8.50% 3Y bond</t>
   </si>
   <si>
     <t>ABPS085029FA</t>
   </si>
   <si>
     <t>LT0000137432</t>
   </si>
   <si>
     <t>Korporatīvie parāda vērtspapīri</t>
   </si>
   <si>
     <t>Admiral Markets 8% subord. bond</t>
   </si>
   <si>
     <t>ADMB080027A</t>
   </si>
   <si>
     <t>EE3300111251</t>
   </si>
   <si>
     <t>TLN</t>
   </si>
   <si>
-    <t>Admirals Group 8.00% subord.bond</t>
-[...7 lines deleted...]
-  <si>
     <t>Atsin.energ.investicijos 8% 2.5Y</t>
   </si>
   <si>
     <t>AEIB080027A</t>
   </si>
   <si>
     <t>LT0000134439</t>
   </si>
   <si>
     <t>Atsin.energ.investicijos 8.5% 1Y</t>
   </si>
   <si>
     <t>AEIB085026A</t>
   </si>
   <si>
     <t>LT0000135840</t>
   </si>
   <si>
     <t>Atsin.energ.investicijos 9% 1Y</t>
   </si>
   <si>
     <t>AEIB090027B</t>
   </si>
   <si>
     <t>LT0000137804</t>
@@ -233,50 +224,59 @@
   <si>
     <t>AMBEFLOT27A</t>
   </si>
   <si>
     <t>LV0000870137</t>
   </si>
   <si>
     <t>Apollo Group 7% 5Y bond</t>
   </si>
   <si>
     <t>APOB070031A</t>
   </si>
   <si>
     <t>EE0000003499</t>
   </si>
   <si>
     <t>Arco Vara 8.8% 3Y bond</t>
   </si>
   <si>
     <t>ARCB088028A</t>
   </si>
   <si>
     <t>EE0000002244</t>
   </si>
   <si>
+    <t>Demus Development VII 8% 2Y bond</t>
+  </si>
+  <si>
+    <t>ARTIB080028FA</t>
+  </si>
+  <si>
+    <t>LT0000137523</t>
+  </si>
+  <si>
     <t>AST 0.5% 5.25Y green bond</t>
   </si>
   <si>
     <t>ASTB005027A</t>
   </si>
   <si>
     <t>LV0000802528</t>
   </si>
   <si>
     <t>Banga Ltd 7% 3Y bond</t>
   </si>
   <si>
     <t>BANGA070028FA</t>
   </si>
   <si>
     <t>LV0000104008</t>
   </si>
   <si>
     <t>Bigbank 6.5% subord. bond</t>
   </si>
   <si>
     <t>BIGB065034A</t>
   </si>
   <si>
     <t>EE3300004977</t>
@@ -302,50 +302,59 @@
   <si>
     <t>Bigbank 8.00% subord.bond</t>
   </si>
   <si>
     <t>BIGB080032A</t>
   </si>
   <si>
     <t>EE3300002690</t>
   </si>
   <si>
     <t>BIGB080033A</t>
   </si>
   <si>
     <t>EE3300003052</t>
   </si>
   <si>
     <t>Bigbank 8.00% subord. bond</t>
   </si>
   <si>
     <t>BIGB080033B</t>
   </si>
   <si>
     <t>EE3300003706</t>
   </si>
   <si>
+    <t>BOD Lenses 9.50% 2Y bond</t>
+  </si>
+  <si>
+    <t>BODL095028FA</t>
+  </si>
+  <si>
+    <t>LT0000138653</t>
+  </si>
+  <si>
     <t>BluOr Bank 7.00% 7Y bond</t>
   </si>
   <si>
     <t>BORA070029A</t>
   </si>
   <si>
     <t>LV0000802569</t>
   </si>
   <si>
     <t>BluOr Bank 10% 10Y bond</t>
   </si>
   <si>
     <t>BORA100034A</t>
   </si>
   <si>
     <t>LV0000804060</t>
   </si>
   <si>
     <t>Citadele banka 5% 10Y bond </t>
   </si>
   <si>
     <t>CBLB050031A</t>
   </si>
   <si>
     <t>LV0000880102</t>
@@ -428,66 +437,57 @@
   <si>
     <t>DAMBFLOT28FA</t>
   </si>
   <si>
     <t>LT0000134801</t>
   </si>
   <si>
     <t>DelfinGroup 9.50% 2Y bond</t>
   </si>
   <si>
     <t>DGRB095027A</t>
   </si>
   <si>
     <t>LV0000106649</t>
   </si>
   <si>
     <t>DelfinGroup 10% 4Y bond</t>
   </si>
   <si>
     <t>DGRB100028A</t>
   </si>
   <si>
     <t>LV0000803914</t>
   </si>
   <si>
-    <t>DelfinGroup 3Y bond</t>
-[...14 lines deleted...]
-    <t>LV0000870145</t>
+    <t>DelfinGroup 11.50% 5Y bond</t>
+  </si>
+  <si>
+    <t>DGRB115030FA</t>
+  </si>
+  <si>
+    <t>LV0000106631</t>
   </si>
   <si>
     <t>Vytis Reno Loans 28Y bond</t>
   </si>
   <si>
     <t>DNMFFLOT53A</t>
   </si>
   <si>
     <t>LT0000136418</t>
   </si>
   <si>
     <t>Latvenergo 0.5% 7Y green bond</t>
   </si>
   <si>
     <t>ELEK005028A</t>
   </si>
   <si>
     <t>LV0000802460</t>
   </si>
   <si>
     <t>Latvenergo 2.42% 5Y green bond</t>
   </si>
   <si>
     <t>ELEK024227A</t>
   </si>
@@ -566,509 +566,488 @@
   <si>
     <t>LT0000406530</t>
   </si>
   <si>
     <t>Eesti Energia 5.00% 3Y bond</t>
   </si>
   <si>
     <t>ESTE050028A</t>
   </si>
   <si>
     <t>EE0000001303</t>
   </si>
   <si>
     <t>Eternia Solar 10% 1Y bond</t>
   </si>
   <si>
     <t>ETERN100026FA</t>
   </si>
   <si>
     <t>LT0000136392</t>
   </si>
   <si>
     <t>Valsts parāda vērtspapīri</t>
   </si>
   <si>
-    <t>Estonian Gov. 2Y bond</t>
-[...7 lines deleted...]
-  <si>
     <t>Estonian Gov. 10Y bond</t>
   </si>
   <si>
     <t>ETGB035036A</t>
   </si>
   <si>
     <t>EE0000004109</t>
   </si>
   <si>
     <t>Everaus Kinnisvara 10.00% bond</t>
   </si>
   <si>
     <t>EVKB100028FA</t>
   </si>
   <si>
     <t>EE0000002558</t>
   </si>
   <si>
     <t>Everaus Kinnisvara 11.00% bond</t>
   </si>
   <si>
     <t>EVKB110028FA</t>
   </si>
   <si>
     <t>EE0000000875</t>
   </si>
   <si>
     <t>Consilium optimum 8.5% 3Y bond</t>
   </si>
   <si>
     <t>FASTL085029FA</t>
   </si>
   <si>
     <t>LT0000138075</t>
   </si>
   <si>
     <t>Mellenu Finance 11.25% 12Y bond</t>
   </si>
   <si>
     <t>FOUR112528FA</t>
   </si>
   <si>
     <t>XS1417876163</t>
   </si>
   <si>
+    <t>Grenardi Group 10% 3Y bond</t>
+  </si>
+  <si>
+    <t>GREG100027B</t>
+  </si>
+  <si>
+    <t>LV0000860195</t>
+  </si>
+  <si>
+    <t>Rigas udens 4% 5Y green bond</t>
+  </si>
+  <si>
+    <t>H2O040030A</t>
+  </si>
+  <si>
+    <t>LV0000104487</t>
+  </si>
+  <si>
+    <t>HISK 9% 2.8Y bond</t>
+  </si>
+  <si>
+    <t>HISK090028FA</t>
+  </si>
+  <si>
+    <t>LT0000134694</t>
+  </si>
+  <si>
+    <t>Holm Bank 9.50% subord. bond</t>
+  </si>
+  <si>
+    <t>HLMBK095034FA</t>
+  </si>
+  <si>
+    <t>EE3300004290</t>
+  </si>
+  <si>
+    <t>Hotrema 9% 2.8Y bond</t>
+  </si>
+  <si>
+    <t>HOTB090028FA</t>
+  </si>
+  <si>
+    <t>LT0000134553</t>
+  </si>
+  <si>
+    <t>Hepsor 9.5% 3Y bond</t>
+  </si>
+  <si>
+    <t>HPRB095028A</t>
+  </si>
+  <si>
+    <t>EE0000002749</t>
+  </si>
+  <si>
+    <t>HPRB095029A</t>
+  </si>
+  <si>
+    <t>EE0000005213</t>
+  </si>
+  <si>
+    <t>iCotton 3.5Y bond</t>
+  </si>
+  <si>
+    <t>ICOTNFLOT27FA</t>
+  </si>
+  <si>
+    <t>LV0000802783</t>
+  </si>
+  <si>
+    <t>INDEXO Banka 10% 10Y bond</t>
+  </si>
+  <si>
+    <t>IDXB100036A</t>
+  </si>
+  <si>
+    <t>LV0000111078</t>
+  </si>
+  <si>
+    <t>Ignitis grupe 1.875% 10Y green</t>
+  </si>
+  <si>
+    <t>IGNB0187528A</t>
+  </si>
+  <si>
+    <t>XS1853999313</t>
+  </si>
+  <si>
+    <t>Ignitis grupe 2% 10Y green bond</t>
+  </si>
+  <si>
+    <t>IGNB020027A</t>
+  </si>
+  <si>
+    <t>XS1646530565</t>
+  </si>
+  <si>
+    <t>Ignitis grupe 2% 10Y bond</t>
+  </si>
+  <si>
+    <t>IGNB020030A</t>
+  </si>
+  <si>
+    <t>XS2177349912</t>
+  </si>
+  <si>
+    <t>Inbank 5.5% subord. bond</t>
+  </si>
+  <si>
+    <t>INBB055031A</t>
+  </si>
+  <si>
+    <t>EE3300002302</t>
+  </si>
+  <si>
+    <t>Inbank 6.25% subord. Bond</t>
+  </si>
+  <si>
+    <t>INBB062535A</t>
+  </si>
+  <si>
+    <t>EE0000002442</t>
+  </si>
+  <si>
+    <t>Inbank 9.00% subord. bond</t>
+  </si>
+  <si>
+    <t>INBB090033A</t>
+  </si>
+  <si>
+    <t>EE3300003714</t>
+  </si>
+  <si>
+    <t>Invego Group 9.5% 4Y bond</t>
+  </si>
+  <si>
+    <t>INVG095030FA</t>
+  </si>
+  <si>
+    <t>EE0000003655</t>
+  </si>
+  <si>
+    <t>Invego Latvia 11.00% bond</t>
+  </si>
+  <si>
+    <t>INVLV110029FA</t>
+  </si>
+  <si>
+    <t>EE0000000933</t>
+  </si>
+  <si>
+    <t>IuteCredit Finance 5Y bond</t>
+  </si>
+  <si>
+    <t>IUTE110026A</t>
+  </si>
+  <si>
+    <t>XS2378483494</t>
+  </si>
+  <si>
+    <t>IuteCredit Finance 12% 5Y bond</t>
+  </si>
+  <si>
+    <t>IUTE120030A</t>
+  </si>
+  <si>
+    <t>XS3047514446</t>
+  </si>
+  <si>
+    <t>Kaita LV Living 10 2Y bond</t>
+  </si>
+  <si>
+    <t>KAILV100028FA</t>
+  </si>
+  <si>
+    <t>LT0000138240</t>
+  </si>
+  <si>
+    <t>Kaita Living 11.5 2Y bond</t>
+  </si>
+  <si>
+    <t>KAITA115027FA</t>
+  </si>
+  <si>
+    <t>LT0000134827</t>
+  </si>
+  <si>
+    <t>Kaita Development 10.5 2Y bond</t>
+  </si>
+  <si>
+    <t>KDLT105027FA</t>
+  </si>
+  <si>
+    <t>LT0000136376</t>
+  </si>
+  <si>
+    <t>KREDA 8% 8Y bond</t>
+  </si>
+  <si>
+    <t>KREDA080033FA</t>
+  </si>
+  <si>
+    <t>LT0000135519</t>
+  </si>
+  <si>
+    <t>Kvartalas 8% 2Y bond</t>
+  </si>
+  <si>
+    <t>KVRTB080026A</t>
+  </si>
+  <si>
+    <t>LT0000411167</t>
+  </si>
+  <si>
+    <t>LATRAPS 4Y bond</t>
+  </si>
+  <si>
+    <t>LATRA075028FA</t>
+  </si>
+  <si>
+    <t>LV0000805349</t>
+  </si>
+  <si>
+    <t>Liet. Centr. Kred. Un. 8.25% 10Y</t>
+  </si>
+  <si>
+    <t>LCKU082535FA</t>
+  </si>
+  <si>
+    <t>LT0000136228</t>
+  </si>
+  <si>
+    <t>Legal Balance 3Y bond</t>
+  </si>
+  <si>
+    <t>LEBAFLOAT27FA</t>
+  </si>
+  <si>
+    <t>LT0000409005</t>
+  </si>
+  <si>
+    <t>Legal Balance 2Y bond</t>
+  </si>
+  <si>
+    <t>LEBAFLOT27FB</t>
+  </si>
+  <si>
+    <t>LT0000136475</t>
+  </si>
+  <si>
+    <t>Legal Balance 3.5Y bond</t>
+  </si>
+  <si>
+    <t>LEBAFLOT28FA</t>
+  </si>
+  <si>
+    <t>LT0000134025</t>
+  </si>
+  <si>
+    <t>Legal Balance 4Y bond</t>
+  </si>
+  <si>
+    <t>LEBAFLOT29FA</t>
+  </si>
+  <si>
+    <t>LT0000133696</t>
+  </si>
+  <si>
+    <t>LEBAFLOT29FB</t>
+  </si>
+  <si>
+    <t>LT0000136103</t>
+  </si>
+  <si>
+    <t>Legal Balance 3.25Y bond</t>
+  </si>
+  <si>
+    <t>LEBAFLOT29FC</t>
+  </si>
+  <si>
+    <t>LT0000138000</t>
+  </si>
+  <si>
+    <t>LHV Group 6.00% subord. bond</t>
+  </si>
+  <si>
+    <t>LHVB060034A</t>
+  </si>
+  <si>
+    <t>EE3300004993</t>
+  </si>
+  <si>
+    <t>LHV Group 10.5% subord. bond</t>
+  </si>
+  <si>
+    <t>LHVB105033A</t>
+  </si>
+  <si>
+    <t>EE3300003573</t>
+  </si>
+  <si>
+    <t>L. J. LINEN 11% 3Y bond</t>
+  </si>
+  <si>
+    <t>LINEN110028FA</t>
+  </si>
+  <si>
+    <t>LV0000104875</t>
+  </si>
+  <si>
+    <t>Longo Group 10.00% 3Y bond</t>
+  </si>
+  <si>
+    <t>LNGB100027A</t>
+  </si>
+  <si>
+    <t>LV0000804987</t>
+  </si>
+  <si>
+    <t>Lithuanian Gov. 7Y Bond 67005</t>
+  </si>
+  <si>
+    <t>LTGB00028B</t>
+  </si>
+  <si>
+    <t>LT0000670051</t>
+  </si>
+  <si>
+    <t>Lithuanian Gov. 7Y Bond 67004</t>
+  </si>
+  <si>
+    <t>LTGB01026A</t>
+  </si>
+  <si>
+    <t>LT0000670044</t>
+  </si>
+  <si>
+    <t>Lithuanian Gov. 10Y Bond 61008</t>
+  </si>
+  <si>
+    <t>LTGB02029A</t>
+  </si>
+  <si>
+    <t>LT0000610081</t>
+  </si>
+  <si>
+    <t>Lithuanian Gov. 12Y Bond 61201</t>
+  </si>
+  <si>
+    <t>LTGB03032A</t>
+  </si>
+  <si>
+    <t>LT0000612012</t>
+  </si>
+  <si>
+    <t>Lithuanian Gov. 10Y Bond 61007</t>
+  </si>
+  <si>
+    <t>LTGB11027A</t>
+  </si>
+  <si>
+    <t>LT0000610073</t>
+  </si>
+  <si>
+    <t>Lithuanian Gov. 5Y Bond 65008</t>
+  </si>
+  <si>
+    <t>LTGB23027B</t>
+  </si>
+  <si>
+    <t>LT0000650087</t>
+  </si>
+  <si>
+    <t>Lithuanian Gov. 7Y Bond 67006</t>
+  </si>
+  <si>
+    <t>LTGB24029B</t>
+  </si>
+  <si>
+    <t>LT0000670069</t>
+  </si>
+  <si>
+    <t>Lithuanian Gov. 3Y Bond 13325</t>
+  </si>
+  <si>
+    <t>LTGB27028D</t>
+  </si>
+  <si>
+    <t>LT0000133258</t>
+  </si>
+  <si>
     <t>Baltic First North Foreign Bonds</t>
   </si>
   <si>
-    <t>GEVEKO bonds 25-2028</t>
-[...400 lines deleted...]
-  <si>
     <t>Lith. Gov. 30Y Euro-bond 00633</t>
   </si>
   <si>
     <t>LTGEB050050A</t>
   </si>
   <si>
     <t>XS2210006339</t>
   </si>
   <si>
     <t>Lith. Gov. 10Y Euro-bond 67786</t>
   </si>
   <si>
     <t>LTGEB05029A</t>
   </si>
   <si>
     <t>XS2013677864</t>
   </si>
   <si>
     <t>Lith. Gov. 10Y Euro-bond 03884</t>
   </si>
   <si>
     <t>LTGEB075030B</t>
   </si>
   <si>
     <t>XS2168038847</t>
@@ -1448,77 +1427,86 @@
   <si>
     <t>S3B080027FA</t>
   </si>
   <si>
     <t>LT0000133472</t>
   </si>
   <si>
     <t>Siauliu bankas 7,7% 10Y bond</t>
   </si>
   <si>
     <t>SABB077034A</t>
   </si>
   <si>
     <t>LT0000409013</t>
   </si>
   <si>
     <t>Siauliu bankas 10,75% bond</t>
   </si>
   <si>
     <t>SABB107533A</t>
   </si>
   <si>
     <t>LT0000407751</t>
   </si>
   <si>
+    <t>Saules BESS 3Y bond</t>
+  </si>
+  <si>
+    <t>SBESSFLOT29FA</t>
+  </si>
+  <si>
+    <t>LV0000112019</t>
+  </si>
+  <si>
     <t>SGL Bonds 2024-2030</t>
   </si>
   <si>
     <t>SGLBFLOT30FA</t>
   </si>
   <si>
     <t>NO0013183624</t>
   </si>
   <si>
-    <t>SGL Bonds 25-2031</t>
-[...7 lines deleted...]
-  <si>
     <t>Sun Investment Group 2Y bond</t>
   </si>
   <si>
     <t>SIGR115026FA</t>
   </si>
   <si>
     <t>LT0000409963</t>
   </si>
   <si>
+    <t>Skala Holding 8.5% 3Y bond</t>
+  </si>
+  <si>
+    <t>SKALH085029FA</t>
+  </si>
+  <si>
+    <t>EE0000005197</t>
+  </si>
+  <si>
     <t>SLR Bonds 2025-2027</t>
   </si>
   <si>
     <t>SLRBFLOT27FA</t>
   </si>
   <si>
     <t>NO0013177949</t>
   </si>
   <si>
     <t>Storent Europe 10% 2.5Y bond</t>
   </si>
   <si>
     <t>STOH100026A</t>
   </si>
   <si>
     <t>LV0000850345</t>
   </si>
   <si>
     <t>Storent Europe 10% 3.5Y bond</t>
   </si>
   <si>
     <t>STOH100028A</t>
   </si>
   <si>
     <t>LV0000103570</t>
@@ -1535,57 +1523,75 @@
   <si>
     <t>SUMC080029A</t>
   </si>
   <si>
     <t>EE0000001493</t>
   </si>
   <si>
     <t>Summus Capital 9,50% 3Y bond</t>
   </si>
   <si>
     <t>SUMC095027FA</t>
   </si>
   <si>
     <t>LV0000860187</t>
   </si>
   <si>
     <t>Sun Finance 3.5Y bond</t>
   </si>
   <si>
     <t>SUNB100028FA</t>
   </si>
   <si>
     <t>LV0000103307</t>
   </si>
   <si>
+    <t>Sun Finance 4.5Y bond</t>
+  </si>
+  <si>
+    <t>SUNB100029FA</t>
+  </si>
+  <si>
+    <t>LV0000106581</t>
+  </si>
+  <si>
     <t>Sun Finance 3Y bond</t>
   </si>
   <si>
     <t>SUNB110027FA</t>
   </si>
   <si>
     <t>LV0000803187</t>
+  </si>
+  <si>
+    <t>Tewox 8.0% 2.5Y bond</t>
+  </si>
+  <si>
+    <t>TWXB080029A</t>
+  </si>
+  <si>
+    <t>LT0000138281</t>
   </si>
   <si>
     <t>Tewox 8.5% 2Y bond</t>
   </si>
   <si>
     <t>TWXB085026A</t>
   </si>
   <si>
     <t>LT0000409567</t>
   </si>
   <si>
     <t>Victory Development Central 8.00</t>
   </si>
   <si>
     <t>TYZEN080028FA</t>
   </si>
   <si>
     <t>LT0000136400</t>
   </si>
   <si>
     <t>Urban Hub Investments 8.5% 3Y bo</t>
   </si>
   <si>
     <t>UHIB085028FA</t>
   </si>
@@ -1998,54 +2004,54 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W170"/>
+  <dimension ref="A1:W171"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I170" sqref="I170"/>
+      <selection activeCell="I171" sqref="I171"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -2114,6700 +2120,8970 @@
       </c>
       <c r="E2" t="s">
         <v>27</v>
       </c>
       <c r="F2">
         <v>9.8</v>
       </c>
       <c r="G2" s="2">
         <v>45593.0</v>
       </c>
       <c r="H2" s="2">
         <v>46323.0</v>
       </c>
       <c r="I2" s="2">
         <v>46315.0</v>
       </c>
       <c r="J2">
         <v>16000</v>
       </c>
       <c r="K2">
         <v>1000.0</v>
       </c>
       <c r="L2" t="s">
         <v>28</v>
       </c>
+      <c r="M2">
+        <v>1.361111</v>
+      </c>
+      <c r="N2">
+        <v>22.049999</v>
+      </c>
+      <c r="O2">
+        <v>-33.094801</v>
+      </c>
+      <c r="P2">
+        <v>100.0</v>
+      </c>
+      <c r="Q2">
+        <v>106.361111</v>
+      </c>
+      <c r="R2">
+        <v>98.638889</v>
+      </c>
+      <c r="S2">
+        <v>105.0</v>
+      </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>23</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" t="s">
         <v>30</v>
       </c>
       <c r="D3" t="s">
         <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>27</v>
       </c>
       <c r="F3">
         <v>8.5</v>
       </c>
       <c r="G3" s="2">
         <v>46136.0</v>
       </c>
       <c r="H3" s="2">
         <v>47232.0</v>
       </c>
       <c r="I3" s="2">
         <v>47224.0</v>
       </c>
       <c r="J3">
         <v>6160</v>
       </c>
       <c r="K3">
         <v>1000.0</v>
       </c>
       <c r="L3" t="s">
         <v>28</v>
       </c>
-      <c r="O3">
-        <v>7.082594</v>
+      <c r="M3">
+        <v>1.275</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" t="s">
         <v>34</v>
       </c>
       <c r="D4" t="s">
         <v>35</v>
       </c>
       <c r="E4" t="s">
         <v>36</v>
       </c>
       <c r="F4">
         <v>8.0</v>
       </c>
       <c r="G4" s="2">
         <v>43097.0</v>
       </c>
       <c r="H4" s="2">
         <v>46749.0</v>
       </c>
       <c r="I4" s="2">
         <v>46743.0</v>
       </c>
       <c r="J4">
-        <v>8476</v>
+        <v>6254</v>
       </c>
       <c r="K4">
         <v>100.0</v>
       </c>
       <c r="L4" t="s">
         <v>28</v>
       </c>
+      <c r="M4">
+        <v>1.777778</v>
+      </c>
+      <c r="N4">
+        <v>15.547444</v>
+      </c>
       <c r="O4">
-        <v>8.372961</v>
+        <v>4.569664</v>
+      </c>
+      <c r="P4">
+        <v>93.287778</v>
+      </c>
+      <c r="Q4">
+        <v>105.977778</v>
+      </c>
+      <c r="R4">
+        <v>91.51</v>
+      </c>
+      <c r="S4">
+        <v>104.2</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" t="s">
         <v>38</v>
       </c>
       <c r="D5" t="s">
         <v>39</v>
       </c>
       <c r="E5" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="F5">
         <v>8.0</v>
       </c>
       <c r="G5" s="2">
-        <v>44232.0</v>
+        <v>45821.0</v>
       </c>
       <c r="H5" s="2">
-        <v>47884.0</v>
+        <v>46734.0</v>
       </c>
       <c r="I5" s="2">
-        <v>47877.0</v>
+        <v>46722.0</v>
       </c>
       <c r="J5">
-        <v>27016</v>
+        <v>32690</v>
       </c>
       <c r="K5">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L5" t="s">
         <v>28</v>
       </c>
-      <c r="O5">
-        <v>8.034075</v>
+      <c r="M5">
+        <v>2.120219</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>40</v>
       </c>
       <c r="C6" t="s">
         <v>41</v>
       </c>
       <c r="D6" t="s">
         <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="F6">
-        <v>8.0</v>
+        <v>8.5</v>
       </c>
       <c r="G6" s="2">
-        <v>45821.0</v>
+        <v>45965.0</v>
       </c>
       <c r="H6" s="2">
-        <v>46734.0</v>
+        <v>46360.0</v>
       </c>
       <c r="I6" s="2">
-        <v>46722.0</v>
+        <v>46350.0</v>
       </c>
       <c r="J6">
-        <v>32690</v>
+        <v>24704</v>
       </c>
       <c r="K6">
         <v>1000.0</v>
       </c>
       <c r="L6" t="s">
         <v>28</v>
+      </c>
+      <c r="M6">
+        <v>3.164402</v>
+      </c>
+      <c r="O6">
+        <v>13.434194</v>
+      </c>
+      <c r="Q6">
+        <v>102.164402</v>
+      </c>
+      <c r="S6">
+        <v>99.0</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" t="s">
         <v>44</v>
       </c>
       <c r="D7" t="s">
         <v>45</v>
       </c>
       <c r="E7" t="s">
         <v>27</v>
       </c>
       <c r="F7">
-        <v>8.5</v>
+        <v>9.0</v>
       </c>
       <c r="G7" s="2">
-        <v>45965.0</v>
+        <v>46188.0</v>
       </c>
       <c r="H7" s="2">
-        <v>46360.0</v>
+        <v>46583.0</v>
       </c>
       <c r="I7" s="2">
-        <v>46350.0</v>
+        <v>46573.0</v>
       </c>
       <c r="J7">
-        <v>24704</v>
+        <v>2351</v>
       </c>
       <c r="K7">
         <v>1000.0</v>
       </c>
       <c r="L7" t="s">
         <v>28</v>
       </c>
-      <c r="O7">
-        <v>12.192315</v>
+      <c r="M7">
+        <v>2.336066</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" t="s">
         <v>47</v>
       </c>
       <c r="D8" t="s">
         <v>48</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
       <c r="F8">
         <v>9.0</v>
       </c>
       <c r="G8" s="2">
-        <v>46188.0</v>
+        <v>46185.0</v>
       </c>
       <c r="H8" s="2">
-        <v>46583.0</v>
+        <v>47281.0</v>
       </c>
       <c r="I8" s="2">
-        <v>46573.0</v>
+        <v>47273.0</v>
       </c>
       <c r="J8">
-        <v>2351</v>
+        <v>30000</v>
       </c>
       <c r="K8">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L8" t="s">
         <v>28</v>
+      </c>
+      <c r="M8">
+        <v>0.15</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9" t="s">
         <v>50</v>
       </c>
       <c r="D9" t="s">
         <v>51</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
       <c r="F9">
-        <v>9.0</v>
+        <v>6.0</v>
       </c>
       <c r="G9" s="2">
-        <v>46185.0</v>
+        <v>45792.0</v>
       </c>
       <c r="H9" s="2">
-        <v>47281.0</v>
+        <v>47618.0</v>
       </c>
       <c r="I9" s="2">
-        <v>47273.0</v>
+        <v>47598.0</v>
       </c>
       <c r="J9">
-        <v>30000</v>
+        <v>350000</v>
       </c>
       <c r="K9">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L9" t="s">
         <v>28</v>
+      </c>
+      <c r="M9">
+        <v>2.071233</v>
+      </c>
+      <c r="T9">
+        <v>104071.233</v>
+      </c>
+      <c r="U9">
+        <v>1</v>
+      </c>
+      <c r="V9">
+        <v>104.071233</v>
+      </c>
+      <c r="W9">
+        <v>102.0</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
         <v>32</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
         <v>54</v>
       </c>
       <c r="E10" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="F10">
-        <v>6.0</v>
+        <v>0.443</v>
       </c>
       <c r="G10" s="2">
-        <v>45792.0</v>
+        <v>44477.0</v>
       </c>
       <c r="H10" s="2">
-        <v>47618.0</v>
+        <v>46303.0</v>
       </c>
       <c r="I10" s="2">
-        <v>47598.0</v>
+        <v>46288.0</v>
       </c>
       <c r="J10">
-        <v>350000</v>
+        <v>20000</v>
       </c>
       <c r="K10">
         <v>1000.0</v>
       </c>
       <c r="L10" t="s">
         <v>28</v>
+      </c>
+      <c r="M10">
+        <v>0.418726</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
         <v>32</v>
       </c>
       <c r="B11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C11" t="s">
+        <v>57</v>
+      </c>
+      <c r="D11" t="s">
+        <v>58</v>
+      </c>
+      <c r="E11" t="s">
         <v>55</v>
       </c>
-      <c r="C11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F11">
-        <v>0.443</v>
+        <v>3.576</v>
       </c>
       <c r="G11" s="2">
-        <v>44477.0</v>
+        <v>45807.0</v>
       </c>
       <c r="H11" s="2">
-        <v>46303.0</v>
+        <v>47633.0</v>
       </c>
       <c r="I11" s="2">
-        <v>46288.0</v>
+        <v>47627.0</v>
       </c>
       <c r="J11">
-        <v>20000</v>
+        <v>70000</v>
       </c>
       <c r="K11">
         <v>1000.0</v>
       </c>
       <c r="L11" t="s">
         <v>28</v>
+      </c>
+      <c r="M11">
+        <v>1.087496</v>
+      </c>
+      <c r="N11">
+        <v>4.40867</v>
+      </c>
+      <c r="P11">
+        <v>98.287496</v>
+      </c>
+      <c r="R11">
+        <v>97.2</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
         <v>32</v>
       </c>
       <c r="B12" t="s">
         <v>59</v>
       </c>
       <c r="C12" t="s">
         <v>60</v>
       </c>
       <c r="D12" t="s">
         <v>61</v>
       </c>
       <c r="E12" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F12">
-        <v>3.576</v>
+        <v>9.803</v>
       </c>
       <c r="G12" s="2">
-        <v>45807.0</v>
+        <v>45037.0</v>
       </c>
       <c r="H12" s="2">
-        <v>47633.0</v>
+        <v>46477.0</v>
       </c>
       <c r="I12" s="2">
-        <v>47627.0</v>
+        <v>46465.0</v>
       </c>
       <c r="J12">
-        <v>70000</v>
+        <v>30000</v>
       </c>
       <c r="K12">
         <v>1000.0</v>
       </c>
       <c r="L12" t="s">
         <v>28</v>
+      </c>
+      <c r="M12">
+        <v>2.123983</v>
+      </c>
+      <c r="N12">
+        <v>425.791237</v>
+      </c>
+      <c r="O12">
+        <v>212.394698</v>
+      </c>
+      <c r="P12">
+        <v>25.125983</v>
+      </c>
+      <c r="Q12">
+        <v>45.123983</v>
+      </c>
+      <c r="R12">
+        <v>23.002</v>
+      </c>
+      <c r="S12">
+        <v>43.0</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" t="s">
         <v>63</v>
       </c>
       <c r="D13" t="s">
         <v>64</v>
       </c>
       <c r="E13" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="F13">
-        <v>9.803</v>
+        <v>7.0</v>
       </c>
       <c r="G13" s="2">
-        <v>45037.0</v>
+        <v>46101.0</v>
       </c>
       <c r="H13" s="2">
-        <v>46477.0</v>
+        <v>47927.0</v>
       </c>
       <c r="I13" s="2">
-        <v>46465.0</v>
+        <v>47920.0</v>
       </c>
       <c r="J13">
-        <v>30000</v>
+        <v>120000</v>
       </c>
       <c r="K13">
-        <v>1000.0</v>
+        <v>500.0</v>
       </c>
       <c r="L13" t="s">
         <v>28</v>
       </c>
+      <c r="M13">
+        <v>0.933333</v>
+      </c>
+      <c r="N13">
+        <v>8.419952</v>
+      </c>
       <c r="O13">
-        <v>186.583174</v>
+        <v>8.209939</v>
+      </c>
+      <c r="P13">
+        <v>95.653333</v>
+      </c>
+      <c r="Q13">
+        <v>96.413333</v>
+      </c>
+      <c r="R13">
+        <v>94.72</v>
+      </c>
+      <c r="S13">
+        <v>95.48</v>
+      </c>
+      <c r="T13">
+        <v>15906.199945</v>
+      </c>
+      <c r="U13">
+        <v>6</v>
+      </c>
+      <c r="V13">
+        <v>96.413333</v>
+      </c>
+      <c r="W13">
+        <v>95.48</v>
       </c>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
         <v>32</v>
       </c>
       <c r="B14" t="s">
         <v>65</v>
       </c>
       <c r="C14" t="s">
         <v>66</v>
       </c>
       <c r="D14" t="s">
         <v>67</v>
       </c>
       <c r="E14" t="s">
         <v>36</v>
       </c>
       <c r="F14">
-        <v>7.0</v>
+        <v>8.8</v>
       </c>
       <c r="G14" s="2">
-        <v>46101.0</v>
+        <v>45924.0</v>
       </c>
       <c r="H14" s="2">
-        <v>47927.0</v>
+        <v>47020.0</v>
       </c>
       <c r="I14" s="2">
-        <v>47920.0</v>
+        <v>47011.0</v>
       </c>
       <c r="J14">
-        <v>120000</v>
+        <v>150000</v>
       </c>
       <c r="K14">
-        <v>500.0</v>
+        <v>100.0</v>
       </c>
       <c r="L14" t="s">
         <v>28</v>
       </c>
+      <c r="M14">
+        <v>2.053333</v>
+      </c>
+      <c r="N14">
+        <v>8.799183</v>
+      </c>
       <c r="O14">
-        <v>7.418732</v>
+        <v>8.277469</v>
+      </c>
+      <c r="P14">
+        <v>102.053333</v>
+      </c>
+      <c r="Q14">
+        <v>103.013333</v>
+      </c>
+      <c r="R14">
+        <v>100.0</v>
+      </c>
+      <c r="S14">
+        <v>100.96</v>
+      </c>
+      <c r="T14">
+        <v>927.169997</v>
+      </c>
+      <c r="U14">
+        <v>3</v>
+      </c>
+      <c r="V14">
+        <v>103.013333</v>
+      </c>
+      <c r="W14">
+        <v>100.96</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B15" t="s">
         <v>68</v>
       </c>
       <c r="C15" t="s">
         <v>69</v>
       </c>
       <c r="D15" t="s">
         <v>70</v>
       </c>
       <c r="E15" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="F15">
-        <v>8.8</v>
+        <v>8.0</v>
       </c>
       <c r="G15" s="2">
-        <v>45924.0</v>
+        <v>46140.0</v>
       </c>
       <c r="H15" s="2">
-        <v>47020.0</v>
+        <v>46872.0</v>
       </c>
       <c r="I15" s="2">
-        <v>47011.0</v>
+        <v>46868.0</v>
       </c>
       <c r="J15">
-        <v>150000</v>
+        <v>7250</v>
       </c>
       <c r="K15">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L15" t="s">
         <v>28</v>
       </c>
-      <c r="O15">
-        <v>8.285935</v>
+      <c r="M15">
+        <v>1.117808</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
         <v>32</v>
       </c>
       <c r="B16" t="s">
         <v>71</v>
       </c>
       <c r="C16" t="s">
         <v>72</v>
       </c>
       <c r="D16" t="s">
         <v>73</v>
       </c>
       <c r="E16" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F16">
         <v>0.5</v>
       </c>
       <c r="G16" s="2">
         <v>44489.0</v>
       </c>
       <c r="H16" s="2">
         <v>46407.0</v>
       </c>
       <c r="I16" s="2">
         <v>46395.0</v>
       </c>
       <c r="J16">
         <v>100000</v>
       </c>
       <c r="K16">
         <v>1000.0</v>
       </c>
       <c r="L16" t="s">
         <v>28</v>
+      </c>
+      <c r="M16">
+        <v>0.330137</v>
+      </c>
+      <c r="N16">
+        <v>4.277245</v>
+      </c>
+      <c r="P16">
+        <v>99.080137</v>
+      </c>
+      <c r="R16">
+        <v>98.75</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17" t="s">
         <v>74</v>
       </c>
       <c r="C17" t="s">
         <v>75</v>
       </c>
       <c r="D17" t="s">
         <v>76</v>
       </c>
       <c r="E17" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F17">
         <v>7.0</v>
       </c>
       <c r="G17" s="2">
         <v>45785.0</v>
       </c>
       <c r="H17" s="2">
         <v>46881.0</v>
       </c>
       <c r="I17" s="2">
         <v>46875.0</v>
       </c>
       <c r="J17">
         <v>3000</v>
       </c>
       <c r="K17">
         <v>1000.0</v>
       </c>
       <c r="L17" t="s">
         <v>28</v>
+      </c>
+      <c r="M17">
+        <v>0.777778</v>
+      </c>
+      <c r="N17">
+        <v>7.323983</v>
+      </c>
+      <c r="P17">
+        <v>100.277778</v>
+      </c>
+      <c r="R17">
+        <v>99.5</v>
       </c>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
         <v>32</v>
       </c>
       <c r="B18" t="s">
         <v>77</v>
       </c>
       <c r="C18" t="s">
         <v>78</v>
       </c>
       <c r="D18" t="s">
         <v>79</v>
       </c>
       <c r="E18" t="s">
         <v>36</v>
       </c>
       <c r="F18">
         <v>6.5</v>
       </c>
       <c r="G18" s="2">
         <v>45588.0</v>
       </c>
       <c r="H18" s="2">
         <v>49240.0</v>
       </c>
       <c r="I18" s="2">
         <v>49233.0</v>
       </c>
       <c r="J18">
         <v>5000</v>
       </c>
       <c r="K18">
         <v>1000.0</v>
       </c>
       <c r="L18" t="s">
         <v>28</v>
       </c>
+      <c r="M18">
+        <v>0.054167</v>
+      </c>
+      <c r="N18">
+        <v>6.998499</v>
+      </c>
       <c r="O18">
-        <v>6.034884</v>
+        <v>6.030771</v>
+      </c>
+      <c r="P18">
+        <v>96.994167</v>
+      </c>
+      <c r="Q18">
+        <v>103.044167</v>
+      </c>
+      <c r="R18">
+        <v>96.94</v>
+      </c>
+      <c r="S18">
+        <v>102.99</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19" t="s">
         <v>80</v>
       </c>
       <c r="C19" t="s">
         <v>81</v>
       </c>
       <c r="D19" t="s">
         <v>82</v>
       </c>
       <c r="E19" t="s">
         <v>36</v>
       </c>
       <c r="F19">
         <v>6.5</v>
       </c>
       <c r="G19" s="2">
         <v>45835.0</v>
       </c>
       <c r="H19" s="2">
         <v>49487.0</v>
       </c>
       <c r="I19" s="2">
         <v>49481.0</v>
       </c>
       <c r="J19">
         <v>6000</v>
       </c>
       <c r="K19">
         <v>1000.0</v>
       </c>
       <c r="L19" t="s">
         <v>28</v>
       </c>
+      <c r="M19">
+        <v>0.054167</v>
+      </c>
+      <c r="N19">
+        <v>6.409838</v>
+      </c>
       <c r="O19">
-        <v>6.107276</v>
+        <v>6.22456</v>
+      </c>
+      <c r="P19">
+        <v>100.654167</v>
+      </c>
+      <c r="Q19">
+        <v>101.904167</v>
+      </c>
+      <c r="R19">
+        <v>100.6</v>
+      </c>
+      <c r="S19">
+        <v>101.85</v>
+      </c>
+      <c r="T19">
+        <v>9054.87503</v>
+      </c>
+      <c r="U19">
+        <v>2</v>
+      </c>
+      <c r="V19">
+        <v>100.554167</v>
+      </c>
+      <c r="W19">
+        <v>100.5</v>
       </c>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="B20" t="s">
         <v>83</v>
       </c>
       <c r="C20" t="s">
         <v>84</v>
       </c>
       <c r="D20" t="s">
         <v>85</v>
       </c>
       <c r="E20" t="s">
         <v>36</v>
       </c>
       <c r="F20">
         <v>7.0</v>
       </c>
       <c r="G20" s="2">
         <v>45441.0</v>
       </c>
       <c r="H20" s="2">
         <v>49093.0</v>
       </c>
       <c r="I20" s="2">
         <v>49087.0</v>
       </c>
       <c r="J20">
         <v>7000</v>
       </c>
       <c r="K20">
         <v>1000.0</v>
       </c>
       <c r="L20" t="s">
         <v>28</v>
       </c>
+      <c r="M20">
+        <v>0.058333</v>
+      </c>
+      <c r="N20">
+        <v>7.254471</v>
+      </c>
       <c r="O20">
-        <v>6.427753</v>
+        <v>6.501662</v>
+      </c>
+      <c r="P20">
+        <v>98.568333</v>
+      </c>
+      <c r="Q20">
+        <v>103.058333</v>
+      </c>
+      <c r="R20">
+        <v>98.51</v>
+      </c>
+      <c r="S20">
+        <v>103.0</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
         <v>32</v>
       </c>
       <c r="B21" t="s">
         <v>86</v>
       </c>
       <c r="C21" t="s">
         <v>87</v>
       </c>
       <c r="D21" t="s">
         <v>88</v>
       </c>
       <c r="E21" t="s">
         <v>36</v>
       </c>
       <c r="F21">
         <v>8.0</v>
       </c>
       <c r="G21" s="2">
         <v>44825.0</v>
       </c>
       <c r="H21" s="2">
         <v>48478.0</v>
       </c>
       <c r="I21" s="2">
         <v>48472.0</v>
       </c>
       <c r="J21">
         <v>20000</v>
       </c>
       <c r="K21">
         <v>1000.0</v>
       </c>
       <c r="L21" t="s">
         <v>28</v>
       </c>
+      <c r="M21">
+        <v>1.933333</v>
+      </c>
+      <c r="N21">
+        <v>7.541137</v>
+      </c>
       <c r="O21">
-        <v>7.287639</v>
+        <v>7.31618</v>
+      </c>
+      <c r="P21">
+        <v>104.133333</v>
+      </c>
+      <c r="Q21">
+        <v>105.233333</v>
+      </c>
+      <c r="R21">
+        <v>102.2</v>
+      </c>
+      <c r="S21">
+        <v>103.3</v>
+      </c>
+      <c r="T21">
+        <v>5221.66665</v>
+      </c>
+      <c r="U21">
+        <v>1</v>
+      </c>
+      <c r="V21">
+        <v>104.433333</v>
+      </c>
+      <c r="W21">
+        <v>102.5</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
         <v>32</v>
       </c>
       <c r="B22" t="s">
         <v>86</v>
       </c>
       <c r="C22" t="s">
         <v>89</v>
       </c>
       <c r="D22" t="s">
         <v>90</v>
       </c>
       <c r="E22" t="s">
         <v>36</v>
       </c>
       <c r="F22">
         <v>8.0</v>
       </c>
       <c r="G22" s="2">
         <v>44973.0</v>
       </c>
       <c r="H22" s="2">
         <v>48626.0</v>
       </c>
       <c r="I22" s="2">
         <v>48619.0</v>
       </c>
       <c r="J22">
         <v>15000</v>
       </c>
       <c r="K22">
         <v>1000.0</v>
       </c>
       <c r="L22" t="s">
         <v>28</v>
       </c>
+      <c r="M22">
+        <v>0.711111</v>
+      </c>
+      <c r="N22">
+        <v>7.674846</v>
+      </c>
       <c r="O22">
-        <v>7.079219</v>
+        <v>7.216505</v>
+      </c>
+      <c r="P22">
+        <v>102.341111</v>
+      </c>
+      <c r="Q22">
+        <v>104.700111</v>
+      </c>
+      <c r="R22">
+        <v>101.63</v>
+      </c>
+      <c r="S22">
+        <v>103.989</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23" t="s">
         <v>91</v>
       </c>
       <c r="C23" t="s">
         <v>92</v>
       </c>
       <c r="D23" t="s">
         <v>93</v>
       </c>
       <c r="E23" t="s">
         <v>36</v>
       </c>
       <c r="F23">
         <v>8.0</v>
       </c>
       <c r="G23" s="2">
         <v>45260.0</v>
       </c>
       <c r="H23" s="2">
         <v>48913.0</v>
       </c>
       <c r="I23" s="2">
         <v>48907.0</v>
       </c>
       <c r="J23">
         <v>5000</v>
       </c>
       <c r="K23">
         <v>1000.0</v>
       </c>
       <c r="L23" t="s">
         <v>28</v>
       </c>
+      <c r="M23">
+        <v>0.4</v>
+      </c>
+      <c r="N23">
+        <v>7.36869</v>
+      </c>
       <c r="O23">
-        <v>6.950393</v>
+        <v>7.231665</v>
+      </c>
+      <c r="P23">
+        <v>103.9</v>
+      </c>
+      <c r="Q23">
+        <v>104.68</v>
+      </c>
+      <c r="R23">
+        <v>103.5</v>
+      </c>
+      <c r="S23">
+        <v>104.28</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>94</v>
       </c>
       <c r="C24" t="s">
         <v>95</v>
       </c>
       <c r="D24" t="s">
         <v>96</v>
       </c>
       <c r="E24" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="F24">
-        <v>7.0</v>
+        <v>9.5</v>
       </c>
       <c r="G24" s="2">
-        <v>44713.0</v>
+        <v>46267.0</v>
       </c>
       <c r="H24" s="2">
-        <v>47270.0</v>
+        <v>47028.0</v>
       </c>
       <c r="I24" s="2">
-        <v>47260.0</v>
+        <v>47018.0</v>
       </c>
       <c r="J24">
-        <v>4855</v>
+        <v>4000</v>
       </c>
       <c r="K24">
         <v>1000.0</v>
       </c>
       <c r="L24" t="s">
         <v>28</v>
       </c>
+      <c r="M24">
+        <v>0.422222</v>
+      </c>
       <c r="O24">
-        <v>6.034866</v>
+        <v>7.954159</v>
+      </c>
+      <c r="Q24">
+        <v>103.322222</v>
+      </c>
+      <c r="S24">
+        <v>102.9</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25" t="s">
         <v>97</v>
       </c>
       <c r="C25" t="s">
         <v>98</v>
       </c>
       <c r="D25" t="s">
         <v>99</v>
       </c>
       <c r="E25" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F25">
-        <v>10.0</v>
+        <v>7.0</v>
       </c>
       <c r="G25" s="2">
-        <v>45567.0</v>
+        <v>44713.0</v>
       </c>
       <c r="H25" s="2">
-        <v>49219.0</v>
+        <v>47270.0</v>
       </c>
       <c r="I25" s="2">
-        <v>49213.0</v>
+        <v>47260.0</v>
       </c>
       <c r="J25">
-        <v>20000</v>
+        <v>4855</v>
       </c>
       <c r="K25">
         <v>1000.0</v>
       </c>
       <c r="L25" t="s">
         <v>28</v>
       </c>
+      <c r="M25">
+        <v>0.330556</v>
+      </c>
       <c r="O25">
-        <v>8.961479</v>
+        <v>5.990428</v>
+      </c>
+      <c r="Q25">
+        <v>102.830556</v>
+      </c>
+      <c r="S25">
+        <v>102.5</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26" t="s">
         <v>100</v>
       </c>
       <c r="C26" t="s">
         <v>101</v>
       </c>
       <c r="D26" t="s">
         <v>102</v>
       </c>
       <c r="E26" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F26">
-        <v>5.0</v>
+        <v>10.0</v>
       </c>
       <c r="G26" s="2">
-        <v>44543.0</v>
+        <v>45567.0</v>
       </c>
       <c r="H26" s="2">
-        <v>48195.0</v>
+        <v>49219.0</v>
       </c>
       <c r="I26" s="2">
-        <v>48180.0</v>
+        <v>49213.0</v>
       </c>
       <c r="J26">
-        <v>4000</v>
+        <v>20000</v>
       </c>
       <c r="K26">
-        <v>10000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L26" t="s">
         <v>28</v>
       </c>
+      <c r="M26">
+        <v>2.111111</v>
+      </c>
+      <c r="N26">
+        <v>9.437799</v>
+      </c>
       <c r="O26">
-        <v>4.998776</v>
+        <v>8.776657</v>
+      </c>
+      <c r="P26">
+        <v>105.25</v>
+      </c>
+      <c r="Q26">
+        <v>109.11</v>
+      </c>
+      <c r="R26">
+        <v>103.138889</v>
+      </c>
+      <c r="S26">
+        <v>106.998889</v>
+      </c>
+      <c r="T26">
+        <v>1091.1</v>
+      </c>
+      <c r="U26">
+        <v>1</v>
+      </c>
+      <c r="V26">
+        <v>109.11</v>
+      </c>
+      <c r="W26">
+        <v>106.998889</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
         <v>32</v>
       </c>
       <c r="B27" t="s">
         <v>103</v>
       </c>
       <c r="C27" t="s">
         <v>104</v>
       </c>
       <c r="D27" t="s">
         <v>105</v>
       </c>
       <c r="E27" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F27">
-        <v>8.0</v>
+        <v>5.0</v>
       </c>
       <c r="G27" s="2">
-        <v>45387.0</v>
+        <v>44543.0</v>
       </c>
       <c r="H27" s="2">
-        <v>49039.0</v>
+        <v>48195.0</v>
       </c>
       <c r="I27" s="2">
-        <v>49033.0</v>
+        <v>48180.0</v>
       </c>
       <c r="J27">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="K27">
         <v>10000.0</v>
       </c>
       <c r="L27" t="s">
         <v>28</v>
       </c>
+      <c r="M27">
+        <v>1.325137</v>
+      </c>
       <c r="O27">
-        <v>6.731798</v>
+        <v>4.998313</v>
+      </c>
+      <c r="Q27">
+        <v>101.325137</v>
+      </c>
+      <c r="S27">
+        <v>100.0</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B28" t="s">
         <v>106</v>
       </c>
       <c r="C28" t="s">
         <v>107</v>
       </c>
       <c r="D28" t="s">
         <v>108</v>
       </c>
       <c r="E28" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F28">
         <v>8.0</v>
       </c>
       <c r="G28" s="2">
-        <v>45596.0</v>
+        <v>45387.0</v>
       </c>
       <c r="H28" s="2">
-        <v>46691.0</v>
+        <v>49039.0</v>
       </c>
       <c r="I28" s="2">
-        <v>46686.0</v>
+        <v>49033.0</v>
       </c>
       <c r="J28">
-        <v>5000</v>
+        <v>2000</v>
       </c>
       <c r="K28">
-        <v>1000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="L28" t="s">
         <v>28</v>
       </c>
+      <c r="M28">
+        <v>3.628415</v>
+      </c>
+      <c r="N28">
+        <v>7.645189</v>
+      </c>
       <c r="O28">
-        <v>7.243461</v>
+        <v>7.130758</v>
+      </c>
+      <c r="P28">
+        <v>105.628415</v>
+      </c>
+      <c r="Q28">
+        <v>108.628415</v>
+      </c>
+      <c r="R28">
+        <v>102.0</v>
+      </c>
+      <c r="S28">
+        <v>105.0</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
         <v>23</v>
       </c>
       <c r="B29" t="s">
         <v>109</v>
       </c>
       <c r="C29" t="s">
         <v>110</v>
       </c>
       <c r="D29" t="s">
         <v>111</v>
       </c>
       <c r="E29" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="F29">
         <v>8.0</v>
       </c>
       <c r="G29" s="2">
-        <v>46065.0</v>
+        <v>45596.0</v>
       </c>
       <c r="H29" s="2">
-        <v>46977.0</v>
+        <v>46691.0</v>
       </c>
       <c r="I29" s="2">
-        <v>46969.0</v>
+        <v>46686.0</v>
       </c>
       <c r="J29">
-        <v>8000</v>
+        <v>5000</v>
       </c>
       <c r="K29">
         <v>1000.0</v>
       </c>
       <c r="L29" t="s">
         <v>28</v>
       </c>
+      <c r="M29">
+        <v>1.733333</v>
+      </c>
+      <c r="N29">
+        <v>8.238308</v>
+      </c>
       <c r="O29">
-        <v>6.981434</v>
+        <v>7.155704</v>
+      </c>
+      <c r="P29">
+        <v>101.483333</v>
+      </c>
+      <c r="Q29">
+        <v>102.633333</v>
+      </c>
+      <c r="R29">
+        <v>99.75</v>
+      </c>
+      <c r="S29">
+        <v>100.9</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B30" t="s">
         <v>112</v>
       </c>
       <c r="C30" t="s">
         <v>113</v>
       </c>
       <c r="D30" t="s">
         <v>114</v>
       </c>
       <c r="E30" t="s">
         <v>27</v>
       </c>
       <c r="F30">
-        <v>10.0</v>
+        <v>8.0</v>
       </c>
       <c r="G30" s="2">
-        <v>45855.0</v>
+        <v>46065.0</v>
       </c>
       <c r="H30" s="2">
-        <v>47316.0</v>
+        <v>46977.0</v>
       </c>
       <c r="I30" s="2">
-        <v>47308.0</v>
+        <v>46969.0</v>
       </c>
       <c r="J30">
-        <v>23350</v>
+        <v>8000</v>
       </c>
       <c r="K30">
         <v>1000.0</v>
       </c>
       <c r="L30" t="s">
         <v>28</v>
       </c>
+      <c r="M30">
+        <v>0.8</v>
+      </c>
+      <c r="N30">
+        <v>7.992784</v>
+      </c>
       <c r="O30">
-        <v>9.01937</v>
+        <v>6.294464</v>
+      </c>
+      <c r="P30">
+        <v>100.8</v>
+      </c>
+      <c r="Q30">
+        <v>103.8</v>
+      </c>
+      <c r="R30">
+        <v>100.0</v>
+      </c>
+      <c r="S30">
+        <v>103.0</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B31" t="s">
         <v>115</v>
       </c>
       <c r="C31" t="s">
         <v>116</v>
       </c>
       <c r="D31" t="s">
         <v>117</v>
       </c>
       <c r="E31" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="F31">
-        <v>8.5</v>
+        <v>10.0</v>
       </c>
       <c r="G31" s="2">
-        <v>45716.0</v>
+        <v>45855.0</v>
       </c>
       <c r="H31" s="2">
-        <v>46811.0</v>
+        <v>47316.0</v>
       </c>
       <c r="I31" s="2">
-        <v>46805.0</v>
+        <v>47308.0</v>
       </c>
       <c r="J31">
-        <v>5000</v>
+        <v>23350</v>
       </c>
       <c r="K31">
         <v>1000.0</v>
       </c>
       <c r="L31" t="s">
         <v>28</v>
       </c>
+      <c r="M31">
+        <v>1.711957</v>
+      </c>
+      <c r="N31">
+        <v>9.985329</v>
+      </c>
       <c r="O31">
-        <v>6.653708</v>
+        <v>7.982457</v>
+      </c>
+      <c r="P31">
+        <v>101.72</v>
+      </c>
+      <c r="Q31">
+        <v>106.71</v>
+      </c>
+      <c r="R31">
+        <v>100.008043</v>
+      </c>
+      <c r="S31">
+        <v>104.998043</v>
+      </c>
+      <c r="T31">
+        <v>1056.11957</v>
+      </c>
+      <c r="U31">
+        <v>1</v>
+      </c>
+      <c r="V31">
+        <v>105.611957</v>
+      </c>
+      <c r="W31">
+        <v>103.9</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B32" t="s">
         <v>118</v>
       </c>
       <c r="C32" t="s">
         <v>119</v>
       </c>
       <c r="D32" t="s">
         <v>120</v>
       </c>
       <c r="E32" t="s">
-        <v>36</v>
+        <v>55</v>
       </c>
       <c r="F32">
-        <v>5.0</v>
+        <v>8.5</v>
       </c>
       <c r="G32" s="2">
-        <v>44630.0</v>
+        <v>45716.0</v>
       </c>
       <c r="H32" s="2">
-        <v>48283.0</v>
+        <v>46811.0</v>
       </c>
       <c r="I32" s="2">
-        <v>48276.0</v>
+        <v>46805.0</v>
       </c>
       <c r="J32">
-        <v>10000</v>
+        <v>5000</v>
       </c>
       <c r="K32">
         <v>1000.0</v>
       </c>
       <c r="L32" t="s">
         <v>28</v>
       </c>
+      <c r="M32">
+        <v>0.425</v>
+      </c>
+      <c r="N32">
+        <v>8.312953</v>
+      </c>
       <c r="O32">
-        <v>4.948614</v>
+        <v>6.849412</v>
+      </c>
+      <c r="P32">
+        <v>100.675</v>
+      </c>
+      <c r="Q32">
+        <v>102.675</v>
+      </c>
+      <c r="R32">
+        <v>100.25</v>
+      </c>
+      <c r="S32">
+        <v>102.25</v>
       </c>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" t="s">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>121</v>
       </c>
       <c r="C33" t="s">
         <v>122</v>
       </c>
       <c r="D33" t="s">
         <v>123</v>
       </c>
       <c r="E33" t="s">
         <v>36</v>
       </c>
       <c r="F33">
-        <v>6.25</v>
+        <v>5.0</v>
       </c>
       <c r="G33" s="2">
-        <v>46113.0</v>
+        <v>44630.0</v>
       </c>
       <c r="H33" s="2">
-        <v>50131.0</v>
+        <v>48283.0</v>
       </c>
       <c r="I33" s="2">
-        <v>50124.0</v>
+        <v>48276.0</v>
       </c>
       <c r="J33">
-        <v>15000</v>
+        <v>10000</v>
       </c>
       <c r="K33">
         <v>1000.0</v>
       </c>
       <c r="L33" t="s">
         <v>28</v>
       </c>
+      <c r="M33">
+        <v>1.083333</v>
+      </c>
+      <c r="N33">
+        <v>5.211052</v>
+      </c>
       <c r="O33">
-        <v>5.80869</v>
+        <v>4.916286</v>
+      </c>
+      <c r="P33">
+        <v>100.083333</v>
+      </c>
+      <c r="Q33">
+        <v>101.483333</v>
+      </c>
+      <c r="R33">
+        <v>99.0</v>
+      </c>
+      <c r="S33">
+        <v>100.4</v>
       </c>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" t="s">
         <v>32</v>
       </c>
       <c r="B34" t="s">
         <v>124</v>
       </c>
       <c r="C34" t="s">
         <v>125</v>
       </c>
       <c r="D34" t="s">
         <v>126</v>
       </c>
       <c r="E34" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="F34">
-        <v>6.5</v>
+        <v>6.25</v>
       </c>
       <c r="G34" s="2">
-        <v>45975.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H34" s="2">
-        <v>47436.0</v>
+        <v>50131.0</v>
       </c>
       <c r="I34" s="2">
-        <v>47430.0</v>
+        <v>50124.0</v>
       </c>
       <c r="J34">
         <v>15000</v>
       </c>
       <c r="K34">
         <v>1000.0</v>
       </c>
       <c r="L34" t="s">
         <v>28</v>
       </c>
+      <c r="M34">
+        <v>1.354167</v>
+      </c>
+      <c r="N34">
+        <v>5.992433</v>
+      </c>
+      <c r="O34">
+        <v>5.866595</v>
+      </c>
+      <c r="P34">
+        <v>103.354168</v>
+      </c>
+      <c r="Q34">
+        <v>104.35</v>
+      </c>
+      <c r="R34">
+        <v>102.000001</v>
+      </c>
+      <c r="S34">
+        <v>102.995833</v>
+      </c>
+      <c r="T34">
+        <v>2091.44166</v>
+      </c>
+      <c r="U34">
+        <v>2</v>
+      </c>
+      <c r="V34">
+        <v>104.35</v>
+      </c>
+      <c r="W34">
+        <v>102.995833</v>
+      </c>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B35" t="s">
         <v>127</v>
       </c>
       <c r="C35" t="s">
         <v>128</v>
       </c>
       <c r="D35" t="s">
         <v>129</v>
       </c>
       <c r="E35" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="F35">
-        <v>10.312</v>
+        <v>6.5</v>
       </c>
       <c r="G35" s="2">
-        <v>45853.0</v>
+        <v>45975.0</v>
       </c>
       <c r="H35" s="2">
-        <v>46767.0</v>
+        <v>47436.0</v>
       </c>
       <c r="I35" s="2">
-        <v>46757.0</v>
+        <v>47430.0</v>
       </c>
       <c r="J35">
-        <v>6000</v>
+        <v>15000</v>
       </c>
       <c r="K35">
         <v>1000.0</v>
       </c>
       <c r="L35" t="s">
         <v>28</v>
+      </c>
+      <c r="M35">
+        <v>0.613889</v>
+      </c>
+      <c r="N35">
+        <v>6.322567</v>
+      </c>
+      <c r="O35">
+        <v>5.611676</v>
+      </c>
+      <c r="P35">
+        <v>101.114889</v>
+      </c>
+      <c r="Q35">
+        <v>103.163889</v>
+      </c>
+      <c r="R35">
+        <v>100.501</v>
+      </c>
+      <c r="S35">
+        <v>102.55</v>
       </c>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" t="s">
         <v>23</v>
       </c>
       <c r="B36" t="s">
         <v>130</v>
       </c>
       <c r="C36" t="s">
         <v>131</v>
       </c>
       <c r="D36" t="s">
         <v>132</v>
       </c>
       <c r="E36" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="F36">
-        <v>9.5</v>
+        <v>10.312</v>
       </c>
       <c r="G36" s="2">
-        <v>45925.0</v>
+        <v>45853.0</v>
       </c>
       <c r="H36" s="2">
-        <v>46655.0</v>
+        <v>46767.0</v>
       </c>
       <c r="I36" s="2">
-        <v>46651.0</v>
+        <v>46757.0</v>
       </c>
       <c r="J36">
-        <v>25000</v>
+        <v>6000</v>
       </c>
       <c r="K36">
         <v>1000.0</v>
       </c>
       <c r="L36" t="s">
         <v>28</v>
       </c>
-      <c r="O36">
-        <v>9.499742</v>
+      <c r="M36">
+        <v>1.821413</v>
       </c>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B37" t="s">
         <v>133</v>
       </c>
       <c r="C37" t="s">
         <v>134</v>
       </c>
       <c r="D37" t="s">
         <v>135</v>
       </c>
       <c r="E37" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F37">
-        <v>10.0</v>
+        <v>9.5</v>
       </c>
       <c r="G37" s="2">
-        <v>45555.0</v>
+        <v>45925.0</v>
       </c>
       <c r="H37" s="2">
-        <v>47021.0</v>
+        <v>46655.0</v>
       </c>
       <c r="I37" s="2">
-        <v>47015.0</v>
+        <v>46651.0</v>
       </c>
       <c r="J37">
-        <v>150000</v>
+        <v>25000</v>
       </c>
       <c r="K37">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L37" t="s">
         <v>28</v>
       </c>
+      <c r="M37">
+        <v>0.606944</v>
+      </c>
+      <c r="N37">
+        <v>9.474576</v>
+      </c>
       <c r="O37">
-        <v>8.324168</v>
+        <v>7.457061</v>
+      </c>
+      <c r="P37">
+        <v>100.631</v>
+      </c>
+      <c r="Q37">
+        <v>102.606</v>
+      </c>
+      <c r="R37">
+        <v>100.024056</v>
+      </c>
+      <c r="S37">
+        <v>101.999056</v>
+      </c>
+      <c r="T37">
+        <v>6156.36</v>
+      </c>
+      <c r="U37">
+        <v>1</v>
+      </c>
+      <c r="V37">
+        <v>102.606</v>
+      </c>
+      <c r="W37">
+        <v>101.999056</v>
       </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B38" t="s">
         <v>136</v>
       </c>
       <c r="C38" t="s">
         <v>137</v>
       </c>
       <c r="D38" t="s">
         <v>138</v>
       </c>
       <c r="E38" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F38">
-        <v>11.386</v>
+        <v>10.0</v>
       </c>
       <c r="G38" s="2">
-        <v>45253.0</v>
+        <v>45555.0</v>
       </c>
       <c r="H38" s="2">
-        <v>46351.0</v>
+        <v>47021.0</v>
       </c>
       <c r="I38" s="2">
-        <v>46345.0</v>
+        <v>47015.0</v>
       </c>
       <c r="J38">
-        <v>7115</v>
+        <v>150000</v>
       </c>
       <c r="K38">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L38" t="s">
         <v>28</v>
       </c>
+      <c r="M38">
+        <v>0.638889</v>
+      </c>
+      <c r="N38">
+        <v>8.188293</v>
+      </c>
       <c r="O38">
-        <v>7.635114</v>
+        <v>7.956588</v>
+      </c>
+      <c r="P38">
+        <v>104.0</v>
+      </c>
+      <c r="Q38">
+        <v>104.438889</v>
+      </c>
+      <c r="R38">
+        <v>103.361111</v>
+      </c>
+      <c r="S38">
+        <v>103.8</v>
+      </c>
+      <c r="T38">
+        <v>623.033334</v>
+      </c>
+      <c r="U38">
+        <v>2</v>
+      </c>
+      <c r="V38">
+        <v>103.838889</v>
+      </c>
+      <c r="W38">
+        <v>103.2</v>
       </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" t="s">
         <v>23</v>
       </c>
       <c r="B39" t="s">
         <v>139</v>
       </c>
       <c r="C39" t="s">
         <v>140</v>
       </c>
       <c r="D39" t="s">
         <v>141</v>
       </c>
       <c r="E39" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F39">
-        <v>13.386</v>
+        <v>11.5</v>
       </c>
       <c r="G39" s="2">
-        <v>45443.0</v>
+        <v>45925.0</v>
       </c>
       <c r="H39" s="2">
-        <v>47263.0</v>
+        <v>47751.0</v>
       </c>
       <c r="I39" s="2">
-        <v>47259.0</v>
+        <v>47745.0</v>
       </c>
       <c r="J39">
         <v>5000</v>
       </c>
       <c r="K39">
         <v>1000.0</v>
       </c>
       <c r="L39" t="s">
         <v>28</v>
+      </c>
+      <c r="M39">
+        <v>0.734722</v>
+      </c>
+      <c r="N39">
+        <v>11.036015</v>
+      </c>
+      <c r="P39">
+        <v>102.234722</v>
+      </c>
+      <c r="R39">
+        <v>101.5</v>
       </c>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" t="s">
         <v>32</v>
       </c>
       <c r="B40" t="s">
         <v>142</v>
       </c>
       <c r="C40" t="s">
         <v>143</v>
       </c>
       <c r="D40" t="s">
         <v>144</v>
       </c>
       <c r="E40" t="s">
         <v>27</v>
       </c>
       <c r="F40">
-        <v>3.234</v>
+        <v>3.611</v>
       </c>
       <c r="G40" s="2">
         <v>46008.0</v>
       </c>
       <c r="H40" s="2">
         <v>56203.0</v>
       </c>
       <c r="I40" s="2">
         <v>56193.0</v>
       </c>
       <c r="J40">
         <v>812</v>
       </c>
       <c r="K40">
         <v>100000.0</v>
       </c>
       <c r="L40" t="s">
         <v>28</v>
+      </c>
+      <c r="M40">
+        <v>0.341039</v>
       </c>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" t="s">
         <v>32</v>
       </c>
       <c r="B41" t="s">
         <v>145</v>
       </c>
       <c r="C41" t="s">
         <v>146</v>
       </c>
       <c r="D41" t="s">
         <v>147</v>
       </c>
       <c r="E41" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F41">
         <v>0.5</v>
       </c>
       <c r="G41" s="2">
         <v>44333.0</v>
       </c>
       <c r="H41" s="2">
         <v>46890.0</v>
       </c>
       <c r="I41" s="2">
         <v>46875.0</v>
       </c>
       <c r="J41">
         <v>50000</v>
       </c>
       <c r="K41">
         <v>1000.0</v>
       </c>
       <c r="L41" t="s">
         <v>28</v>
+      </c>
+      <c r="M41">
+        <v>0.169863</v>
       </c>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" t="s">
         <v>32</v>
       </c>
       <c r="B42" t="s">
         <v>148</v>
       </c>
       <c r="C42" t="s">
         <v>149</v>
       </c>
       <c r="D42" t="s">
         <v>150</v>
       </c>
       <c r="E42" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F42">
         <v>2.42</v>
       </c>
       <c r="G42" s="2">
         <v>44686.0</v>
       </c>
       <c r="H42" s="2">
         <v>46512.0</v>
       </c>
       <c r="I42" s="2">
         <v>46497.0</v>
       </c>
       <c r="J42">
         <v>100000</v>
       </c>
       <c r="K42">
         <v>1000.0</v>
       </c>
       <c r="L42" t="s">
         <v>28</v>
+      </c>
+      <c r="M42">
+        <v>0.901699</v>
+      </c>
+      <c r="N42">
+        <v>3.815825</v>
+      </c>
+      <c r="P42">
+        <v>100.041699</v>
+      </c>
+      <c r="R42">
+        <v>99.14</v>
       </c>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" t="s">
         <v>32</v>
       </c>
       <c r="B43" t="s">
         <v>151</v>
       </c>
       <c r="C43" t="s">
         <v>152</v>
       </c>
       <c r="D43" t="s">
         <v>153</v>
       </c>
       <c r="E43" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F43">
         <v>4.952</v>
       </c>
       <c r="G43" s="2">
         <v>44979.0</v>
       </c>
       <c r="H43" s="2">
         <v>47171.0</v>
       </c>
       <c r="I43" s="2">
         <v>47165.0</v>
       </c>
       <c r="J43">
         <v>50000</v>
       </c>
       <c r="K43">
         <v>1000.0</v>
       </c>
       <c r="L43" t="s">
         <v>28</v>
+      </c>
+      <c r="M43">
+        <v>2.821962</v>
       </c>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" t="s">
         <v>32</v>
       </c>
       <c r="B44" t="s">
         <v>154</v>
       </c>
       <c r="C44" t="s">
         <v>155</v>
       </c>
       <c r="D44" t="s">
         <v>156</v>
       </c>
       <c r="E44" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F44">
         <v>3.612</v>
       </c>
       <c r="G44" s="2">
         <v>45974.0</v>
       </c>
       <c r="H44" s="2">
         <v>47800.0</v>
       </c>
       <c r="I44" s="2">
         <v>47794.0</v>
       </c>
       <c r="J44">
         <v>400000</v>
       </c>
       <c r="K44">
         <v>1000.0</v>
       </c>
       <c r="L44" t="s">
         <v>28</v>
+      </c>
+      <c r="M44">
+        <v>3.05783</v>
       </c>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" t="s">
         <v>32</v>
       </c>
       <c r="B45" t="s">
         <v>157</v>
       </c>
       <c r="C45" t="s">
         <v>158</v>
       </c>
       <c r="D45" t="s">
         <v>159</v>
       </c>
       <c r="E45" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F45">
         <v>4.162</v>
       </c>
       <c r="G45" s="2">
         <v>46198.0</v>
       </c>
       <c r="H45" s="2">
         <v>48755.0</v>
       </c>
       <c r="I45" s="2">
         <v>48751.0</v>
       </c>
       <c r="J45">
         <v>300000</v>
       </c>
       <c r="K45">
         <v>1000.0</v>
       </c>
       <c r="L45" t="s">
         <v>28</v>
+      </c>
+      <c r="M45">
+        <v>0.969233</v>
       </c>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" t="s">
         <v>32</v>
       </c>
       <c r="B46" t="s">
         <v>160</v>
       </c>
       <c r="C46" t="s">
         <v>161</v>
       </c>
       <c r="D46" t="s">
         <v>162</v>
       </c>
       <c r="E46" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F46">
         <v>9.5</v>
       </c>
       <c r="G46" s="2">
         <v>45954.0</v>
       </c>
       <c r="H46" s="2">
         <v>47780.0</v>
       </c>
       <c r="I46" s="2">
         <v>47774.0</v>
       </c>
       <c r="J46">
         <v>275000</v>
       </c>
       <c r="K46">
         <v>1000.0</v>
       </c>
       <c r="L46" t="s">
         <v>28</v>
       </c>
+      <c r="M46">
+        <v>4.438525</v>
+      </c>
+      <c r="N46">
+        <v>8.186081</v>
+      </c>
       <c r="O46">
-        <v>8.135108</v>
+        <v>8.044378</v>
+      </c>
+      <c r="P46">
+        <v>108.938525</v>
+      </c>
+      <c r="Q46">
+        <v>109.438525</v>
+      </c>
+      <c r="R46">
+        <v>104.5</v>
+      </c>
+      <c r="S46">
+        <v>105.0</v>
       </c>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" t="s">
         <v>32</v>
       </c>
       <c r="B47" t="s">
         <v>163</v>
       </c>
       <c r="C47" t="s">
         <v>164</v>
       </c>
       <c r="D47" t="s">
         <v>165</v>
       </c>
       <c r="E47" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F47">
         <v>13.0</v>
       </c>
       <c r="G47" s="2">
         <v>45230.0</v>
       </c>
       <c r="H47" s="2">
         <v>47057.0</v>
       </c>
       <c r="I47" s="2">
         <v>47051.0</v>
       </c>
       <c r="J47">
         <v>900000</v>
       </c>
       <c r="K47">
         <v>100.0</v>
       </c>
       <c r="L47" t="s">
         <v>28</v>
       </c>
+      <c r="M47">
+        <v>1.730978</v>
+      </c>
+      <c r="N47">
+        <v>11.379187</v>
+      </c>
       <c r="O47">
-        <v>9.567582</v>
+        <v>10.651074</v>
+      </c>
+      <c r="P47">
+        <v>104.730978</v>
+      </c>
+      <c r="Q47">
+        <v>106.119978</v>
+      </c>
+      <c r="R47">
+        <v>103.0</v>
+      </c>
+      <c r="S47">
+        <v>104.389</v>
+      </c>
+      <c r="T47">
+        <v>29502.800104</v>
+      </c>
+      <c r="U47">
+        <v>6</v>
+      </c>
+      <c r="V47">
+        <v>106.118978</v>
+      </c>
+      <c r="W47">
+        <v>104.388</v>
       </c>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" t="s">
         <v>23</v>
       </c>
       <c r="B48" t="s">
         <v>166</v>
       </c>
       <c r="C48" t="s">
         <v>167</v>
       </c>
       <c r="D48" t="s">
         <v>168</v>
       </c>
       <c r="E48" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F48">
         <v>7.25</v>
       </c>
       <c r="G48" s="2">
         <v>46014.0</v>
       </c>
       <c r="H48" s="2">
         <v>47472.0</v>
       </c>
       <c r="I48" s="2">
         <v>47466.0</v>
       </c>
       <c r="J48">
         <v>20000</v>
       </c>
       <c r="K48">
         <v>1000.0</v>
       </c>
       <c r="L48" t="s">
         <v>28</v>
+      </c>
+      <c r="M48">
+        <v>1.772222</v>
+      </c>
+      <c r="N48">
+        <v>7.349553</v>
+      </c>
+      <c r="O48">
+        <v>7.244356</v>
+      </c>
+      <c r="P48">
+        <v>101.472222</v>
+      </c>
+      <c r="Q48">
+        <v>101.772222</v>
+      </c>
+      <c r="R48">
+        <v>99.7</v>
+      </c>
+      <c r="S48">
+        <v>100.0</v>
       </c>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" t="s">
         <v>23</v>
       </c>
       <c r="B49" t="s">
         <v>169</v>
       </c>
       <c r="C49" t="s">
         <v>170</v>
       </c>
       <c r="D49" t="s">
         <v>171</v>
       </c>
       <c r="E49" t="s">
         <v>27</v>
       </c>
       <c r="F49">
         <v>11.0</v>
       </c>
       <c r="G49" s="2">
         <v>45772.0</v>
       </c>
       <c r="H49" s="2">
         <v>46685.0</v>
       </c>
       <c r="I49" s="2">
         <v>46675.0</v>
       </c>
       <c r="J49">
         <v>20000</v>
       </c>
       <c r="K49">
         <v>1000.0</v>
       </c>
       <c r="L49" t="s">
         <v>28</v>
       </c>
+      <c r="M49">
+        <v>1.619444</v>
+      </c>
       <c r="O49">
-        <v>8.639695</v>
+        <v>8.829344</v>
+      </c>
+      <c r="Q49">
+        <v>103.869444</v>
+      </c>
+      <c r="S49">
+        <v>102.25</v>
       </c>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" t="s">
         <v>32</v>
       </c>
       <c r="B50" t="s">
         <v>172</v>
       </c>
       <c r="C50" t="s">
         <v>173</v>
       </c>
       <c r="D50" t="s">
         <v>174</v>
       </c>
       <c r="E50" t="s">
         <v>27</v>
       </c>
       <c r="F50">
         <v>3.117</v>
       </c>
       <c r="G50" s="2">
         <v>44720.0</v>
       </c>
       <c r="H50" s="2">
         <v>46546.0</v>
       </c>
       <c r="I50" s="2">
         <v>46538.0</v>
       </c>
       <c r="J50">
         <v>75000</v>
       </c>
       <c r="K50">
         <v>1000.0</v>
       </c>
       <c r="L50" t="s">
         <v>28</v>
       </c>
+      <c r="M50">
+        <v>0.871052</v>
+      </c>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" t="s">
         <v>32</v>
       </c>
       <c r="B51" t="s">
         <v>175</v>
       </c>
       <c r="C51" t="s">
         <v>176</v>
       </c>
       <c r="D51" t="s">
         <v>177</v>
       </c>
       <c r="E51" t="s">
         <v>36</v>
       </c>
       <c r="F51">
         <v>5.0</v>
       </c>
       <c r="G51" s="2">
         <v>45812.0</v>
       </c>
       <c r="H51" s="2">
         <v>46908.0</v>
       </c>
       <c r="I51" s="2">
         <v>46902.0</v>
       </c>
       <c r="J51">
         <v>500000</v>
       </c>
       <c r="K51">
         <v>100.0</v>
       </c>
       <c r="L51" t="s">
         <v>28</v>
       </c>
+      <c r="M51">
+        <v>0.194444</v>
+      </c>
+      <c r="N51">
+        <v>4.389617</v>
+      </c>
       <c r="O51">
-        <v>4.152572</v>
+        <v>4.177873</v>
+      </c>
+      <c r="P51">
+        <v>101.194444</v>
+      </c>
+      <c r="Q51">
+        <v>101.544444</v>
+      </c>
+      <c r="R51">
+        <v>101.0</v>
+      </c>
+      <c r="S51">
+        <v>101.35</v>
+      </c>
+      <c r="T51">
+        <v>21819.813272</v>
+      </c>
+      <c r="U51">
+        <v>5</v>
+      </c>
+      <c r="V51">
+        <v>101.544444</v>
+      </c>
+      <c r="W51">
+        <v>101.35</v>
       </c>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" t="s">
         <v>23</v>
       </c>
       <c r="B52" t="s">
         <v>178</v>
       </c>
       <c r="C52" t="s">
         <v>179</v>
       </c>
       <c r="D52" t="s">
         <v>180</v>
       </c>
       <c r="E52" t="s">
         <v>27</v>
       </c>
       <c r="F52">
         <v>10.0</v>
       </c>
       <c r="G52" s="2">
         <v>46014.0</v>
       </c>
       <c r="H52" s="2">
         <v>46379.0</v>
       </c>
       <c r="I52" s="2">
         <v>46371.0</v>
       </c>
       <c r="J52">
         <v>8000</v>
       </c>
       <c r="K52">
         <v>1000.0</v>
       </c>
       <c r="L52" t="s">
         <v>28</v>
       </c>
+      <c r="M52">
+        <v>2.377049</v>
+      </c>
       <c r="O52">
-        <v>13.874001</v>
+        <v>9.881122</v>
+      </c>
+      <c r="Q52">
+        <v>102.377049</v>
+      </c>
+      <c r="S52">
+        <v>100.0</v>
       </c>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" t="s">
         <v>181</v>
       </c>
       <c r="B53" t="s">
         <v>182</v>
       </c>
       <c r="C53" t="s">
         <v>183</v>
       </c>
       <c r="D53" t="s">
         <v>184</v>
       </c>
       <c r="E53" t="s">
         <v>36</v>
       </c>
       <c r="F53">
-        <v>3.3</v>
+        <v>3.5</v>
       </c>
       <c r="G53" s="2">
-        <v>45551.0</v>
+        <v>46156.0</v>
       </c>
       <c r="H53" s="2">
-        <v>46281.0</v>
+        <v>49809.0</v>
       </c>
       <c r="I53" s="2">
-        <v>46274.0</v>
+        <v>49802.0</v>
       </c>
       <c r="J53">
-        <v>2000000</v>
+        <v>1000000</v>
       </c>
       <c r="K53">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L53" t="s">
         <v>28</v>
       </c>
+      <c r="M53">
+        <v>1.217808</v>
+      </c>
+      <c r="N53">
+        <v>4.202841</v>
+      </c>
       <c r="O53">
-        <v>-16.295154</v>
+        <v>4.103878</v>
+      </c>
+      <c r="P53">
+        <v>95.717808</v>
+      </c>
+      <c r="Q53">
+        <v>96.467808</v>
+      </c>
+      <c r="R53">
+        <v>94.5</v>
+      </c>
+      <c r="S53">
+        <v>95.25</v>
+      </c>
+      <c r="T53">
+        <v>964.67808</v>
+      </c>
+      <c r="U53">
+        <v>1</v>
+      </c>
+      <c r="V53">
+        <v>96.467808</v>
+      </c>
+      <c r="W53">
+        <v>95.25</v>
       </c>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" t="s">
-        <v>181</v>
+        <v>23</v>
       </c>
       <c r="B54" t="s">
         <v>185</v>
       </c>
       <c r="C54" t="s">
         <v>186</v>
       </c>
       <c r="D54" t="s">
         <v>187</v>
       </c>
       <c r="E54" t="s">
         <v>36</v>
       </c>
       <c r="F54">
-        <v>3.5</v>
+        <v>10.0</v>
       </c>
       <c r="G54" s="2">
-        <v>46156.0</v>
+        <v>45952.0</v>
       </c>
       <c r="H54" s="2">
-        <v>49809.0</v>
+        <v>47048.0</v>
       </c>
       <c r="I54" s="2">
-        <v>49802.0</v>
+        <v>47038.0</v>
       </c>
       <c r="J54">
-        <v>1000000</v>
+        <v>3000</v>
       </c>
       <c r="K54">
         <v>1000.0</v>
       </c>
       <c r="L54" t="s">
         <v>28</v>
       </c>
+      <c r="M54">
+        <v>1.555556</v>
+      </c>
+      <c r="N54">
+        <v>11.629359</v>
+      </c>
       <c r="O54">
-        <v>3.464516</v>
+        <v>10.426051</v>
+      </c>
+      <c r="P54">
+        <v>98.556556</v>
+      </c>
+      <c r="Q54">
+        <v>100.755556</v>
+      </c>
+      <c r="R54">
+        <v>97.001</v>
+      </c>
+      <c r="S54">
+        <v>99.2</v>
       </c>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" t="s">
         <v>23</v>
       </c>
       <c r="B55" t="s">
         <v>188</v>
       </c>
       <c r="C55" t="s">
         <v>189</v>
       </c>
       <c r="D55" t="s">
         <v>190</v>
       </c>
       <c r="E55" t="s">
         <v>36</v>
       </c>
       <c r="F55">
-        <v>10.0</v>
+        <v>11.0</v>
       </c>
       <c r="G55" s="2">
-        <v>45952.0</v>
+        <v>45812.0</v>
       </c>
       <c r="H55" s="2">
-        <v>47048.0</v>
+        <v>46908.0</v>
       </c>
       <c r="I55" s="2">
-        <v>47038.0</v>
+        <v>46903.0</v>
       </c>
       <c r="J55">
-        <v>3000</v>
+        <v>5000</v>
       </c>
       <c r="K55">
         <v>1000.0</v>
       </c>
       <c r="L55" t="s">
         <v>28</v>
       </c>
+      <c r="M55">
+        <v>0.427778</v>
+      </c>
+      <c r="N55">
+        <v>10.99683</v>
+      </c>
       <c r="O55">
-        <v>9.001579</v>
+        <v>10.351818</v>
+      </c>
+      <c r="P55">
+        <v>100.427778</v>
+      </c>
+      <c r="Q55">
+        <v>101.427778</v>
+      </c>
+      <c r="R55">
+        <v>100.0</v>
+      </c>
+      <c r="S55">
+        <v>101.0</v>
+      </c>
+      <c r="T55">
+        <v>1011.07778</v>
+      </c>
+      <c r="U55">
+        <v>1</v>
+      </c>
+      <c r="V55">
+        <v>101.107778</v>
+      </c>
+      <c r="W55">
+        <v>100.68</v>
       </c>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" t="s">
         <v>23</v>
       </c>
       <c r="B56" t="s">
         <v>191</v>
       </c>
       <c r="C56" t="s">
         <v>192</v>
       </c>
       <c r="D56" t="s">
         <v>193</v>
       </c>
       <c r="E56" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="F56">
-        <v>11.0</v>
+        <v>8.5</v>
       </c>
       <c r="G56" s="2">
-        <v>45812.0</v>
+        <v>46223.0</v>
       </c>
       <c r="H56" s="2">
-        <v>46908.0</v>
+        <v>47319.0</v>
       </c>
       <c r="I56" s="2">
-        <v>46903.0</v>
+        <v>47311.0</v>
       </c>
       <c r="J56">
-        <v>5000</v>
+        <v>8000</v>
       </c>
       <c r="K56">
         <v>1000.0</v>
       </c>
       <c r="L56" t="s">
         <v>28</v>
       </c>
+      <c r="M56">
+        <v>1.369444</v>
+      </c>
+      <c r="N56">
+        <v>8.694558</v>
+      </c>
       <c r="O56">
-        <v>9.213811</v>
+        <v>8.091329</v>
+      </c>
+      <c r="P56">
+        <v>100.869444</v>
+      </c>
+      <c r="Q56">
+        <v>102.369444</v>
+      </c>
+      <c r="R56">
+        <v>99.5</v>
+      </c>
+      <c r="S56">
+        <v>101.0</v>
       </c>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" t="s">
         <v>23</v>
       </c>
       <c r="B57" t="s">
         <v>194</v>
       </c>
       <c r="C57" t="s">
         <v>195</v>
       </c>
       <c r="D57" t="s">
         <v>196</v>
       </c>
       <c r="E57" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="F57">
-        <v>8.5</v>
+        <v>11.25</v>
       </c>
       <c r="G57" s="2">
-        <v>46223.0</v>
+        <v>42513.0</v>
       </c>
       <c r="H57" s="2">
-        <v>47319.0</v>
+        <v>46896.0</v>
       </c>
       <c r="I57" s="2">
-        <v>47311.0</v>
+        <v>46890.0</v>
       </c>
       <c r="J57">
-        <v>8000</v>
+        <v>135000</v>
       </c>
       <c r="K57">
         <v>1000.0</v>
       </c>
       <c r="L57" t="s">
         <v>28</v>
+      </c>
+      <c r="M57">
+        <v>0.794837</v>
+      </c>
+      <c r="O57">
+        <v>7.106462</v>
+      </c>
+      <c r="Q57">
+        <v>107.294837</v>
+      </c>
+      <c r="S57">
+        <v>106.5</v>
       </c>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B58" t="s">
         <v>197</v>
       </c>
       <c r="C58" t="s">
         <v>198</v>
       </c>
       <c r="D58" t="s">
         <v>199</v>
       </c>
       <c r="E58" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F58">
-        <v>11.25</v>
+        <v>10.0</v>
       </c>
       <c r="G58" s="2">
-        <v>42513.0</v>
+        <v>45534.0</v>
       </c>
       <c r="H58" s="2">
-        <v>46896.0</v>
+        <v>46629.0</v>
       </c>
       <c r="I58" s="2">
-        <v>46890.0</v>
+        <v>46623.0</v>
       </c>
       <c r="J58">
-        <v>135000</v>
+        <v>50000</v>
       </c>
       <c r="K58">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L58" t="s">
         <v>28</v>
+      </c>
+      <c r="M58">
+        <v>0.5</v>
+      </c>
+      <c r="N58">
+        <v>9.337142</v>
+      </c>
+      <c r="O58">
+        <v>5.136311</v>
+      </c>
+      <c r="P58">
+        <v>101.1</v>
+      </c>
+      <c r="Q58">
+        <v>105.0</v>
+      </c>
+      <c r="R58">
+        <v>100.6</v>
+      </c>
+      <c r="S58">
+        <v>104.5</v>
       </c>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" t="s">
+        <v>32</v>
+      </c>
+      <c r="B59" t="s">
         <v>200</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" t="s">
         <v>201</v>
       </c>
-      <c r="C59" t="s">
+      <c r="D59" t="s">
         <v>202</v>
       </c>
-      <c r="D59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E59" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="F59">
-        <v>6.803</v>
+        <v>4.0</v>
       </c>
       <c r="G59" s="2">
-        <v>45742.0</v>
+        <v>45812.0</v>
       </c>
       <c r="H59" s="2">
-        <v>47113.0</v>
+        <v>47638.0</v>
       </c>
       <c r="I59" s="2">
-        <v>47100.0</v>
+        <v>47632.0</v>
       </c>
       <c r="J59">
-        <v>170000</v>
+        <v>200000</v>
       </c>
       <c r="K59">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L59" t="s">
         <v>28</v>
+      </c>
+      <c r="M59">
+        <v>0.153846</v>
+      </c>
+      <c r="N59">
+        <v>4.82832</v>
+      </c>
+      <c r="P59">
+        <v>97.353846</v>
+      </c>
+      <c r="R59">
+        <v>97.2</v>
+      </c>
+      <c r="T59">
+        <v>1947.07692</v>
+      </c>
+      <c r="U59">
+        <v>1</v>
+      </c>
+      <c r="V59">
+        <v>97.353846</v>
+      </c>
+      <c r="W59">
+        <v>97.2</v>
       </c>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B60" t="s">
+        <v>203</v>
+      </c>
+      <c r="C60" t="s">
         <v>204</v>
       </c>
-      <c r="C60" t="s">
+      <c r="D60" t="s">
         <v>205</v>
       </c>
-      <c r="D60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E60" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="F60">
-        <v>10.0</v>
+        <v>9.0</v>
       </c>
       <c r="G60" s="2">
-        <v>45534.0</v>
+        <v>45860.0</v>
       </c>
       <c r="H60" s="2">
-        <v>46629.0</v>
+        <v>46865.0</v>
       </c>
       <c r="I60" s="2">
-        <v>46623.0</v>
+        <v>46857.0</v>
       </c>
       <c r="J60">
-        <v>50000</v>
+        <v>8000</v>
       </c>
       <c r="K60">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L60" t="s">
         <v>28</v>
       </c>
+      <c r="M60">
+        <v>1.4</v>
+      </c>
+      <c r="N60">
+        <v>10.198536</v>
+      </c>
       <c r="O60">
-        <v>6.663463</v>
+        <v>6.99219</v>
+      </c>
+      <c r="P60">
+        <v>99.65</v>
+      </c>
+      <c r="Q60">
+        <v>104.4</v>
+      </c>
+      <c r="R60">
+        <v>98.25</v>
+      </c>
+      <c r="S60">
+        <v>103.0</v>
       </c>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B61" t="s">
+        <v>206</v>
+      </c>
+      <c r="C61" t="s">
         <v>207</v>
       </c>
-      <c r="C61" t="s">
+      <c r="D61" t="s">
         <v>208</v>
       </c>
-      <c r="D61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E61" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="F61">
-        <v>4.0</v>
+        <v>9.5</v>
       </c>
       <c r="G61" s="2">
-        <v>45812.0</v>
+        <v>45442.0</v>
       </c>
       <c r="H61" s="2">
-        <v>47638.0</v>
+        <v>49094.0</v>
       </c>
       <c r="I61" s="2">
-        <v>47632.0</v>
+        <v>49088.0</v>
       </c>
       <c r="J61">
-        <v>200000</v>
+        <v>2000</v>
       </c>
       <c r="K61">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L61" t="s">
         <v>28</v>
+      </c>
+      <c r="M61">
+        <v>2.85</v>
+      </c>
+      <c r="N61">
+        <v>7.830019</v>
+      </c>
+      <c r="O61">
+        <v>6.206943</v>
+      </c>
+      <c r="P61">
+        <v>112.350001</v>
+      </c>
+      <c r="Q61">
+        <v>122.75</v>
+      </c>
+      <c r="R61">
+        <v>109.500001</v>
+      </c>
+      <c r="S61">
+        <v>119.9</v>
       </c>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" t="s">
         <v>23</v>
       </c>
       <c r="B62" t="s">
+        <v>209</v>
+      </c>
+      <c r="C62" t="s">
         <v>210</v>
       </c>
-      <c r="C62" t="s">
+      <c r="D62" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="E62" t="s">
         <v>27</v>
       </c>
       <c r="F62">
         <v>9.0</v>
       </c>
       <c r="G62" s="2">
-        <v>45860.0</v>
+        <v>45833.0</v>
       </c>
       <c r="H62" s="2">
-        <v>46865.0</v>
+        <v>46868.0</v>
       </c>
       <c r="I62" s="2">
-        <v>46857.0</v>
+        <v>46860.0</v>
       </c>
       <c r="J62">
-        <v>8000</v>
+        <v>5000</v>
       </c>
       <c r="K62">
         <v>1000.0</v>
       </c>
       <c r="L62" t="s">
         <v>28</v>
       </c>
+      <c r="M62">
+        <v>2.075</v>
+      </c>
+      <c r="N62">
+        <v>12.493301</v>
+      </c>
       <c r="O62">
-        <v>6.840763</v>
+        <v>7.928943</v>
+      </c>
+      <c r="P62">
+        <v>97.075</v>
+      </c>
+      <c r="Q62">
+        <v>103.675</v>
+      </c>
+      <c r="R62">
+        <v>95.0</v>
+      </c>
+      <c r="S62">
+        <v>101.6</v>
       </c>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B63" t="s">
+        <v>212</v>
+      </c>
+      <c r="C63" t="s">
         <v>213</v>
       </c>
-      <c r="C63" t="s">
+      <c r="D63" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="E63" t="s">
         <v>36</v>
       </c>
       <c r="F63">
         <v>9.5</v>
       </c>
       <c r="G63" s="2">
-        <v>45442.0</v>
+        <v>45987.0</v>
       </c>
       <c r="H63" s="2">
-        <v>49094.0</v>
+        <v>47083.0</v>
       </c>
       <c r="I63" s="2">
-        <v>49088.0</v>
+        <v>47077.0</v>
       </c>
       <c r="J63">
-        <v>2000</v>
+        <v>8000</v>
       </c>
       <c r="K63">
         <v>1000.0</v>
       </c>
       <c r="L63" t="s">
         <v>28</v>
       </c>
+      <c r="M63">
+        <v>0.580556</v>
+      </c>
+      <c r="N63">
+        <v>9.430966</v>
+      </c>
       <c r="O63">
-        <v>6.247885</v>
+        <v>8.536814</v>
+      </c>
+      <c r="P63">
+        <v>100.710556</v>
+      </c>
+      <c r="Q63">
+        <v>102.480555</v>
+      </c>
+      <c r="R63">
+        <v>100.13</v>
+      </c>
+      <c r="S63">
+        <v>101.899999</v>
+      </c>
+      <c r="T63">
+        <v>1024.80555</v>
+      </c>
+      <c r="U63">
+        <v>1</v>
+      </c>
+      <c r="V63">
+        <v>102.480555</v>
+      </c>
+      <c r="W63">
+        <v>101.899999</v>
       </c>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B64" t="s">
+        <v>212</v>
+      </c>
+      <c r="C64" t="s">
+        <v>215</v>
+      </c>
+      <c r="D64" t="s">
         <v>216</v>
       </c>
-      <c r="C64" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E64" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F64">
-        <v>9.0</v>
+        <v>9.5</v>
       </c>
       <c r="G64" s="2">
-        <v>45833.0</v>
+        <v>46276.0</v>
       </c>
       <c r="H64" s="2">
-        <v>46868.0</v>
+        <v>47372.0</v>
       </c>
       <c r="I64" s="2">
-        <v>46860.0</v>
+        <v>47365.0</v>
       </c>
       <c r="J64">
         <v>5000</v>
       </c>
       <c r="K64">
         <v>1000.0</v>
       </c>
       <c r="L64" t="s">
         <v>28</v>
       </c>
+      <c r="M64">
+        <v>0.184722</v>
+      </c>
+      <c r="N64">
+        <v>9.499224</v>
+      </c>
       <c r="O64">
-        <v>8.438342</v>
+        <v>9.309089</v>
+      </c>
+      <c r="P64">
+        <v>100.184722</v>
+      </c>
+      <c r="Q64">
+        <v>100.674722</v>
+      </c>
+      <c r="R64">
+        <v>100.0</v>
+      </c>
+      <c r="S64">
+        <v>100.49</v>
+      </c>
+      <c r="T64">
+        <v>1006.74722</v>
+      </c>
+      <c r="U64">
+        <v>1</v>
+      </c>
+      <c r="V64">
+        <v>100.674722</v>
+      </c>
+      <c r="W64">
+        <v>100.49</v>
       </c>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B65" t="s">
+        <v>217</v>
+      </c>
+      <c r="C65" t="s">
+        <v>218</v>
+      </c>
+      <c r="D65" t="s">
         <v>219</v>
       </c>
-      <c r="C65" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E65" t="s">
-        <v>36</v>
+        <v>55</v>
       </c>
       <c r="F65">
-        <v>9.5</v>
+        <v>8.303</v>
       </c>
       <c r="G65" s="2">
-        <v>45987.0</v>
+        <v>45282.0</v>
       </c>
       <c r="H65" s="2">
-        <v>47083.0</v>
+        <v>46568.0</v>
       </c>
       <c r="I65" s="2">
-        <v>47077.0</v>
+        <v>46560.0</v>
       </c>
       <c r="J65">
-        <v>8000</v>
+        <v>20000</v>
       </c>
       <c r="K65">
         <v>1000.0</v>
       </c>
       <c r="L65" t="s">
         <v>28</v>
       </c>
+      <c r="M65">
+        <v>1.798983</v>
+      </c>
+      <c r="N65">
+        <v>8.299712</v>
+      </c>
       <c r="O65">
-        <v>8.545614</v>
+        <v>6.322718</v>
+      </c>
+      <c r="P65">
+        <v>101.798983</v>
+      </c>
+      <c r="Q65">
+        <v>103.298983</v>
+      </c>
+      <c r="R65">
+        <v>100.0</v>
+      </c>
+      <c r="S65">
+        <v>101.5</v>
       </c>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B66" t="s">
+        <v>220</v>
+      </c>
+      <c r="C66" t="s">
+        <v>221</v>
+      </c>
+      <c r="D66" t="s">
         <v>222</v>
       </c>
-      <c r="C66" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E66" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F66">
-        <v>8.303</v>
+        <v>10.0</v>
       </c>
       <c r="G66" s="2">
-        <v>45282.0</v>
+        <v>46141.0</v>
       </c>
       <c r="H66" s="2">
-        <v>46568.0</v>
+        <v>49794.0</v>
       </c>
       <c r="I66" s="2">
-        <v>46560.0</v>
+        <v>49782.0</v>
       </c>
       <c r="J66">
-        <v>20000</v>
+        <v>5000</v>
       </c>
       <c r="K66">
         <v>1000.0</v>
       </c>
       <c r="L66" t="s">
         <v>28</v>
       </c>
+      <c r="M66">
+        <v>3.861111</v>
+      </c>
+      <c r="N66">
+        <v>9.526234</v>
+      </c>
       <c r="O66">
-        <v>6.608925</v>
+        <v>9.125438</v>
+      </c>
+      <c r="P66">
+        <v>106.781111</v>
+      </c>
+      <c r="Q66">
+        <v>109.361111</v>
+      </c>
+      <c r="R66">
+        <v>102.92</v>
+      </c>
+      <c r="S66">
+        <v>105.5</v>
       </c>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" t="s">
         <v>32</v>
       </c>
       <c r="B67" t="s">
+        <v>223</v>
+      </c>
+      <c r="C67" t="s">
+        <v>224</v>
+      </c>
+      <c r="D67" t="s">
         <v>225</v>
       </c>
-      <c r="C67" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E67" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="F67">
-        <v>10.0</v>
+        <v>1.875</v>
       </c>
       <c r="G67" s="2">
-        <v>46141.0</v>
+        <v>43291.0</v>
       </c>
       <c r="H67" s="2">
-        <v>49794.0</v>
+        <v>46944.0</v>
       </c>
       <c r="I67" s="2">
-        <v>49782.0</v>
+        <v>46938.0</v>
       </c>
       <c r="J67">
-        <v>5000</v>
+        <v>300000</v>
       </c>
       <c r="K67">
         <v>1000.0</v>
       </c>
       <c r="L67" t="s">
         <v>28</v>
       </c>
-      <c r="O67">
-        <v>9.20773</v>
+      <c r="M67">
+        <v>0.359589</v>
       </c>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" t="s">
         <v>32</v>
       </c>
       <c r="B68" t="s">
+        <v>226</v>
+      </c>
+      <c r="C68" t="s">
+        <v>227</v>
+      </c>
+      <c r="D68" t="s">
         <v>228</v>
-      </c>
-[...4 lines deleted...]
-        <v>230</v>
       </c>
       <c r="E68" t="s">
         <v>27</v>
       </c>
       <c r="F68">
-        <v>1.875</v>
+        <v>2.0</v>
       </c>
       <c r="G68" s="2">
-        <v>43291.0</v>
+        <v>42930.0</v>
       </c>
       <c r="H68" s="2">
-        <v>46944.0</v>
+        <v>46582.0</v>
       </c>
       <c r="I68" s="2">
-        <v>46938.0</v>
+        <v>46576.0</v>
       </c>
       <c r="J68">
         <v>300000</v>
       </c>
       <c r="K68">
         <v>1000.0</v>
       </c>
       <c r="L68" t="s">
         <v>28</v>
+      </c>
+      <c r="M68">
+        <v>0.361644</v>
       </c>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" t="s">
         <v>32</v>
       </c>
       <c r="B69" t="s">
+        <v>229</v>
+      </c>
+      <c r="C69" t="s">
+        <v>230</v>
+      </c>
+      <c r="D69" t="s">
         <v>231</v>
-      </c>
-[...4 lines deleted...]
-        <v>233</v>
       </c>
       <c r="E69" t="s">
         <v>27</v>
       </c>
       <c r="F69">
         <v>2.0</v>
       </c>
       <c r="G69" s="2">
-        <v>42930.0</v>
+        <v>43972.0</v>
       </c>
       <c r="H69" s="2">
-        <v>46582.0</v>
+        <v>47624.0</v>
       </c>
       <c r="I69" s="2">
-        <v>46576.0</v>
+        <v>47618.0</v>
       </c>
       <c r="J69">
         <v>300000</v>
       </c>
       <c r="K69">
         <v>1000.0</v>
       </c>
       <c r="L69" t="s">
         <v>28</v>
+      </c>
+      <c r="M69">
+        <v>0.657534</v>
       </c>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" t="s">
         <v>32</v>
       </c>
       <c r="B70" t="s">
+        <v>232</v>
+      </c>
+      <c r="C70" t="s">
+        <v>233</v>
+      </c>
+      <c r="D70" t="s">
         <v>234</v>
       </c>
-      <c r="C70" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E70" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F70">
-        <v>2.0</v>
+        <v>5.5</v>
       </c>
       <c r="G70" s="2">
-        <v>43972.0</v>
+        <v>44545.0</v>
       </c>
       <c r="H70" s="2">
-        <v>47624.0</v>
+        <v>48197.0</v>
       </c>
       <c r="I70" s="2">
-        <v>47618.0</v>
+        <v>48191.0</v>
       </c>
       <c r="J70">
-        <v>300000</v>
+        <v>15000</v>
       </c>
       <c r="K70">
         <v>1000.0</v>
       </c>
       <c r="L70" t="s">
         <v>28</v>
+      </c>
+      <c r="M70">
+        <v>1.222222</v>
+      </c>
+      <c r="N70">
+        <v>5.722154</v>
+      </c>
+      <c r="O70">
+        <v>5.433832</v>
+      </c>
+      <c r="P70">
+        <v>100.222222</v>
+      </c>
+      <c r="Q70">
+        <v>101.522222</v>
+      </c>
+      <c r="R70">
+        <v>99.0</v>
+      </c>
+      <c r="S70">
+        <v>100.3</v>
+      </c>
+      <c r="T70">
+        <v>10122.2222</v>
+      </c>
+      <c r="U70">
+        <v>2</v>
+      </c>
+      <c r="V70">
+        <v>101.222222</v>
+      </c>
+      <c r="W70">
+        <v>100.0</v>
       </c>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" t="s">
         <v>32</v>
       </c>
       <c r="B71" t="s">
+        <v>235</v>
+      </c>
+      <c r="C71" t="s">
+        <v>236</v>
+      </c>
+      <c r="D71" t="s">
         <v>237</v>
-      </c>
-[...4 lines deleted...]
-        <v>239</v>
       </c>
       <c r="E71" t="s">
         <v>36</v>
       </c>
       <c r="F71">
-        <v>5.5</v>
+        <v>6.25</v>
       </c>
       <c r="G71" s="2">
-        <v>44545.0</v>
+        <v>45939.0</v>
       </c>
       <c r="H71" s="2">
-        <v>48197.0</v>
+        <v>49591.0</v>
       </c>
       <c r="I71" s="2">
-        <v>48191.0</v>
+        <v>49585.0</v>
       </c>
       <c r="J71">
-        <v>15000</v>
+        <v>8000</v>
       </c>
       <c r="K71">
         <v>1000.0</v>
       </c>
       <c r="L71" t="s">
         <v>28</v>
       </c>
+      <c r="M71">
+        <v>1.388889</v>
+      </c>
+      <c r="N71">
+        <v>5.962579</v>
+      </c>
       <c r="O71">
-        <v>5.285003</v>
+        <v>5.557795</v>
+      </c>
+      <c r="P71">
+        <v>103.388889</v>
+      </c>
+      <c r="Q71">
+        <v>106.288889</v>
+      </c>
+      <c r="R71">
+        <v>102.0</v>
+      </c>
+      <c r="S71">
+        <v>104.9</v>
       </c>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" t="s">
         <v>32</v>
       </c>
       <c r="B72" t="s">
+        <v>238</v>
+      </c>
+      <c r="C72" t="s">
+        <v>239</v>
+      </c>
+      <c r="D72" t="s">
         <v>240</v>
-      </c>
-[...4 lines deleted...]
-        <v>242</v>
       </c>
       <c r="E72" t="s">
         <v>36</v>
       </c>
       <c r="F72">
-        <v>6.25</v>
+        <v>9.0</v>
       </c>
       <c r="G72" s="2">
-        <v>45939.0</v>
+        <v>45273.0</v>
       </c>
       <c r="H72" s="2">
-        <v>49591.0</v>
+        <v>48926.0</v>
       </c>
       <c r="I72" s="2">
-        <v>49585.0</v>
+        <v>48919.0</v>
       </c>
       <c r="J72">
         <v>8000</v>
       </c>
       <c r="K72">
         <v>1000.0</v>
       </c>
       <c r="L72" t="s">
         <v>28</v>
       </c>
+      <c r="M72">
+        <v>2.0</v>
+      </c>
+      <c r="N72">
+        <v>7.815318</v>
+      </c>
       <c r="O72">
-        <v>5.902625</v>
+        <v>7.76282</v>
+      </c>
+      <c r="P72">
+        <v>108.5</v>
+      </c>
+      <c r="Q72">
+        <v>108.8</v>
+      </c>
+      <c r="R72">
+        <v>106.5</v>
+      </c>
+      <c r="S72">
+        <v>106.8</v>
       </c>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B73" t="s">
+        <v>241</v>
+      </c>
+      <c r="C73" t="s">
+        <v>242</v>
+      </c>
+      <c r="D73" t="s">
         <v>243</v>
-      </c>
-[...4 lines deleted...]
-        <v>245</v>
       </c>
       <c r="E73" t="s">
         <v>36</v>
       </c>
       <c r="F73">
-        <v>9.0</v>
+        <v>9.5</v>
       </c>
       <c r="G73" s="2">
-        <v>45273.0</v>
+        <v>46107.0</v>
       </c>
       <c r="H73" s="2">
-        <v>48926.0</v>
+        <v>47568.0</v>
       </c>
       <c r="I73" s="2">
-        <v>48919.0</v>
+        <v>47561.0</v>
       </c>
       <c r="J73">
         <v>8000</v>
       </c>
       <c r="K73">
         <v>1000.0</v>
       </c>
       <c r="L73" t="s">
         <v>28</v>
       </c>
+      <c r="M73">
+        <v>2.163889</v>
+      </c>
+      <c r="N73">
+        <v>9.331058</v>
+      </c>
       <c r="O73">
-        <v>7.320995</v>
+        <v>8.867666</v>
+      </c>
+      <c r="P73">
+        <v>102.663889</v>
+      </c>
+      <c r="Q73">
+        <v>104.056889</v>
+      </c>
+      <c r="R73">
+        <v>100.5</v>
+      </c>
+      <c r="S73">
+        <v>101.893</v>
       </c>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" t="s">
         <v>23</v>
       </c>
       <c r="B74" t="s">
+        <v>244</v>
+      </c>
+      <c r="C74" t="s">
+        <v>245</v>
+      </c>
+      <c r="D74" t="s">
         <v>246</v>
-      </c>
-[...4 lines deleted...]
-        <v>248</v>
       </c>
       <c r="E74" t="s">
         <v>36</v>
       </c>
       <c r="F74">
-        <v>9.5</v>
+        <v>11.0</v>
       </c>
       <c r="G74" s="2">
-        <v>46107.0</v>
+        <v>45806.0</v>
       </c>
       <c r="H74" s="2">
-        <v>47568.0</v>
+        <v>47267.0</v>
       </c>
       <c r="I74" s="2">
-        <v>47561.0</v>
+        <v>47261.0</v>
       </c>
       <c r="J74">
         <v>8000</v>
       </c>
       <c r="K74">
         <v>1000.0</v>
       </c>
       <c r="L74" t="s">
         <v>28</v>
       </c>
+      <c r="M74">
+        <v>0.580556</v>
+      </c>
+      <c r="N74">
+        <v>10.866672</v>
+      </c>
       <c r="O74">
-        <v>8.852527</v>
+        <v>9.719864</v>
+      </c>
+      <c r="P74">
+        <v>100.882557</v>
+      </c>
+      <c r="Q74">
+        <v>103.580555</v>
+      </c>
+      <c r="R74">
+        <v>100.302001</v>
+      </c>
+      <c r="S74">
+        <v>102.999999</v>
       </c>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B75" t="s">
+        <v>247</v>
+      </c>
+      <c r="C75" t="s">
+        <v>248</v>
+      </c>
+      <c r="D75" t="s">
         <v>249</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="E75" t="s">
         <v>36</v>
       </c>
       <c r="F75">
         <v>11.0</v>
       </c>
       <c r="G75" s="2">
-        <v>45806.0</v>
+        <v>44475.0</v>
       </c>
       <c r="H75" s="2">
-        <v>47267.0</v>
+        <v>46301.0</v>
       </c>
       <c r="I75" s="2">
-        <v>47261.0</v>
+        <v>46295.0</v>
       </c>
       <c r="J75">
-        <v>8000</v>
+        <v>472974</v>
       </c>
       <c r="K75">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L75" t="s">
         <v>28</v>
       </c>
+      <c r="M75">
+        <v>4.959016</v>
+      </c>
+      <c r="N75">
+        <v>35.223627</v>
+      </c>
       <c r="O75">
-        <v>8.5717</v>
+        <v>3.718371</v>
+      </c>
+      <c r="P75">
+        <v>103.830001</v>
+      </c>
+      <c r="Q75">
+        <v>105.309016</v>
+      </c>
+      <c r="R75">
+        <v>98.870985</v>
+      </c>
+      <c r="S75">
+        <v>100.35</v>
       </c>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" t="s">
         <v>32</v>
       </c>
       <c r="B76" t="s">
+        <v>250</v>
+      </c>
+      <c r="C76" t="s">
+        <v>251</v>
+      </c>
+      <c r="D76" t="s">
         <v>252</v>
-      </c>
-[...4 lines deleted...]
-        <v>254</v>
       </c>
       <c r="E76" t="s">
         <v>36</v>
       </c>
       <c r="F76">
-        <v>11.0</v>
+        <v>12.0</v>
       </c>
       <c r="G76" s="2">
-        <v>44475.0</v>
+        <v>45814.0</v>
       </c>
       <c r="H76" s="2">
-        <v>46301.0</v>
+        <v>47823.0</v>
       </c>
       <c r="I76" s="2">
-        <v>46295.0</v>
+        <v>47634.0</v>
       </c>
       <c r="J76">
-        <v>472974</v>
+        <v>3000000</v>
       </c>
       <c r="K76">
         <v>100.0</v>
       </c>
       <c r="L76" t="s">
         <v>28</v>
       </c>
+      <c r="M76">
+        <v>3.409836</v>
+      </c>
+      <c r="N76">
+        <v>12.195452</v>
+      </c>
       <c r="O76">
-        <v>3.023779</v>
+        <v>12.164575</v>
+      </c>
+      <c r="P76">
+        <v>102.910836</v>
+      </c>
+      <c r="Q76">
+        <v>103.009836</v>
+      </c>
+      <c r="R76">
+        <v>99.501</v>
+      </c>
+      <c r="S76">
+        <v>99.6</v>
+      </c>
+      <c r="T76">
+        <v>14010.287696</v>
+      </c>
+      <c r="U76">
+        <v>4</v>
+      </c>
+      <c r="V76">
+        <v>103.009836</v>
+      </c>
+      <c r="W76">
+        <v>99.6</v>
       </c>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B77" t="s">
+        <v>253</v>
+      </c>
+      <c r="C77" t="s">
+        <v>254</v>
+      </c>
+      <c r="D77" t="s">
         <v>255</v>
       </c>
-      <c r="C77" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E77" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="F77">
-        <v>12.0</v>
+        <v>10.0</v>
       </c>
       <c r="G77" s="2">
-        <v>45814.0</v>
+        <v>46234.0</v>
       </c>
       <c r="H77" s="2">
-        <v>47823.0</v>
+        <v>46965.0</v>
       </c>
       <c r="I77" s="2">
-        <v>47634.0</v>
+        <v>46955.0</v>
       </c>
       <c r="J77">
-        <v>3000000</v>
+        <v>2800</v>
       </c>
       <c r="K77">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L77" t="s">
         <v>28</v>
       </c>
-      <c r="O77">
-        <v>12.070875</v>
+      <c r="M77">
+        <v>1.331522</v>
       </c>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B78" t="s">
+        <v>256</v>
+      </c>
+      <c r="C78" t="s">
+        <v>257</v>
+      </c>
+      <c r="D78" t="s">
         <v>258</v>
-      </c>
-[...4 lines deleted...]
-        <v>260</v>
       </c>
       <c r="E78" t="s">
         <v>27</v>
       </c>
       <c r="F78">
-        <v>7.0</v>
+        <v>11.5</v>
       </c>
       <c r="G78" s="2">
-        <v>45457.0</v>
+        <v>45853.0</v>
       </c>
       <c r="H78" s="2">
-        <v>46552.0</v>
+        <v>46583.0</v>
       </c>
       <c r="I78" s="2">
-        <v>46542.0</v>
+        <v>46575.0</v>
       </c>
       <c r="J78">
-        <v>10000</v>
+        <v>8000</v>
       </c>
       <c r="K78">
         <v>1000.0</v>
       </c>
       <c r="L78" t="s">
         <v>28</v>
+      </c>
+      <c r="M78">
+        <v>2.03125</v>
+      </c>
+      <c r="O78">
+        <v>9.855773</v>
+      </c>
+      <c r="Q78">
+        <v>103.27025</v>
+      </c>
+      <c r="S78">
+        <v>101.239</v>
       </c>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" t="s">
         <v>23</v>
       </c>
       <c r="B79" t="s">
+        <v>259</v>
+      </c>
+      <c r="C79" t="s">
+        <v>260</v>
+      </c>
+      <c r="D79" t="s">
         <v>261</v>
-      </c>
-[...4 lines deleted...]
-        <v>263</v>
       </c>
       <c r="E79" t="s">
         <v>27</v>
       </c>
       <c r="F79">
-        <v>11.5</v>
+        <v>10.5</v>
       </c>
       <c r="G79" s="2">
-        <v>45853.0</v>
+        <v>46014.0</v>
       </c>
       <c r="H79" s="2">
-        <v>46583.0</v>
+        <v>46744.0</v>
       </c>
       <c r="I79" s="2">
-        <v>46575.0</v>
+        <v>46736.0</v>
       </c>
       <c r="J79">
-        <v>8000</v>
+        <v>4500</v>
       </c>
       <c r="K79">
         <v>1000.0</v>
       </c>
       <c r="L79" t="s">
         <v>28</v>
       </c>
+      <c r="M79">
+        <v>2.495902</v>
+      </c>
       <c r="O79">
-        <v>8.194079</v>
+        <v>7.275155</v>
+      </c>
+      <c r="Q79">
+        <v>106.295902</v>
+      </c>
+      <c r="S79">
+        <v>103.8</v>
       </c>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" t="s">
         <v>23</v>
       </c>
       <c r="B80" t="s">
+        <v>262</v>
+      </c>
+      <c r="C80" t="s">
+        <v>263</v>
+      </c>
+      <c r="D80" t="s">
         <v>264</v>
-      </c>
-[...4 lines deleted...]
-        <v>266</v>
       </c>
       <c r="E80" t="s">
         <v>27</v>
       </c>
       <c r="F80">
-        <v>10.5</v>
+        <v>8.0</v>
       </c>
       <c r="G80" s="2">
-        <v>46014.0</v>
+        <v>45930.0</v>
       </c>
       <c r="H80" s="2">
-        <v>46744.0</v>
+        <v>48852.0</v>
       </c>
       <c r="I80" s="2">
-        <v>46736.0</v>
+        <v>48848.0</v>
       </c>
       <c r="J80">
-        <v>4500</v>
+        <v>1064</v>
       </c>
       <c r="K80">
         <v>1000.0</v>
       </c>
       <c r="L80" t="s">
         <v>28</v>
       </c>
-      <c r="O80">
-        <v>10.797875</v>
+      <c r="M80">
+        <v>3.737705</v>
       </c>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B81" t="s">
+        <v>265</v>
+      </c>
+      <c r="C81" t="s">
+        <v>266</v>
+      </c>
+      <c r="D81" t="s">
         <v>267</v>
-      </c>
-[...4 lines deleted...]
-        <v>269</v>
       </c>
       <c r="E81" t="s">
         <v>27</v>
       </c>
       <c r="F81">
         <v>8.0</v>
       </c>
       <c r="G81" s="2">
-        <v>45930.0</v>
+        <v>45645.0</v>
       </c>
       <c r="H81" s="2">
-        <v>48852.0</v>
+        <v>46375.0</v>
       </c>
       <c r="I81" s="2">
-        <v>48848.0</v>
+        <v>46366.0</v>
       </c>
       <c r="J81">
-        <v>1064</v>
+        <v>570000</v>
       </c>
       <c r="K81">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L81" t="s">
         <v>28</v>
+      </c>
+      <c r="M81">
+        <v>1.989071</v>
+      </c>
+      <c r="N81">
+        <v>12.035821</v>
+      </c>
+      <c r="O81">
+        <v>1.926457</v>
+      </c>
+      <c r="P81">
+        <v>100.989071</v>
+      </c>
+      <c r="Q81">
+        <v>103.5</v>
+      </c>
+      <c r="R81">
+        <v>99.0</v>
+      </c>
+      <c r="S81">
+        <v>101.510929</v>
       </c>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B82" t="s">
+        <v>268</v>
+      </c>
+      <c r="C82" t="s">
+        <v>269</v>
+      </c>
+      <c r="D82" t="s">
         <v>270</v>
       </c>
-      <c r="C82" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E82" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="F82">
-        <v>8.0</v>
+        <v>7.5</v>
       </c>
       <c r="G82" s="2">
-        <v>45645.0</v>
+        <v>45638.0</v>
       </c>
       <c r="H82" s="2">
-        <v>46375.0</v>
+        <v>47099.0</v>
       </c>
       <c r="I82" s="2">
-        <v>46366.0</v>
+        <v>47093.0</v>
       </c>
       <c r="J82">
-        <v>550000</v>
+        <v>8000</v>
       </c>
       <c r="K82">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L82" t="s">
         <v>28</v>
       </c>
-      <c r="O82">
-        <v>4.100138</v>
+      <c r="M82">
+        <v>1.625</v>
+      </c>
+      <c r="N82">
+        <v>7.721469</v>
+      </c>
+      <c r="P82">
+        <v>101.175</v>
+      </c>
+      <c r="R82">
+        <v>99.55</v>
       </c>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" t="s">
         <v>23</v>
       </c>
       <c r="B83" t="s">
+        <v>271</v>
+      </c>
+      <c r="C83" t="s">
+        <v>272</v>
+      </c>
+      <c r="D83" t="s">
         <v>273</v>
       </c>
-      <c r="C83" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E83" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="F83">
-        <v>7.5</v>
+        <v>8.25</v>
       </c>
       <c r="G83" s="2">
-        <v>45638.0</v>
+        <v>46008.0</v>
       </c>
       <c r="H83" s="2">
-        <v>47099.0</v>
+        <v>49660.0</v>
       </c>
       <c r="I83" s="2">
-        <v>47093.0</v>
+        <v>49650.0</v>
       </c>
       <c r="J83">
         <v>8000</v>
       </c>
       <c r="K83">
         <v>1000.0</v>
       </c>
       <c r="L83" t="s">
         <v>28</v>
       </c>
+      <c r="M83">
+        <v>2.096311</v>
+      </c>
+      <c r="N83">
+        <v>7.922249</v>
+      </c>
       <c r="O83">
-        <v>6.809317</v>
+        <v>7.636001</v>
+      </c>
+      <c r="P83">
+        <v>104.196311</v>
+      </c>
+      <c r="Q83">
+        <v>106.096311</v>
+      </c>
+      <c r="R83">
+        <v>102.1</v>
+      </c>
+      <c r="S83">
+        <v>104.0</v>
       </c>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" t="s">
         <v>23</v>
       </c>
       <c r="B84" t="s">
+        <v>274</v>
+      </c>
+      <c r="C84" t="s">
+        <v>275</v>
+      </c>
+      <c r="D84" t="s">
         <v>276</v>
-      </c>
-[...4 lines deleted...]
-        <v>278</v>
       </c>
       <c r="E84" t="s">
         <v>27</v>
       </c>
       <c r="F84">
-        <v>8.25</v>
+        <v>8.767</v>
       </c>
       <c r="G84" s="2">
-        <v>46008.0</v>
+        <v>45392.0</v>
       </c>
       <c r="H84" s="2">
-        <v>49660.0</v>
+        <v>46670.0</v>
       </c>
       <c r="I84" s="2">
-        <v>49650.0</v>
+        <v>46664.0</v>
       </c>
       <c r="J84">
-        <v>8000</v>
+        <v>1500</v>
       </c>
       <c r="K84">
         <v>1000.0</v>
       </c>
       <c r="L84" t="s">
         <v>28</v>
       </c>
+      <c r="M84">
+        <v>1.655989</v>
+      </c>
       <c r="O84">
-        <v>7.599018</v>
+        <v>5.828044</v>
+      </c>
+      <c r="Q84">
+        <v>104.655989</v>
+      </c>
+      <c r="S84">
+        <v>103.0</v>
       </c>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" t="s">
         <v>23</v>
       </c>
       <c r="B85" t="s">
+        <v>277</v>
+      </c>
+      <c r="C85" t="s">
+        <v>278</v>
+      </c>
+      <c r="D85" t="s">
         <v>279</v>
-      </c>
-[...4 lines deleted...]
-        <v>281</v>
       </c>
       <c r="E85" t="s">
         <v>27</v>
       </c>
       <c r="F85">
-        <v>8.767</v>
+        <v>8.97</v>
       </c>
       <c r="G85" s="2">
-        <v>45392.0</v>
+        <v>46001.0</v>
       </c>
       <c r="H85" s="2">
-        <v>46670.0</v>
+        <v>46731.0</v>
       </c>
       <c r="I85" s="2">
-        <v>46664.0</v>
+        <v>46723.0</v>
       </c>
       <c r="J85">
-        <v>1500</v>
+        <v>1000</v>
       </c>
       <c r="K85">
         <v>1000.0</v>
       </c>
       <c r="L85" t="s">
         <v>28</v>
       </c>
-      <c r="O85">
-        <v>6.152088</v>
+      <c r="M85">
+        <v>0.199333</v>
       </c>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" t="s">
         <v>23</v>
       </c>
       <c r="B86" t="s">
+        <v>280</v>
+      </c>
+      <c r="C86" t="s">
+        <v>281</v>
+      </c>
+      <c r="D86" t="s">
         <v>282</v>
-      </c>
-[...4 lines deleted...]
-        <v>284</v>
       </c>
       <c r="E86" t="s">
         <v>27</v>
       </c>
       <c r="F86">
         <v>8.765</v>
       </c>
       <c r="G86" s="2">
         <v>45757.0</v>
       </c>
       <c r="H86" s="2">
         <v>47036.0</v>
       </c>
       <c r="I86" s="2">
         <v>47028.0</v>
       </c>
       <c r="J86">
         <v>3000</v>
       </c>
       <c r="K86">
         <v>1000.0</v>
       </c>
       <c r="L86" t="s">
         <v>28</v>
+      </c>
+      <c r="M86">
+        <v>1.655611</v>
       </c>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" t="s">
         <v>23</v>
       </c>
       <c r="B87" t="s">
+        <v>283</v>
+      </c>
+      <c r="C87" t="s">
+        <v>284</v>
+      </c>
+      <c r="D87" t="s">
         <v>285</v>
-      </c>
-[...4 lines deleted...]
-        <v>287</v>
       </c>
       <c r="E87" t="s">
         <v>27</v>
       </c>
       <c r="F87">
-        <v>8.749</v>
+        <v>8.97</v>
       </c>
       <c r="G87" s="2">
         <v>45726.0</v>
       </c>
       <c r="H87" s="2">
         <v>47128.0</v>
       </c>
       <c r="I87" s="2">
         <v>47120.0</v>
       </c>
       <c r="J87">
         <v>2150</v>
       </c>
       <c r="K87">
         <v>1000.0</v>
       </c>
       <c r="L87" t="s">
         <v>28</v>
+      </c>
+      <c r="M87">
+        <v>0.199333</v>
       </c>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" t="s">
         <v>23</v>
       </c>
       <c r="B88" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C88" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="D88" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E88" t="s">
         <v>27</v>
       </c>
       <c r="F88">
-        <v>8.758</v>
+        <v>8.905</v>
       </c>
       <c r="G88" s="2">
         <v>45971.0</v>
       </c>
       <c r="H88" s="2">
         <v>47248.0</v>
       </c>
       <c r="I88" s="2">
         <v>47240.0</v>
       </c>
       <c r="J88">
         <v>3315</v>
       </c>
       <c r="K88">
         <v>1000.0</v>
       </c>
       <c r="L88" t="s">
         <v>28</v>
+      </c>
+      <c r="M88">
+        <v>0.939972</v>
       </c>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" t="s">
         <v>23</v>
       </c>
       <c r="B89" t="s">
+        <v>288</v>
+      </c>
+      <c r="C89" t="s">
+        <v>289</v>
+      </c>
+      <c r="D89" t="s">
         <v>290</v>
-      </c>
-[...4 lines deleted...]
-        <v>292</v>
       </c>
       <c r="E89" t="s">
         <v>27</v>
       </c>
       <c r="F89">
         <v>8.806</v>
       </c>
       <c r="G89" s="2">
         <v>46199.0</v>
       </c>
       <c r="H89" s="2">
         <v>47387.0</v>
       </c>
       <c r="I89" s="2">
         <v>47379.0</v>
       </c>
       <c r="J89">
         <v>3500</v>
       </c>
       <c r="K89">
         <v>1000.0</v>
       </c>
       <c r="L89" t="s">
         <v>28</v>
       </c>
+      <c r="M89">
+        <v>2.005811</v>
+      </c>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" t="s">
-        <v>200</v>
+        <v>32</v>
       </c>
       <c r="B90" t="s">
+        <v>291</v>
+      </c>
+      <c r="C90" t="s">
+        <v>292</v>
+      </c>
+      <c r="D90" t="s">
         <v>293</v>
       </c>
-      <c r="C90" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E90" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F90">
-        <v>9.069</v>
+        <v>6.0</v>
       </c>
       <c r="G90" s="2">
-        <v>45533.0</v>
+        <v>45611.0</v>
       </c>
       <c r="H90" s="2">
-        <v>47359.0</v>
+        <v>49263.0</v>
       </c>
       <c r="I90" s="2">
-        <v>47352.0</v>
+        <v>49256.0</v>
       </c>
       <c r="J90">
-        <v>230150</v>
+        <v>20000</v>
       </c>
       <c r="K90">
         <v>1000.0</v>
       </c>
       <c r="L90" t="s">
         <v>28</v>
+      </c>
+      <c r="M90">
+        <v>0.55</v>
+      </c>
+      <c r="N90">
+        <v>5.812308</v>
+      </c>
+      <c r="O90">
+        <v>5.514511</v>
+      </c>
+      <c r="P90">
+        <v>101.760001</v>
+      </c>
+      <c r="Q90">
+        <v>103.72</v>
+      </c>
+      <c r="R90">
+        <v>101.210001</v>
+      </c>
+      <c r="S90">
+        <v>103.17</v>
+      </c>
+      <c r="T90">
+        <v>1037.19</v>
+      </c>
+      <c r="U90">
+        <v>1</v>
+      </c>
+      <c r="V90">
+        <v>103.719</v>
+      </c>
+      <c r="W90">
+        <v>103.169</v>
       </c>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" t="s">
         <v>32</v>
       </c>
       <c r="B91" t="s">
+        <v>294</v>
+      </c>
+      <c r="C91" t="s">
+        <v>295</v>
+      </c>
+      <c r="D91" t="s">
         <v>296</v>
-      </c>
-[...4 lines deleted...]
-        <v>298</v>
       </c>
       <c r="E91" t="s">
         <v>36</v>
       </c>
       <c r="F91">
-        <v>6.0</v>
+        <v>10.5</v>
       </c>
       <c r="G91" s="2">
-        <v>45611.0</v>
+        <v>45198.0</v>
       </c>
       <c r="H91" s="2">
-        <v>49263.0</v>
+        <v>48851.0</v>
       </c>
       <c r="I91" s="2">
-        <v>49256.0</v>
+        <v>48845.0</v>
       </c>
       <c r="J91">
-        <v>20000</v>
+        <v>35000</v>
       </c>
       <c r="K91">
         <v>1000.0</v>
       </c>
       <c r="L91" t="s">
         <v>28</v>
       </c>
+      <c r="M91">
+        <v>2.304167</v>
+      </c>
+      <c r="N91">
+        <v>8.059259</v>
+      </c>
       <c r="O91">
-        <v>5.550642</v>
+        <v>7.715236</v>
+      </c>
+      <c r="P91">
+        <v>115.304168</v>
+      </c>
+      <c r="Q91">
+        <v>117.304167</v>
+      </c>
+      <c r="R91">
+        <v>113.000001</v>
+      </c>
+      <c r="S91">
+        <v>115.0</v>
+      </c>
+      <c r="T91">
+        <v>2306.08336</v>
+      </c>
+      <c r="U91">
+        <v>1</v>
+      </c>
+      <c r="V91">
+        <v>115.304168</v>
+      </c>
+      <c r="W91">
+        <v>113.000001</v>
       </c>
     </row>
     <row r="92" spans="1:23">
       <c r="A92" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B92" t="s">
+        <v>297</v>
+      </c>
+      <c r="C92" t="s">
+        <v>298</v>
+      </c>
+      <c r="D92" t="s">
         <v>299</v>
       </c>
-      <c r="C92" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E92" t="s">
-        <v>36</v>
+        <v>55</v>
       </c>
       <c r="F92">
-        <v>10.5</v>
+        <v>11.0</v>
       </c>
       <c r="G92" s="2">
-        <v>45198.0</v>
+        <v>45820.0</v>
       </c>
       <c r="H92" s="2">
-        <v>48851.0</v>
+        <v>46904.0</v>
       </c>
       <c r="I92" s="2">
-        <v>48845.0</v>
+        <v>46898.0</v>
       </c>
       <c r="J92">
-        <v>35000</v>
+        <v>6753</v>
       </c>
       <c r="K92">
         <v>1000.0</v>
       </c>
       <c r="L92" t="s">
         <v>28</v>
       </c>
+      <c r="M92">
+        <v>0.55</v>
+      </c>
+      <c r="N92">
+        <v>10.999847</v>
+      </c>
       <c r="O92">
-        <v>7.585195</v>
+        <v>10.419883</v>
+      </c>
+      <c r="P92">
+        <v>100.55</v>
+      </c>
+      <c r="Q92">
+        <v>101.45</v>
+      </c>
+      <c r="R92">
+        <v>100.0</v>
+      </c>
+      <c r="S92">
+        <v>100.9</v>
       </c>
     </row>
     <row r="93" spans="1:23">
       <c r="A93" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B93" t="s">
+        <v>300</v>
+      </c>
+      <c r="C93" t="s">
+        <v>301</v>
+      </c>
+      <c r="D93" t="s">
         <v>302</v>
       </c>
-      <c r="C93" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E93" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F93">
-        <v>11.0</v>
+        <v>10.0</v>
       </c>
       <c r="G93" s="2">
-        <v>45820.0</v>
+        <v>45625.0</v>
       </c>
       <c r="H93" s="2">
-        <v>46904.0</v>
+        <v>46721.0</v>
       </c>
       <c r="I93" s="2">
-        <v>46898.0</v>
+        <v>46715.0</v>
       </c>
       <c r="J93">
-        <v>6753</v>
+        <v>100000</v>
       </c>
       <c r="K93">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L93" t="s">
         <v>28</v>
       </c>
+      <c r="M93">
+        <v>0.5</v>
+      </c>
+      <c r="N93">
+        <v>9.999653</v>
+      </c>
       <c r="O93">
-        <v>8.065693</v>
+        <v>8.243545</v>
+      </c>
+      <c r="P93">
+        <v>100.5</v>
+      </c>
+      <c r="Q93">
+        <v>102.5</v>
+      </c>
+      <c r="R93">
+        <v>100.0</v>
+      </c>
+      <c r="S93">
+        <v>102.0</v>
+      </c>
+      <c r="T93">
+        <v>3690.0</v>
+      </c>
+      <c r="U93">
+        <v>1</v>
+      </c>
+      <c r="V93">
+        <v>102.5</v>
+      </c>
+      <c r="W93">
+        <v>102.0</v>
       </c>
     </row>
     <row r="94" spans="1:23">
       <c r="A94" t="s">
-        <v>32</v>
+        <v>181</v>
       </c>
       <c r="B94" t="s">
+        <v>303</v>
+      </c>
+      <c r="C94" t="s">
+        <v>304</v>
+      </c>
+      <c r="D94" t="s">
         <v>305</v>
       </c>
-      <c r="C94" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E94" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>10.0</v>
+        <v>27</v>
       </c>
       <c r="G94" s="2">
-        <v>45625.0</v>
+        <v>44258.0</v>
       </c>
       <c r="H94" s="2">
-        <v>46721.0</v>
+        <v>46815.0</v>
       </c>
       <c r="I94" s="2">
-        <v>46715.0</v>
+        <v>46811.0</v>
       </c>
       <c r="J94">
-        <v>100000</v>
+        <v>4900000</v>
       </c>
       <c r="K94">
         <v>100.0</v>
       </c>
       <c r="L94" t="s">
         <v>28</v>
       </c>
-      <c r="O94">
-        <v>8.220033</v>
+      <c r="N94">
+        <v>3.6337</v>
+      </c>
+      <c r="P94">
+        <v>94.94</v>
       </c>
     </row>
     <row r="95" spans="1:23">
       <c r="A95" t="s">
         <v>181</v>
       </c>
       <c r="B95" t="s">
+        <v>306</v>
+      </c>
+      <c r="C95" t="s">
+        <v>307</v>
+      </c>
+      <c r="D95" t="s">
         <v>308</v>
-      </c>
-[...4 lines deleted...]
-        <v>310</v>
       </c>
       <c r="E95" t="s">
         <v>27</v>
       </c>
+      <c r="F95">
+        <v>0.1</v>
+      </c>
       <c r="G95" s="2">
-        <v>44258.0</v>
+        <v>43796.0</v>
       </c>
       <c r="H95" s="2">
-        <v>46815.0</v>
+        <v>46353.0</v>
       </c>
       <c r="I95" s="2">
-        <v>46811.0</v>
+        <v>46349.0</v>
       </c>
       <c r="J95">
-        <v>4900000</v>
+        <v>3450000</v>
       </c>
       <c r="K95">
         <v>100.0</v>
       </c>
       <c r="L95" t="s">
         <v>28</v>
+      </c>
+      <c r="M95">
+        <v>0.0808</v>
       </c>
     </row>
     <row r="96" spans="1:23">
       <c r="A96" t="s">
         <v>181</v>
       </c>
       <c r="B96" t="s">
+        <v>309</v>
+      </c>
+      <c r="C96" t="s">
+        <v>310</v>
+      </c>
+      <c r="D96" t="s">
         <v>311</v>
-      </c>
-[...4 lines deleted...]
-        <v>313</v>
       </c>
       <c r="E96" t="s">
         <v>27</v>
       </c>
       <c r="F96">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="G96" s="2">
-        <v>43796.0</v>
+        <v>43705.0</v>
       </c>
       <c r="H96" s="2">
-        <v>46353.0</v>
+        <v>47358.0</v>
       </c>
       <c r="I96" s="2">
-        <v>46349.0</v>
+        <v>47352.0</v>
       </c>
       <c r="J96">
-        <v>3450000</v>
+        <v>4000000</v>
       </c>
       <c r="K96">
         <v>100.0</v>
       </c>
       <c r="L96" t="s">
         <v>28</v>
+      </c>
+      <c r="M96">
+        <v>0.0115</v>
       </c>
     </row>
     <row r="97" spans="1:23">
       <c r="A97" t="s">
         <v>181</v>
       </c>
       <c r="B97" t="s">
+        <v>312</v>
+      </c>
+      <c r="C97" t="s">
+        <v>313</v>
+      </c>
+      <c r="D97" t="s">
         <v>314</v>
-      </c>
-[...4 lines deleted...]
-        <v>316</v>
       </c>
       <c r="E97" t="s">
         <v>27</v>
       </c>
       <c r="F97">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="G97" s="2">
-        <v>43705.0</v>
+        <v>43873.0</v>
       </c>
       <c r="H97" s="2">
-        <v>47358.0</v>
+        <v>48256.0</v>
       </c>
       <c r="I97" s="2">
-        <v>47352.0</v>
+        <v>48250.0</v>
       </c>
       <c r="J97">
-        <v>4000000</v>
+        <v>2440000</v>
       </c>
       <c r="K97">
         <v>100.0</v>
       </c>
       <c r="L97" t="s">
         <v>28</v>
+      </c>
+      <c r="M97">
+        <v>0.1792</v>
       </c>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" t="s">
         <v>181</v>
       </c>
       <c r="B98" t="s">
+        <v>315</v>
+      </c>
+      <c r="C98" t="s">
+        <v>316</v>
+      </c>
+      <c r="D98" t="s">
         <v>317</v>
-      </c>
-[...4 lines deleted...]
-        <v>319</v>
       </c>
       <c r="E98" t="s">
         <v>27</v>
       </c>
       <c r="F98">
-        <v>0.3</v>
+        <v>1.1</v>
       </c>
       <c r="G98" s="2">
-        <v>43873.0</v>
+        <v>42851.0</v>
       </c>
       <c r="H98" s="2">
-        <v>48256.0</v>
+        <v>46503.0</v>
       </c>
       <c r="I98" s="2">
-        <v>48250.0</v>
+        <v>46497.0</v>
       </c>
       <c r="J98">
-        <v>2440000</v>
+        <v>3150000</v>
       </c>
       <c r="K98">
         <v>100.0</v>
       </c>
       <c r="L98" t="s">
         <v>28</v>
+      </c>
+      <c r="M98">
+        <v>0.437</v>
+      </c>
+      <c r="N98">
+        <v>3.220149</v>
+      </c>
+      <c r="P98">
+        <v>99.187</v>
+      </c>
+      <c r="R98">
+        <v>98.75</v>
       </c>
     </row>
     <row r="99" spans="1:23">
       <c r="A99" t="s">
         <v>181</v>
       </c>
       <c r="B99" t="s">
+        <v>318</v>
+      </c>
+      <c r="C99" t="s">
+        <v>319</v>
+      </c>
+      <c r="D99" t="s">
         <v>320</v>
-      </c>
-[...4 lines deleted...]
-        <v>322</v>
       </c>
       <c r="E99" t="s">
         <v>27</v>
       </c>
       <c r="F99">
-        <v>1.1</v>
+        <v>2.3</v>
       </c>
       <c r="G99" s="2">
-        <v>42851.0</v>
+        <v>44755.0</v>
       </c>
       <c r="H99" s="2">
-        <v>46503.0</v>
+        <v>46581.0</v>
       </c>
       <c r="I99" s="2">
-        <v>46497.0</v>
+        <v>46575.0</v>
       </c>
       <c r="J99">
-        <v>3150000</v>
+        <v>12300000</v>
       </c>
       <c r="K99">
         <v>100.0</v>
       </c>
       <c r="L99" t="s">
         <v>28</v>
+      </c>
+      <c r="M99">
+        <v>0.4222</v>
+      </c>
+      <c r="N99">
+        <v>3.340289</v>
+      </c>
+      <c r="P99">
+        <v>99.5922</v>
+      </c>
+      <c r="R99">
+        <v>99.17</v>
       </c>
     </row>
     <row r="100" spans="1:23">
       <c r="A100" t="s">
         <v>181</v>
       </c>
       <c r="B100" t="s">
+        <v>321</v>
+      </c>
+      <c r="C100" t="s">
+        <v>322</v>
+      </c>
+      <c r="D100" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>325</v>
       </c>
       <c r="E100" t="s">
         <v>27</v>
       </c>
       <c r="F100">
-        <v>2.3</v>
+        <v>2.4</v>
       </c>
       <c r="G100" s="2">
-        <v>44755.0</v>
+        <v>44727.0</v>
       </c>
       <c r="H100" s="2">
-        <v>46581.0</v>
+        <v>47467.0</v>
       </c>
       <c r="I100" s="2">
-        <v>46575.0</v>
+        <v>47463.0</v>
       </c>
       <c r="J100">
-        <v>12300000</v>
+        <v>10250000</v>
       </c>
       <c r="K100">
         <v>100.0</v>
       </c>
       <c r="L100" t="s">
         <v>28</v>
+      </c>
+      <c r="M100">
+        <v>1.8214</v>
+      </c>
+      <c r="O100">
+        <v>3.500901</v>
+      </c>
+      <c r="Q100">
+        <v>98.4952</v>
+      </c>
+      <c r="S100">
+        <v>96.6738</v>
       </c>
     </row>
     <row r="101" spans="1:23">
       <c r="A101" t="s">
         <v>181</v>
       </c>
       <c r="B101" t="s">
+        <v>324</v>
+      </c>
+      <c r="C101" t="s">
+        <v>325</v>
+      </c>
+      <c r="D101" t="s">
         <v>326</v>
-      </c>
-[...4 lines deleted...]
-        <v>328</v>
       </c>
       <c r="E101" t="s">
         <v>27</v>
       </c>
       <c r="F101">
-        <v>2.4</v>
+        <v>2.7</v>
       </c>
       <c r="G101" s="2">
-        <v>44727.0</v>
+        <v>45693.0</v>
       </c>
       <c r="H101" s="2">
-        <v>47467.0</v>
+        <v>46970.0</v>
       </c>
       <c r="I101" s="2">
-        <v>47463.0</v>
+        <v>46966.0</v>
       </c>
       <c r="J101">
-        <v>10250000</v>
+        <v>17750000</v>
       </c>
       <c r="K101">
         <v>100.0</v>
       </c>
       <c r="L101" t="s">
         <v>28</v>
       </c>
+      <c r="M101">
+        <v>0.3255</v>
+      </c>
       <c r="O101">
-        <v>3.200622</v>
+        <v>3.350848</v>
+      </c>
+      <c r="Q101">
+        <v>99.1541</v>
+      </c>
+      <c r="S101">
+        <v>98.8286</v>
       </c>
     </row>
     <row r="102" spans="1:23">
       <c r="A102" t="s">
-        <v>181</v>
+        <v>327</v>
       </c>
       <c r="B102" t="s">
+        <v>328</v>
+      </c>
+      <c r="C102" t="s">
         <v>329</v>
       </c>
-      <c r="C102" t="s">
+      <c r="D102" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
       <c r="E102" t="s">
         <v>27</v>
       </c>
       <c r="F102">
-        <v>2.7</v>
+        <v>0.5</v>
       </c>
       <c r="G102" s="2">
-        <v>45693.0</v>
+        <v>44040.0</v>
       </c>
       <c r="H102" s="2">
-        <v>46970.0</v>
+        <v>54997.0</v>
       </c>
       <c r="I102" s="2">
-        <v>46966.0</v>
+        <v>54991.0</v>
       </c>
       <c r="J102">
-        <v>16200000</v>
+        <v>1750000</v>
       </c>
       <c r="K102">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L102" t="s">
         <v>28</v>
       </c>
-      <c r="O102">
-        <v>3.050523</v>
+      <c r="M102">
+        <v>0.0712</v>
       </c>
     </row>
     <row r="103" spans="1:23">
       <c r="A103" t="s">
-        <v>181</v>
+        <v>327</v>
       </c>
       <c r="B103" t="s">
+        <v>331</v>
+      </c>
+      <c r="C103" t="s">
         <v>332</v>
       </c>
-      <c r="C103" t="s">
+      <c r="D103" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="E103" t="s">
         <v>27</v>
       </c>
       <c r="F103">
-        <v>3.9</v>
+        <v>0.5</v>
       </c>
       <c r="G103" s="2">
-        <v>45140.0</v>
+        <v>43635.0</v>
       </c>
       <c r="H103" s="2">
-        <v>46236.0</v>
+        <v>47288.0</v>
       </c>
       <c r="I103" s="2">
-        <v>46231.0</v>
+        <v>47283.0</v>
       </c>
       <c r="J103">
-        <v>11150000</v>
+        <v>735000</v>
       </c>
       <c r="K103">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L103" t="s">
         <v>28</v>
+      </c>
+      <c r="M103">
+        <v>0.1247</v>
       </c>
     </row>
     <row r="104" spans="1:23">
       <c r="A104" t="s">
-        <v>200</v>
+        <v>327</v>
       </c>
       <c r="B104" t="s">
+        <v>334</v>
+      </c>
+      <c r="C104" t="s">
         <v>335</v>
       </c>
-      <c r="C104" t="s">
+      <c r="D104" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
       <c r="E104" t="s">
         <v>27</v>
       </c>
       <c r="F104">
-        <v>0.5</v>
+        <v>0.75</v>
       </c>
       <c r="G104" s="2">
-        <v>44040.0</v>
+        <v>43957.0</v>
       </c>
       <c r="H104" s="2">
-        <v>54997.0</v>
+        <v>47609.0</v>
       </c>
       <c r="I104" s="2">
-        <v>54991.0</v>
+        <v>47603.0</v>
       </c>
       <c r="J104">
-        <v>1750000</v>
+        <v>1250000</v>
       </c>
       <c r="K104">
         <v>1000.0</v>
       </c>
       <c r="L104" t="s">
         <v>28</v>
+      </c>
+      <c r="M104">
+        <v>0.2774</v>
       </c>
     </row>
     <row r="105" spans="1:23">
       <c r="A105" t="s">
-        <v>200</v>
+        <v>327</v>
       </c>
       <c r="B105" t="s">
+        <v>337</v>
+      </c>
+      <c r="C105" t="s">
         <v>338</v>
       </c>
-      <c r="C105" t="s">
+      <c r="D105" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="E105" t="s">
         <v>27</v>
       </c>
       <c r="F105">
-        <v>0.5</v>
+        <v>0.75</v>
       </c>
       <c r="G105" s="2">
-        <v>43635.0</v>
+        <v>44392.0</v>
       </c>
       <c r="H105" s="2">
-        <v>47288.0</v>
+        <v>55349.0</v>
       </c>
       <c r="I105" s="2">
-        <v>47283.0</v>
+        <v>55345.0</v>
       </c>
       <c r="J105">
-        <v>735000</v>
+        <v>750000</v>
       </c>
       <c r="K105">
         <v>1000.0</v>
       </c>
       <c r="L105" t="s">
         <v>28</v>
+      </c>
+      <c r="M105">
+        <v>0.1336</v>
       </c>
     </row>
     <row r="106" spans="1:23">
       <c r="A106" t="s">
-        <v>200</v>
+        <v>327</v>
       </c>
       <c r="B106" t="s">
+        <v>340</v>
+      </c>
+      <c r="C106" t="s">
         <v>341</v>
       </c>
-      <c r="C106" t="s">
+      <c r="D106" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
       <c r="E106" t="s">
         <v>27</v>
       </c>
       <c r="F106">
-        <v>0.75</v>
+        <v>0.95</v>
       </c>
       <c r="G106" s="2">
-        <v>43957.0</v>
+        <v>42881.0</v>
       </c>
       <c r="H106" s="2">
-        <v>47609.0</v>
+        <v>46533.0</v>
       </c>
       <c r="I106" s="2">
-        <v>47603.0</v>
+        <v>46527.0</v>
       </c>
       <c r="J106">
-        <v>1250000</v>
+        <v>750000</v>
       </c>
       <c r="K106">
         <v>1000.0</v>
       </c>
       <c r="L106" t="s">
         <v>28</v>
+      </c>
+      <c r="M106">
+        <v>0.2993</v>
       </c>
     </row>
     <row r="107" spans="1:23">
       <c r="A107" t="s">
-        <v>200</v>
+        <v>327</v>
       </c>
       <c r="B107" t="s">
+        <v>343</v>
+      </c>
+      <c r="C107" t="s">
         <v>344</v>
       </c>
-      <c r="C107" t="s">
+      <c r="D107" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="E107" t="s">
         <v>27</v>
       </c>
       <c r="F107">
-        <v>0.75</v>
+        <v>1.625</v>
       </c>
       <c r="G107" s="2">
-        <v>44392.0</v>
+        <v>43635.0</v>
       </c>
       <c r="H107" s="2">
-        <v>55349.0</v>
+        <v>54593.0</v>
       </c>
       <c r="I107" s="2">
-        <v>55345.0</v>
+        <v>54589.0</v>
       </c>
       <c r="J107">
-        <v>750000</v>
+        <v>850000</v>
       </c>
       <c r="K107">
         <v>1000.0</v>
       </c>
       <c r="L107" t="s">
         <v>28</v>
+      </c>
+      <c r="M107">
+        <v>0.4051</v>
       </c>
     </row>
     <row r="108" spans="1:23">
       <c r="A108" t="s">
-        <v>200</v>
+        <v>327</v>
       </c>
       <c r="B108" t="s">
+        <v>346</v>
+      </c>
+      <c r="C108" t="s">
         <v>347</v>
       </c>
-      <c r="C108" t="s">
+      <c r="D108" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
       <c r="E108" t="s">
         <v>27</v>
       </c>
       <c r="F108">
-        <v>0.95</v>
+        <v>2.1</v>
       </c>
       <c r="G108" s="2">
         <v>42881.0</v>
       </c>
       <c r="H108" s="2">
-        <v>46533.0</v>
+        <v>53838.0</v>
       </c>
       <c r="I108" s="2">
-        <v>46527.0</v>
+        <v>53833.0</v>
       </c>
       <c r="J108">
         <v>750000</v>
       </c>
       <c r="K108">
         <v>1000.0</v>
       </c>
       <c r="L108" t="s">
         <v>28</v>
       </c>
+      <c r="M108">
+        <v>0.6616</v>
+      </c>
     </row>
     <row r="109" spans="1:23">
       <c r="A109" t="s">
-        <v>200</v>
+        <v>327</v>
       </c>
       <c r="B109" t="s">
+        <v>349</v>
+      </c>
+      <c r="C109" t="s">
         <v>350</v>
       </c>
-      <c r="C109" t="s">
+      <c r="D109" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="E109" t="s">
         <v>27</v>
       </c>
       <c r="F109">
-        <v>1.625</v>
+        <v>2.125</v>
       </c>
       <c r="G109" s="2">
-        <v>43635.0</v>
+        <v>41941.0</v>
       </c>
       <c r="H109" s="2">
-        <v>54593.0</v>
+        <v>46324.0</v>
       </c>
       <c r="I109" s="2">
-        <v>54589.0</v>
+        <v>46318.0</v>
       </c>
       <c r="J109">
-        <v>850000</v>
+        <v>1085000</v>
       </c>
       <c r="K109">
         <v>1000.0</v>
       </c>
       <c r="L109" t="s">
         <v>28</v>
+      </c>
+      <c r="M109">
+        <v>1.8863</v>
       </c>
     </row>
     <row r="110" spans="1:23">
       <c r="A110" t="s">
-        <v>200</v>
+        <v>327</v>
       </c>
       <c r="B110" t="s">
+        <v>352</v>
+      </c>
+      <c r="C110" t="s">
         <v>353</v>
       </c>
-      <c r="C110" t="s">
+      <c r="D110" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="E110" t="s">
         <v>27</v>
       </c>
       <c r="F110">
-        <v>2.1</v>
+        <v>2.125</v>
       </c>
       <c r="G110" s="2">
-        <v>42881.0</v>
+        <v>44713.0</v>
       </c>
       <c r="H110" s="2">
-        <v>53838.0</v>
+        <v>48366.0</v>
       </c>
       <c r="I110" s="2">
-        <v>53833.0</v>
+        <v>48360.0</v>
       </c>
       <c r="J110">
-        <v>750000</v>
+        <v>1840000</v>
       </c>
       <c r="K110">
         <v>1000.0</v>
       </c>
       <c r="L110" t="s">
         <v>28</v>
+      </c>
+      <c r="M110">
+        <v>0.6346</v>
       </c>
     </row>
     <row r="111" spans="1:23">
       <c r="A111" t="s">
-        <v>200</v>
+        <v>327</v>
       </c>
       <c r="B111" t="s">
+        <v>355</v>
+      </c>
+      <c r="C111" t="s">
         <v>356</v>
       </c>
-      <c r="C111" t="s">
+      <c r="D111" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="E111" t="s">
         <v>27</v>
       </c>
       <c r="F111">
         <v>2.125</v>
       </c>
       <c r="G111" s="2">
-        <v>41941.0</v>
+        <v>42299.0</v>
       </c>
       <c r="H111" s="2">
-        <v>46324.0</v>
+        <v>49604.0</v>
       </c>
       <c r="I111" s="2">
-        <v>46318.0</v>
+        <v>49598.0</v>
       </c>
       <c r="J111">
-        <v>1085000</v>
+        <v>1310000</v>
       </c>
       <c r="K111">
         <v>1000.0</v>
       </c>
       <c r="L111" t="s">
         <v>28</v>
+      </c>
+      <c r="M111">
+        <v>1.9271</v>
       </c>
     </row>
     <row r="112" spans="1:23">
       <c r="A112" t="s">
-        <v>200</v>
+        <v>327</v>
       </c>
       <c r="B112" t="s">
+        <v>358</v>
+      </c>
+      <c r="C112" t="s">
         <v>359</v>
       </c>
-      <c r="C112" t="s">
+      <c r="D112" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="E112" t="s">
         <v>27</v>
       </c>
       <c r="F112">
-        <v>2.125</v>
+        <v>2.875</v>
       </c>
       <c r="G112" s="2">
-        <v>44713.0</v>
+        <v>45685.0</v>
       </c>
       <c r="H112" s="2">
-        <v>48366.0</v>
+        <v>47511.0</v>
       </c>
       <c r="I112" s="2">
-        <v>48360.0</v>
+        <v>47508.0</v>
       </c>
       <c r="J112">
-        <v>1840000</v>
+        <v>1625000</v>
       </c>
       <c r="K112">
         <v>1000.0</v>
       </c>
       <c r="L112" t="s">
         <v>28</v>
+      </c>
+      <c r="M112">
+        <v>1.8353</v>
+      </c>
+      <c r="O112">
+        <v>3.600568</v>
+      </c>
+      <c r="Q112">
+        <v>99.564283</v>
+      </c>
+      <c r="S112">
+        <v>97.728983</v>
       </c>
     </row>
     <row r="113" spans="1:23">
       <c r="A113" t="s">
-        <v>200</v>
+        <v>327</v>
       </c>
       <c r="B113" t="s">
+        <v>361</v>
+      </c>
+      <c r="C113" t="s">
         <v>362</v>
       </c>
-      <c r="C113" t="s">
+      <c r="D113" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
       <c r="E113" t="s">
         <v>27</v>
       </c>
       <c r="F113">
-        <v>2.125</v>
+        <v>3.0</v>
       </c>
       <c r="G113" s="2">
-        <v>42299.0</v>
+        <v>46044.0</v>
       </c>
       <c r="H113" s="2">
-        <v>49604.0</v>
+        <v>47870.0</v>
       </c>
       <c r="I113" s="2">
-        <v>49598.0</v>
+        <v>47864.0</v>
       </c>
       <c r="J113">
-        <v>1310000</v>
+        <v>1540000</v>
       </c>
       <c r="K113">
         <v>1000.0</v>
       </c>
       <c r="L113" t="s">
         <v>28</v>
+      </c>
+      <c r="M113">
+        <v>1.9644</v>
       </c>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" t="s">
-        <v>200</v>
+        <v>327</v>
       </c>
       <c r="B114" t="s">
+        <v>364</v>
+      </c>
+      <c r="C114" t="s">
         <v>365</v>
       </c>
-      <c r="C114" t="s">
+      <c r="D114" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
       <c r="E114" t="s">
         <v>27</v>
       </c>
       <c r="F114">
-        <v>2.875</v>
+        <v>3.5</v>
       </c>
       <c r="G114" s="2">
-        <v>45685.0</v>
+        <v>45476.0</v>
       </c>
       <c r="H114" s="2">
-        <v>47511.0</v>
+        <v>48032.0</v>
       </c>
       <c r="I114" s="2">
-        <v>47508.0</v>
+        <v>48029.0</v>
       </c>
       <c r="J114">
-        <v>1625000</v>
+        <v>1540000</v>
       </c>
       <c r="K114">
         <v>1000.0</v>
       </c>
       <c r="L114" t="s">
         <v>28</v>
+      </c>
+      <c r="M114">
+        <v>0.7384</v>
       </c>
     </row>
     <row r="115" spans="1:23">
       <c r="A115" t="s">
-        <v>200</v>
+        <v>327</v>
       </c>
       <c r="B115" t="s">
+        <v>367</v>
+      </c>
+      <c r="C115" t="s">
         <v>368</v>
       </c>
-      <c r="C115" t="s">
+      <c r="D115" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
       <c r="E115" t="s">
         <v>27</v>
       </c>
       <c r="F115">
-        <v>3.0</v>
+        <v>3.5</v>
       </c>
       <c r="G115" s="2">
-        <v>46044.0</v>
+        <v>45335.0</v>
       </c>
       <c r="H115" s="2">
-        <v>47870.0</v>
+        <v>48988.0</v>
       </c>
       <c r="I115" s="2">
-        <v>47864.0</v>
+        <v>48982.0</v>
       </c>
       <c r="J115">
-        <v>1430000</v>
+        <v>2380000</v>
       </c>
       <c r="K115">
         <v>1000.0</v>
       </c>
       <c r="L115" t="s">
         <v>28</v>
+      </c>
+      <c r="M115">
+        <v>2.0808</v>
       </c>
     </row>
     <row r="116" spans="1:23">
       <c r="A116" t="s">
-        <v>200</v>
+        <v>327</v>
       </c>
       <c r="B116" t="s">
+        <v>370</v>
+      </c>
+      <c r="C116" t="s">
         <v>371</v>
       </c>
-      <c r="C116" t="s">
+      <c r="D116" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
       <c r="E116" t="s">
         <v>27</v>
       </c>
       <c r="F116">
-        <v>3.5</v>
+        <v>3.625</v>
       </c>
       <c r="G116" s="2">
-        <v>45476.0</v>
+        <v>45910.0</v>
       </c>
       <c r="H116" s="2">
-        <v>48032.0</v>
+        <v>49744.0</v>
       </c>
       <c r="I116" s="2">
-        <v>48029.0</v>
+        <v>49738.0</v>
       </c>
       <c r="J116">
-        <v>1540000</v>
+        <v>1125000</v>
       </c>
       <c r="K116">
         <v>1000.0</v>
       </c>
       <c r="L116" t="s">
         <v>28</v>
+      </c>
+      <c r="M116">
+        <v>1.9068</v>
       </c>
     </row>
     <row r="117" spans="1:23">
       <c r="A117" t="s">
-        <v>200</v>
+        <v>327</v>
       </c>
       <c r="B117" t="s">
+        <v>373</v>
+      </c>
+      <c r="C117" t="s">
         <v>374</v>
       </c>
-      <c r="C117" t="s">
+      <c r="D117" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
       <c r="E117" t="s">
         <v>27</v>
       </c>
       <c r="F117">
-        <v>3.5</v>
+        <v>3.625</v>
       </c>
       <c r="G117" s="2">
-        <v>45335.0</v>
+        <v>45685.0</v>
       </c>
       <c r="H117" s="2">
-        <v>48988.0</v>
+        <v>51163.0</v>
       </c>
       <c r="I117" s="2">
-        <v>48982.0</v>
+        <v>51159.0</v>
       </c>
       <c r="J117">
-        <v>2380000</v>
+        <v>1000000</v>
       </c>
       <c r="K117">
         <v>1000.0</v>
       </c>
       <c r="L117" t="s">
         <v>28</v>
+      </c>
+      <c r="M117">
+        <v>2.314</v>
       </c>
     </row>
     <row r="118" spans="1:23">
       <c r="A118" t="s">
-        <v>200</v>
+        <v>327</v>
       </c>
       <c r="B118" t="s">
+        <v>376</v>
+      </c>
+      <c r="C118" t="s">
         <v>377</v>
       </c>
-      <c r="C118" t="s">
+      <c r="D118" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
       <c r="E118" t="s">
         <v>27</v>
       </c>
       <c r="F118">
-        <v>3.625</v>
+        <v>3.875</v>
       </c>
       <c r="G118" s="2">
-        <v>45910.0</v>
+        <v>45091.0</v>
       </c>
       <c r="H118" s="2">
-        <v>49744.0</v>
+        <v>48744.0</v>
       </c>
       <c r="I118" s="2">
-        <v>49738.0</v>
+        <v>48738.0</v>
       </c>
       <c r="J118">
-        <v>1125000</v>
+        <v>1550000</v>
       </c>
       <c r="K118">
         <v>1000.0</v>
       </c>
       <c r="L118" t="s">
         <v>28</v>
+      </c>
+      <c r="M118">
+        <v>1.0192</v>
       </c>
     </row>
     <row r="119" spans="1:23">
       <c r="A119" t="s">
-        <v>200</v>
+        <v>327</v>
       </c>
       <c r="B119" t="s">
+        <v>379</v>
+      </c>
+      <c r="C119" t="s">
         <v>380</v>
       </c>
-      <c r="C119" t="s">
+      <c r="D119" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
       <c r="E119" t="s">
         <v>27</v>
       </c>
       <c r="F119">
-        <v>3.625</v>
+        <v>4.125</v>
       </c>
       <c r="G119" s="2">
-        <v>45685.0</v>
+        <v>44859.0</v>
       </c>
       <c r="H119" s="2">
-        <v>51163.0</v>
+        <v>46868.0</v>
       </c>
       <c r="I119" s="2">
-        <v>51159.0</v>
+        <v>46863.0</v>
       </c>
       <c r="J119">
-        <v>1000000</v>
+        <v>1250000</v>
       </c>
       <c r="K119">
         <v>1000.0</v>
       </c>
       <c r="L119" t="s">
         <v>28</v>
+      </c>
+      <c r="M119">
+        <v>1.65</v>
       </c>
     </row>
     <row r="120" spans="1:23">
       <c r="A120" t="s">
-        <v>200</v>
+        <v>327</v>
       </c>
       <c r="B120" t="s">
+        <v>382</v>
+      </c>
+      <c r="C120" t="s">
         <v>383</v>
       </c>
-      <c r="C120" t="s">
+      <c r="D120" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
       <c r="E120" t="s">
         <v>27</v>
       </c>
       <c r="F120">
-        <v>3.875</v>
+        <v>4.125</v>
       </c>
       <c r="G120" s="2">
-        <v>45091.0</v>
+        <v>46044.0</v>
       </c>
       <c r="H120" s="2">
-        <v>48744.0</v>
+        <v>51523.0</v>
       </c>
       <c r="I120" s="2">
-        <v>48738.0</v>
+        <v>51517.0</v>
       </c>
       <c r="J120">
-        <v>1405000</v>
+        <v>790000</v>
       </c>
       <c r="K120">
         <v>1000.0</v>
       </c>
       <c r="L120" t="s">
         <v>28</v>
+      </c>
+      <c r="M120">
+        <v>2.701</v>
       </c>
     </row>
     <row r="121" spans="1:23">
       <c r="A121" t="s">
-        <v>200</v>
+        <v>327</v>
       </c>
       <c r="B121" t="s">
+        <v>385</v>
+      </c>
+      <c r="C121" t="s">
         <v>386</v>
       </c>
-      <c r="C121" t="s">
+      <c r="D121" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
       <c r="E121" t="s">
         <v>27</v>
       </c>
       <c r="F121">
-        <v>4.125</v>
+        <v>4.25</v>
       </c>
       <c r="G121" s="2">
-        <v>44859.0</v>
+        <v>45910.0</v>
       </c>
       <c r="H121" s="2">
-        <v>46868.0</v>
+        <v>53215.0</v>
       </c>
       <c r="I121" s="2">
-        <v>46863.0</v>
+        <v>53210.0</v>
       </c>
       <c r="J121">
-        <v>1180000</v>
+        <v>750000</v>
       </c>
       <c r="K121">
         <v>1000.0</v>
       </c>
       <c r="L121" t="s">
         <v>28</v>
+      </c>
+      <c r="M121">
+        <v>0.0932</v>
       </c>
     </row>
     <row r="122" spans="1:23">
       <c r="A122" t="s">
-        <v>200</v>
+        <v>181</v>
       </c>
       <c r="B122" t="s">
+        <v>388</v>
+      </c>
+      <c r="C122" t="s">
         <v>389</v>
       </c>
-      <c r="C122" t="s">
+      <c r="D122" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
       <c r="E122" t="s">
         <v>27</v>
       </c>
       <c r="F122">
-        <v>4.125</v>
+        <v>1.2</v>
       </c>
       <c r="G122" s="2">
-        <v>46044.0</v>
+        <v>43223.0</v>
       </c>
       <c r="H122" s="2">
-        <v>51523.0</v>
+        <v>46876.0</v>
       </c>
       <c r="I122" s="2">
-        <v>51517.0</v>
+        <v>46870.0</v>
       </c>
       <c r="J122">
-        <v>750000</v>
+        <v>680000</v>
       </c>
       <c r="K122">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L122" t="s">
         <v>28</v>
+      </c>
+      <c r="M122">
+        <v>0.4537</v>
       </c>
     </row>
     <row r="123" spans="1:23">
       <c r="A123" t="s">
-        <v>200</v>
+        <v>181</v>
       </c>
       <c r="B123" t="s">
+        <v>391</v>
+      </c>
+      <c r="C123" t="s">
         <v>392</v>
       </c>
-      <c r="C123" t="s">
+      <c r="D123" t="s">
         <v>393</v>
       </c>
-      <c r="D123" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E123" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>4.25</v>
+        <v>55</v>
       </c>
       <c r="G123" s="2">
-        <v>45910.0</v>
+        <v>44015.0</v>
       </c>
       <c r="H123" s="2">
-        <v>53215.0</v>
+        <v>46571.0</v>
       </c>
       <c r="I123" s="2">
-        <v>53210.0</v>
+        <v>46567.0</v>
       </c>
       <c r="J123">
-        <v>750000</v>
+        <v>80000</v>
       </c>
       <c r="K123">
         <v>1000.0</v>
       </c>
       <c r="L123" t="s">
         <v>28</v>
+      </c>
+      <c r="N123">
+        <v>3.28</v>
+      </c>
+      <c r="P123">
+        <v>97.485634</v>
       </c>
     </row>
     <row r="124" spans="1:23">
       <c r="A124" t="s">
-        <v>181</v>
+        <v>32</v>
       </c>
       <c r="B124" t="s">
+        <v>394</v>
+      </c>
+      <c r="C124" t="s">
         <v>395</v>
       </c>
-      <c r="C124" t="s">
+      <c r="D124" t="s">
         <v>396</v>
       </c>
-      <c r="D124" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E124" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F124">
-        <v>1.2</v>
+        <v>9.0</v>
       </c>
       <c r="G124" s="2">
-        <v>43223.0</v>
+        <v>45735.0</v>
       </c>
       <c r="H124" s="2">
-        <v>46876.0</v>
+        <v>47196.0</v>
       </c>
       <c r="I124" s="2">
-        <v>46870.0</v>
+        <v>47190.0</v>
       </c>
       <c r="J124">
-        <v>680000</v>
+        <v>6200</v>
       </c>
       <c r="K124">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L124" t="s">
         <v>28</v>
+      </c>
+      <c r="M124">
+        <v>2.225</v>
+      </c>
+      <c r="N124">
+        <v>8.972843</v>
+      </c>
+      <c r="O124">
+        <v>7.889355</v>
+      </c>
+      <c r="P124">
+        <v>102.285001</v>
+      </c>
+      <c r="Q124">
+        <v>104.725</v>
+      </c>
+      <c r="R124">
+        <v>100.060001</v>
+      </c>
+      <c r="S124">
+        <v>102.5</v>
       </c>
     </row>
     <row r="125" spans="1:23">
       <c r="A125" t="s">
-        <v>181</v>
+        <v>32</v>
       </c>
       <c r="B125" t="s">
+        <v>397</v>
+      </c>
+      <c r="C125" t="s">
         <v>398</v>
       </c>
-      <c r="C125" t="s">
+      <c r="D125" t="s">
         <v>399</v>
       </c>
-      <c r="D125" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E125" t="s">
-        <v>58</v>
+        <v>36</v>
+      </c>
+      <c r="F125">
+        <v>10.5</v>
       </c>
       <c r="G125" s="2">
-        <v>44015.0</v>
+        <v>45435.0</v>
       </c>
       <c r="H125" s="2">
-        <v>46571.0</v>
+        <v>46896.0</v>
       </c>
       <c r="I125" s="2">
-        <v>46567.0</v>
+        <v>46890.0</v>
       </c>
       <c r="J125">
-        <v>80000</v>
+        <v>6200</v>
       </c>
       <c r="K125">
         <v>1000.0</v>
       </c>
       <c r="L125" t="s">
         <v>28</v>
+      </c>
+      <c r="M125">
+        <v>0.729167</v>
+      </c>
+      <c r="N125">
+        <v>9.262227</v>
+      </c>
+      <c r="O125">
+        <v>8.878503</v>
+      </c>
+      <c r="P125">
+        <v>102.629167</v>
+      </c>
+      <c r="Q125">
+        <v>103.229167</v>
+      </c>
+      <c r="R125">
+        <v>101.9</v>
+      </c>
+      <c r="S125">
+        <v>102.5</v>
+      </c>
+      <c r="T125">
+        <v>1026.29167</v>
+      </c>
+      <c r="U125">
+        <v>1</v>
+      </c>
+      <c r="V125">
+        <v>102.629167</v>
+      </c>
+      <c r="W125">
+        <v>101.9</v>
       </c>
     </row>
     <row r="126" spans="1:23">
       <c r="A126" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B126" t="s">
+        <v>400</v>
+      </c>
+      <c r="C126" t="s">
         <v>401</v>
       </c>
-      <c r="C126" t="s">
+      <c r="D126" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="E126" t="s">
         <v>36</v>
       </c>
       <c r="F126">
-        <v>9.0</v>
+        <v>6.0</v>
       </c>
       <c r="G126" s="2">
-        <v>45735.0</v>
+        <v>46086.0</v>
       </c>
       <c r="H126" s="2">
-        <v>47196.0</v>
+        <v>47547.0</v>
       </c>
       <c r="I126" s="2">
-        <v>47190.0</v>
+        <v>47535.0</v>
       </c>
       <c r="J126">
-        <v>6200</v>
+        <v>9614</v>
       </c>
       <c r="K126">
         <v>1000.0</v>
       </c>
       <c r="L126" t="s">
         <v>28</v>
       </c>
+      <c r="M126">
+        <v>0.216667</v>
+      </c>
+      <c r="N126">
+        <v>8.016726</v>
+      </c>
       <c r="O126">
-        <v>7.814359</v>
+        <v>5.869769</v>
+      </c>
+      <c r="P126">
+        <v>94.216667</v>
+      </c>
+      <c r="Q126">
+        <v>100.616667</v>
+      </c>
+      <c r="R126">
+        <v>94.0</v>
+      </c>
+      <c r="S126">
+        <v>100.4</v>
       </c>
     </row>
     <row r="127" spans="1:23">
       <c r="A127" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B127" t="s">
+        <v>403</v>
+      </c>
+      <c r="C127" t="s">
         <v>404</v>
       </c>
-      <c r="C127" t="s">
+      <c r="D127" t="s">
         <v>405</v>
       </c>
-      <c r="D127" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E127" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="F127">
-        <v>10.5</v>
+        <v>8.5</v>
       </c>
       <c r="G127" s="2">
-        <v>45435.0</v>
+        <v>45995.0</v>
       </c>
       <c r="H127" s="2">
-        <v>46896.0</v>
+        <v>46725.0</v>
       </c>
       <c r="I127" s="2">
-        <v>46890.0</v>
+        <v>46717.0</v>
       </c>
       <c r="J127">
-        <v>6200</v>
+        <v>50000</v>
       </c>
       <c r="K127">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L127" t="s">
         <v>28</v>
       </c>
+      <c r="M127">
+        <v>2.455556</v>
+      </c>
+      <c r="N127">
+        <v>10.274887</v>
+      </c>
       <c r="O127">
-        <v>7.08907</v>
+        <v>5.462096</v>
+      </c>
+      <c r="P127">
+        <v>100.455556</v>
+      </c>
+      <c r="Q127">
+        <v>105.955556</v>
+      </c>
+      <c r="R127">
+        <v>98.0</v>
+      </c>
+      <c r="S127">
+        <v>103.5</v>
       </c>
     </row>
     <row r="128" spans="1:23">
       <c r="A128" t="s">
         <v>23</v>
       </c>
       <c r="B128" t="s">
+        <v>406</v>
+      </c>
+      <c r="C128" t="s">
         <v>407</v>
       </c>
-      <c r="C128" t="s">
+      <c r="D128" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="E128" t="s">
         <v>36</v>
       </c>
       <c r="F128">
-        <v>6.0</v>
+        <v>11.0</v>
       </c>
       <c r="G128" s="2">
-        <v>46086.0</v>
+        <v>45548.0</v>
       </c>
       <c r="H128" s="2">
-        <v>47547.0</v>
+        <v>46643.0</v>
       </c>
       <c r="I128" s="2">
-        <v>47535.0</v>
+        <v>46637.0</v>
       </c>
       <c r="J128">
-        <v>9614</v>
+        <v>3000</v>
       </c>
       <c r="K128">
-        <v>1000.0</v>
+        <v>500.0</v>
       </c>
       <c r="L128" t="s">
         <v>28</v>
       </c>
+      <c r="M128">
+        <v>1.375</v>
+      </c>
+      <c r="N128">
+        <v>14.535336</v>
+      </c>
       <c r="O128">
-        <v>5.841887</v>
+        <v>6.978376</v>
+      </c>
+      <c r="P128">
+        <v>98.179</v>
+      </c>
+      <c r="Q128">
+        <v>105.175</v>
+      </c>
+      <c r="R128">
+        <v>96.804</v>
+      </c>
+      <c r="S128">
+        <v>103.8</v>
       </c>
     </row>
     <row r="129" spans="1:23">
       <c r="A129" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B129" t="s">
+        <v>409</v>
+      </c>
+      <c r="C129" t="s">
         <v>410</v>
       </c>
-      <c r="C129" t="s">
+      <c r="D129" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="E129" t="s">
         <v>27</v>
       </c>
       <c r="F129">
-        <v>8.5</v>
+        <v>4.75</v>
       </c>
       <c r="G129" s="2">
-        <v>45995.0</v>
+        <v>46161.0</v>
       </c>
       <c r="H129" s="2">
-        <v>46725.0</v>
+        <v>47987.0</v>
       </c>
       <c r="I129" s="2">
-        <v>46717.0</v>
+        <v>47960.0</v>
       </c>
       <c r="J129">
-        <v>50000</v>
+        <v>350000</v>
       </c>
       <c r="K129">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L129" t="s">
         <v>28</v>
       </c>
-      <c r="O129">
-        <v>5.758336</v>
+      <c r="M129">
+        <v>1.587671</v>
       </c>
     </row>
     <row r="130" spans="1:23">
       <c r="A130" t="s">
         <v>23</v>
       </c>
       <c r="B130" t="s">
+        <v>412</v>
+      </c>
+      <c r="C130" t="s">
         <v>413</v>
       </c>
-      <c r="C130" t="s">
+      <c r="D130" t="s">
         <v>414</v>
       </c>
-      <c r="D130" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E130" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="F130">
-        <v>11.0</v>
+        <v>12.0</v>
       </c>
       <c r="G130" s="2">
-        <v>45548.0</v>
+        <v>45751.0</v>
       </c>
       <c r="H130" s="2">
-        <v>46643.0</v>
+        <v>46477.0</v>
       </c>
       <c r="I130" s="2">
-        <v>46637.0</v>
+        <v>46465.0</v>
       </c>
       <c r="J130">
-        <v>3000</v>
+        <v>3300</v>
       </c>
       <c r="K130">
-        <v>500.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L130" t="s">
         <v>28</v>
       </c>
+      <c r="M130">
+        <v>5.6</v>
+      </c>
+      <c r="N130">
+        <v>11.9782</v>
+      </c>
       <c r="O130">
-        <v>7.374748</v>
+        <v>7.240798</v>
+      </c>
+      <c r="P130">
+        <v>105.6</v>
+      </c>
+      <c r="Q130">
+        <v>108.04</v>
+      </c>
+      <c r="R130">
+        <v>100.0</v>
+      </c>
+      <c r="S130">
+        <v>102.44</v>
       </c>
     </row>
     <row r="131" spans="1:23">
       <c r="A131" t="s">
         <v>32</v>
       </c>
       <c r="B131" t="s">
+        <v>415</v>
+      </c>
+      <c r="C131" t="s">
         <v>416</v>
       </c>
-      <c r="C131" t="s">
+      <c r="D131" t="s">
         <v>417</v>
       </c>
-      <c r="D131" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E131" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F131">
-        <v>4.75</v>
+        <v>10.494</v>
       </c>
       <c r="G131" s="2">
-        <v>46161.0</v>
+        <v>45054.0</v>
       </c>
       <c r="H131" s="2">
-        <v>47987.0</v>
+        <v>46881.0</v>
       </c>
       <c r="I131" s="2">
-        <v>47960.0</v>
+        <v>46868.0</v>
       </c>
       <c r="J131">
-        <v>350000</v>
+        <v>420</v>
       </c>
       <c r="K131">
-        <v>1000.0</v>
+        <v>27380.95</v>
       </c>
       <c r="L131" t="s">
         <v>28</v>
+      </c>
+      <c r="M131">
+        <v>1.178778</v>
       </c>
     </row>
     <row r="132" spans="1:23">
       <c r="A132" t="s">
         <v>23</v>
       </c>
       <c r="B132" t="s">
+        <v>418</v>
+      </c>
+      <c r="C132" t="s">
         <v>419</v>
       </c>
-      <c r="C132" t="s">
+      <c r="D132" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
       <c r="E132" t="s">
         <v>27</v>
       </c>
       <c r="F132">
-        <v>12.0</v>
+        <v>8.0</v>
       </c>
       <c r="G132" s="2">
-        <v>45751.0</v>
+        <v>45950.0</v>
       </c>
       <c r="H132" s="2">
-        <v>46477.0</v>
+        <v>46863.0</v>
       </c>
       <c r="I132" s="2">
-        <v>46465.0</v>
+        <v>46855.0</v>
       </c>
       <c r="J132">
-        <v>3300</v>
+        <v>8000</v>
       </c>
       <c r="K132">
         <v>1000.0</v>
       </c>
       <c r="L132" t="s">
         <v>28</v>
       </c>
-      <c r="O132">
-        <v>9.592807</v>
+      <c r="M132">
+        <v>3.288889</v>
       </c>
     </row>
     <row r="133" spans="1:23">
       <c r="A133" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B133" t="s">
+        <v>421</v>
+      </c>
+      <c r="C133" t="s">
         <v>422</v>
       </c>
-      <c r="C133" t="s">
+      <c r="D133" t="s">
         <v>423</v>
       </c>
-      <c r="D133" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E133" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="F133">
-        <v>10.218</v>
+        <v>8.5</v>
       </c>
       <c r="G133" s="2">
-        <v>45054.0</v>
+        <v>45995.0</v>
       </c>
       <c r="H133" s="2">
-        <v>46881.0</v>
+        <v>47091.0</v>
       </c>
       <c r="I133" s="2">
-        <v>46868.0</v>
+        <v>47081.0</v>
       </c>
       <c r="J133">
-        <v>420</v>
+        <v>3168</v>
       </c>
       <c r="K133">
-        <v>27380.95</v>
+        <v>1000.0</v>
       </c>
       <c r="L133" t="s">
         <v>28</v>
+      </c>
+      <c r="M133">
+        <v>2.455556</v>
       </c>
     </row>
     <row r="134" spans="1:23">
       <c r="A134" t="s">
         <v>23</v>
       </c>
       <c r="B134" t="s">
+        <v>424</v>
+      </c>
+      <c r="C134" t="s">
         <v>425</v>
       </c>
-      <c r="C134" t="s">
+      <c r="D134" t="s">
         <v>426</v>
       </c>
-      <c r="D134" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E134" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="F134">
-        <v>8.0</v>
+        <v>6.0</v>
       </c>
       <c r="G134" s="2">
-        <v>45950.0</v>
+        <v>45828.0</v>
       </c>
       <c r="H134" s="2">
-        <v>46863.0</v>
+        <v>47289.0</v>
       </c>
       <c r="I134" s="2">
-        <v>46855.0</v>
+        <v>47283.0</v>
       </c>
       <c r="J134">
-        <v>8000</v>
+        <v>100000</v>
       </c>
       <c r="K134">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L134" t="s">
         <v>28</v>
+      </c>
+      <c r="M134">
+        <v>-0.033333</v>
+      </c>
+      <c r="N134">
+        <v>6.298718</v>
+      </c>
+      <c r="O134">
+        <v>5.960478</v>
+      </c>
+      <c r="P134">
+        <v>99.216667</v>
+      </c>
+      <c r="Q134">
+        <v>100.066667</v>
+      </c>
+      <c r="R134">
+        <v>99.25</v>
+      </c>
+      <c r="S134">
+        <v>100.1</v>
       </c>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" t="s">
         <v>23</v>
       </c>
       <c r="B135" t="s">
+        <v>427</v>
+      </c>
+      <c r="C135" t="s">
         <v>428</v>
       </c>
-      <c r="C135" t="s">
+      <c r="D135" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
       <c r="E135" t="s">
         <v>27</v>
       </c>
       <c r="F135">
-        <v>8.5</v>
+        <v>9.0</v>
       </c>
       <c r="G135" s="2">
-        <v>45995.0</v>
+        <v>45944.0</v>
       </c>
       <c r="H135" s="2">
-        <v>47091.0</v>
+        <v>46857.0</v>
       </c>
       <c r="I135" s="2">
-        <v>47081.0</v>
+        <v>46849.0</v>
       </c>
       <c r="J135">
-        <v>3168</v>
+        <v>5500</v>
       </c>
       <c r="K135">
         <v>1000.0</v>
       </c>
       <c r="L135" t="s">
         <v>28</v>
+      </c>
+      <c r="M135">
+        <v>1.6</v>
+      </c>
+      <c r="O135">
+        <v>8.99714</v>
+      </c>
+      <c r="Q135">
+        <v>101.599</v>
+      </c>
+      <c r="S135">
+        <v>99.999</v>
       </c>
     </row>
     <row r="136" spans="1:23">
       <c r="A136" t="s">
         <v>23</v>
       </c>
       <c r="B136" t="s">
+        <v>430</v>
+      </c>
+      <c r="C136" t="s">
         <v>431</v>
       </c>
-      <c r="C136" t="s">
+      <c r="D136" t="s">
         <v>432</v>
       </c>
-      <c r="D136" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E136" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="F136">
-        <v>6.0</v>
+        <v>10.0</v>
       </c>
       <c r="G136" s="2">
-        <v>45828.0</v>
+        <v>45726.0</v>
       </c>
       <c r="H136" s="2">
-        <v>47289.0</v>
+        <v>46822.0</v>
       </c>
       <c r="I136" s="2">
-        <v>47283.0</v>
+        <v>46814.0</v>
       </c>
       <c r="J136">
-        <v>100000</v>
+        <v>7916</v>
       </c>
       <c r="K136">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L136" t="s">
         <v>28</v>
       </c>
+      <c r="M136">
+        <v>0.219178</v>
+      </c>
       <c r="O136">
-        <v>5.961104</v>
+        <v>9.635472</v>
+      </c>
+      <c r="Q136">
+        <v>100.719178</v>
+      </c>
+      <c r="S136">
+        <v>100.5</v>
       </c>
     </row>
     <row r="137" spans="1:23">
       <c r="A137" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B137" t="s">
+        <v>433</v>
+      </c>
+      <c r="C137" t="s">
         <v>434</v>
       </c>
-      <c r="C137" t="s">
+      <c r="D137" t="s">
         <v>435</v>
       </c>
-      <c r="D137" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E137" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F137">
         <v>9.0</v>
       </c>
       <c r="G137" s="2">
-        <v>45944.0</v>
+        <v>43978.0</v>
       </c>
       <c r="H137" s="2">
-        <v>46857.0</v>
+        <v>47057.0</v>
       </c>
       <c r="I137" s="2">
-        <v>46849.0</v>
+        <v>47051.0</v>
       </c>
       <c r="J137">
-        <v>5500</v>
+        <v>3459081</v>
       </c>
       <c r="K137">
-        <v>1000.0</v>
+        <v>2.38</v>
       </c>
       <c r="L137" t="s">
         <v>28</v>
       </c>
-      <c r="O137">
-        <v>9.961975</v>
+      <c r="M137">
+        <v>1.6</v>
       </c>
     </row>
     <row r="138" spans="1:23">
       <c r="A138" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B138" t="s">
+        <v>436</v>
+      </c>
+      <c r="C138" t="s">
         <v>437</v>
       </c>
-      <c r="C138" t="s">
+      <c r="D138" t="s">
         <v>438</v>
       </c>
-      <c r="D138" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E138" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="F138">
         <v>10.0</v>
       </c>
       <c r="G138" s="2">
-        <v>45726.0</v>
+        <v>45812.0</v>
       </c>
       <c r="H138" s="2">
-        <v>46822.0</v>
+        <v>46542.0</v>
       </c>
       <c r="I138" s="2">
-        <v>46814.0</v>
+        <v>46538.0</v>
       </c>
       <c r="J138">
-        <v>7916</v>
+        <v>66088</v>
       </c>
       <c r="K138">
         <v>1000.0</v>
       </c>
       <c r="L138" t="s">
         <v>28</v>
       </c>
+      <c r="M138">
+        <v>2.90411</v>
+      </c>
+      <c r="N138">
+        <v>12.956761</v>
+      </c>
       <c r="O138">
-        <v>9.625874</v>
+        <v>9.954786</v>
+      </c>
+      <c r="P138">
+        <v>100.92</v>
+      </c>
+      <c r="Q138">
+        <v>102.90411</v>
+      </c>
+      <c r="R138">
+        <v>98.01589</v>
+      </c>
+      <c r="S138">
+        <v>100.0</v>
       </c>
     </row>
     <row r="139" spans="1:23">
       <c r="A139" t="s">
         <v>32</v>
       </c>
       <c r="B139" t="s">
+        <v>439</v>
+      </c>
+      <c r="C139" t="s">
         <v>440</v>
       </c>
-      <c r="C139" t="s">
+      <c r="D139" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
       <c r="E139" t="s">
         <v>36</v>
       </c>
-      <c r="F139">
-[...1 lines deleted...]
-      </c>
       <c r="G139" s="2">
-        <v>43978.0</v>
+        <v>43852.0</v>
       </c>
       <c r="H139" s="2">
-        <v>47057.0</v>
+        <v>46843.0</v>
       </c>
       <c r="I139" s="2">
-        <v>47051.0</v>
+        <v>46836.0</v>
       </c>
       <c r="J139">
-        <v>3459081</v>
+        <v>110000</v>
       </c>
       <c r="K139">
-        <v>2.38</v>
+        <v>100.0</v>
       </c>
       <c r="L139" t="s">
         <v>28</v>
+      </c>
+      <c r="N139">
+        <v>185.618729</v>
+      </c>
+      <c r="O139">
+        <v>121.866347</v>
+      </c>
+      <c r="P139">
+        <v>26.0</v>
+      </c>
+      <c r="Q139">
+        <v>34.86</v>
       </c>
     </row>
     <row r="140" spans="1:23">
       <c r="A140" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B140" t="s">
+        <v>442</v>
+      </c>
+      <c r="C140" t="s">
         <v>443</v>
       </c>
-      <c r="C140" t="s">
+      <c r="D140" t="s">
         <v>444</v>
       </c>
-      <c r="D140" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E140" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="F140">
-        <v>10.0</v>
+        <v>7.75</v>
       </c>
       <c r="G140" s="2">
-        <v>45812.0</v>
+        <v>46185.0</v>
       </c>
       <c r="H140" s="2">
-        <v>46542.0</v>
+        <v>47464.0</v>
       </c>
       <c r="I140" s="2">
-        <v>46538.0</v>
+        <v>47457.0</v>
       </c>
       <c r="J140">
-        <v>62688</v>
+        <v>8000</v>
       </c>
       <c r="K140">
         <v>1000.0</v>
       </c>
       <c r="L140" t="s">
         <v>28</v>
       </c>
+      <c r="M140">
+        <v>0.129167</v>
+      </c>
+      <c r="N140">
+        <v>7.22525</v>
+      </c>
       <c r="O140">
-        <v>8.605651</v>
+        <v>6.540256</v>
+      </c>
+      <c r="P140">
+        <v>101.629167</v>
+      </c>
+      <c r="Q140">
+        <v>103.628167</v>
+      </c>
+      <c r="R140">
+        <v>101.5</v>
+      </c>
+      <c r="S140">
+        <v>103.499</v>
+      </c>
+      <c r="T140">
+        <v>3049.07501</v>
+      </c>
+      <c r="U140">
+        <v>2</v>
+      </c>
+      <c r="V140">
+        <v>101.629167</v>
+      </c>
+      <c r="W140">
+        <v>101.5</v>
       </c>
     </row>
     <row r="141" spans="1:23">
       <c r="A141" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B141" t="s">
+        <v>445</v>
+      </c>
+      <c r="C141" t="s">
         <v>446</v>
       </c>
-      <c r="C141" t="s">
+      <c r="D141" t="s">
         <v>447</v>
       </c>
-      <c r="D141" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E141" t="s">
-        <v>36</v>
+        <v>27</v>
+      </c>
+      <c r="F141">
+        <v>9.0</v>
       </c>
       <c r="G141" s="2">
-        <v>43852.0</v>
+        <v>46206.0</v>
       </c>
       <c r="H141" s="2">
-        <v>46843.0</v>
+        <v>47121.0</v>
       </c>
       <c r="I141" s="2">
-        <v>46836.0</v>
+        <v>47109.0</v>
       </c>
       <c r="J141">
-        <v>110000</v>
+        <v>12000</v>
       </c>
       <c r="K141">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L141" t="s">
         <v>28</v>
       </c>
+      <c r="M141">
+        <v>0.369863</v>
+      </c>
+      <c r="N141">
+        <v>9.473242</v>
+      </c>
       <c r="O141">
-        <v>113.534595</v>
+        <v>7.093526</v>
+      </c>
+      <c r="P141">
+        <v>99.369863</v>
+      </c>
+      <c r="Q141">
+        <v>104.3698</v>
+      </c>
+      <c r="R141">
+        <v>99.0</v>
+      </c>
+      <c r="S141">
+        <v>103.999937</v>
+      </c>
+      <c r="T141">
+        <v>3131.09589</v>
+      </c>
+      <c r="U141">
+        <v>1</v>
+      </c>
+      <c r="V141">
+        <v>104.369863</v>
+      </c>
+      <c r="W141">
+        <v>104.0</v>
       </c>
     </row>
     <row r="142" spans="1:23">
       <c r="A142" t="s">
         <v>23</v>
       </c>
       <c r="B142" t="s">
+        <v>448</v>
+      </c>
+      <c r="C142" t="s">
         <v>449</v>
       </c>
-      <c r="C142" t="s">
+      <c r="D142" t="s">
         <v>450</v>
       </c>
-      <c r="D142" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E142" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="F142">
-        <v>7.75</v>
+        <v>8.0</v>
       </c>
       <c r="G142" s="2">
-        <v>46185.0</v>
+        <v>45708.0</v>
       </c>
       <c r="H142" s="2">
-        <v>47464.0</v>
+        <v>46619.0</v>
       </c>
       <c r="I142" s="2">
-        <v>47457.0</v>
+        <v>46612.0</v>
       </c>
       <c r="J142">
         <v>8000</v>
       </c>
       <c r="K142">
         <v>1000.0</v>
       </c>
       <c r="L142" t="s">
         <v>28</v>
       </c>
+      <c r="M142">
+        <v>0.622222</v>
+      </c>
+      <c r="N142">
+        <v>10.294764</v>
+      </c>
       <c r="O142">
-        <v>6.097206</v>
+        <v>7.995189</v>
+      </c>
+      <c r="P142">
+        <v>98.622222</v>
+      </c>
+      <c r="Q142">
+        <v>100.622222</v>
+      </c>
+      <c r="R142">
+        <v>98.0</v>
+      </c>
+      <c r="S142">
+        <v>100.0</v>
       </c>
     </row>
     <row r="143" spans="1:23">
       <c r="A143" t="s">
         <v>23</v>
       </c>
       <c r="B143" t="s">
+        <v>451</v>
+      </c>
+      <c r="C143" t="s">
         <v>452</v>
       </c>
-      <c r="C143" t="s">
+      <c r="D143" t="s">
         <v>453</v>
-      </c>
-[...1 lines deleted...]
-        <v>454</v>
       </c>
       <c r="E143" t="s">
         <v>27</v>
       </c>
       <c r="F143">
-        <v>9.0</v>
+        <v>8.5</v>
       </c>
       <c r="G143" s="2">
-        <v>46206.0</v>
+        <v>45966.0</v>
       </c>
       <c r="H143" s="2">
-        <v>47121.0</v>
+        <v>46696.0</v>
       </c>
       <c r="I143" s="2">
-        <v>47109.0</v>
+        <v>46688.0</v>
       </c>
       <c r="J143">
-        <v>12000</v>
+        <v>8000</v>
       </c>
       <c r="K143">
         <v>1000.0</v>
       </c>
       <c r="L143" t="s">
         <v>28</v>
+      </c>
+      <c r="M143">
+        <v>1.015278</v>
       </c>
     </row>
     <row r="144" spans="1:23">
       <c r="A144" t="s">
         <v>23</v>
       </c>
       <c r="B144" t="s">
+        <v>454</v>
+      </c>
+      <c r="C144" t="s">
         <v>455</v>
       </c>
-      <c r="C144" t="s">
+      <c r="D144" t="s">
         <v>456</v>
-      </c>
-[...1 lines deleted...]
-        <v>457</v>
       </c>
       <c r="E144" t="s">
         <v>27</v>
       </c>
       <c r="F144">
-        <v>8.0</v>
+        <v>8.5</v>
       </c>
       <c r="G144" s="2">
-        <v>45708.0</v>
+        <v>45888.0</v>
       </c>
       <c r="H144" s="2">
-        <v>46619.0</v>
+        <v>46802.0</v>
       </c>
       <c r="I144" s="2">
-        <v>46612.0</v>
+        <v>46794.0</v>
       </c>
       <c r="J144">
-        <v>8000</v>
+        <v>25000</v>
       </c>
       <c r="K144">
         <v>1000.0</v>
       </c>
       <c r="L144" t="s">
         <v>28</v>
       </c>
+      <c r="M144">
+        <v>0.69863</v>
+      </c>
+      <c r="N144">
+        <v>8.622775</v>
+      </c>
       <c r="O144">
-        <v>6.522474</v>
+        <v>8.313834</v>
+      </c>
+      <c r="P144">
+        <v>100.49863</v>
+      </c>
+      <c r="Q144">
+        <v>100.90863</v>
+      </c>
+      <c r="R144">
+        <v>99.8</v>
+      </c>
+      <c r="S144">
+        <v>100.21</v>
       </c>
     </row>
     <row r="145" spans="1:23">
       <c r="A145" t="s">
         <v>23</v>
       </c>
       <c r="B145" t="s">
+        <v>457</v>
+      </c>
+      <c r="C145" t="s">
         <v>458</v>
       </c>
-      <c r="C145" t="s">
+      <c r="D145" t="s">
         <v>459</v>
-      </c>
-[...1 lines deleted...]
-        <v>460</v>
       </c>
       <c r="E145" t="s">
         <v>27</v>
       </c>
       <c r="F145">
-        <v>8.5</v>
+        <v>12.0</v>
       </c>
       <c r="G145" s="2">
-        <v>45966.0</v>
+        <v>44760.0</v>
       </c>
       <c r="H145" s="2">
-        <v>46696.0</v>
+        <v>47317.0</v>
       </c>
       <c r="I145" s="2">
-        <v>46688.0</v>
+        <v>47311.0</v>
       </c>
       <c r="J145">
-        <v>8000</v>
+        <v>1351</v>
       </c>
       <c r="K145">
         <v>1000.0</v>
       </c>
       <c r="L145" t="s">
         <v>28</v>
+      </c>
+      <c r="M145">
+        <v>2.021739</v>
       </c>
     </row>
     <row r="146" spans="1:23">
       <c r="A146" t="s">
         <v>23</v>
       </c>
       <c r="B146" t="s">
+        <v>460</v>
+      </c>
+      <c r="C146" t="s">
         <v>461</v>
       </c>
-      <c r="C146" t="s">
+      <c r="D146" t="s">
         <v>462</v>
-      </c>
-[...1 lines deleted...]
-        <v>463</v>
       </c>
       <c r="E146" t="s">
         <v>27</v>
       </c>
       <c r="F146">
-        <v>8.5</v>
+        <v>8.0</v>
       </c>
       <c r="G146" s="2">
-        <v>45888.0</v>
+        <v>45806.0</v>
       </c>
       <c r="H146" s="2">
-        <v>46802.0</v>
+        <v>46720.0</v>
       </c>
       <c r="I146" s="2">
-        <v>46794.0</v>
+        <v>46710.0</v>
       </c>
       <c r="J146">
-        <v>25000</v>
+        <v>17314</v>
       </c>
       <c r="K146">
         <v>1000.0</v>
       </c>
       <c r="L146" t="s">
         <v>28</v>
       </c>
+      <c r="M146">
+        <v>2.434783</v>
+      </c>
+      <c r="N146">
+        <v>8.881318</v>
+      </c>
       <c r="O146">
-        <v>8.119666</v>
+        <v>4.939311</v>
+      </c>
+      <c r="P146">
+        <v>101.434783</v>
+      </c>
+      <c r="Q146">
+        <v>105.934783</v>
+      </c>
+      <c r="R146">
+        <v>99.0</v>
+      </c>
+      <c r="S146">
+        <v>103.5</v>
       </c>
     </row>
     <row r="147" spans="1:23">
       <c r="A147" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B147" t="s">
+        <v>463</v>
+      </c>
+      <c r="C147" t="s">
         <v>464</v>
       </c>
-      <c r="C147" t="s">
+      <c r="D147" t="s">
         <v>465</v>
-      </c>
-[...1 lines deleted...]
-        <v>466</v>
       </c>
       <c r="E147" t="s">
         <v>27</v>
       </c>
       <c r="F147">
-        <v>12.0</v>
+        <v>7.7</v>
       </c>
       <c r="G147" s="2">
-        <v>44760.0</v>
+        <v>45434.0</v>
       </c>
       <c r="H147" s="2">
-        <v>47317.0</v>
+        <v>49086.0</v>
       </c>
       <c r="I147" s="2">
-        <v>47311.0</v>
+        <v>49076.0</v>
       </c>
       <c r="J147">
-        <v>1351</v>
+        <v>25000</v>
       </c>
       <c r="K147">
         <v>1000.0</v>
       </c>
       <c r="L147" t="s">
         <v>28</v>
+      </c>
+      <c r="M147">
+        <v>0.556111</v>
+      </c>
+      <c r="N147">
+        <v>6.987928</v>
+      </c>
+      <c r="O147">
+        <v>6.971418</v>
+      </c>
+      <c r="P147">
+        <v>104.756111</v>
+      </c>
+      <c r="Q147">
+        <v>104.856111</v>
+      </c>
+      <c r="R147">
+        <v>104.2</v>
+      </c>
+      <c r="S147">
+        <v>104.3</v>
+      </c>
+      <c r="T147">
+        <v>2095.12222</v>
+      </c>
+      <c r="U147">
+        <v>1</v>
+      </c>
+      <c r="V147">
+        <v>104.756111</v>
+      </c>
+      <c r="W147">
+        <v>104.2</v>
       </c>
     </row>
     <row r="148" spans="1:23">
       <c r="A148" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B148" t="s">
+        <v>466</v>
+      </c>
+      <c r="C148" t="s">
         <v>467</v>
       </c>
-      <c r="C148" t="s">
+      <c r="D148" t="s">
         <v>468</v>
-      </c>
-[...1 lines deleted...]
-        <v>469</v>
       </c>
       <c r="E148" t="s">
         <v>27</v>
       </c>
       <c r="F148">
-        <v>8.0</v>
+        <v>10.75</v>
       </c>
       <c r="G148" s="2">
-        <v>45806.0</v>
+        <v>45099.0</v>
       </c>
       <c r="H148" s="2">
-        <v>46720.0</v>
+        <v>48752.0</v>
       </c>
       <c r="I148" s="2">
-        <v>46710.0</v>
+        <v>48744.0</v>
       </c>
       <c r="J148">
-        <v>17314</v>
+        <v>50000</v>
       </c>
       <c r="K148">
         <v>1000.0</v>
       </c>
       <c r="L148" t="s">
         <v>28</v>
       </c>
-      <c r="O148">
-        <v>7.189793</v>
+      <c r="M148">
+        <v>2.591781</v>
+      </c>
+      <c r="N148">
+        <v>9.588568</v>
+      </c>
+      <c r="P148">
+        <v>108.091781</v>
+      </c>
+      <c r="R148">
+        <v>105.5</v>
+      </c>
+      <c r="T148">
+        <v>163262.6715</v>
+      </c>
+      <c r="U148">
+        <v>1</v>
+      </c>
+      <c r="V148">
+        <v>108.841781</v>
+      </c>
+      <c r="W148">
+        <v>106.25</v>
       </c>
     </row>
     <row r="149" spans="1:23">
       <c r="A149" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B149" t="s">
+        <v>469</v>
+      </c>
+      <c r="C149" t="s">
         <v>470</v>
       </c>
-      <c r="C149" t="s">
+      <c r="D149" t="s">
         <v>471</v>
       </c>
-      <c r="D149" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E149" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="F149">
-        <v>7.7</v>
+        <v>11.351</v>
       </c>
       <c r="G149" s="2">
-        <v>45434.0</v>
+        <v>46203.0</v>
       </c>
       <c r="H149" s="2">
-        <v>49086.0</v>
+        <v>47483.0</v>
       </c>
       <c r="I149" s="2">
-        <v>49076.0</v>
+        <v>47469.0</v>
       </c>
       <c r="J149">
-        <v>25000</v>
+        <v>22000</v>
       </c>
       <c r="K149">
         <v>1000.0</v>
       </c>
       <c r="L149" t="s">
         <v>28</v>
       </c>
+      <c r="M149">
+        <v>2.459383</v>
+      </c>
+      <c r="N149">
+        <v>10.982473</v>
+      </c>
       <c r="O149">
-        <v>6.948475</v>
+        <v>10.619961</v>
+      </c>
+      <c r="P149">
+        <v>103.459383</v>
+      </c>
+      <c r="Q149">
+        <v>104.459383</v>
+      </c>
+      <c r="R149">
+        <v>101.0</v>
+      </c>
+      <c r="S149">
+        <v>102.0</v>
       </c>
     </row>
     <row r="150" spans="1:23">
       <c r="A150" t="s">
-        <v>32</v>
+        <v>327</v>
       </c>
       <c r="B150" t="s">
+        <v>472</v>
+      </c>
+      <c r="C150" t="s">
         <v>473</v>
       </c>
-      <c r="C150" t="s">
+      <c r="D150" t="s">
         <v>474</v>
-      </c>
-[...1 lines deleted...]
-        <v>475</v>
       </c>
       <c r="E150" t="s">
         <v>27</v>
       </c>
       <c r="F150">
-        <v>10.75</v>
+        <v>6.777</v>
       </c>
       <c r="G150" s="2">
-        <v>45099.0</v>
+        <v>45404.0</v>
       </c>
       <c r="H150" s="2">
-        <v>48752.0</v>
+        <v>47595.0</v>
       </c>
       <c r="I150" s="2">
-        <v>48744.0</v>
+        <v>47588.0</v>
       </c>
       <c r="J150">
-        <v>50000</v>
+        <v>600000</v>
       </c>
       <c r="K150">
         <v>1000.0</v>
       </c>
       <c r="L150" t="s">
         <v>28</v>
       </c>
+      <c r="M150">
+        <v>1.09185</v>
+      </c>
       <c r="O150">
-        <v>8.201597</v>
+        <v>6.055108</v>
+      </c>
+      <c r="Q150">
+        <v>103.09185</v>
+      </c>
+      <c r="S150">
+        <v>102.0</v>
       </c>
     </row>
     <row r="151" spans="1:23">
       <c r="A151" t="s">
-        <v>200</v>
+        <v>23</v>
       </c>
       <c r="B151" t="s">
+        <v>475</v>
+      </c>
+      <c r="C151" t="s">
         <v>476</v>
       </c>
-      <c r="C151" t="s">
+      <c r="D151" t="s">
         <v>477</v>
-      </c>
-[...1 lines deleted...]
-        <v>478</v>
       </c>
       <c r="E151" t="s">
         <v>27</v>
       </c>
       <c r="F151">
-        <v>6.777</v>
+        <v>11.5</v>
       </c>
       <c r="G151" s="2">
-        <v>45404.0</v>
+        <v>45625.0</v>
       </c>
       <c r="H151" s="2">
-        <v>47595.0</v>
+        <v>46355.0</v>
       </c>
       <c r="I151" s="2">
-        <v>47588.0</v>
+        <v>46346.0</v>
       </c>
       <c r="J151">
-        <v>600000</v>
+        <v>8000</v>
       </c>
       <c r="K151">
         <v>1000.0</v>
       </c>
       <c r="L151" t="s">
         <v>28</v>
       </c>
+      <c r="M151">
+        <v>3.5</v>
+      </c>
       <c r="O151">
-        <v>6.675748</v>
+        <v>6.675826</v>
+      </c>
+      <c r="Q151">
+        <v>104.4</v>
+      </c>
+      <c r="S151">
+        <v>100.9</v>
       </c>
     </row>
     <row r="152" spans="1:23">
       <c r="A152" t="s">
-        <v>200</v>
+        <v>23</v>
       </c>
       <c r="B152" t="s">
+        <v>478</v>
+      </c>
+      <c r="C152" t="s">
         <v>479</v>
       </c>
-      <c r="C152" t="s">
+      <c r="D152" t="s">
         <v>480</v>
       </c>
-      <c r="D152" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E152" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F152">
-        <v>6.454</v>
+        <v>8.5</v>
       </c>
       <c r="G152" s="2">
-        <v>45712.0</v>
+        <v>46272.0</v>
       </c>
       <c r="H152" s="2">
-        <v>47903.0</v>
+        <v>47368.0</v>
       </c>
       <c r="I152" s="2">
-        <v>47896.0</v>
+        <v>47358.0</v>
       </c>
       <c r="J152">
-        <v>375000</v>
+        <v>18000</v>
       </c>
       <c r="K152">
         <v>1000.0</v>
       </c>
       <c r="L152" t="s">
         <v>28</v>
+      </c>
+      <c r="M152">
+        <v>0.259722</v>
+      </c>
+      <c r="O152">
+        <v>8.575504</v>
+      </c>
+      <c r="Q152">
+        <v>100.059722</v>
+      </c>
+      <c r="S152">
+        <v>99.8</v>
       </c>
     </row>
     <row r="153" spans="1:23">
       <c r="A153" t="s">
-        <v>23</v>
+        <v>327</v>
       </c>
       <c r="B153" t="s">
+        <v>481</v>
+      </c>
+      <c r="C153" t="s">
         <v>482</v>
       </c>
-      <c r="C153" t="s">
+      <c r="D153" t="s">
         <v>483</v>
-      </c>
-[...1 lines deleted...]
-        <v>484</v>
       </c>
       <c r="E153" t="s">
         <v>27</v>
       </c>
       <c r="F153">
-        <v>11.5</v>
+        <v>9.313</v>
       </c>
       <c r="G153" s="2">
-        <v>45625.0</v>
+        <v>45391.0</v>
       </c>
       <c r="H153" s="2">
-        <v>46355.0</v>
+        <v>46669.0</v>
       </c>
       <c r="I153" s="2">
-        <v>46346.0</v>
+        <v>46664.0</v>
       </c>
       <c r="J153">
-        <v>8000</v>
+        <v>75000</v>
       </c>
       <c r="K153">
         <v>1000.0</v>
       </c>
       <c r="L153" t="s">
         <v>28</v>
       </c>
+      <c r="M153">
+        <v>1.836731</v>
+      </c>
       <c r="O153">
-        <v>10.777243</v>
+        <v>7.182827</v>
+      </c>
+      <c r="Q153">
+        <v>103.836731</v>
+      </c>
+      <c r="S153">
+        <v>102.0</v>
       </c>
     </row>
     <row r="154" spans="1:23">
       <c r="A154" t="s">
-        <v>200</v>
+        <v>32</v>
       </c>
       <c r="B154" t="s">
+        <v>484</v>
+      </c>
+      <c r="C154" t="s">
         <v>485</v>
       </c>
-      <c r="C154" t="s">
+      <c r="D154" t="s">
         <v>486</v>
       </c>
-      <c r="D154" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E154" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="F154">
-        <v>9.313</v>
+        <v>10.0</v>
       </c>
       <c r="G154" s="2">
-        <v>45391.0</v>
+        <v>45372.0</v>
       </c>
       <c r="H154" s="2">
-        <v>46669.0</v>
+        <v>46286.0</v>
       </c>
       <c r="I154" s="2">
-        <v>46664.0</v>
+        <v>46280.0</v>
       </c>
       <c r="J154">
-        <v>75000</v>
+        <v>67376</v>
       </c>
       <c r="K154">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L154" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>8.285855</v>
       </c>
     </row>
     <row r="155" spans="1:23">
       <c r="A155" t="s">
         <v>32</v>
       </c>
       <c r="B155" t="s">
+        <v>487</v>
+      </c>
+      <c r="C155" t="s">
         <v>488</v>
       </c>
-      <c r="C155" t="s">
+      <c r="D155" t="s">
         <v>489</v>
       </c>
-      <c r="D155" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E155" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F155">
         <v>10.0</v>
       </c>
       <c r="G155" s="2">
-        <v>45372.0</v>
+        <v>45772.0</v>
       </c>
       <c r="H155" s="2">
-        <v>46286.0</v>
+        <v>47051.0</v>
       </c>
       <c r="I155" s="2">
-        <v>46280.0</v>
+        <v>47045.0</v>
       </c>
       <c r="J155">
-        <v>67376</v>
+        <v>230503</v>
       </c>
       <c r="K155">
         <v>100.0</v>
       </c>
       <c r="L155" t="s">
         <v>28</v>
       </c>
+      <c r="M155">
+        <v>1.472222</v>
+      </c>
+      <c r="N155">
+        <v>10.231128</v>
+      </c>
       <c r="O155">
-        <v>10.102967</v>
+        <v>10.209703</v>
+      </c>
+      <c r="P155">
+        <v>101.032222</v>
+      </c>
+      <c r="Q155">
+        <v>101.072222</v>
+      </c>
+      <c r="R155">
+        <v>99.56</v>
+      </c>
+      <c r="S155">
+        <v>99.6</v>
       </c>
     </row>
     <row r="156" spans="1:23">
       <c r="A156" t="s">
         <v>32</v>
       </c>
       <c r="B156" t="s">
+        <v>487</v>
+      </c>
+      <c r="C156" t="s">
+        <v>490</v>
+      </c>
+      <c r="D156" t="s">
         <v>491</v>
       </c>
-      <c r="C156" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E156" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F156">
         <v>10.0</v>
       </c>
       <c r="G156" s="2">
-        <v>45772.0</v>
+        <v>45996.0</v>
       </c>
       <c r="H156" s="2">
-        <v>47051.0</v>
+        <v>47274.0</v>
       </c>
       <c r="I156" s="2">
-        <v>47045.0</v>
+        <v>47268.0</v>
       </c>
       <c r="J156">
-        <v>230503</v>
+        <v>165477</v>
       </c>
       <c r="K156">
         <v>100.0</v>
       </c>
       <c r="L156" t="s">
         <v>28</v>
       </c>
+      <c r="M156">
+        <v>0.361111</v>
+      </c>
+      <c r="N156">
+        <v>10.245849</v>
+      </c>
       <c r="O156">
-        <v>10.049877</v>
+        <v>10.211615</v>
+      </c>
+      <c r="P156">
+        <v>99.781111</v>
+      </c>
+      <c r="Q156">
+        <v>99.861111</v>
+      </c>
+      <c r="R156">
+        <v>99.42</v>
+      </c>
+      <c r="S156">
+        <v>99.5</v>
+      </c>
+      <c r="T156">
+        <v>299.583333</v>
+      </c>
+      <c r="U156">
+        <v>2</v>
+      </c>
+      <c r="V156">
+        <v>99.861111</v>
+      </c>
+      <c r="W156">
+        <v>99.5</v>
       </c>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" t="s">
         <v>32</v>
       </c>
       <c r="B157" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C157" t="s">
+        <v>493</v>
+      </c>
+      <c r="D157" t="s">
         <v>494</v>
       </c>
-      <c r="D157" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E157" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="F157">
-        <v>10.0</v>
+        <v>8.0</v>
       </c>
       <c r="G157" s="2">
-        <v>45996.0</v>
+        <v>45838.0</v>
       </c>
       <c r="H157" s="2">
-        <v>47274.0</v>
+        <v>47299.0</v>
       </c>
       <c r="I157" s="2">
-        <v>47268.0</v>
+        <v>47289.0</v>
       </c>
       <c r="J157">
-        <v>165477</v>
+        <v>30000</v>
       </c>
       <c r="K157">
+        <v>1000.0</v>
+      </c>
+      <c r="L157" t="s">
+        <v>28</v>
+      </c>
+      <c r="M157">
+        <v>1.733333</v>
+      </c>
+      <c r="N157">
+        <v>7.999073</v>
+      </c>
+      <c r="O157">
+        <v>7.231405</v>
+      </c>
+      <c r="P157">
+        <v>101.733333</v>
+      </c>
+      <c r="Q157">
+        <v>103.653333</v>
+      </c>
+      <c r="R157">
         <v>100.0</v>
       </c>
-      <c r="L157" t="s">
-[...3 lines deleted...]
-        <v>10.160175</v>
+      <c r="S157">
+        <v>101.92</v>
       </c>
     </row>
     <row r="158" spans="1:23">
       <c r="A158" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B158" t="s">
+        <v>495</v>
+      </c>
+      <c r="C158" t="s">
         <v>496</v>
       </c>
-      <c r="C158" t="s">
+      <c r="D158" t="s">
         <v>497</v>
       </c>
-      <c r="D158" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E158" t="s">
-        <v>36</v>
+        <v>55</v>
       </c>
       <c r="F158">
-        <v>8.0</v>
+        <v>9.5</v>
       </c>
       <c r="G158" s="2">
-        <v>45838.0</v>
+        <v>45454.0</v>
       </c>
       <c r="H158" s="2">
-        <v>47299.0</v>
+        <v>46549.0</v>
       </c>
       <c r="I158" s="2">
-        <v>47289.0</v>
+        <v>46545.0</v>
       </c>
       <c r="J158">
-        <v>30000</v>
+        <v>15000</v>
       </c>
       <c r="K158">
         <v>1000.0</v>
       </c>
       <c r="L158" t="s">
         <v>28</v>
       </c>
+      <c r="M158">
+        <v>0.184722</v>
+      </c>
+      <c r="N158">
+        <v>9.497145</v>
+      </c>
       <c r="O158">
-        <v>6.931853</v>
+        <v>6.670366</v>
+      </c>
+      <c r="P158">
+        <v>100.184722</v>
+      </c>
+      <c r="Q158">
+        <v>102.184722</v>
+      </c>
+      <c r="R158">
+        <v>100.0</v>
+      </c>
+      <c r="S158">
+        <v>102.0</v>
       </c>
     </row>
     <row r="159" spans="1:23">
       <c r="A159" t="s">
         <v>23</v>
       </c>
       <c r="B159" t="s">
+        <v>498</v>
+      </c>
+      <c r="C159" t="s">
         <v>499</v>
       </c>
-      <c r="C159" t="s">
+      <c r="D159" t="s">
         <v>500</v>
       </c>
-      <c r="D159" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E159" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F159">
-        <v>9.5</v>
+        <v>10.0</v>
       </c>
       <c r="G159" s="2">
-        <v>45454.0</v>
+        <v>45754.0</v>
       </c>
       <c r="H159" s="2">
-        <v>46549.0</v>
+        <v>47025.0</v>
       </c>
       <c r="I159" s="2">
-        <v>46545.0</v>
+        <v>47021.0</v>
       </c>
       <c r="J159">
-        <v>15000</v>
+        <v>50000</v>
       </c>
       <c r="K159">
         <v>1000.0</v>
       </c>
       <c r="L159" t="s">
         <v>28</v>
       </c>
+      <c r="M159">
+        <v>0.5</v>
+      </c>
+      <c r="N159">
+        <v>10.27349</v>
+      </c>
       <c r="O159">
-        <v>2.780947</v>
+        <v>10.229571</v>
+      </c>
+      <c r="P159">
+        <v>100.0</v>
+      </c>
+      <c r="Q159">
+        <v>100.08</v>
+      </c>
+      <c r="R159">
+        <v>99.5</v>
+      </c>
+      <c r="S159">
+        <v>99.58</v>
+      </c>
+      <c r="T159">
+        <v>30024.0</v>
+      </c>
+      <c r="U159">
+        <v>2</v>
+      </c>
+      <c r="V159">
+        <v>100.08</v>
+      </c>
+      <c r="W159">
+        <v>99.58</v>
       </c>
     </row>
     <row r="160" spans="1:23">
       <c r="A160" t="s">
         <v>23</v>
       </c>
       <c r="B160" t="s">
+        <v>501</v>
+      </c>
+      <c r="C160" t="s">
         <v>502</v>
       </c>
-      <c r="C160" t="s">
+      <c r="D160" t="s">
         <v>503</v>
       </c>
-      <c r="D160" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E160" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F160">
         <v>10.0</v>
       </c>
       <c r="G160" s="2">
-        <v>45754.0</v>
+        <v>45915.0</v>
       </c>
       <c r="H160" s="2">
-        <v>47025.0</v>
+        <v>47177.0</v>
       </c>
       <c r="I160" s="2">
-        <v>47021.0</v>
+        <v>47165.0</v>
       </c>
       <c r="J160">
-        <v>50000</v>
+        <v>30435</v>
       </c>
       <c r="K160">
         <v>1000.0</v>
       </c>
       <c r="L160" t="s">
         <v>28</v>
       </c>
-      <c r="O160">
-        <v>10.10842</v>
+      <c r="M160">
+        <v>0.5</v>
       </c>
     </row>
     <row r="161" spans="1:23">
       <c r="A161" t="s">
         <v>23</v>
       </c>
       <c r="B161" t="s">
+        <v>504</v>
+      </c>
+      <c r="C161" t="s">
         <v>505</v>
       </c>
-      <c r="C161" t="s">
+      <c r="D161" t="s">
         <v>506</v>
       </c>
-      <c r="D161" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E161" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F161">
         <v>11.0</v>
       </c>
       <c r="G161" s="2">
         <v>45434.0</v>
       </c>
       <c r="H161" s="2">
         <v>46721.0</v>
       </c>
       <c r="I161" s="2">
         <v>46715.0</v>
       </c>
       <c r="J161">
         <v>25599</v>
       </c>
       <c r="K161">
         <v>1000.0</v>
       </c>
       <c r="L161" t="s">
         <v>28</v>
+      </c>
+      <c r="M161">
+        <v>0.55</v>
+      </c>
+      <c r="O161">
+        <v>8.796822</v>
+      </c>
+      <c r="Q161">
+        <v>103.05</v>
+      </c>
+      <c r="S161">
+        <v>102.5</v>
       </c>
     </row>
     <row r="162" spans="1:23">
       <c r="A162" t="s">
         <v>32</v>
       </c>
       <c r="B162" t="s">
+        <v>507</v>
+      </c>
+      <c r="C162" t="s">
         <v>508</v>
       </c>
-      <c r="C162" t="s">
+      <c r="D162" t="s">
         <v>509</v>
-      </c>
-[...1 lines deleted...]
-        <v>510</v>
       </c>
       <c r="E162" t="s">
         <v>27</v>
       </c>
       <c r="F162">
-        <v>8.5</v>
+        <v>8.0</v>
       </c>
       <c r="G162" s="2">
-        <v>45541.0</v>
+        <v>46255.0</v>
       </c>
       <c r="H162" s="2">
-        <v>46301.0</v>
+        <v>47170.0</v>
       </c>
       <c r="I162" s="2">
-        <v>46293.0</v>
+        <v>47161.0</v>
       </c>
       <c r="J162">
-        <v>35000</v>
+        <v>17402</v>
       </c>
       <c r="K162">
         <v>1000.0</v>
       </c>
       <c r="L162" t="s">
         <v>28</v>
       </c>
-      <c r="O162">
-        <v>0.631728</v>
+      <c r="M162">
+        <v>0.608696</v>
       </c>
     </row>
     <row r="163" spans="1:23">
       <c r="A163" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B163" t="s">
+        <v>510</v>
+      </c>
+      <c r="C163" t="s">
         <v>511</v>
       </c>
-      <c r="C163" t="s">
+      <c r="D163" t="s">
         <v>512</v>
-      </c>
-[...1 lines deleted...]
-        <v>513</v>
       </c>
       <c r="E163" t="s">
         <v>27</v>
       </c>
       <c r="F163">
-        <v>8.0</v>
+        <v>8.5</v>
       </c>
       <c r="G163" s="2">
-        <v>46013.0</v>
+        <v>45541.0</v>
       </c>
       <c r="H163" s="2">
-        <v>46926.0</v>
+        <v>46301.0</v>
       </c>
       <c r="I163" s="2">
-        <v>46918.0</v>
+        <v>46293.0</v>
       </c>
       <c r="J163">
-        <v>4400</v>
+        <v>19108</v>
       </c>
       <c r="K163">
         <v>1000.0</v>
       </c>
       <c r="L163" t="s">
         <v>28</v>
+      </c>
+      <c r="M163">
+        <v>3.831967</v>
+      </c>
+      <c r="N163">
+        <v>18.818428</v>
+      </c>
+      <c r="O163">
+        <v>-28.394257</v>
+      </c>
+      <c r="P163">
+        <v>103.331967</v>
+      </c>
+      <c r="Q163">
+        <v>105.831967</v>
+      </c>
+      <c r="R163">
+        <v>99.5</v>
+      </c>
+      <c r="S163">
+        <v>102.0</v>
       </c>
     </row>
     <row r="164" spans="1:23">
       <c r="A164" t="s">
         <v>23</v>
       </c>
       <c r="B164" t="s">
+        <v>513</v>
+      </c>
+      <c r="C164" t="s">
         <v>514</v>
       </c>
-      <c r="C164" t="s">
+      <c r="D164" t="s">
         <v>515</v>
-      </c>
-[...1 lines deleted...]
-        <v>516</v>
       </c>
       <c r="E164" t="s">
         <v>27</v>
       </c>
       <c r="F164">
-        <v>8.5</v>
+        <v>8.0</v>
       </c>
       <c r="G164" s="2">
-        <v>45924.0</v>
+        <v>46013.0</v>
       </c>
       <c r="H164" s="2">
-        <v>47020.0</v>
+        <v>46926.0</v>
       </c>
       <c r="I164" s="2">
-        <v>47011.0</v>
+        <v>46918.0</v>
       </c>
       <c r="J164">
-        <v>8000</v>
+        <v>4400</v>
       </c>
       <c r="K164">
         <v>1000.0</v>
       </c>
       <c r="L164" t="s">
         <v>28</v>
+      </c>
+      <c r="M164">
+        <v>-0.087671</v>
       </c>
     </row>
     <row r="165" spans="1:23">
       <c r="A165" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B165" t="s">
+        <v>516</v>
+      </c>
+      <c r="C165" t="s">
         <v>517</v>
       </c>
-      <c r="C165" t="s">
+      <c r="D165" t="s">
         <v>518</v>
-      </c>
-[...1 lines deleted...]
-        <v>519</v>
       </c>
       <c r="E165" t="s">
         <v>27</v>
       </c>
       <c r="F165">
-        <v>7.0</v>
+        <v>8.5</v>
       </c>
       <c r="G165" s="2">
-        <v>45951.0</v>
+        <v>45924.0</v>
       </c>
       <c r="H165" s="2">
-        <v>49603.0</v>
+        <v>47020.0</v>
       </c>
       <c r="I165" s="2">
-        <v>49594.0</v>
+        <v>47011.0</v>
       </c>
       <c r="J165">
-        <v>10000</v>
+        <v>8000</v>
       </c>
       <c r="K165">
         <v>1000.0</v>
       </c>
       <c r="L165" t="s">
         <v>28</v>
       </c>
-      <c r="O165">
-        <v>6.867387</v>
+      <c r="M165">
+        <v>4.111413</v>
       </c>
     </row>
     <row r="166" spans="1:23">
       <c r="A166" t="s">
         <v>32</v>
       </c>
       <c r="B166" t="s">
+        <v>519</v>
+      </c>
+      <c r="C166" t="s">
         <v>520</v>
       </c>
-      <c r="C166" t="s">
+      <c r="D166" t="s">
         <v>521</v>
-      </c>
-[...1 lines deleted...]
-        <v>522</v>
       </c>
       <c r="E166" t="s">
         <v>27</v>
       </c>
       <c r="F166">
-        <v>2.826</v>
+        <v>7.0</v>
       </c>
       <c r="G166" s="2">
-        <v>44742.0</v>
+        <v>45951.0</v>
       </c>
       <c r="H166" s="2">
-        <v>46568.0</v>
+        <v>49603.0</v>
       </c>
       <c r="I166" s="2">
-        <v>46561.0</v>
+        <v>49594.0</v>
       </c>
       <c r="J166">
-        <v>25000</v>
+        <v>10000</v>
       </c>
       <c r="K166">
         <v>1000.0</v>
       </c>
       <c r="L166" t="s">
         <v>28</v>
+      </c>
+      <c r="M166">
+        <v>1.108333</v>
+      </c>
+      <c r="N166">
+        <v>7.16641</v>
+      </c>
+      <c r="O166">
+        <v>6.880388</v>
+      </c>
+      <c r="P166">
+        <v>100.0</v>
+      </c>
+      <c r="Q166">
+        <v>101.908333</v>
+      </c>
+      <c r="R166">
+        <v>98.891667</v>
+      </c>
+      <c r="S166">
+        <v>100.8</v>
       </c>
     </row>
     <row r="167" spans="1:23">
       <c r="A167" t="s">
         <v>32</v>
       </c>
       <c r="B167" t="s">
+        <v>522</v>
+      </c>
+      <c r="C167" t="s">
         <v>523</v>
       </c>
-      <c r="C167" t="s">
+      <c r="D167" t="s">
         <v>524</v>
-      </c>
-[...1 lines deleted...]
-        <v>525</v>
       </c>
       <c r="E167" t="s">
         <v>27</v>
       </c>
       <c r="F167">
-        <v>3.119</v>
+        <v>2.826</v>
       </c>
       <c r="G167" s="2">
-        <v>45924.0</v>
+        <v>44742.0</v>
       </c>
       <c r="H167" s="2">
-        <v>47385.0</v>
+        <v>46568.0</v>
       </c>
       <c r="I167" s="2">
-        <v>47375.0</v>
+        <v>46561.0</v>
       </c>
       <c r="J167">
         <v>25000</v>
       </c>
       <c r="K167">
         <v>1000.0</v>
       </c>
       <c r="L167" t="s">
         <v>28</v>
       </c>
+      <c r="M167">
+        <v>0.619397</v>
+      </c>
+      <c r="O167">
+        <v>3.409126</v>
+      </c>
+      <c r="Q167">
+        <v>100.169397</v>
+      </c>
+      <c r="S167">
+        <v>99.55</v>
+      </c>
     </row>
     <row r="168" spans="1:23">
       <c r="A168" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B168" t="s">
+        <v>525</v>
+      </c>
+      <c r="C168" t="s">
         <v>526</v>
       </c>
-      <c r="C168" t="s">
+      <c r="D168" t="s">
         <v>527</v>
-      </c>
-[...1 lines deleted...]
-        <v>528</v>
       </c>
       <c r="E168" t="s">
         <v>27</v>
       </c>
       <c r="F168">
-        <v>9.0</v>
+        <v>3.119</v>
       </c>
       <c r="G168" s="2">
-        <v>45807.0</v>
+        <v>45924.0</v>
       </c>
       <c r="H168" s="2">
-        <v>46842.0</v>
+        <v>47385.0</v>
       </c>
       <c r="I168" s="2">
-        <v>46834.0</v>
+        <v>47375.0</v>
       </c>
       <c r="J168">
-        <v>8000</v>
+        <v>25000</v>
       </c>
       <c r="K168">
         <v>1000.0</v>
       </c>
       <c r="L168" t="s">
         <v>28</v>
       </c>
-      <c r="O168">
-        <v>7.705211</v>
+      <c r="M168">
+        <v>3.067729</v>
       </c>
     </row>
     <row r="169" spans="1:23">
       <c r="A169" t="s">
         <v>23</v>
       </c>
       <c r="B169" t="s">
+        <v>528</v>
+      </c>
+      <c r="C169" t="s">
         <v>529</v>
       </c>
-      <c r="C169" t="s">
+      <c r="D169" t="s">
         <v>530</v>
-      </c>
-[...1 lines deleted...]
-        <v>531</v>
       </c>
       <c r="E169" t="s">
         <v>27</v>
       </c>
       <c r="F169">
-        <v>10.0</v>
+        <v>9.0</v>
       </c>
       <c r="G169" s="2">
-        <v>45776.0</v>
+        <v>45807.0</v>
       </c>
       <c r="H169" s="2">
-        <v>46689.0</v>
+        <v>46842.0</v>
       </c>
       <c r="I169" s="2">
-        <v>46681.0</v>
+        <v>46834.0</v>
       </c>
       <c r="J169">
-        <v>3400</v>
+        <v>8000</v>
       </c>
       <c r="K169">
         <v>1000.0</v>
       </c>
       <c r="L169" t="s">
         <v>28</v>
       </c>
+      <c r="M169">
+        <v>0.45</v>
+      </c>
       <c r="O169">
-        <v>9.285084</v>
+        <v>7.604509</v>
+      </c>
+      <c r="Q169">
+        <v>102.44</v>
+      </c>
+      <c r="S169">
+        <v>101.99</v>
       </c>
     </row>
     <row r="170" spans="1:23">
       <c r="A170" t="s">
         <v>23</v>
       </c>
       <c r="B170" t="s">
+        <v>531</v>
+      </c>
+      <c r="C170" t="s">
         <v>532</v>
       </c>
-      <c r="C170" t="s">
+      <c r="D170" t="s">
         <v>533</v>
       </c>
-      <c r="D170" t="s">
+      <c r="E170" t="s">
+        <v>27</v>
+      </c>
+      <c r="F170">
+        <v>10.0</v>
+      </c>
+      <c r="G170" s="2">
+        <v>45776.0</v>
+      </c>
+      <c r="H170" s="2">
+        <v>46689.0</v>
+      </c>
+      <c r="I170" s="2">
+        <v>46681.0</v>
+      </c>
+      <c r="J170">
+        <v>3400</v>
+      </c>
+      <c r="K170">
+        <v>1000.0</v>
+      </c>
+      <c r="L170" t="s">
+        <v>28</v>
+      </c>
+      <c r="M170">
+        <v>3.879781</v>
+      </c>
+      <c r="N170">
+        <v>20.459946</v>
+      </c>
+      <c r="O170">
+        <v>9.207722</v>
+      </c>
+      <c r="P170">
+        <v>93.88</v>
+      </c>
+      <c r="Q170">
+        <v>104.679781</v>
+      </c>
+      <c r="R170">
+        <v>90.000219</v>
+      </c>
+      <c r="S170">
+        <v>100.8</v>
+      </c>
+    </row>
+    <row r="171" spans="1:23">
+      <c r="A171" t="s">
+        <v>23</v>
+      </c>
+      <c r="B171" t="s">
         <v>534</v>
       </c>
-      <c r="E170" t="s">
+      <c r="C171" t="s">
+        <v>535</v>
+      </c>
+      <c r="D171" t="s">
+        <v>536</v>
+      </c>
+      <c r="E171" t="s">
         <v>36</v>
       </c>
-      <c r="F170">
+      <c r="F171">
         <v>11.0</v>
       </c>
-      <c r="G170" s="2">
+      <c r="G171" s="2">
         <v>46156.0</v>
       </c>
-      <c r="H170" s="2">
+      <c r="H171" s="2">
         <v>47252.0</v>
       </c>
-      <c r="I170" s="2">
+      <c r="I171" s="2">
         <v>47241.0</v>
       </c>
-      <c r="J170">
+      <c r="J171">
         <v>4486</v>
       </c>
-      <c r="K170">
-[...6 lines deleted...]
-        <v>10.579768</v>
+      <c r="K171">
+        <v>1000.0</v>
+      </c>
+      <c r="L171" t="s">
+        <v>28</v>
+      </c>
+      <c r="M171">
+        <v>1.038889</v>
+      </c>
+      <c r="N171">
+        <v>23.990051</v>
+      </c>
+      <c r="O171">
+        <v>10.603003</v>
+      </c>
+      <c r="P171">
+        <v>76.038889</v>
+      </c>
+      <c r="Q171">
+        <v>101.938889</v>
+      </c>
+      <c r="R171">
+        <v>75.0</v>
+      </c>
+      <c r="S171">
+        <v>100.9</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W39"/>
   <sheetViews>
@@ -8895,1595 +11171,2423 @@
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" t="s">
         <v>34</v>
       </c>
       <c r="D2" t="s">
         <v>35</v>
       </c>
       <c r="E2" t="s">
         <v>36</v>
       </c>
       <c r="F2">
         <v>8.0</v>
       </c>
       <c r="G2" s="2">
         <v>43097.0</v>
       </c>
       <c r="H2" s="2">
         <v>46749.0</v>
       </c>
       <c r="I2" s="2">
         <v>46743.0</v>
       </c>
       <c r="J2">
-        <v>8476</v>
+        <v>6254</v>
       </c>
       <c r="K2">
         <v>100.0</v>
       </c>
       <c r="L2" t="s">
         <v>28</v>
       </c>
+      <c r="M2">
+        <v>1.777778</v>
+      </c>
+      <c r="N2">
+        <v>15.547444</v>
+      </c>
       <c r="O2">
-        <v>8.372961</v>
+        <v>4.569664</v>
+      </c>
+      <c r="P2">
+        <v>93.287778</v>
+      </c>
+      <c r="Q2">
+        <v>105.977778</v>
+      </c>
+      <c r="R2">
+        <v>91.51</v>
+      </c>
+      <c r="S2">
+        <v>104.2</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
-        <v>37</v>
+        <v>62</v>
       </c>
       <c r="C3" t="s">
-        <v>38</v>
+        <v>63</v>
       </c>
       <c r="D3" t="s">
-        <v>39</v>
+        <v>64</v>
       </c>
       <c r="E3" t="s">
         <v>36</v>
       </c>
       <c r="F3">
-        <v>8.0</v>
+        <v>7.0</v>
       </c>
       <c r="G3" s="2">
-        <v>44232.0</v>
+        <v>46101.0</v>
       </c>
       <c r="H3" s="2">
-        <v>47884.0</v>
+        <v>47927.0</v>
       </c>
       <c r="I3" s="2">
-        <v>47877.0</v>
+        <v>47920.0</v>
       </c>
       <c r="J3">
-        <v>27016</v>
+        <v>120000</v>
       </c>
       <c r="K3">
-        <v>100.0</v>
+        <v>500.0</v>
       </c>
       <c r="L3" t="s">
         <v>28</v>
       </c>
+      <c r="M3">
+        <v>0.933333</v>
+      </c>
+      <c r="N3">
+        <v>8.419952</v>
+      </c>
       <c r="O3">
-        <v>8.034075</v>
+        <v>8.209939</v>
+      </c>
+      <c r="P3">
+        <v>95.653333</v>
+      </c>
+      <c r="Q3">
+        <v>96.413333</v>
+      </c>
+      <c r="R3">
+        <v>94.72</v>
+      </c>
+      <c r="S3">
+        <v>95.48</v>
+      </c>
+      <c r="T3">
+        <v>15906.199945</v>
+      </c>
+      <c r="U3">
+        <v>6</v>
+      </c>
+      <c r="V3">
+        <v>96.413333</v>
+      </c>
+      <c r="W3">
+        <v>95.48</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>65</v>
       </c>
       <c r="C4" t="s">
         <v>66</v>
       </c>
       <c r="D4" t="s">
         <v>67</v>
       </c>
       <c r="E4" t="s">
         <v>36</v>
       </c>
       <c r="F4">
-        <v>7.0</v>
+        <v>8.8</v>
       </c>
       <c r="G4" s="2">
-        <v>46101.0</v>
+        <v>45924.0</v>
       </c>
       <c r="H4" s="2">
-        <v>47927.0</v>
+        <v>47020.0</v>
       </c>
       <c r="I4" s="2">
-        <v>47920.0</v>
+        <v>47011.0</v>
       </c>
       <c r="J4">
-        <v>120000</v>
+        <v>150000</v>
       </c>
       <c r="K4">
-        <v>500.0</v>
+        <v>100.0</v>
       </c>
       <c r="L4" t="s">
         <v>28</v>
       </c>
+      <c r="M4">
+        <v>2.053333</v>
+      </c>
+      <c r="N4">
+        <v>8.799183</v>
+      </c>
       <c r="O4">
-        <v>7.418732</v>
+        <v>8.277469</v>
+      </c>
+      <c r="P4">
+        <v>102.053333</v>
+      </c>
+      <c r="Q4">
+        <v>103.013333</v>
+      </c>
+      <c r="R4">
+        <v>100.0</v>
+      </c>
+      <c r="S4">
+        <v>100.96</v>
+      </c>
+      <c r="T4">
+        <v>927.169997</v>
+      </c>
+      <c r="U4">
+        <v>3</v>
+      </c>
+      <c r="V4">
+        <v>103.013333</v>
+      </c>
+      <c r="W4">
+        <v>100.96</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="C5" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="D5" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="E5" t="s">
         <v>36</v>
       </c>
       <c r="F5">
-        <v>8.8</v>
+        <v>6.5</v>
       </c>
       <c r="G5" s="2">
-        <v>45924.0</v>
+        <v>45588.0</v>
       </c>
       <c r="H5" s="2">
-        <v>47020.0</v>
+        <v>49240.0</v>
       </c>
       <c r="I5" s="2">
-        <v>47011.0</v>
+        <v>49233.0</v>
       </c>
       <c r="J5">
-        <v>150000</v>
+        <v>5000</v>
       </c>
       <c r="K5">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L5" t="s">
         <v>28</v>
       </c>
+      <c r="M5">
+        <v>0.054167</v>
+      </c>
+      <c r="N5">
+        <v>6.998499</v>
+      </c>
       <c r="O5">
-        <v>8.285935</v>
+        <v>6.030771</v>
+      </c>
+      <c r="P5">
+        <v>96.994167</v>
+      </c>
+      <c r="Q5">
+        <v>103.044167</v>
+      </c>
+      <c r="R5">
+        <v>96.94</v>
+      </c>
+      <c r="S5">
+        <v>102.99</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C6" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="D6" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="E6" t="s">
         <v>36</v>
       </c>
       <c r="F6">
         <v>6.5</v>
       </c>
       <c r="G6" s="2">
-        <v>45588.0</v>
+        <v>45835.0</v>
       </c>
       <c r="H6" s="2">
-        <v>49240.0</v>
+        <v>49487.0</v>
       </c>
       <c r="I6" s="2">
-        <v>49233.0</v>
+        <v>49481.0</v>
       </c>
       <c r="J6">
-        <v>5000</v>
+        <v>6000</v>
       </c>
       <c r="K6">
         <v>1000.0</v>
       </c>
       <c r="L6" t="s">
         <v>28</v>
       </c>
+      <c r="M6">
+        <v>0.054167</v>
+      </c>
+      <c r="N6">
+        <v>6.409838</v>
+      </c>
       <c r="O6">
-        <v>6.034884</v>
+        <v>6.22456</v>
+      </c>
+      <c r="P6">
+        <v>100.654167</v>
+      </c>
+      <c r="Q6">
+        <v>101.904167</v>
+      </c>
+      <c r="R6">
+        <v>100.6</v>
+      </c>
+      <c r="S6">
+        <v>101.85</v>
+      </c>
+      <c r="T6">
+        <v>9054.87503</v>
+      </c>
+      <c r="U6">
+        <v>2</v>
+      </c>
+      <c r="V6">
+        <v>100.554167</v>
+      </c>
+      <c r="W6">
+        <v>100.5</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C7" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D7" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="E7" t="s">
         <v>36</v>
       </c>
       <c r="F7">
-        <v>6.5</v>
+        <v>7.0</v>
       </c>
       <c r="G7" s="2">
-        <v>45835.0</v>
+        <v>45441.0</v>
       </c>
       <c r="H7" s="2">
-        <v>49487.0</v>
+        <v>49093.0</v>
       </c>
       <c r="I7" s="2">
-        <v>49481.0</v>
+        <v>49087.0</v>
       </c>
       <c r="J7">
-        <v>6000</v>
+        <v>7000</v>
       </c>
       <c r="K7">
         <v>1000.0</v>
       </c>
       <c r="L7" t="s">
         <v>28</v>
       </c>
+      <c r="M7">
+        <v>0.058333</v>
+      </c>
+      <c r="N7">
+        <v>7.254471</v>
+      </c>
       <c r="O7">
-        <v>6.107276</v>
+        <v>6.501662</v>
+      </c>
+      <c r="P7">
+        <v>98.568333</v>
+      </c>
+      <c r="Q7">
+        <v>103.058333</v>
+      </c>
+      <c r="R7">
+        <v>98.51</v>
+      </c>
+      <c r="S7">
+        <v>103.0</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
         <v>32</v>
       </c>
       <c r="B8" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C8" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="D8" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="E8" t="s">
         <v>36</v>
       </c>
       <c r="F8">
-        <v>7.0</v>
+        <v>8.0</v>
       </c>
       <c r="G8" s="2">
-        <v>45441.0</v>
+        <v>44825.0</v>
       </c>
       <c r="H8" s="2">
-        <v>49093.0</v>
+        <v>48478.0</v>
       </c>
       <c r="I8" s="2">
-        <v>49087.0</v>
+        <v>48472.0</v>
       </c>
       <c r="J8">
-        <v>7000</v>
+        <v>20000</v>
       </c>
       <c r="K8">
         <v>1000.0</v>
       </c>
       <c r="L8" t="s">
         <v>28</v>
       </c>
+      <c r="M8">
+        <v>1.933333</v>
+      </c>
+      <c r="N8">
+        <v>7.541137</v>
+      </c>
       <c r="O8">
-        <v>6.427753</v>
+        <v>7.31618</v>
+      </c>
+      <c r="P8">
+        <v>104.133333</v>
+      </c>
+      <c r="Q8">
+        <v>105.233333</v>
+      </c>
+      <c r="R8">
+        <v>102.2</v>
+      </c>
+      <c r="S8">
+        <v>103.3</v>
+      </c>
+      <c r="T8">
+        <v>5221.66665</v>
+      </c>
+      <c r="U8">
+        <v>1</v>
+      </c>
+      <c r="V8">
+        <v>104.433333</v>
+      </c>
+      <c r="W8">
+        <v>102.5</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9" t="s">
         <v>86</v>
       </c>
       <c r="C9" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D9" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E9" t="s">
         <v>36</v>
       </c>
       <c r="F9">
         <v>8.0</v>
       </c>
       <c r="G9" s="2">
-        <v>44825.0</v>
+        <v>44973.0</v>
       </c>
       <c r="H9" s="2">
-        <v>48478.0</v>
+        <v>48626.0</v>
       </c>
       <c r="I9" s="2">
-        <v>48472.0</v>
+        <v>48619.0</v>
       </c>
       <c r="J9">
-        <v>20000</v>
+        <v>15000</v>
       </c>
       <c r="K9">
         <v>1000.0</v>
       </c>
       <c r="L9" t="s">
         <v>28</v>
       </c>
+      <c r="M9">
+        <v>0.711111</v>
+      </c>
+      <c r="N9">
+        <v>7.674846</v>
+      </c>
       <c r="O9">
-        <v>7.287639</v>
+        <v>7.216505</v>
+      </c>
+      <c r="P9">
+        <v>102.341111</v>
+      </c>
+      <c r="Q9">
+        <v>104.700111</v>
+      </c>
+      <c r="R9">
+        <v>101.63</v>
+      </c>
+      <c r="S9">
+        <v>103.989</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
         <v>32</v>
       </c>
       <c r="B10" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="C10" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="D10" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="E10" t="s">
         <v>36</v>
       </c>
       <c r="F10">
         <v>8.0</v>
       </c>
       <c r="G10" s="2">
-        <v>44973.0</v>
+        <v>45260.0</v>
       </c>
       <c r="H10" s="2">
-        <v>48626.0</v>
+        <v>48913.0</v>
       </c>
       <c r="I10" s="2">
-        <v>48619.0</v>
+        <v>48907.0</v>
       </c>
       <c r="J10">
-        <v>15000</v>
+        <v>5000</v>
       </c>
       <c r="K10">
         <v>1000.0</v>
       </c>
       <c r="L10" t="s">
         <v>28</v>
       </c>
+      <c r="M10">
+        <v>0.4</v>
+      </c>
+      <c r="N10">
+        <v>7.36869</v>
+      </c>
       <c r="O10">
-        <v>7.079219</v>
+        <v>7.231665</v>
+      </c>
+      <c r="P10">
+        <v>103.9</v>
+      </c>
+      <c r="Q10">
+        <v>104.68</v>
+      </c>
+      <c r="R10">
+        <v>103.5</v>
+      </c>
+      <c r="S10">
+        <v>104.28</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
         <v>32</v>
       </c>
       <c r="B11" t="s">
-        <v>91</v>
+        <v>121</v>
       </c>
       <c r="C11" t="s">
-        <v>92</v>
+        <v>122</v>
       </c>
       <c r="D11" t="s">
-        <v>93</v>
+        <v>123</v>
       </c>
       <c r="E11" t="s">
         <v>36</v>
       </c>
       <c r="F11">
-        <v>8.0</v>
+        <v>5.0</v>
       </c>
       <c r="G11" s="2">
-        <v>45260.0</v>
+        <v>44630.0</v>
       </c>
       <c r="H11" s="2">
-        <v>48913.0</v>
+        <v>48283.0</v>
       </c>
       <c r="I11" s="2">
-        <v>48907.0</v>
+        <v>48276.0</v>
       </c>
       <c r="J11">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="K11">
         <v>1000.0</v>
       </c>
       <c r="L11" t="s">
         <v>28</v>
       </c>
+      <c r="M11">
+        <v>1.083333</v>
+      </c>
+      <c r="N11">
+        <v>5.211052</v>
+      </c>
       <c r="O11">
-        <v>6.950393</v>
+        <v>4.916286</v>
+      </c>
+      <c r="P11">
+        <v>100.083333</v>
+      </c>
+      <c r="Q11">
+        <v>101.483333</v>
+      </c>
+      <c r="R11">
+        <v>99.0</v>
+      </c>
+      <c r="S11">
+        <v>100.4</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
         <v>32</v>
       </c>
       <c r="B12" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="C12" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="D12" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="E12" t="s">
         <v>36</v>
       </c>
       <c r="F12">
-        <v>5.0</v>
+        <v>6.25</v>
       </c>
       <c r="G12" s="2">
-        <v>44630.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H12" s="2">
-        <v>48283.0</v>
+        <v>50131.0</v>
       </c>
       <c r="I12" s="2">
-        <v>48276.0</v>
+        <v>50124.0</v>
       </c>
       <c r="J12">
-        <v>10000</v>
+        <v>15000</v>
       </c>
       <c r="K12">
         <v>1000.0</v>
       </c>
       <c r="L12" t="s">
         <v>28</v>
       </c>
+      <c r="M12">
+        <v>1.354167</v>
+      </c>
+      <c r="N12">
+        <v>5.992433</v>
+      </c>
       <c r="O12">
-        <v>4.948614</v>
+        <v>5.866595</v>
+      </c>
+      <c r="P12">
+        <v>103.354168</v>
+      </c>
+      <c r="Q12">
+        <v>104.35</v>
+      </c>
+      <c r="R12">
+        <v>102.000001</v>
+      </c>
+      <c r="S12">
+        <v>102.995833</v>
+      </c>
+      <c r="T12">
+        <v>2091.44166</v>
+      </c>
+      <c r="U12">
+        <v>2</v>
+      </c>
+      <c r="V12">
+        <v>104.35</v>
+      </c>
+      <c r="W12">
+        <v>102.995833</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" t="s">
-        <v>121</v>
+        <v>175</v>
       </c>
       <c r="C13" t="s">
-        <v>122</v>
+        <v>176</v>
       </c>
       <c r="D13" t="s">
-        <v>123</v>
+        <v>177</v>
       </c>
       <c r="E13" t="s">
         <v>36</v>
       </c>
       <c r="F13">
-        <v>6.25</v>
+        <v>5.0</v>
       </c>
       <c r="G13" s="2">
-        <v>46113.0</v>
+        <v>45812.0</v>
       </c>
       <c r="H13" s="2">
-        <v>50131.0</v>
+        <v>46908.0</v>
       </c>
       <c r="I13" s="2">
-        <v>50124.0</v>
+        <v>46902.0</v>
       </c>
       <c r="J13">
-        <v>15000</v>
+        <v>500000</v>
       </c>
       <c r="K13">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L13" t="s">
         <v>28</v>
       </c>
+      <c r="M13">
+        <v>0.194444</v>
+      </c>
+      <c r="N13">
+        <v>4.389617</v>
+      </c>
       <c r="O13">
-        <v>5.80869</v>
+        <v>4.177873</v>
+      </c>
+      <c r="P13">
+        <v>101.194444</v>
+      </c>
+      <c r="Q13">
+        <v>101.544444</v>
+      </c>
+      <c r="R13">
+        <v>101.0</v>
+      </c>
+      <c r="S13">
+        <v>101.35</v>
+      </c>
+      <c r="T13">
+        <v>21819.813272</v>
+      </c>
+      <c r="U13">
+        <v>5</v>
+      </c>
+      <c r="V13">
+        <v>101.544444</v>
+      </c>
+      <c r="W13">
+        <v>101.35</v>
       </c>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>32</v>
+        <v>181</v>
       </c>
       <c r="B14" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="C14" t="s">
-        <v>176</v>
+        <v>183</v>
       </c>
       <c r="D14" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="E14" t="s">
         <v>36</v>
       </c>
       <c r="F14">
-        <v>5.0</v>
+        <v>3.5</v>
       </c>
       <c r="G14" s="2">
-        <v>45812.0</v>
+        <v>46156.0</v>
       </c>
       <c r="H14" s="2">
-        <v>46908.0</v>
+        <v>49809.0</v>
       </c>
       <c r="I14" s="2">
-        <v>46902.0</v>
+        <v>49802.0</v>
       </c>
       <c r="J14">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="K14">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L14" t="s">
         <v>28</v>
       </c>
+      <c r="M14">
+        <v>1.217808</v>
+      </c>
+      <c r="N14">
+        <v>4.202841</v>
+      </c>
       <c r="O14">
-        <v>4.152572</v>
+        <v>4.103878</v>
+      </c>
+      <c r="P14">
+        <v>95.717808</v>
+      </c>
+      <c r="Q14">
+        <v>96.467808</v>
+      </c>
+      <c r="R14">
+        <v>94.5</v>
+      </c>
+      <c r="S14">
+        <v>95.25</v>
+      </c>
+      <c r="T14">
+        <v>964.67808</v>
+      </c>
+      <c r="U14">
+        <v>1</v>
+      </c>
+      <c r="V14">
+        <v>96.467808</v>
+      </c>
+      <c r="W14">
+        <v>95.25</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>181</v>
+        <v>23</v>
       </c>
       <c r="B15" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="C15" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="D15" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="E15" t="s">
         <v>36</v>
       </c>
       <c r="F15">
-        <v>3.3</v>
+        <v>10.0</v>
       </c>
       <c r="G15" s="2">
-        <v>45551.0</v>
+        <v>45952.0</v>
       </c>
       <c r="H15" s="2">
-        <v>46281.0</v>
+        <v>47048.0</v>
       </c>
       <c r="I15" s="2">
-        <v>46274.0</v>
+        <v>47038.0</v>
       </c>
       <c r="J15">
-        <v>2000000</v>
+        <v>3000</v>
       </c>
       <c r="K15">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L15" t="s">
         <v>28</v>
       </c>
+      <c r="M15">
+        <v>1.555556</v>
+      </c>
+      <c r="N15">
+        <v>11.629359</v>
+      </c>
       <c r="O15">
-        <v>-16.295154</v>
+        <v>10.426051</v>
+      </c>
+      <c r="P15">
+        <v>98.556556</v>
+      </c>
+      <c r="Q15">
+        <v>100.755556</v>
+      </c>
+      <c r="R15">
+        <v>97.001</v>
+      </c>
+      <c r="S15">
+        <v>99.2</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>181</v>
+        <v>23</v>
       </c>
       <c r="B16" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="C16" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="D16" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="E16" t="s">
         <v>36</v>
       </c>
       <c r="F16">
-        <v>3.5</v>
+        <v>11.0</v>
       </c>
       <c r="G16" s="2">
-        <v>46156.0</v>
+        <v>45812.0</v>
       </c>
       <c r="H16" s="2">
-        <v>49809.0</v>
+        <v>46908.0</v>
       </c>
       <c r="I16" s="2">
-        <v>49802.0</v>
+        <v>46903.0</v>
       </c>
       <c r="J16">
-        <v>1000000</v>
+        <v>5000</v>
       </c>
       <c r="K16">
         <v>1000.0</v>
       </c>
       <c r="L16" t="s">
         <v>28</v>
       </c>
+      <c r="M16">
+        <v>0.427778</v>
+      </c>
+      <c r="N16">
+        <v>10.99683</v>
+      </c>
       <c r="O16">
-        <v>3.464516</v>
+        <v>10.351818</v>
+      </c>
+      <c r="P16">
+        <v>100.427778</v>
+      </c>
+      <c r="Q16">
+        <v>101.427778</v>
+      </c>
+      <c r="R16">
+        <v>100.0</v>
+      </c>
+      <c r="S16">
+        <v>101.0</v>
+      </c>
+      <c r="T16">
+        <v>1011.07778</v>
+      </c>
+      <c r="U16">
+        <v>1</v>
+      </c>
+      <c r="V16">
+        <v>101.107778</v>
+      </c>
+      <c r="W16">
+        <v>100.68</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17" t="s">
-        <v>188</v>
+        <v>206</v>
       </c>
       <c r="C17" t="s">
-        <v>189</v>
+        <v>207</v>
       </c>
       <c r="D17" t="s">
-        <v>190</v>
+        <v>208</v>
       </c>
       <c r="E17" t="s">
         <v>36</v>
       </c>
       <c r="F17">
-        <v>10.0</v>
+        <v>9.5</v>
       </c>
       <c r="G17" s="2">
-        <v>45952.0</v>
+        <v>45442.0</v>
       </c>
       <c r="H17" s="2">
-        <v>47048.0</v>
+        <v>49094.0</v>
       </c>
       <c r="I17" s="2">
-        <v>47038.0</v>
+        <v>49088.0</v>
       </c>
       <c r="J17">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K17">
         <v>1000.0</v>
       </c>
       <c r="L17" t="s">
         <v>28</v>
       </c>
+      <c r="M17">
+        <v>2.85</v>
+      </c>
+      <c r="N17">
+        <v>7.830019</v>
+      </c>
       <c r="O17">
-        <v>9.001579</v>
+        <v>6.206943</v>
+      </c>
+      <c r="P17">
+        <v>112.350001</v>
+      </c>
+      <c r="Q17">
+        <v>122.75</v>
+      </c>
+      <c r="R17">
+        <v>109.500001</v>
+      </c>
+      <c r="S17">
+        <v>119.9</v>
       </c>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B18" t="s">
-        <v>191</v>
+        <v>212</v>
       </c>
       <c r="C18" t="s">
-        <v>192</v>
+        <v>213</v>
       </c>
       <c r="D18" t="s">
-        <v>193</v>
+        <v>214</v>
       </c>
       <c r="E18" t="s">
         <v>36</v>
       </c>
       <c r="F18">
-        <v>11.0</v>
+        <v>9.5</v>
       </c>
       <c r="G18" s="2">
-        <v>45812.0</v>
+        <v>45987.0</v>
       </c>
       <c r="H18" s="2">
-        <v>46908.0</v>
+        <v>47083.0</v>
       </c>
       <c r="I18" s="2">
-        <v>46903.0</v>
+        <v>47077.0</v>
       </c>
       <c r="J18">
-        <v>5000</v>
+        <v>8000</v>
       </c>
       <c r="K18">
         <v>1000.0</v>
       </c>
       <c r="L18" t="s">
         <v>28</v>
       </c>
+      <c r="M18">
+        <v>0.580556</v>
+      </c>
+      <c r="N18">
+        <v>9.430966</v>
+      </c>
       <c r="O18">
-        <v>9.213811</v>
+        <v>8.536814</v>
+      </c>
+      <c r="P18">
+        <v>100.710556</v>
+      </c>
+      <c r="Q18">
+        <v>102.480555</v>
+      </c>
+      <c r="R18">
+        <v>100.13</v>
+      </c>
+      <c r="S18">
+        <v>101.899999</v>
+      </c>
+      <c r="T18">
+        <v>1024.80555</v>
+      </c>
+      <c r="U18">
+        <v>1</v>
+      </c>
+      <c r="V18">
+        <v>102.480555</v>
+      </c>
+      <c r="W18">
+        <v>101.899999</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B19" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="C19" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D19" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E19" t="s">
         <v>36</v>
       </c>
       <c r="F19">
         <v>9.5</v>
       </c>
       <c r="G19" s="2">
-        <v>45442.0</v>
+        <v>46276.0</v>
       </c>
       <c r="H19" s="2">
-        <v>49094.0</v>
+        <v>47372.0</v>
       </c>
       <c r="I19" s="2">
-        <v>49088.0</v>
+        <v>47365.0</v>
       </c>
       <c r="J19">
-        <v>2000</v>
+        <v>5000</v>
       </c>
       <c r="K19">
         <v>1000.0</v>
       </c>
       <c r="L19" t="s">
         <v>28</v>
       </c>
+      <c r="M19">
+        <v>0.184722</v>
+      </c>
+      <c r="N19">
+        <v>9.499224</v>
+      </c>
       <c r="O19">
-        <v>6.247885</v>
+        <v>9.309089</v>
+      </c>
+      <c r="P19">
+        <v>100.184722</v>
+      </c>
+      <c r="Q19">
+        <v>100.674722</v>
+      </c>
+      <c r="R19">
+        <v>100.0</v>
+      </c>
+      <c r="S19">
+        <v>100.49</v>
+      </c>
+      <c r="T19">
+        <v>1006.74722</v>
+      </c>
+      <c r="U19">
+        <v>1</v>
+      </c>
+      <c r="V19">
+        <v>100.674722</v>
+      </c>
+      <c r="W19">
+        <v>100.49</v>
       </c>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="B20" t="s">
-        <v>219</v>
+        <v>232</v>
       </c>
       <c r="C20" t="s">
-        <v>220</v>
+        <v>233</v>
       </c>
       <c r="D20" t="s">
-        <v>221</v>
+        <v>234</v>
       </c>
       <c r="E20" t="s">
         <v>36</v>
       </c>
       <c r="F20">
-        <v>9.5</v>
+        <v>5.5</v>
       </c>
       <c r="G20" s="2">
-        <v>45987.0</v>
+        <v>44545.0</v>
       </c>
       <c r="H20" s="2">
-        <v>47083.0</v>
+        <v>48197.0</v>
       </c>
       <c r="I20" s="2">
-        <v>47077.0</v>
+        <v>48191.0</v>
       </c>
       <c r="J20">
-        <v>8000</v>
+        <v>15000</v>
       </c>
       <c r="K20">
         <v>1000.0</v>
       </c>
       <c r="L20" t="s">
         <v>28</v>
       </c>
+      <c r="M20">
+        <v>1.222222</v>
+      </c>
+      <c r="N20">
+        <v>5.722154</v>
+      </c>
       <c r="O20">
-        <v>8.545614</v>
+        <v>5.433832</v>
+      </c>
+      <c r="P20">
+        <v>100.222222</v>
+      </c>
+      <c r="Q20">
+        <v>101.522222</v>
+      </c>
+      <c r="R20">
+        <v>99.0</v>
+      </c>
+      <c r="S20">
+        <v>100.3</v>
+      </c>
+      <c r="T20">
+        <v>10122.2222</v>
+      </c>
+      <c r="U20">
+        <v>2</v>
+      </c>
+      <c r="V20">
+        <v>101.222222</v>
+      </c>
+      <c r="W20">
+        <v>100.0</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
         <v>32</v>
       </c>
       <c r="B21" t="s">
+        <v>235</v>
+      </c>
+      <c r="C21" t="s">
+        <v>236</v>
+      </c>
+      <c r="D21" t="s">
         <v>237</v>
-      </c>
-[...4 lines deleted...]
-        <v>239</v>
       </c>
       <c r="E21" t="s">
         <v>36</v>
       </c>
       <c r="F21">
-        <v>5.5</v>
+        <v>6.25</v>
       </c>
       <c r="G21" s="2">
-        <v>44545.0</v>
+        <v>45939.0</v>
       </c>
       <c r="H21" s="2">
-        <v>48197.0</v>
+        <v>49591.0</v>
       </c>
       <c r="I21" s="2">
-        <v>48191.0</v>
+        <v>49585.0</v>
       </c>
       <c r="J21">
-        <v>15000</v>
+        <v>8000</v>
       </c>
       <c r="K21">
         <v>1000.0</v>
       </c>
       <c r="L21" t="s">
         <v>28</v>
       </c>
+      <c r="M21">
+        <v>1.388889</v>
+      </c>
+      <c r="N21">
+        <v>5.962579</v>
+      </c>
       <c r="O21">
-        <v>5.285003</v>
+        <v>5.557795</v>
+      </c>
+      <c r="P21">
+        <v>103.388889</v>
+      </c>
+      <c r="Q21">
+        <v>106.288889</v>
+      </c>
+      <c r="R21">
+        <v>102.0</v>
+      </c>
+      <c r="S21">
+        <v>104.9</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
         <v>32</v>
       </c>
       <c r="B22" t="s">
+        <v>238</v>
+      </c>
+      <c r="C22" t="s">
+        <v>239</v>
+      </c>
+      <c r="D22" t="s">
         <v>240</v>
-      </c>
-[...4 lines deleted...]
-        <v>242</v>
       </c>
       <c r="E22" t="s">
         <v>36</v>
       </c>
       <c r="F22">
-        <v>6.25</v>
+        <v>9.0</v>
       </c>
       <c r="G22" s="2">
-        <v>45939.0</v>
+        <v>45273.0</v>
       </c>
       <c r="H22" s="2">
-        <v>49591.0</v>
+        <v>48926.0</v>
       </c>
       <c r="I22" s="2">
-        <v>49585.0</v>
+        <v>48919.0</v>
       </c>
       <c r="J22">
         <v>8000</v>
       </c>
       <c r="K22">
         <v>1000.0</v>
       </c>
       <c r="L22" t="s">
         <v>28</v>
       </c>
+      <c r="M22">
+        <v>2.0</v>
+      </c>
+      <c r="N22">
+        <v>7.815318</v>
+      </c>
       <c r="O22">
-        <v>5.902625</v>
+        <v>7.76282</v>
+      </c>
+      <c r="P22">
+        <v>108.5</v>
+      </c>
+      <c r="Q22">
+        <v>108.8</v>
+      </c>
+      <c r="R22">
+        <v>106.5</v>
+      </c>
+      <c r="S22">
+        <v>106.8</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B23" t="s">
+        <v>241</v>
+      </c>
+      <c r="C23" t="s">
+        <v>242</v>
+      </c>
+      <c r="D23" t="s">
         <v>243</v>
-      </c>
-[...4 lines deleted...]
-        <v>245</v>
       </c>
       <c r="E23" t="s">
         <v>36</v>
       </c>
       <c r="F23">
-        <v>9.0</v>
+        <v>9.5</v>
       </c>
       <c r="G23" s="2">
-        <v>45273.0</v>
+        <v>46107.0</v>
       </c>
       <c r="H23" s="2">
-        <v>48926.0</v>
+        <v>47568.0</v>
       </c>
       <c r="I23" s="2">
-        <v>48919.0</v>
+        <v>47561.0</v>
       </c>
       <c r="J23">
         <v>8000</v>
       </c>
       <c r="K23">
         <v>1000.0</v>
       </c>
       <c r="L23" t="s">
         <v>28</v>
       </c>
+      <c r="M23">
+        <v>2.163889</v>
+      </c>
+      <c r="N23">
+        <v>9.331058</v>
+      </c>
       <c r="O23">
-        <v>7.320995</v>
+        <v>8.867666</v>
+      </c>
+      <c r="P23">
+        <v>102.663889</v>
+      </c>
+      <c r="Q23">
+        <v>104.056889</v>
+      </c>
+      <c r="R23">
+        <v>100.5</v>
+      </c>
+      <c r="S23">
+        <v>101.893</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
         <v>23</v>
       </c>
       <c r="B24" t="s">
+        <v>244</v>
+      </c>
+      <c r="C24" t="s">
+        <v>245</v>
+      </c>
+      <c r="D24" t="s">
         <v>246</v>
-      </c>
-[...4 lines deleted...]
-        <v>248</v>
       </c>
       <c r="E24" t="s">
         <v>36</v>
       </c>
       <c r="F24">
-        <v>9.5</v>
+        <v>11.0</v>
       </c>
       <c r="G24" s="2">
-        <v>46107.0</v>
+        <v>45806.0</v>
       </c>
       <c r="H24" s="2">
-        <v>47568.0</v>
+        <v>47267.0</v>
       </c>
       <c r="I24" s="2">
-        <v>47561.0</v>
+        <v>47261.0</v>
       </c>
       <c r="J24">
         <v>8000</v>
       </c>
       <c r="K24">
         <v>1000.0</v>
       </c>
       <c r="L24" t="s">
         <v>28</v>
       </c>
+      <c r="M24">
+        <v>0.580556</v>
+      </c>
+      <c r="N24">
+        <v>10.866672</v>
+      </c>
       <c r="O24">
-        <v>8.852527</v>
+        <v>9.719864</v>
+      </c>
+      <c r="P24">
+        <v>100.882557</v>
+      </c>
+      <c r="Q24">
+        <v>103.580555</v>
+      </c>
+      <c r="R24">
+        <v>100.302001</v>
+      </c>
+      <c r="S24">
+        <v>102.999999</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B25" t="s">
+        <v>247</v>
+      </c>
+      <c r="C25" t="s">
+        <v>248</v>
+      </c>
+      <c r="D25" t="s">
         <v>249</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="E25" t="s">
         <v>36</v>
       </c>
       <c r="F25">
         <v>11.0</v>
       </c>
       <c r="G25" s="2">
-        <v>45806.0</v>
+        <v>44475.0</v>
       </c>
       <c r="H25" s="2">
-        <v>47267.0</v>
+        <v>46301.0</v>
       </c>
       <c r="I25" s="2">
-        <v>47261.0</v>
+        <v>46295.0</v>
       </c>
       <c r="J25">
-        <v>8000</v>
+        <v>472974</v>
       </c>
       <c r="K25">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L25" t="s">
         <v>28</v>
       </c>
+      <c r="M25">
+        <v>4.959016</v>
+      </c>
+      <c r="N25">
+        <v>35.223627</v>
+      </c>
       <c r="O25">
-        <v>8.5717</v>
+        <v>3.718371</v>
+      </c>
+      <c r="P25">
+        <v>103.830001</v>
+      </c>
+      <c r="Q25">
+        <v>105.309016</v>
+      </c>
+      <c r="R25">
+        <v>98.870985</v>
+      </c>
+      <c r="S25">
+        <v>100.35</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26" t="s">
+        <v>250</v>
+      </c>
+      <c r="C26" t="s">
+        <v>251</v>
+      </c>
+      <c r="D26" t="s">
         <v>252</v>
-      </c>
-[...4 lines deleted...]
-        <v>254</v>
       </c>
       <c r="E26" t="s">
         <v>36</v>
       </c>
       <c r="F26">
-        <v>11.0</v>
+        <v>12.0</v>
       </c>
       <c r="G26" s="2">
-        <v>44475.0</v>
+        <v>45814.0</v>
       </c>
       <c r="H26" s="2">
-        <v>46301.0</v>
+        <v>47823.0</v>
       </c>
       <c r="I26" s="2">
-        <v>46295.0</v>
+        <v>47634.0</v>
       </c>
       <c r="J26">
-        <v>472974</v>
+        <v>3000000</v>
       </c>
       <c r="K26">
         <v>100.0</v>
       </c>
       <c r="L26" t="s">
         <v>28</v>
       </c>
+      <c r="M26">
+        <v>3.409836</v>
+      </c>
+      <c r="N26">
+        <v>12.195452</v>
+      </c>
       <c r="O26">
-        <v>3.023779</v>
+        <v>12.164575</v>
+      </c>
+      <c r="P26">
+        <v>102.910836</v>
+      </c>
+      <c r="Q26">
+        <v>103.009836</v>
+      </c>
+      <c r="R26">
+        <v>99.501</v>
+      </c>
+      <c r="S26">
+        <v>99.6</v>
+      </c>
+      <c r="T26">
+        <v>14010.287696</v>
+      </c>
+      <c r="U26">
+        <v>4</v>
+      </c>
+      <c r="V26">
+        <v>103.009836</v>
+      </c>
+      <c r="W26">
+        <v>99.6</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
         <v>32</v>
       </c>
       <c r="B27" t="s">
-        <v>255</v>
+        <v>291</v>
       </c>
       <c r="C27" t="s">
-        <v>256</v>
+        <v>292</v>
       </c>
       <c r="D27" t="s">
-        <v>257</v>
+        <v>293</v>
       </c>
       <c r="E27" t="s">
         <v>36</v>
       </c>
       <c r="F27">
-        <v>12.0</v>
+        <v>6.0</v>
       </c>
       <c r="G27" s="2">
-        <v>45814.0</v>
+        <v>45611.0</v>
       </c>
       <c r="H27" s="2">
-        <v>47823.0</v>
+        <v>49263.0</v>
       </c>
       <c r="I27" s="2">
-        <v>47634.0</v>
+        <v>49256.0</v>
       </c>
       <c r="J27">
-        <v>3000000</v>
+        <v>20000</v>
       </c>
       <c r="K27">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L27" t="s">
         <v>28</v>
       </c>
+      <c r="M27">
+        <v>0.55</v>
+      </c>
+      <c r="N27">
+        <v>5.812308</v>
+      </c>
       <c r="O27">
-        <v>12.070875</v>
+        <v>5.514511</v>
+      </c>
+      <c r="P27">
+        <v>101.760001</v>
+      </c>
+      <c r="Q27">
+        <v>103.72</v>
+      </c>
+      <c r="R27">
+        <v>101.210001</v>
+      </c>
+      <c r="S27">
+        <v>103.17</v>
+      </c>
+      <c r="T27">
+        <v>1037.19</v>
+      </c>
+      <c r="U27">
+        <v>1</v>
+      </c>
+      <c r="V27">
+        <v>103.719</v>
+      </c>
+      <c r="W27">
+        <v>103.169</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
         <v>32</v>
       </c>
       <c r="B28" t="s">
+        <v>294</v>
+      </c>
+      <c r="C28" t="s">
+        <v>295</v>
+      </c>
+      <c r="D28" t="s">
         <v>296</v>
-      </c>
-[...4 lines deleted...]
-        <v>298</v>
       </c>
       <c r="E28" t="s">
         <v>36</v>
       </c>
       <c r="F28">
-        <v>6.0</v>
+        <v>10.5</v>
       </c>
       <c r="G28" s="2">
-        <v>45611.0</v>
+        <v>45198.0</v>
       </c>
       <c r="H28" s="2">
-        <v>49263.0</v>
+        <v>48851.0</v>
       </c>
       <c r="I28" s="2">
-        <v>49256.0</v>
+        <v>48845.0</v>
       </c>
       <c r="J28">
-        <v>20000</v>
+        <v>35000</v>
       </c>
       <c r="K28">
         <v>1000.0</v>
       </c>
       <c r="L28" t="s">
         <v>28</v>
       </c>
+      <c r="M28">
+        <v>2.304167</v>
+      </c>
+      <c r="N28">
+        <v>8.059259</v>
+      </c>
       <c r="O28">
-        <v>5.550642</v>
+        <v>7.715236</v>
+      </c>
+      <c r="P28">
+        <v>115.304168</v>
+      </c>
+      <c r="Q28">
+        <v>117.304167</v>
+      </c>
+      <c r="R28">
+        <v>113.000001</v>
+      </c>
+      <c r="S28">
+        <v>115.0</v>
+      </c>
+      <c r="T28">
+        <v>2306.08336</v>
+      </c>
+      <c r="U28">
+        <v>1</v>
+      </c>
+      <c r="V28">
+        <v>115.304168</v>
+      </c>
+      <c r="W28">
+        <v>113.000001</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
         <v>32</v>
       </c>
       <c r="B29" t="s">
-        <v>299</v>
+        <v>394</v>
       </c>
       <c r="C29" t="s">
-        <v>300</v>
+        <v>395</v>
       </c>
       <c r="D29" t="s">
-        <v>301</v>
+        <v>396</v>
       </c>
       <c r="E29" t="s">
         <v>36</v>
       </c>
       <c r="F29">
-        <v>10.5</v>
+        <v>9.0</v>
       </c>
       <c r="G29" s="2">
-        <v>45198.0</v>
+        <v>45735.0</v>
       </c>
       <c r="H29" s="2">
-        <v>48851.0</v>
+        <v>47196.0</v>
       </c>
       <c r="I29" s="2">
-        <v>48845.0</v>
+        <v>47190.0</v>
       </c>
       <c r="J29">
-        <v>35000</v>
+        <v>6200</v>
       </c>
       <c r="K29">
         <v>1000.0</v>
       </c>
       <c r="L29" t="s">
         <v>28</v>
       </c>
+      <c r="M29">
+        <v>2.225</v>
+      </c>
+      <c r="N29">
+        <v>8.972843</v>
+      </c>
       <c r="O29">
-        <v>7.585195</v>
+        <v>7.889355</v>
+      </c>
+      <c r="P29">
+        <v>102.285001</v>
+      </c>
+      <c r="Q29">
+        <v>104.725</v>
+      </c>
+      <c r="R29">
+        <v>100.060001</v>
+      </c>
+      <c r="S29">
+        <v>102.5</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
         <v>32</v>
       </c>
       <c r="B30" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="C30" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="D30" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="E30" t="s">
         <v>36</v>
       </c>
       <c r="F30">
-        <v>9.0</v>
+        <v>10.5</v>
       </c>
       <c r="G30" s="2">
-        <v>45735.0</v>
+        <v>45435.0</v>
       </c>
       <c r="H30" s="2">
-        <v>47196.0</v>
+        <v>46896.0</v>
       </c>
       <c r="I30" s="2">
-        <v>47190.0</v>
+        <v>46890.0</v>
       </c>
       <c r="J30">
         <v>6200</v>
       </c>
       <c r="K30">
         <v>1000.0</v>
       </c>
       <c r="L30" t="s">
         <v>28</v>
       </c>
+      <c r="M30">
+        <v>0.729167</v>
+      </c>
+      <c r="N30">
+        <v>9.262227</v>
+      </c>
       <c r="O30">
-        <v>7.814359</v>
+        <v>8.878503</v>
+      </c>
+      <c r="P30">
+        <v>102.629167</v>
+      </c>
+      <c r="Q30">
+        <v>103.229167</v>
+      </c>
+      <c r="R30">
+        <v>101.9</v>
+      </c>
+      <c r="S30">
+        <v>102.5</v>
+      </c>
+      <c r="T30">
+        <v>1026.29167</v>
+      </c>
+      <c r="U30">
+        <v>1</v>
+      </c>
+      <c r="V30">
+        <v>102.629167</v>
+      </c>
+      <c r="W30">
+        <v>101.9</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B31" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="C31" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
       <c r="D31" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="E31" t="s">
         <v>36</v>
       </c>
       <c r="F31">
-        <v>10.5</v>
+        <v>6.0</v>
       </c>
       <c r="G31" s="2">
-        <v>45435.0</v>
+        <v>46086.0</v>
       </c>
       <c r="H31" s="2">
-        <v>46896.0</v>
+        <v>47547.0</v>
       </c>
       <c r="I31" s="2">
-        <v>46890.0</v>
+        <v>47535.0</v>
       </c>
       <c r="J31">
-        <v>6200</v>
+        <v>9614</v>
       </c>
       <c r="K31">
         <v>1000.0</v>
       </c>
       <c r="L31" t="s">
         <v>28</v>
       </c>
+      <c r="M31">
+        <v>0.216667</v>
+      </c>
+      <c r="N31">
+        <v>8.016726</v>
+      </c>
       <c r="O31">
-        <v>7.08907</v>
+        <v>5.869769</v>
+      </c>
+      <c r="P31">
+        <v>94.216667</v>
+      </c>
+      <c r="Q31">
+        <v>100.616667</v>
+      </c>
+      <c r="R31">
+        <v>94.0</v>
+      </c>
+      <c r="S31">
+        <v>100.4</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
         <v>23</v>
       </c>
       <c r="B32" t="s">
+        <v>406</v>
+      </c>
+      <c r="C32" t="s">
         <v>407</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="E32" t="s">
         <v>36</v>
       </c>
       <c r="F32">
-        <v>6.0</v>
+        <v>11.0</v>
       </c>
       <c r="G32" s="2">
-        <v>46086.0</v>
+        <v>45548.0</v>
       </c>
       <c r="H32" s="2">
-        <v>47547.0</v>
+        <v>46643.0</v>
       </c>
       <c r="I32" s="2">
-        <v>47535.0</v>
+        <v>46637.0</v>
       </c>
       <c r="J32">
-        <v>9614</v>
+        <v>3000</v>
       </c>
       <c r="K32">
-        <v>1000.0</v>
+        <v>500.0</v>
       </c>
       <c r="L32" t="s">
         <v>28</v>
       </c>
+      <c r="M32">
+        <v>1.375</v>
+      </c>
+      <c r="N32">
+        <v>14.535336</v>
+      </c>
       <c r="O32">
-        <v>5.841887</v>
+        <v>6.978376</v>
+      </c>
+      <c r="P32">
+        <v>98.179</v>
+      </c>
+      <c r="Q32">
+        <v>105.175</v>
+      </c>
+      <c r="R32">
+        <v>96.804</v>
+      </c>
+      <c r="S32">
+        <v>103.8</v>
       </c>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="C33" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="D33" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E33" t="s">
         <v>36</v>
       </c>
       <c r="F33">
-        <v>11.0</v>
+        <v>10.494</v>
       </c>
       <c r="G33" s="2">
-        <v>45548.0</v>
+        <v>45054.0</v>
       </c>
       <c r="H33" s="2">
-        <v>46643.0</v>
+        <v>46881.0</v>
       </c>
       <c r="I33" s="2">
-        <v>46637.0</v>
+        <v>46868.0</v>
       </c>
       <c r="J33">
-        <v>3000</v>
+        <v>420</v>
       </c>
       <c r="K33">
-        <v>500.0</v>
+        <v>27380.95</v>
       </c>
       <c r="L33" t="s">
         <v>28</v>
       </c>
-      <c r="O33">
-        <v>7.374748</v>
+      <c r="M33">
+        <v>1.178778</v>
       </c>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" t="s">
         <v>32</v>
       </c>
       <c r="B34" t="s">
-        <v>422</v>
+        <v>433</v>
       </c>
       <c r="C34" t="s">
-        <v>423</v>
+        <v>434</v>
       </c>
       <c r="D34" t="s">
-        <v>424</v>
+        <v>435</v>
       </c>
       <c r="E34" t="s">
         <v>36</v>
       </c>
       <c r="F34">
-        <v>10.218</v>
+        <v>9.0</v>
       </c>
       <c r="G34" s="2">
-        <v>45054.0</v>
+        <v>43978.0</v>
       </c>
       <c r="H34" s="2">
-        <v>46881.0</v>
+        <v>47057.0</v>
       </c>
       <c r="I34" s="2">
-        <v>46868.0</v>
+        <v>47051.0</v>
       </c>
       <c r="J34">
-        <v>420</v>
+        <v>3459081</v>
       </c>
       <c r="K34">
-        <v>27380.95</v>
+        <v>2.38</v>
       </c>
       <c r="L34" t="s">
         <v>28</v>
+      </c>
+      <c r="M34">
+        <v>1.6</v>
       </c>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" t="s">
         <v>32</v>
       </c>
       <c r="B35" t="s">
+        <v>439</v>
+      </c>
+      <c r="C35" t="s">
         <v>440</v>
       </c>
-      <c r="C35" t="s">
+      <c r="D35" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
       <c r="E35" t="s">
         <v>36</v>
       </c>
-      <c r="F35">
-[...1 lines deleted...]
-      </c>
       <c r="G35" s="2">
-        <v>43978.0</v>
+        <v>43852.0</v>
       </c>
       <c r="H35" s="2">
-        <v>47057.0</v>
+        <v>46843.0</v>
       </c>
       <c r="I35" s="2">
-        <v>47051.0</v>
+        <v>46836.0</v>
       </c>
       <c r="J35">
-        <v>3459081</v>
+        <v>110000</v>
       </c>
       <c r="K35">
-        <v>2.38</v>
+        <v>100.0</v>
       </c>
       <c r="L35" t="s">
         <v>28</v>
+      </c>
+      <c r="N35">
+        <v>185.618729</v>
+      </c>
+      <c r="O35">
+        <v>121.866347</v>
+      </c>
+      <c r="P35">
+        <v>26.0</v>
+      </c>
+      <c r="Q35">
+        <v>34.86</v>
       </c>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B36" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="C36" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="D36" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="E36" t="s">
         <v>36</v>
       </c>
+      <c r="F36">
+        <v>7.75</v>
+      </c>
       <c r="G36" s="2">
-        <v>43852.0</v>
+        <v>46185.0</v>
       </c>
       <c r="H36" s="2">
-        <v>46843.0</v>
+        <v>47464.0</v>
       </c>
       <c r="I36" s="2">
-        <v>46836.0</v>
+        <v>47457.0</v>
       </c>
       <c r="J36">
-        <v>110000</v>
+        <v>8000</v>
       </c>
       <c r="K36">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L36" t="s">
         <v>28</v>
       </c>
+      <c r="M36">
+        <v>0.129167</v>
+      </c>
+      <c r="N36">
+        <v>7.22525</v>
+      </c>
       <c r="O36">
-        <v>113.534595</v>
+        <v>6.540256</v>
+      </c>
+      <c r="P36">
+        <v>101.629167</v>
+      </c>
+      <c r="Q36">
+        <v>103.628167</v>
+      </c>
+      <c r="R36">
+        <v>101.5</v>
+      </c>
+      <c r="S36">
+        <v>103.499</v>
+      </c>
+      <c r="T36">
+        <v>3049.07501</v>
+      </c>
+      <c r="U36">
+        <v>2</v>
+      </c>
+      <c r="V36">
+        <v>101.629167</v>
+      </c>
+      <c r="W36">
+        <v>101.5</v>
       </c>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" t="s">
         <v>23</v>
       </c>
       <c r="B37" t="s">
-        <v>449</v>
+        <v>478</v>
       </c>
       <c r="C37" t="s">
-        <v>450</v>
+        <v>479</v>
       </c>
       <c r="D37" t="s">
-        <v>451</v>
+        <v>480</v>
       </c>
       <c r="E37" t="s">
         <v>36</v>
       </c>
       <c r="F37">
-        <v>7.75</v>
+        <v>8.5</v>
       </c>
       <c r="G37" s="2">
-        <v>46185.0</v>
+        <v>46272.0</v>
       </c>
       <c r="H37" s="2">
-        <v>47464.0</v>
+        <v>47368.0</v>
       </c>
       <c r="I37" s="2">
-        <v>47457.0</v>
+        <v>47358.0</v>
       </c>
       <c r="J37">
-        <v>8000</v>
+        <v>18000</v>
       </c>
       <c r="K37">
         <v>1000.0</v>
       </c>
       <c r="L37" t="s">
         <v>28</v>
       </c>
+      <c r="M37">
+        <v>0.259722</v>
+      </c>
       <c r="O37">
-        <v>6.097206</v>
+        <v>8.575504</v>
+      </c>
+      <c r="Q37">
+        <v>100.059722</v>
+      </c>
+      <c r="S37">
+        <v>99.8</v>
       </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" t="s">
         <v>32</v>
       </c>
       <c r="B38" t="s">
-        <v>496</v>
+        <v>492</v>
       </c>
       <c r="C38" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="D38" t="s">
-        <v>498</v>
+        <v>494</v>
       </c>
       <c r="E38" t="s">
         <v>36</v>
       </c>
       <c r="F38">
         <v>8.0</v>
       </c>
       <c r="G38" s="2">
         <v>45838.0</v>
       </c>
       <c r="H38" s="2">
         <v>47299.0</v>
       </c>
       <c r="I38" s="2">
         <v>47289.0</v>
       </c>
       <c r="J38">
         <v>30000</v>
       </c>
       <c r="K38">
         <v>1000.0</v>
       </c>
       <c r="L38" t="s">
         <v>28</v>
       </c>
+      <c r="M38">
+        <v>1.733333</v>
+      </c>
+      <c r="N38">
+        <v>7.999073</v>
+      </c>
       <c r="O38">
-        <v>6.931853</v>
+        <v>7.231405</v>
+      </c>
+      <c r="P38">
+        <v>101.733333</v>
+      </c>
+      <c r="Q38">
+        <v>103.653333</v>
+      </c>
+      <c r="R38">
+        <v>100.0</v>
+      </c>
+      <c r="S38">
+        <v>101.92</v>
       </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" t="s">
         <v>23</v>
       </c>
       <c r="B39" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="C39" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="D39" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="E39" t="s">
         <v>36</v>
       </c>
       <c r="F39">
         <v>11.0</v>
       </c>
       <c r="G39" s="2">
         <v>46156.0</v>
       </c>
       <c r="H39" s="2">
         <v>47252.0</v>
       </c>
       <c r="I39" s="2">
         <v>47241.0</v>
       </c>
       <c r="J39">
         <v>4486</v>
       </c>
       <c r="K39">
         <v>1000.0</v>
       </c>
       <c r="L39" t="s">
         <v>28</v>
       </c>
+      <c r="M39">
+        <v>1.038889</v>
+      </c>
+      <c r="N39">
+        <v>23.990051</v>
+      </c>
       <c r="O39">
-        <v>10.579768</v>
+        <v>10.603003</v>
+      </c>
+      <c r="P39">
+        <v>76.038889</v>
+      </c>
+      <c r="Q39">
+        <v>101.938889</v>
+      </c>
+      <c r="R39">
+        <v>75.0</v>
+      </c>
+      <c r="S39">
+        <v>100.9</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W42"/>
+  <dimension ref="A1:W43"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I42" sqref="I42"/>
+      <selection activeCell="I43" sqref="I43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -10520,1673 +13624,2371 @@
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
+        <v>52</v>
+      </c>
+      <c r="C2" t="s">
+        <v>53</v>
+      </c>
+      <c r="D2" t="s">
+        <v>54</v>
+      </c>
+      <c r="E2" t="s">
         <v>55</v>
-      </c>
-[...7 lines deleted...]
-        <v>58</v>
       </c>
       <c r="F2">
         <v>0.443</v>
       </c>
       <c r="G2" s="2">
         <v>44477.0</v>
       </c>
       <c r="H2" s="2">
         <v>46303.0</v>
       </c>
       <c r="I2" s="2">
         <v>46288.0</v>
       </c>
       <c r="J2">
         <v>20000</v>
       </c>
       <c r="K2">
         <v>1000.0</v>
       </c>
       <c r="L2" t="s">
         <v>28</v>
+      </c>
+      <c r="M2">
+        <v>0.418726</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="C3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D3" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="E3" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F3">
         <v>3.576</v>
       </c>
       <c r="G3" s="2">
         <v>45807.0</v>
       </c>
       <c r="H3" s="2">
         <v>47633.0</v>
       </c>
       <c r="I3" s="2">
         <v>47627.0</v>
       </c>
       <c r="J3">
         <v>70000</v>
       </c>
       <c r="K3">
         <v>1000.0</v>
       </c>
       <c r="L3" t="s">
         <v>28</v>
+      </c>
+      <c r="M3">
+        <v>1.087496</v>
+      </c>
+      <c r="N3">
+        <v>4.40867</v>
+      </c>
+      <c r="P3">
+        <v>98.287496</v>
+      </c>
+      <c r="R3">
+        <v>97.2</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="C4" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="D4" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="E4" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F4">
         <v>9.803</v>
       </c>
       <c r="G4" s="2">
         <v>45037.0</v>
       </c>
       <c r="H4" s="2">
         <v>46477.0</v>
       </c>
       <c r="I4" s="2">
         <v>46465.0</v>
       </c>
       <c r="J4">
         <v>30000</v>
       </c>
       <c r="K4">
         <v>1000.0</v>
       </c>
       <c r="L4" t="s">
         <v>28</v>
       </c>
+      <c r="M4">
+        <v>2.123983</v>
+      </c>
+      <c r="N4">
+        <v>425.791237</v>
+      </c>
       <c r="O4">
-        <v>186.583174</v>
+        <v>212.394698</v>
+      </c>
+      <c r="P4">
+        <v>25.125983</v>
+      </c>
+      <c r="Q4">
+        <v>45.123983</v>
+      </c>
+      <c r="R4">
+        <v>23.002</v>
+      </c>
+      <c r="S4">
+        <v>43.0</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5" t="s">
         <v>71</v>
       </c>
       <c r="C5" t="s">
         <v>72</v>
       </c>
       <c r="D5" t="s">
         <v>73</v>
       </c>
       <c r="E5" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F5">
         <v>0.5</v>
       </c>
       <c r="G5" s="2">
         <v>44489.0</v>
       </c>
       <c r="H5" s="2">
         <v>46407.0</v>
       </c>
       <c r="I5" s="2">
         <v>46395.0</v>
       </c>
       <c r="J5">
         <v>100000</v>
       </c>
       <c r="K5">
         <v>1000.0</v>
       </c>
       <c r="L5" t="s">
         <v>28</v>
+      </c>
+      <c r="M5">
+        <v>0.330137</v>
+      </c>
+      <c r="N5">
+        <v>4.277245</v>
+      </c>
+      <c r="P5">
+        <v>99.080137</v>
+      </c>
+      <c r="R5">
+        <v>98.75</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6" t="s">
         <v>74</v>
       </c>
       <c r="C6" t="s">
         <v>75</v>
       </c>
       <c r="D6" t="s">
         <v>76</v>
       </c>
       <c r="E6" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F6">
         <v>7.0</v>
       </c>
       <c r="G6" s="2">
         <v>45785.0</v>
       </c>
       <c r="H6" s="2">
         <v>46881.0</v>
       </c>
       <c r="I6" s="2">
         <v>46875.0</v>
       </c>
       <c r="J6">
         <v>3000</v>
       </c>
       <c r="K6">
         <v>1000.0</v>
       </c>
       <c r="L6" t="s">
         <v>28</v>
+      </c>
+      <c r="M6">
+        <v>0.777778</v>
+      </c>
+      <c r="N6">
+        <v>7.323983</v>
+      </c>
+      <c r="P6">
+        <v>100.277778</v>
+      </c>
+      <c r="R6">
+        <v>99.5</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="C7" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="D7" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="E7" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F7">
         <v>7.0</v>
       </c>
       <c r="G7" s="2">
         <v>44713.0</v>
       </c>
       <c r="H7" s="2">
         <v>47270.0</v>
       </c>
       <c r="I7" s="2">
         <v>47260.0</v>
       </c>
       <c r="J7">
         <v>4855</v>
       </c>
       <c r="K7">
         <v>1000.0</v>
       </c>
       <c r="L7" t="s">
         <v>28</v>
       </c>
+      <c r="M7">
+        <v>0.330556</v>
+      </c>
       <c r="O7">
-        <v>6.034866</v>
+        <v>5.990428</v>
+      </c>
+      <c r="Q7">
+        <v>102.830556</v>
+      </c>
+      <c r="S7">
+        <v>102.5</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
         <v>32</v>
       </c>
       <c r="B8" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="C8" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D8" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="E8" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F8">
         <v>10.0</v>
       </c>
       <c r="G8" s="2">
         <v>45567.0</v>
       </c>
       <c r="H8" s="2">
         <v>49219.0</v>
       </c>
       <c r="I8" s="2">
         <v>49213.0</v>
       </c>
       <c r="J8">
         <v>20000</v>
       </c>
       <c r="K8">
         <v>1000.0</v>
       </c>
       <c r="L8" t="s">
         <v>28</v>
       </c>
+      <c r="M8">
+        <v>2.111111</v>
+      </c>
+      <c r="N8">
+        <v>9.437799</v>
+      </c>
       <c r="O8">
-        <v>8.961479</v>
+        <v>8.776657</v>
+      </c>
+      <c r="P8">
+        <v>105.25</v>
+      </c>
+      <c r="Q8">
+        <v>109.11</v>
+      </c>
+      <c r="R8">
+        <v>103.138889</v>
+      </c>
+      <c r="S8">
+        <v>106.998889</v>
+      </c>
+      <c r="T8">
+        <v>1091.1</v>
+      </c>
+      <c r="U8">
+        <v>1</v>
+      </c>
+      <c r="V8">
+        <v>109.11</v>
+      </c>
+      <c r="W8">
+        <v>106.998889</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C9" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="D9" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E9" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F9">
         <v>5.0</v>
       </c>
       <c r="G9" s="2">
         <v>44543.0</v>
       </c>
       <c r="H9" s="2">
         <v>48195.0</v>
       </c>
       <c r="I9" s="2">
         <v>48180.0</v>
       </c>
       <c r="J9">
         <v>4000</v>
       </c>
       <c r="K9">
         <v>10000.0</v>
       </c>
       <c r="L9" t="s">
         <v>28</v>
       </c>
+      <c r="M9">
+        <v>1.325137</v>
+      </c>
       <c r="O9">
-        <v>4.998776</v>
+        <v>4.998313</v>
+      </c>
+      <c r="Q9">
+        <v>101.325137</v>
+      </c>
+      <c r="S9">
+        <v>100.0</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
         <v>32</v>
       </c>
       <c r="B10" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="C10" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="D10" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="E10" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F10">
         <v>8.0</v>
       </c>
       <c r="G10" s="2">
         <v>45387.0</v>
       </c>
       <c r="H10" s="2">
         <v>49039.0</v>
       </c>
       <c r="I10" s="2">
         <v>49033.0</v>
       </c>
       <c r="J10">
         <v>2000</v>
       </c>
       <c r="K10">
         <v>10000.0</v>
       </c>
       <c r="L10" t="s">
         <v>28</v>
       </c>
+      <c r="M10">
+        <v>3.628415</v>
+      </c>
+      <c r="N10">
+        <v>7.645189</v>
+      </c>
       <c r="O10">
-        <v>6.731798</v>
+        <v>7.130758</v>
+      </c>
+      <c r="P10">
+        <v>105.628415</v>
+      </c>
+      <c r="Q10">
+        <v>108.628415</v>
+      </c>
+      <c r="R10">
+        <v>102.0</v>
+      </c>
+      <c r="S10">
+        <v>105.0</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C11" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="D11" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="E11" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F11">
         <v>8.0</v>
       </c>
       <c r="G11" s="2">
         <v>45596.0</v>
       </c>
       <c r="H11" s="2">
         <v>46691.0</v>
       </c>
       <c r="I11" s="2">
         <v>46686.0</v>
       </c>
       <c r="J11">
         <v>5000</v>
       </c>
       <c r="K11">
         <v>1000.0</v>
       </c>
       <c r="L11" t="s">
         <v>28</v>
       </c>
+      <c r="M11">
+        <v>1.733333</v>
+      </c>
+      <c r="N11">
+        <v>8.238308</v>
+      </c>
       <c r="O11">
-        <v>7.243461</v>
+        <v>7.155704</v>
+      </c>
+      <c r="P11">
+        <v>101.483333</v>
+      </c>
+      <c r="Q11">
+        <v>102.633333</v>
+      </c>
+      <c r="R11">
+        <v>99.75</v>
+      </c>
+      <c r="S11">
+        <v>100.9</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="C12" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D12" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E12" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F12">
         <v>8.5</v>
       </c>
       <c r="G12" s="2">
         <v>45716.0</v>
       </c>
       <c r="H12" s="2">
         <v>46811.0</v>
       </c>
       <c r="I12" s="2">
         <v>46805.0</v>
       </c>
       <c r="J12">
         <v>5000</v>
       </c>
       <c r="K12">
         <v>1000.0</v>
       </c>
       <c r="L12" t="s">
         <v>28</v>
       </c>
+      <c r="M12">
+        <v>0.425</v>
+      </c>
+      <c r="N12">
+        <v>8.312953</v>
+      </c>
       <c r="O12">
-        <v>6.653708</v>
+        <v>6.849412</v>
+      </c>
+      <c r="P12">
+        <v>100.675</v>
+      </c>
+      <c r="Q12">
+        <v>102.675</v>
+      </c>
+      <c r="R12">
+        <v>100.25</v>
+      </c>
+      <c r="S12">
+        <v>102.25</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="C13" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="D13" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E13" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F13">
         <v>6.5</v>
       </c>
       <c r="G13" s="2">
         <v>45975.0</v>
       </c>
       <c r="H13" s="2">
         <v>47436.0</v>
       </c>
       <c r="I13" s="2">
         <v>47430.0</v>
       </c>
       <c r="J13">
         <v>15000</v>
       </c>
       <c r="K13">
         <v>1000.0</v>
       </c>
       <c r="L13" t="s">
         <v>28</v>
+      </c>
+      <c r="M13">
+        <v>0.613889</v>
+      </c>
+      <c r="N13">
+        <v>6.322567</v>
+      </c>
+      <c r="O13">
+        <v>5.611676</v>
+      </c>
+      <c r="P13">
+        <v>101.114889</v>
+      </c>
+      <c r="Q13">
+        <v>103.163889</v>
+      </c>
+      <c r="R13">
+        <v>100.501</v>
+      </c>
+      <c r="S13">
+        <v>102.55</v>
       </c>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="C14" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="D14" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="E14" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F14">
         <v>9.5</v>
       </c>
       <c r="G14" s="2">
         <v>45925.0</v>
       </c>
       <c r="H14" s="2">
         <v>46655.0</v>
       </c>
       <c r="I14" s="2">
         <v>46651.0</v>
       </c>
       <c r="J14">
         <v>25000</v>
       </c>
       <c r="K14">
         <v>1000.0</v>
       </c>
       <c r="L14" t="s">
         <v>28</v>
       </c>
+      <c r="M14">
+        <v>0.606944</v>
+      </c>
+      <c r="N14">
+        <v>9.474576</v>
+      </c>
       <c r="O14">
-        <v>9.499742</v>
+        <v>7.457061</v>
+      </c>
+      <c r="P14">
+        <v>100.631</v>
+      </c>
+      <c r="Q14">
+        <v>102.606</v>
+      </c>
+      <c r="R14">
+        <v>100.024056</v>
+      </c>
+      <c r="S14">
+        <v>101.999056</v>
+      </c>
+      <c r="T14">
+        <v>6156.36</v>
+      </c>
+      <c r="U14">
+        <v>1</v>
+      </c>
+      <c r="V14">
+        <v>102.606</v>
+      </c>
+      <c r="W14">
+        <v>101.999056</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
         <v>32</v>
       </c>
       <c r="B15" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C15" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="D15" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="E15" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F15">
         <v>10.0</v>
       </c>
       <c r="G15" s="2">
         <v>45555.0</v>
       </c>
       <c r="H15" s="2">
         <v>47021.0</v>
       </c>
       <c r="I15" s="2">
         <v>47015.0</v>
       </c>
       <c r="J15">
         <v>150000</v>
       </c>
       <c r="K15">
         <v>100.0</v>
       </c>
       <c r="L15" t="s">
         <v>28</v>
       </c>
+      <c r="M15">
+        <v>0.638889</v>
+      </c>
+      <c r="N15">
+        <v>8.188293</v>
+      </c>
       <c r="O15">
-        <v>8.324168</v>
+        <v>7.956588</v>
+      </c>
+      <c r="P15">
+        <v>104.0</v>
+      </c>
+      <c r="Q15">
+        <v>104.438889</v>
+      </c>
+      <c r="R15">
+        <v>103.361111</v>
+      </c>
+      <c r="S15">
+        <v>103.8</v>
+      </c>
+      <c r="T15">
+        <v>623.033334</v>
+      </c>
+      <c r="U15">
+        <v>2</v>
+      </c>
+      <c r="V15">
+        <v>103.838889</v>
+      </c>
+      <c r="W15">
+        <v>103.2</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C16" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="D16" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E16" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F16">
-        <v>11.386</v>
+        <v>11.5</v>
       </c>
       <c r="G16" s="2">
-        <v>45253.0</v>
+        <v>45925.0</v>
       </c>
       <c r="H16" s="2">
-        <v>46351.0</v>
+        <v>47751.0</v>
       </c>
       <c r="I16" s="2">
-        <v>46345.0</v>
+        <v>47745.0</v>
       </c>
       <c r="J16">
-        <v>7115</v>
+        <v>5000</v>
       </c>
       <c r="K16">
         <v>1000.0</v>
       </c>
       <c r="L16" t="s">
         <v>28</v>
       </c>
-      <c r="O16">
-        <v>7.635114</v>
+      <c r="M16">
+        <v>0.734722</v>
+      </c>
+      <c r="N16">
+        <v>11.036015</v>
+      </c>
+      <c r="P16">
+        <v>102.234722</v>
+      </c>
+      <c r="R16">
+        <v>101.5</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B17" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="C17" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="D17" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="E17" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F17">
-        <v>13.386</v>
+        <v>0.5</v>
       </c>
       <c r="G17" s="2">
-        <v>45443.0</v>
+        <v>44333.0</v>
       </c>
       <c r="H17" s="2">
-        <v>47263.0</v>
+        <v>46890.0</v>
       </c>
       <c r="I17" s="2">
-        <v>47259.0</v>
+        <v>46875.0</v>
       </c>
       <c r="J17">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="K17">
         <v>1000.0</v>
       </c>
       <c r="L17" t="s">
         <v>28</v>
+      </c>
+      <c r="M17">
+        <v>0.169863</v>
       </c>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
         <v>32</v>
       </c>
       <c r="B18" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="C18" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="D18" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="E18" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F18">
-        <v>0.5</v>
+        <v>2.42</v>
       </c>
       <c r="G18" s="2">
-        <v>44333.0</v>
+        <v>44686.0</v>
       </c>
       <c r="H18" s="2">
-        <v>46890.0</v>
+        <v>46512.0</v>
       </c>
       <c r="I18" s="2">
-        <v>46875.0</v>
+        <v>46497.0</v>
       </c>
       <c r="J18">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="K18">
         <v>1000.0</v>
       </c>
       <c r="L18" t="s">
         <v>28</v>
+      </c>
+      <c r="M18">
+        <v>0.901699</v>
+      </c>
+      <c r="N18">
+        <v>3.815825</v>
+      </c>
+      <c r="P18">
+        <v>100.041699</v>
+      </c>
+      <c r="R18">
+        <v>99.14</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="C19" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="D19" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="E19" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F19">
-        <v>2.42</v>
+        <v>4.952</v>
       </c>
       <c r="G19" s="2">
-        <v>44686.0</v>
+        <v>44979.0</v>
       </c>
       <c r="H19" s="2">
-        <v>46512.0</v>
+        <v>47171.0</v>
       </c>
       <c r="I19" s="2">
-        <v>46497.0</v>
+        <v>47165.0</v>
       </c>
       <c r="J19">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="K19">
         <v>1000.0</v>
       </c>
       <c r="L19" t="s">
         <v>28</v>
+      </c>
+      <c r="M19">
+        <v>2.821962</v>
       </c>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="B20" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="C20" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="D20" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="E20" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F20">
-        <v>4.952</v>
+        <v>3.612</v>
       </c>
       <c r="G20" s="2">
-        <v>44979.0</v>
+        <v>45974.0</v>
       </c>
       <c r="H20" s="2">
-        <v>47171.0</v>
+        <v>47800.0</v>
       </c>
       <c r="I20" s="2">
-        <v>47165.0</v>
+        <v>47794.0</v>
       </c>
       <c r="J20">
-        <v>50000</v>
+        <v>400000</v>
       </c>
       <c r="K20">
         <v>1000.0</v>
       </c>
       <c r="L20" t="s">
         <v>28</v>
+      </c>
+      <c r="M20">
+        <v>3.05783</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
         <v>32</v>
       </c>
       <c r="B21" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C21" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="D21" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="E21" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F21">
-        <v>3.612</v>
+        <v>4.162</v>
       </c>
       <c r="G21" s="2">
-        <v>45974.0</v>
+        <v>46198.0</v>
       </c>
       <c r="H21" s="2">
-        <v>47800.0</v>
+        <v>48755.0</v>
       </c>
       <c r="I21" s="2">
-        <v>47794.0</v>
+        <v>48751.0</v>
       </c>
       <c r="J21">
-        <v>400000</v>
+        <v>300000</v>
       </c>
       <c r="K21">
         <v>1000.0</v>
       </c>
       <c r="L21" t="s">
         <v>28</v>
+      </c>
+      <c r="M21">
+        <v>0.969233</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
         <v>32</v>
       </c>
       <c r="B22" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="C22" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="D22" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="E22" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F22">
-        <v>4.162</v>
+        <v>9.5</v>
       </c>
       <c r="G22" s="2">
-        <v>46198.0</v>
+        <v>45954.0</v>
       </c>
       <c r="H22" s="2">
-        <v>48755.0</v>
+        <v>47780.0</v>
       </c>
       <c r="I22" s="2">
-        <v>48751.0</v>
+        <v>47774.0</v>
       </c>
       <c r="J22">
-        <v>300000</v>
+        <v>275000</v>
       </c>
       <c r="K22">
         <v>1000.0</v>
       </c>
       <c r="L22" t="s">
         <v>28</v>
+      </c>
+      <c r="M22">
+        <v>4.438525</v>
+      </c>
+      <c r="N22">
+        <v>8.186081</v>
+      </c>
+      <c r="O22">
+        <v>8.044378</v>
+      </c>
+      <c r="P22">
+        <v>108.938525</v>
+      </c>
+      <c r="Q22">
+        <v>109.438525</v>
+      </c>
+      <c r="R22">
+        <v>104.5</v>
+      </c>
+      <c r="S22">
+        <v>105.0</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="C23" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="D23" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="E23" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F23">
-        <v>9.5</v>
+        <v>13.0</v>
       </c>
       <c r="G23" s="2">
-        <v>45954.0</v>
+        <v>45230.0</v>
       </c>
       <c r="H23" s="2">
-        <v>47780.0</v>
+        <v>47057.0</v>
       </c>
       <c r="I23" s="2">
-        <v>47774.0</v>
+        <v>47051.0</v>
       </c>
       <c r="J23">
-        <v>275000</v>
+        <v>900000</v>
       </c>
       <c r="K23">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L23" t="s">
         <v>28</v>
       </c>
+      <c r="M23">
+        <v>1.730978</v>
+      </c>
+      <c r="N23">
+        <v>11.379187</v>
+      </c>
       <c r="O23">
-        <v>8.135108</v>
+        <v>10.651074</v>
+      </c>
+      <c r="P23">
+        <v>104.730978</v>
+      </c>
+      <c r="Q23">
+        <v>106.119978</v>
+      </c>
+      <c r="R23">
+        <v>103.0</v>
+      </c>
+      <c r="S23">
+        <v>104.389</v>
+      </c>
+      <c r="T23">
+        <v>29502.800104</v>
+      </c>
+      <c r="U23">
+        <v>6</v>
+      </c>
+      <c r="V23">
+        <v>106.118978</v>
+      </c>
+      <c r="W23">
+        <v>104.388</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="C24" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="D24" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="E24" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F24">
-        <v>13.0</v>
+        <v>7.25</v>
       </c>
       <c r="G24" s="2">
-        <v>45230.0</v>
+        <v>46014.0</v>
       </c>
       <c r="H24" s="2">
-        <v>47057.0</v>
+        <v>47472.0</v>
       </c>
       <c r="I24" s="2">
-        <v>47051.0</v>
+        <v>47466.0</v>
       </c>
       <c r="J24">
-        <v>900000</v>
+        <v>20000</v>
       </c>
       <c r="K24">
+        <v>1000.0</v>
+      </c>
+      <c r="L24" t="s">
+        <v>28</v>
+      </c>
+      <c r="M24">
+        <v>1.772222</v>
+      </c>
+      <c r="N24">
+        <v>7.349553</v>
+      </c>
+      <c r="O24">
+        <v>7.244356</v>
+      </c>
+      <c r="P24">
+        <v>101.472222</v>
+      </c>
+      <c r="Q24">
+        <v>101.772222</v>
+      </c>
+      <c r="R24">
+        <v>99.7</v>
+      </c>
+      <c r="S24">
         <v>100.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>9.567582</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
         <v>23</v>
       </c>
       <c r="B25" t="s">
-        <v>166</v>
+        <v>194</v>
       </c>
       <c r="C25" t="s">
-        <v>167</v>
+        <v>195</v>
       </c>
       <c r="D25" t="s">
-        <v>168</v>
+        <v>196</v>
       </c>
       <c r="E25" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F25">
-        <v>7.25</v>
+        <v>11.25</v>
       </c>
       <c r="G25" s="2">
-        <v>46014.0</v>
+        <v>42513.0</v>
       </c>
       <c r="H25" s="2">
-        <v>47472.0</v>
+        <v>46896.0</v>
       </c>
       <c r="I25" s="2">
-        <v>47466.0</v>
+        <v>46890.0</v>
       </c>
       <c r="J25">
-        <v>20000</v>
+        <v>135000</v>
       </c>
       <c r="K25">
         <v>1000.0</v>
       </c>
       <c r="L25" t="s">
         <v>28</v>
+      </c>
+      <c r="M25">
+        <v>0.794837</v>
+      </c>
+      <c r="O25">
+        <v>7.106462</v>
+      </c>
+      <c r="Q25">
+        <v>107.294837</v>
+      </c>
+      <c r="S25">
+        <v>106.5</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B26" t="s">
         <v>197</v>
       </c>
       <c r="C26" t="s">
         <v>198</v>
       </c>
       <c r="D26" t="s">
         <v>199</v>
       </c>
       <c r="E26" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F26">
-        <v>11.25</v>
+        <v>10.0</v>
       </c>
       <c r="G26" s="2">
-        <v>42513.0</v>
+        <v>45534.0</v>
       </c>
       <c r="H26" s="2">
-        <v>46896.0</v>
+        <v>46629.0</v>
       </c>
       <c r="I26" s="2">
-        <v>46890.0</v>
+        <v>46623.0</v>
       </c>
       <c r="J26">
-        <v>135000</v>
+        <v>50000</v>
       </c>
       <c r="K26">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L26" t="s">
         <v>28</v>
+      </c>
+      <c r="M26">
+        <v>0.5</v>
+      </c>
+      <c r="N26">
+        <v>9.337142</v>
+      </c>
+      <c r="O26">
+        <v>5.136311</v>
+      </c>
+      <c r="P26">
+        <v>101.1</v>
+      </c>
+      <c r="Q26">
+        <v>105.0</v>
+      </c>
+      <c r="R26">
+        <v>100.6</v>
+      </c>
+      <c r="S26">
+        <v>104.5</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
         <v>32</v>
       </c>
       <c r="B27" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="C27" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="D27" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="E27" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F27">
-        <v>10.0</v>
+        <v>4.0</v>
       </c>
       <c r="G27" s="2">
-        <v>45534.0</v>
+        <v>45812.0</v>
       </c>
       <c r="H27" s="2">
-        <v>46629.0</v>
+        <v>47638.0</v>
       </c>
       <c r="I27" s="2">
-        <v>46623.0</v>
+        <v>47632.0</v>
       </c>
       <c r="J27">
-        <v>50000</v>
+        <v>200000</v>
       </c>
       <c r="K27">
         <v>100.0</v>
       </c>
       <c r="L27" t="s">
         <v>28</v>
       </c>
-      <c r="O27">
-        <v>6.663463</v>
+      <c r="M27">
+        <v>0.153846</v>
+      </c>
+      <c r="N27">
+        <v>4.82832</v>
+      </c>
+      <c r="P27">
+        <v>97.353846</v>
+      </c>
+      <c r="R27">
+        <v>97.2</v>
+      </c>
+      <c r="T27">
+        <v>1947.07692</v>
+      </c>
+      <c r="U27">
+        <v>1</v>
+      </c>
+      <c r="V27">
+        <v>97.353846</v>
+      </c>
+      <c r="W27">
+        <v>97.2</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B28" t="s">
-        <v>207</v>
+        <v>217</v>
       </c>
       <c r="C28" t="s">
-        <v>208</v>
+        <v>218</v>
       </c>
       <c r="D28" t="s">
-        <v>209</v>
+        <v>219</v>
       </c>
       <c r="E28" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F28">
-        <v>4.0</v>
+        <v>8.303</v>
       </c>
       <c r="G28" s="2">
-        <v>45812.0</v>
+        <v>45282.0</v>
       </c>
       <c r="H28" s="2">
-        <v>47638.0</v>
+        <v>46568.0</v>
       </c>
       <c r="I28" s="2">
-        <v>47632.0</v>
+        <v>46560.0</v>
       </c>
       <c r="J28">
-        <v>200000</v>
+        <v>20000</v>
       </c>
       <c r="K28">
+        <v>1000.0</v>
+      </c>
+      <c r="L28" t="s">
+        <v>28</v>
+      </c>
+      <c r="M28">
+        <v>1.798983</v>
+      </c>
+      <c r="N28">
+        <v>8.299712</v>
+      </c>
+      <c r="O28">
+        <v>6.322718</v>
+      </c>
+      <c r="P28">
+        <v>101.798983</v>
+      </c>
+      <c r="Q28">
+        <v>103.298983</v>
+      </c>
+      <c r="R28">
         <v>100.0</v>
       </c>
-      <c r="L28" t="s">
-        <v>28</v>
+      <c r="S28">
+        <v>101.5</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B29" t="s">
+        <v>220</v>
+      </c>
+      <c r="C29" t="s">
+        <v>221</v>
+      </c>
+      <c r="D29" t="s">
         <v>222</v>
       </c>
-      <c r="C29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E29" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F29">
-        <v>8.303</v>
+        <v>10.0</v>
       </c>
       <c r="G29" s="2">
-        <v>45282.0</v>
+        <v>46141.0</v>
       </c>
       <c r="H29" s="2">
-        <v>46568.0</v>
+        <v>49794.0</v>
       </c>
       <c r="I29" s="2">
-        <v>46560.0</v>
+        <v>49782.0</v>
       </c>
       <c r="J29">
-        <v>20000</v>
+        <v>5000</v>
       </c>
       <c r="K29">
         <v>1000.0</v>
       </c>
       <c r="L29" t="s">
         <v>28</v>
       </c>
+      <c r="M29">
+        <v>3.861111</v>
+      </c>
+      <c r="N29">
+        <v>9.526234</v>
+      </c>
       <c r="O29">
-        <v>6.608925</v>
+        <v>9.125438</v>
+      </c>
+      <c r="P29">
+        <v>106.781111</v>
+      </c>
+      <c r="Q29">
+        <v>109.361111</v>
+      </c>
+      <c r="R29">
+        <v>102.92</v>
+      </c>
+      <c r="S29">
+        <v>105.5</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B30" t="s">
-        <v>225</v>
+        <v>268</v>
       </c>
       <c r="C30" t="s">
-        <v>226</v>
+        <v>269</v>
       </c>
       <c r="D30" t="s">
-        <v>227</v>
+        <v>270</v>
       </c>
       <c r="E30" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F30">
-        <v>10.0</v>
+        <v>7.5</v>
       </c>
       <c r="G30" s="2">
-        <v>46141.0</v>
+        <v>45638.0</v>
       </c>
       <c r="H30" s="2">
-        <v>49794.0</v>
+        <v>47099.0</v>
       </c>
       <c r="I30" s="2">
-        <v>49782.0</v>
+        <v>47093.0</v>
       </c>
       <c r="J30">
-        <v>5000</v>
+        <v>8000</v>
       </c>
       <c r="K30">
         <v>1000.0</v>
       </c>
       <c r="L30" t="s">
         <v>28</v>
       </c>
-      <c r="O30">
-        <v>9.20773</v>
+      <c r="M30">
+        <v>1.625</v>
+      </c>
+      <c r="N30">
+        <v>7.721469</v>
+      </c>
+      <c r="P30">
+        <v>101.175</v>
+      </c>
+      <c r="R30">
+        <v>99.55</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
         <v>23</v>
       </c>
       <c r="B31" t="s">
-        <v>273</v>
+        <v>297</v>
       </c>
       <c r="C31" t="s">
-        <v>274</v>
+        <v>298</v>
       </c>
       <c r="D31" t="s">
-        <v>275</v>
+        <v>299</v>
       </c>
       <c r="E31" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F31">
-        <v>7.5</v>
+        <v>11.0</v>
       </c>
       <c r="G31" s="2">
-        <v>45638.0</v>
+        <v>45820.0</v>
       </c>
       <c r="H31" s="2">
-        <v>47099.0</v>
+        <v>46904.0</v>
       </c>
       <c r="I31" s="2">
-        <v>47093.0</v>
+        <v>46898.0</v>
       </c>
       <c r="J31">
-        <v>8000</v>
+        <v>6753</v>
       </c>
       <c r="K31">
         <v>1000.0</v>
       </c>
       <c r="L31" t="s">
         <v>28</v>
       </c>
+      <c r="M31">
+        <v>0.55</v>
+      </c>
+      <c r="N31">
+        <v>10.999847</v>
+      </c>
       <c r="O31">
-        <v>6.809317</v>
+        <v>10.419883</v>
+      </c>
+      <c r="P31">
+        <v>100.55</v>
+      </c>
+      <c r="Q31">
+        <v>101.45</v>
+      </c>
+      <c r="R31">
+        <v>100.0</v>
+      </c>
+      <c r="S31">
+        <v>100.9</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B32" t="s">
+        <v>300</v>
+      </c>
+      <c r="C32" t="s">
+        <v>301</v>
+      </c>
+      <c r="D32" t="s">
         <v>302</v>
       </c>
-      <c r="C32" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E32" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F32">
-        <v>11.0</v>
+        <v>10.0</v>
       </c>
       <c r="G32" s="2">
-        <v>45820.0</v>
+        <v>45625.0</v>
       </c>
       <c r="H32" s="2">
-        <v>46904.0</v>
+        <v>46721.0</v>
       </c>
       <c r="I32" s="2">
-        <v>46898.0</v>
+        <v>46715.0</v>
       </c>
       <c r="J32">
-        <v>6753</v>
+        <v>100000</v>
       </c>
       <c r="K32">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L32" t="s">
         <v>28</v>
       </c>
+      <c r="M32">
+        <v>0.5</v>
+      </c>
+      <c r="N32">
+        <v>9.999653</v>
+      </c>
       <c r="O32">
-        <v>8.065693</v>
+        <v>8.243545</v>
+      </c>
+      <c r="P32">
+        <v>100.5</v>
+      </c>
+      <c r="Q32">
+        <v>102.5</v>
+      </c>
+      <c r="R32">
+        <v>100.0</v>
+      </c>
+      <c r="S32">
+        <v>102.0</v>
+      </c>
+      <c r="T32">
+        <v>3690.0</v>
+      </c>
+      <c r="U32">
+        <v>1</v>
+      </c>
+      <c r="V32">
+        <v>102.5</v>
+      </c>
+      <c r="W32">
+        <v>102.0</v>
       </c>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" t="s">
-        <v>32</v>
+        <v>181</v>
       </c>
       <c r="B33" t="s">
-        <v>305</v>
+        <v>391</v>
       </c>
       <c r="C33" t="s">
-        <v>306</v>
+        <v>392</v>
       </c>
       <c r="D33" t="s">
-        <v>307</v>
+        <v>393</v>
       </c>
       <c r="E33" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>10.0</v>
+        <v>55</v>
       </c>
       <c r="G33" s="2">
-        <v>45625.0</v>
+        <v>44015.0</v>
       </c>
       <c r="H33" s="2">
-        <v>46721.0</v>
+        <v>46571.0</v>
       </c>
       <c r="I33" s="2">
-        <v>46715.0</v>
+        <v>46567.0</v>
       </c>
       <c r="J33">
-        <v>100000</v>
+        <v>80000</v>
       </c>
       <c r="K33">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L33" t="s">
         <v>28</v>
       </c>
-      <c r="O33">
-        <v>8.220033</v>
+      <c r="N33">
+        <v>3.28</v>
+      </c>
+      <c r="P33">
+        <v>97.485634</v>
       </c>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" t="s">
-        <v>181</v>
+        <v>23</v>
       </c>
       <c r="B34" t="s">
-        <v>398</v>
+        <v>424</v>
       </c>
       <c r="C34" t="s">
-        <v>399</v>
+        <v>425</v>
       </c>
       <c r="D34" t="s">
-        <v>400</v>
+        <v>426</v>
       </c>
       <c r="E34" t="s">
-        <v>58</v>
+        <v>55</v>
+      </c>
+      <c r="F34">
+        <v>6.0</v>
       </c>
       <c r="G34" s="2">
-        <v>44015.0</v>
+        <v>45828.0</v>
       </c>
       <c r="H34" s="2">
-        <v>46571.0</v>
+        <v>47289.0</v>
       </c>
       <c r="I34" s="2">
-        <v>46567.0</v>
+        <v>47283.0</v>
       </c>
       <c r="J34">
-        <v>80000</v>
+        <v>100000</v>
       </c>
       <c r="K34">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L34" t="s">
         <v>28</v>
+      </c>
+      <c r="M34">
+        <v>-0.033333</v>
+      </c>
+      <c r="N34">
+        <v>6.298718</v>
+      </c>
+      <c r="O34">
+        <v>5.960478</v>
+      </c>
+      <c r="P34">
+        <v>99.216667</v>
+      </c>
+      <c r="Q34">
+        <v>100.066667</v>
+      </c>
+      <c r="R34">
+        <v>99.25</v>
+      </c>
+      <c r="S34">
+        <v>100.1</v>
       </c>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B35" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="C35" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="D35" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="E35" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F35">
-        <v>6.0</v>
+        <v>10.0</v>
       </c>
       <c r="G35" s="2">
-        <v>45828.0</v>
+        <v>45812.0</v>
       </c>
       <c r="H35" s="2">
-        <v>47289.0</v>
+        <v>46542.0</v>
       </c>
       <c r="I35" s="2">
-        <v>47283.0</v>
+        <v>46538.0</v>
       </c>
       <c r="J35">
-        <v>100000</v>
+        <v>66088</v>
       </c>
       <c r="K35">
+        <v>1000.0</v>
+      </c>
+      <c r="L35" t="s">
+        <v>28</v>
+      </c>
+      <c r="M35">
+        <v>2.90411</v>
+      </c>
+      <c r="N35">
+        <v>12.956761</v>
+      </c>
+      <c r="O35">
+        <v>9.954786</v>
+      </c>
+      <c r="P35">
+        <v>100.92</v>
+      </c>
+      <c r="Q35">
+        <v>102.90411</v>
+      </c>
+      <c r="R35">
+        <v>98.01589</v>
+      </c>
+      <c r="S35">
         <v>100.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5.961104</v>
       </c>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B36" t="s">
-        <v>443</v>
+        <v>469</v>
       </c>
       <c r="C36" t="s">
-        <v>444</v>
+        <v>470</v>
       </c>
       <c r="D36" t="s">
-        <v>445</v>
+        <v>471</v>
       </c>
       <c r="E36" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F36">
-        <v>10.0</v>
+        <v>11.351</v>
       </c>
       <c r="G36" s="2">
-        <v>45812.0</v>
+        <v>46203.0</v>
       </c>
       <c r="H36" s="2">
-        <v>46542.0</v>
+        <v>47483.0</v>
       </c>
       <c r="I36" s="2">
-        <v>46538.0</v>
+        <v>47469.0</v>
       </c>
       <c r="J36">
-        <v>62688</v>
+        <v>22000</v>
       </c>
       <c r="K36">
         <v>1000.0</v>
       </c>
       <c r="L36" t="s">
         <v>28</v>
       </c>
+      <c r="M36">
+        <v>2.459383</v>
+      </c>
+      <c r="N36">
+        <v>10.982473</v>
+      </c>
       <c r="O36">
-        <v>8.605651</v>
+        <v>10.619961</v>
+      </c>
+      <c r="P36">
+        <v>103.459383</v>
+      </c>
+      <c r="Q36">
+        <v>104.459383</v>
+      </c>
+      <c r="R36">
+        <v>101.0</v>
+      </c>
+      <c r="S36">
+        <v>102.0</v>
       </c>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" t="s">
         <v>32</v>
       </c>
       <c r="B37" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="C37" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="D37" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
       <c r="E37" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F37">
         <v>10.0</v>
       </c>
       <c r="G37" s="2">
         <v>45372.0</v>
       </c>
       <c r="H37" s="2">
         <v>46286.0</v>
       </c>
       <c r="I37" s="2">
         <v>46280.0</v>
       </c>
       <c r="J37">
         <v>67376</v>
       </c>
       <c r="K37">
         <v>100.0</v>
       </c>
       <c r="L37" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>10.102967</v>
       </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" t="s">
         <v>32</v>
       </c>
       <c r="B38" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="C38" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="D38" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="E38" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F38">
         <v>10.0</v>
       </c>
       <c r="G38" s="2">
         <v>45772.0</v>
       </c>
       <c r="H38" s="2">
         <v>47051.0</v>
       </c>
       <c r="I38" s="2">
         <v>47045.0</v>
       </c>
       <c r="J38">
         <v>230503</v>
       </c>
       <c r="K38">
         <v>100.0</v>
       </c>
       <c r="L38" t="s">
         <v>28</v>
       </c>
+      <c r="M38">
+        <v>1.472222</v>
+      </c>
+      <c r="N38">
+        <v>10.231128</v>
+      </c>
       <c r="O38">
-        <v>10.049877</v>
+        <v>10.209703</v>
+      </c>
+      <c r="P38">
+        <v>101.032222</v>
+      </c>
+      <c r="Q38">
+        <v>101.072222</v>
+      </c>
+      <c r="R38">
+        <v>99.56</v>
+      </c>
+      <c r="S38">
+        <v>99.6</v>
       </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" t="s">
         <v>32</v>
       </c>
       <c r="B39" t="s">
+        <v>487</v>
+      </c>
+      <c r="C39" t="s">
+        <v>490</v>
+      </c>
+      <c r="D39" t="s">
         <v>491</v>
       </c>
-      <c r="C39" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E39" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F39">
         <v>10.0</v>
       </c>
       <c r="G39" s="2">
         <v>45996.0</v>
       </c>
       <c r="H39" s="2">
         <v>47274.0</v>
       </c>
       <c r="I39" s="2">
         <v>47268.0</v>
       </c>
       <c r="J39">
         <v>165477</v>
       </c>
       <c r="K39">
         <v>100.0</v>
       </c>
       <c r="L39" t="s">
         <v>28</v>
       </c>
+      <c r="M39">
+        <v>0.361111</v>
+      </c>
+      <c r="N39">
+        <v>10.245849</v>
+      </c>
       <c r="O39">
-        <v>10.160175</v>
+        <v>10.211615</v>
+      </c>
+      <c r="P39">
+        <v>99.781111</v>
+      </c>
+      <c r="Q39">
+        <v>99.861111</v>
+      </c>
+      <c r="R39">
+        <v>99.42</v>
+      </c>
+      <c r="S39">
+        <v>99.5</v>
+      </c>
+      <c r="T39">
+        <v>299.583333</v>
+      </c>
+      <c r="U39">
+        <v>2</v>
+      </c>
+      <c r="V39">
+        <v>99.861111</v>
+      </c>
+      <c r="W39">
+        <v>99.5</v>
       </c>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" t="s">
         <v>23</v>
       </c>
       <c r="B40" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="C40" t="s">
-        <v>500</v>
+        <v>496</v>
       </c>
       <c r="D40" t="s">
-        <v>501</v>
+        <v>497</v>
       </c>
       <c r="E40" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F40">
         <v>9.5</v>
       </c>
       <c r="G40" s="2">
         <v>45454.0</v>
       </c>
       <c r="H40" s="2">
         <v>46549.0</v>
       </c>
       <c r="I40" s="2">
         <v>46545.0</v>
       </c>
       <c r="J40">
         <v>15000</v>
       </c>
       <c r="K40">
         <v>1000.0</v>
       </c>
       <c r="L40" t="s">
         <v>28</v>
       </c>
+      <c r="M40">
+        <v>0.184722</v>
+      </c>
+      <c r="N40">
+        <v>9.497145</v>
+      </c>
       <c r="O40">
-        <v>2.780947</v>
+        <v>6.670366</v>
+      </c>
+      <c r="P40">
+        <v>100.184722</v>
+      </c>
+      <c r="Q40">
+        <v>102.184722</v>
+      </c>
+      <c r="R40">
+        <v>100.0</v>
+      </c>
+      <c r="S40">
+        <v>102.0</v>
       </c>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" t="s">
         <v>23</v>
       </c>
       <c r="B41" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
       <c r="C41" t="s">
-        <v>503</v>
+        <v>499</v>
       </c>
       <c r="D41" t="s">
-        <v>504</v>
+        <v>500</v>
       </c>
       <c r="E41" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F41">
         <v>10.0</v>
       </c>
       <c r="G41" s="2">
         <v>45754.0</v>
       </c>
       <c r="H41" s="2">
         <v>47025.0</v>
       </c>
       <c r="I41" s="2">
         <v>47021.0</v>
       </c>
       <c r="J41">
         <v>50000</v>
       </c>
       <c r="K41">
         <v>1000.0</v>
       </c>
       <c r="L41" t="s">
         <v>28</v>
       </c>
+      <c r="M41">
+        <v>0.5</v>
+      </c>
+      <c r="N41">
+        <v>10.27349</v>
+      </c>
       <c r="O41">
-        <v>10.10842</v>
+        <v>10.229571</v>
+      </c>
+      <c r="P41">
+        <v>100.0</v>
+      </c>
+      <c r="Q41">
+        <v>100.08</v>
+      </c>
+      <c r="R41">
+        <v>99.5</v>
+      </c>
+      <c r="S41">
+        <v>99.58</v>
+      </c>
+      <c r="T41">
+        <v>30024.0</v>
+      </c>
+      <c r="U41">
+        <v>2</v>
+      </c>
+      <c r="V41">
+        <v>100.08</v>
+      </c>
+      <c r="W41">
+        <v>99.58</v>
       </c>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" t="s">
         <v>23</v>
       </c>
       <c r="B42" t="s">
+        <v>501</v>
+      </c>
+      <c r="C42" t="s">
+        <v>502</v>
+      </c>
+      <c r="D42" t="s">
+        <v>503</v>
+      </c>
+      <c r="E42" t="s">
+        <v>55</v>
+      </c>
+      <c r="F42">
+        <v>10.0</v>
+      </c>
+      <c r="G42" s="2">
+        <v>45915.0</v>
+      </c>
+      <c r="H42" s="2">
+        <v>47177.0</v>
+      </c>
+      <c r="I42" s="2">
+        <v>47165.0</v>
+      </c>
+      <c r="J42">
+        <v>30435</v>
+      </c>
+      <c r="K42">
+        <v>1000.0</v>
+      </c>
+      <c r="L42" t="s">
+        <v>28</v>
+      </c>
+      <c r="M42">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="43" spans="1:23">
+      <c r="A43" t="s">
+        <v>23</v>
+      </c>
+      <c r="B43" t="s">
+        <v>504</v>
+      </c>
+      <c r="C43" t="s">
         <v>505</v>
       </c>
-      <c r="C42" t="s">
+      <c r="D43" t="s">
         <v>506</v>
       </c>
-      <c r="D42" t="s">
-[...5 lines deleted...]
-      <c r="F42">
+      <c r="E43" t="s">
+        <v>55</v>
+      </c>
+      <c r="F43">
         <v>11.0</v>
       </c>
-      <c r="G42" s="2">
+      <c r="G43" s="2">
         <v>45434.0</v>
       </c>
-      <c r="H42" s="2">
+      <c r="H43" s="2">
         <v>46721.0</v>
       </c>
-      <c r="I42" s="2">
+      <c r="I43" s="2">
         <v>46715.0</v>
       </c>
-      <c r="J42">
+      <c r="J43">
         <v>25599</v>
       </c>
-      <c r="K42">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="K43">
+        <v>1000.0</v>
+      </c>
+      <c r="L43" t="s">
+        <v>28</v>
+      </c>
+      <c r="M43">
+        <v>0.55</v>
+      </c>
+      <c r="O43">
+        <v>8.796822</v>
+      </c>
+      <c r="Q43">
+        <v>103.05</v>
+      </c>
+      <c r="S43">
+        <v>102.5</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W91"/>
   <sheetViews>
@@ -12282,3521 +16084,4265 @@
       </c>
       <c r="E2" t="s">
         <v>27</v>
       </c>
       <c r="F2">
         <v>9.8</v>
       </c>
       <c r="G2" s="2">
         <v>45593.0</v>
       </c>
       <c r="H2" s="2">
         <v>46323.0</v>
       </c>
       <c r="I2" s="2">
         <v>46315.0</v>
       </c>
       <c r="J2">
         <v>16000</v>
       </c>
       <c r="K2">
         <v>1000.0</v>
       </c>
       <c r="L2" t="s">
         <v>28</v>
       </c>
+      <c r="M2">
+        <v>1.361111</v>
+      </c>
+      <c r="N2">
+        <v>22.049999</v>
+      </c>
+      <c r="O2">
+        <v>-33.094801</v>
+      </c>
+      <c r="P2">
+        <v>100.0</v>
+      </c>
+      <c r="Q2">
+        <v>106.361111</v>
+      </c>
+      <c r="R2">
+        <v>98.638889</v>
+      </c>
+      <c r="S2">
+        <v>105.0</v>
+      </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>23</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" t="s">
         <v>30</v>
       </c>
       <c r="D3" t="s">
         <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>27</v>
       </c>
       <c r="F3">
         <v>8.5</v>
       </c>
       <c r="G3" s="2">
         <v>46136.0</v>
       </c>
       <c r="H3" s="2">
         <v>47232.0</v>
       </c>
       <c r="I3" s="2">
         <v>47224.0</v>
       </c>
       <c r="J3">
         <v>6160</v>
       </c>
       <c r="K3">
         <v>1000.0</v>
       </c>
       <c r="L3" t="s">
         <v>28</v>
       </c>
-      <c r="O3">
-        <v>7.082594</v>
+      <c r="M3">
+        <v>1.275</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C4" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D4" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E4" t="s">
         <v>27</v>
       </c>
       <c r="F4">
         <v>8.0</v>
       </c>
       <c r="G4" s="2">
         <v>45821.0</v>
       </c>
       <c r="H4" s="2">
         <v>46734.0</v>
       </c>
       <c r="I4" s="2">
         <v>46722.0</v>
       </c>
       <c r="J4">
         <v>32690</v>
       </c>
       <c r="K4">
         <v>1000.0</v>
       </c>
       <c r="L4" t="s">
         <v>28</v>
+      </c>
+      <c r="M4">
+        <v>2.120219</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="C5" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D5" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="F5">
         <v>8.5</v>
       </c>
       <c r="G5" s="2">
         <v>45965.0</v>
       </c>
       <c r="H5" s="2">
         <v>46360.0</v>
       </c>
       <c r="I5" s="2">
         <v>46350.0</v>
       </c>
       <c r="J5">
         <v>24704</v>
       </c>
       <c r="K5">
         <v>1000.0</v>
       </c>
       <c r="L5" t="s">
         <v>28</v>
       </c>
+      <c r="M5">
+        <v>3.164402</v>
+      </c>
       <c r="O5">
-        <v>12.192315</v>
+        <v>13.434194</v>
+      </c>
+      <c r="Q5">
+        <v>102.164402</v>
+      </c>
+      <c r="S5">
+        <v>99.0</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="C6" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="D6" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="F6">
         <v>9.0</v>
       </c>
       <c r="G6" s="2">
         <v>46188.0</v>
       </c>
       <c r="H6" s="2">
         <v>46583.0</v>
       </c>
       <c r="I6" s="2">
         <v>46573.0</v>
       </c>
       <c r="J6">
         <v>2351</v>
       </c>
       <c r="K6">
         <v>1000.0</v>
       </c>
       <c r="L6" t="s">
         <v>28</v>
+      </c>
+      <c r="M6">
+        <v>2.336066</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
         <v>23</v>
       </c>
       <c r="B7" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="C7" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="D7" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="E7" t="s">
         <v>27</v>
       </c>
       <c r="F7">
         <v>9.0</v>
       </c>
       <c r="G7" s="2">
         <v>46185.0</v>
       </c>
       <c r="H7" s="2">
         <v>47281.0</v>
       </c>
       <c r="I7" s="2">
         <v>47273.0</v>
       </c>
       <c r="J7">
         <v>30000</v>
       </c>
       <c r="K7">
         <v>100.0</v>
       </c>
       <c r="L7" t="s">
         <v>28</v>
+      </c>
+      <c r="M7">
+        <v>0.15</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
         <v>32</v>
       </c>
       <c r="B8" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="C8" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="D8" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
       <c r="F8">
         <v>6.0</v>
       </c>
       <c r="G8" s="2">
         <v>45792.0</v>
       </c>
       <c r="H8" s="2">
         <v>47618.0</v>
       </c>
       <c r="I8" s="2">
         <v>47598.0</v>
       </c>
       <c r="J8">
         <v>350000</v>
       </c>
       <c r="K8">
         <v>1000.0</v>
       </c>
       <c r="L8" t="s">
         <v>28</v>
+      </c>
+      <c r="M8">
+        <v>2.071233</v>
+      </c>
+      <c r="T8">
+        <v>104071.233</v>
+      </c>
+      <c r="U8">
+        <v>1</v>
+      </c>
+      <c r="V8">
+        <v>104.071233</v>
+      </c>
+      <c r="W8">
+        <v>102.0</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9" t="s">
-        <v>109</v>
+        <v>68</v>
       </c>
       <c r="C9" t="s">
-        <v>110</v>
+        <v>69</v>
       </c>
       <c r="D9" t="s">
-        <v>111</v>
+        <v>70</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
       <c r="F9">
         <v>8.0</v>
       </c>
       <c r="G9" s="2">
-        <v>46065.0</v>
+        <v>46140.0</v>
       </c>
       <c r="H9" s="2">
-        <v>46977.0</v>
+        <v>46872.0</v>
       </c>
       <c r="I9" s="2">
-        <v>46969.0</v>
+        <v>46868.0</v>
       </c>
       <c r="J9">
-        <v>8000</v>
+        <v>7250</v>
       </c>
       <c r="K9">
         <v>1000.0</v>
       </c>
       <c r="L9" t="s">
         <v>28</v>
       </c>
-      <c r="O9">
-        <v>6.981434</v>
+      <c r="M9">
+        <v>1.117808</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B10" t="s">
-        <v>112</v>
+        <v>94</v>
       </c>
       <c r="C10" t="s">
-        <v>113</v>
+        <v>95</v>
       </c>
       <c r="D10" t="s">
-        <v>114</v>
+        <v>96</v>
       </c>
       <c r="E10" t="s">
         <v>27</v>
       </c>
       <c r="F10">
-        <v>10.0</v>
+        <v>9.5</v>
       </c>
       <c r="G10" s="2">
-        <v>45855.0</v>
+        <v>46267.0</v>
       </c>
       <c r="H10" s="2">
-        <v>47316.0</v>
+        <v>47028.0</v>
       </c>
       <c r="I10" s="2">
-        <v>47308.0</v>
+        <v>47018.0</v>
       </c>
       <c r="J10">
-        <v>23350</v>
+        <v>4000</v>
       </c>
       <c r="K10">
         <v>1000.0</v>
       </c>
       <c r="L10" t="s">
         <v>28</v>
       </c>
+      <c r="M10">
+        <v>0.422222</v>
+      </c>
       <c r="O10">
-        <v>9.01937</v>
+        <v>7.954159</v>
+      </c>
+      <c r="Q10">
+        <v>103.322222</v>
+      </c>
+      <c r="S10">
+        <v>102.9</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11" t="s">
-        <v>127</v>
+        <v>112</v>
       </c>
       <c r="C11" t="s">
-        <v>128</v>
+        <v>113</v>
       </c>
       <c r="D11" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="E11" t="s">
         <v>27</v>
       </c>
       <c r="F11">
-        <v>10.312</v>
+        <v>8.0</v>
       </c>
       <c r="G11" s="2">
-        <v>45853.0</v>
+        <v>46065.0</v>
       </c>
       <c r="H11" s="2">
-        <v>46767.0</v>
+        <v>46977.0</v>
       </c>
       <c r="I11" s="2">
-        <v>46757.0</v>
+        <v>46969.0</v>
       </c>
       <c r="J11">
-        <v>6000</v>
+        <v>8000</v>
       </c>
       <c r="K11">
         <v>1000.0</v>
       </c>
       <c r="L11" t="s">
         <v>28</v>
+      </c>
+      <c r="M11">
+        <v>0.8</v>
+      </c>
+      <c r="N11">
+        <v>7.992784</v>
+      </c>
+      <c r="O11">
+        <v>6.294464</v>
+      </c>
+      <c r="P11">
+        <v>100.8</v>
+      </c>
+      <c r="Q11">
+        <v>103.8</v>
+      </c>
+      <c r="R11">
+        <v>100.0</v>
+      </c>
+      <c r="S11">
+        <v>103.0</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
         <v>32</v>
       </c>
       <c r="B12" t="s">
-        <v>142</v>
+        <v>115</v>
       </c>
       <c r="C12" t="s">
-        <v>143</v>
+        <v>116</v>
       </c>
       <c r="D12" t="s">
-        <v>144</v>
+        <v>117</v>
       </c>
       <c r="E12" t="s">
         <v>27</v>
       </c>
       <c r="F12">
-        <v>3.234</v>
+        <v>10.0</v>
       </c>
       <c r="G12" s="2">
-        <v>46008.0</v>
+        <v>45855.0</v>
       </c>
       <c r="H12" s="2">
-        <v>56203.0</v>
+        <v>47316.0</v>
       </c>
       <c r="I12" s="2">
-        <v>56193.0</v>
+        <v>47308.0</v>
       </c>
       <c r="J12">
-        <v>812</v>
+        <v>23350</v>
       </c>
       <c r="K12">
-        <v>100000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L12" t="s">
         <v>28</v>
+      </c>
+      <c r="M12">
+        <v>1.711957</v>
+      </c>
+      <c r="N12">
+        <v>9.985329</v>
+      </c>
+      <c r="O12">
+        <v>7.982457</v>
+      </c>
+      <c r="P12">
+        <v>101.72</v>
+      </c>
+      <c r="Q12">
+        <v>106.71</v>
+      </c>
+      <c r="R12">
+        <v>100.008043</v>
+      </c>
+      <c r="S12">
+        <v>104.998043</v>
+      </c>
+      <c r="T12">
+        <v>1056.11957</v>
+      </c>
+      <c r="U12">
+        <v>1</v>
+      </c>
+      <c r="V12">
+        <v>105.611957</v>
+      </c>
+      <c r="W12">
+        <v>103.9</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
         <v>23</v>
       </c>
       <c r="B13" t="s">
-        <v>169</v>
+        <v>130</v>
       </c>
       <c r="C13" t="s">
-        <v>170</v>
+        <v>131</v>
       </c>
       <c r="D13" t="s">
-        <v>171</v>
+        <v>132</v>
       </c>
       <c r="E13" t="s">
         <v>27</v>
       </c>
       <c r="F13">
-        <v>11.0</v>
+        <v>10.312</v>
       </c>
       <c r="G13" s="2">
-        <v>45772.0</v>
+        <v>45853.0</v>
       </c>
       <c r="H13" s="2">
-        <v>46685.0</v>
+        <v>46767.0</v>
       </c>
       <c r="I13" s="2">
-        <v>46675.0</v>
+        <v>46757.0</v>
       </c>
       <c r="J13">
-        <v>20000</v>
+        <v>6000</v>
       </c>
       <c r="K13">
         <v>1000.0</v>
       </c>
       <c r="L13" t="s">
         <v>28</v>
       </c>
-      <c r="O13">
-        <v>8.639695</v>
+      <c r="M13">
+        <v>1.821413</v>
       </c>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
         <v>32</v>
       </c>
       <c r="B14" t="s">
-        <v>172</v>
+        <v>142</v>
       </c>
       <c r="C14" t="s">
-        <v>173</v>
+        <v>143</v>
       </c>
       <c r="D14" t="s">
-        <v>174</v>
+        <v>144</v>
       </c>
       <c r="E14" t="s">
         <v>27</v>
       </c>
       <c r="F14">
-        <v>3.117</v>
+        <v>3.611</v>
       </c>
       <c r="G14" s="2">
-        <v>44720.0</v>
+        <v>46008.0</v>
       </c>
       <c r="H14" s="2">
-        <v>46546.0</v>
+        <v>56203.0</v>
       </c>
       <c r="I14" s="2">
-        <v>46538.0</v>
+        <v>56193.0</v>
       </c>
       <c r="J14">
-        <v>75000</v>
+        <v>812</v>
       </c>
       <c r="K14">
-        <v>1000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="L14" t="s">
         <v>28</v>
+      </c>
+      <c r="M14">
+        <v>0.341039</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15" t="s">
-        <v>178</v>
+        <v>169</v>
       </c>
       <c r="C15" t="s">
-        <v>179</v>
+        <v>170</v>
       </c>
       <c r="D15" t="s">
-        <v>180</v>
+        <v>171</v>
       </c>
       <c r="E15" t="s">
         <v>27</v>
       </c>
       <c r="F15">
-        <v>10.0</v>
+        <v>11.0</v>
       </c>
       <c r="G15" s="2">
-        <v>46014.0</v>
+        <v>45772.0</v>
       </c>
       <c r="H15" s="2">
-        <v>46379.0</v>
+        <v>46685.0</v>
       </c>
       <c r="I15" s="2">
-        <v>46371.0</v>
+        <v>46675.0</v>
       </c>
       <c r="J15">
-        <v>8000</v>
+        <v>20000</v>
       </c>
       <c r="K15">
         <v>1000.0</v>
       </c>
       <c r="L15" t="s">
         <v>28</v>
       </c>
+      <c r="M15">
+        <v>1.619444</v>
+      </c>
       <c r="O15">
-        <v>13.874001</v>
+        <v>8.829344</v>
+      </c>
+      <c r="Q15">
+        <v>103.869444</v>
+      </c>
+      <c r="S15">
+        <v>102.25</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B16" t="s">
-        <v>194</v>
+        <v>172</v>
       </c>
       <c r="C16" t="s">
-        <v>195</v>
+        <v>173</v>
       </c>
       <c r="D16" t="s">
-        <v>196</v>
+        <v>174</v>
       </c>
       <c r="E16" t="s">
         <v>27</v>
       </c>
       <c r="F16">
-        <v>8.5</v>
+        <v>3.117</v>
       </c>
       <c r="G16" s="2">
-        <v>46223.0</v>
+        <v>44720.0</v>
       </c>
       <c r="H16" s="2">
-        <v>47319.0</v>
+        <v>46546.0</v>
       </c>
       <c r="I16" s="2">
-        <v>47311.0</v>
+        <v>46538.0</v>
       </c>
       <c r="J16">
-        <v>8000</v>
+        <v>75000</v>
       </c>
       <c r="K16">
         <v>1000.0</v>
       </c>
       <c r="L16" t="s">
         <v>28</v>
+      </c>
+      <c r="M16">
+        <v>0.871052</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>200</v>
+        <v>23</v>
       </c>
       <c r="B17" t="s">
-        <v>201</v>
+        <v>178</v>
       </c>
       <c r="C17" t="s">
-        <v>202</v>
+        <v>179</v>
       </c>
       <c r="D17" t="s">
-        <v>203</v>
+        <v>180</v>
       </c>
       <c r="E17" t="s">
         <v>27</v>
       </c>
       <c r="F17">
-        <v>6.803</v>
+        <v>10.0</v>
       </c>
       <c r="G17" s="2">
-        <v>45742.0</v>
+        <v>46014.0</v>
       </c>
       <c r="H17" s="2">
-        <v>47113.0</v>
+        <v>46379.0</v>
       </c>
       <c r="I17" s="2">
-        <v>47100.0</v>
+        <v>46371.0</v>
       </c>
       <c r="J17">
-        <v>170000</v>
+        <v>8000</v>
       </c>
       <c r="K17">
         <v>1000.0</v>
       </c>
       <c r="L17" t="s">
         <v>28</v>
+      </c>
+      <c r="M17">
+        <v>2.377049</v>
+      </c>
+      <c r="O17">
+        <v>9.881122</v>
+      </c>
+      <c r="Q17">
+        <v>102.377049</v>
+      </c>
+      <c r="S17">
+        <v>100.0</v>
       </c>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
         <v>23</v>
       </c>
       <c r="B18" t="s">
-        <v>210</v>
+        <v>191</v>
       </c>
       <c r="C18" t="s">
-        <v>211</v>
+        <v>192</v>
       </c>
       <c r="D18" t="s">
-        <v>212</v>
+        <v>193</v>
       </c>
       <c r="E18" t="s">
         <v>27</v>
       </c>
       <c r="F18">
-        <v>9.0</v>
+        <v>8.5</v>
       </c>
       <c r="G18" s="2">
-        <v>45860.0</v>
+        <v>46223.0</v>
       </c>
       <c r="H18" s="2">
-        <v>46865.0</v>
+        <v>47319.0</v>
       </c>
       <c r="I18" s="2">
-        <v>46857.0</v>
+        <v>47311.0</v>
       </c>
       <c r="J18">
         <v>8000</v>
       </c>
       <c r="K18">
         <v>1000.0</v>
       </c>
       <c r="L18" t="s">
         <v>28</v>
       </c>
+      <c r="M18">
+        <v>1.369444</v>
+      </c>
+      <c r="N18">
+        <v>8.694558</v>
+      </c>
       <c r="O18">
-        <v>6.840763</v>
+        <v>8.091329</v>
+      </c>
+      <c r="P18">
+        <v>100.869444</v>
+      </c>
+      <c r="Q18">
+        <v>102.369444</v>
+      </c>
+      <c r="R18">
+        <v>99.5</v>
+      </c>
+      <c r="S18">
+        <v>101.0</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
         <v>23</v>
       </c>
       <c r="B19" t="s">
-        <v>216</v>
+        <v>203</v>
       </c>
       <c r="C19" t="s">
-        <v>217</v>
+        <v>204</v>
       </c>
       <c r="D19" t="s">
-        <v>218</v>
+        <v>205</v>
       </c>
       <c r="E19" t="s">
         <v>27</v>
       </c>
       <c r="F19">
         <v>9.0</v>
       </c>
       <c r="G19" s="2">
-        <v>45833.0</v>
+        <v>45860.0</v>
       </c>
       <c r="H19" s="2">
-        <v>46868.0</v>
+        <v>46865.0</v>
       </c>
       <c r="I19" s="2">
-        <v>46860.0</v>
+        <v>46857.0</v>
       </c>
       <c r="J19">
-        <v>5000</v>
+        <v>8000</v>
       </c>
       <c r="K19">
         <v>1000.0</v>
       </c>
       <c r="L19" t="s">
         <v>28</v>
       </c>
+      <c r="M19">
+        <v>1.4</v>
+      </c>
+      <c r="N19">
+        <v>10.198536</v>
+      </c>
       <c r="O19">
-        <v>8.438342</v>
+        <v>6.99219</v>
+      </c>
+      <c r="P19">
+        <v>99.65</v>
+      </c>
+      <c r="Q19">
+        <v>104.4</v>
+      </c>
+      <c r="R19">
+        <v>98.25</v>
+      </c>
+      <c r="S19">
+        <v>103.0</v>
       </c>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B20" t="s">
-        <v>228</v>
+        <v>209</v>
       </c>
       <c r="C20" t="s">
-        <v>229</v>
+        <v>210</v>
       </c>
       <c r="D20" t="s">
-        <v>230</v>
+        <v>211</v>
       </c>
       <c r="E20" t="s">
         <v>27</v>
       </c>
       <c r="F20">
-        <v>1.875</v>
+        <v>9.0</v>
       </c>
       <c r="G20" s="2">
-        <v>43291.0</v>
+        <v>45833.0</v>
       </c>
       <c r="H20" s="2">
-        <v>46944.0</v>
+        <v>46868.0</v>
       </c>
       <c r="I20" s="2">
-        <v>46938.0</v>
+        <v>46860.0</v>
       </c>
       <c r="J20">
-        <v>300000</v>
+        <v>5000</v>
       </c>
       <c r="K20">
         <v>1000.0</v>
       </c>
       <c r="L20" t="s">
         <v>28</v>
+      </c>
+      <c r="M20">
+        <v>2.075</v>
+      </c>
+      <c r="N20">
+        <v>12.493301</v>
+      </c>
+      <c r="O20">
+        <v>7.928943</v>
+      </c>
+      <c r="P20">
+        <v>97.075</v>
+      </c>
+      <c r="Q20">
+        <v>103.675</v>
+      </c>
+      <c r="R20">
+        <v>95.0</v>
+      </c>
+      <c r="S20">
+        <v>101.6</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
         <v>32</v>
       </c>
       <c r="B21" t="s">
-        <v>231</v>
+        <v>223</v>
       </c>
       <c r="C21" t="s">
-        <v>232</v>
+        <v>224</v>
       </c>
       <c r="D21" t="s">
-        <v>233</v>
+        <v>225</v>
       </c>
       <c r="E21" t="s">
         <v>27</v>
       </c>
       <c r="F21">
-        <v>2.0</v>
+        <v>1.875</v>
       </c>
       <c r="G21" s="2">
-        <v>42930.0</v>
+        <v>43291.0</v>
       </c>
       <c r="H21" s="2">
-        <v>46582.0</v>
+        <v>46944.0</v>
       </c>
       <c r="I21" s="2">
-        <v>46576.0</v>
+        <v>46938.0</v>
       </c>
       <c r="J21">
         <v>300000</v>
       </c>
       <c r="K21">
         <v>1000.0</v>
       </c>
       <c r="L21" t="s">
         <v>28</v>
+      </c>
+      <c r="M21">
+        <v>0.359589</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
         <v>32</v>
       </c>
       <c r="B22" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="C22" t="s">
-        <v>235</v>
+        <v>227</v>
       </c>
       <c r="D22" t="s">
-        <v>236</v>
+        <v>228</v>
       </c>
       <c r="E22" t="s">
         <v>27</v>
       </c>
       <c r="F22">
         <v>2.0</v>
       </c>
       <c r="G22" s="2">
-        <v>43972.0</v>
+        <v>42930.0</v>
       </c>
       <c r="H22" s="2">
-        <v>47624.0</v>
+        <v>46582.0</v>
       </c>
       <c r="I22" s="2">
-        <v>47618.0</v>
+        <v>46576.0</v>
       </c>
       <c r="J22">
         <v>300000</v>
       </c>
       <c r="K22">
         <v>1000.0</v>
       </c>
       <c r="L22" t="s">
         <v>28</v>
+      </c>
+      <c r="M22">
+        <v>0.361644</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23" t="s">
-        <v>258</v>
+        <v>229</v>
       </c>
       <c r="C23" t="s">
-        <v>259</v>
+        <v>230</v>
       </c>
       <c r="D23" t="s">
-        <v>260</v>
+        <v>231</v>
       </c>
       <c r="E23" t="s">
         <v>27</v>
       </c>
       <c r="F23">
-        <v>7.0</v>
+        <v>2.0</v>
       </c>
       <c r="G23" s="2">
-        <v>45457.0</v>
+        <v>43972.0</v>
       </c>
       <c r="H23" s="2">
-        <v>46552.0</v>
+        <v>47624.0</v>
       </c>
       <c r="I23" s="2">
-        <v>46542.0</v>
+        <v>47618.0</v>
       </c>
       <c r="J23">
-        <v>10000</v>
+        <v>300000</v>
       </c>
       <c r="K23">
         <v>1000.0</v>
       </c>
       <c r="L23" t="s">
         <v>28</v>
+      </c>
+      <c r="M23">
+        <v>0.657534</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>261</v>
+        <v>253</v>
       </c>
       <c r="C24" t="s">
-        <v>262</v>
+        <v>254</v>
       </c>
       <c r="D24" t="s">
-        <v>263</v>
+        <v>255</v>
       </c>
       <c r="E24" t="s">
         <v>27</v>
       </c>
       <c r="F24">
-        <v>11.5</v>
+        <v>10.0</v>
       </c>
       <c r="G24" s="2">
-        <v>45853.0</v>
+        <v>46234.0</v>
       </c>
       <c r="H24" s="2">
-        <v>46583.0</v>
+        <v>46965.0</v>
       </c>
       <c r="I24" s="2">
-        <v>46575.0</v>
+        <v>46955.0</v>
       </c>
       <c r="J24">
-        <v>8000</v>
+        <v>2800</v>
       </c>
       <c r="K24">
         <v>1000.0</v>
       </c>
       <c r="L24" t="s">
         <v>28</v>
       </c>
-      <c r="O24">
-        <v>8.194079</v>
+      <c r="M24">
+        <v>1.331522</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
         <v>23</v>
       </c>
       <c r="B25" t="s">
-        <v>264</v>
+        <v>256</v>
       </c>
       <c r="C25" t="s">
-        <v>265</v>
+        <v>257</v>
       </c>
       <c r="D25" t="s">
-        <v>266</v>
+        <v>258</v>
       </c>
       <c r="E25" t="s">
         <v>27</v>
       </c>
       <c r="F25">
-        <v>10.5</v>
+        <v>11.5</v>
       </c>
       <c r="G25" s="2">
-        <v>46014.0</v>
+        <v>45853.0</v>
       </c>
       <c r="H25" s="2">
-        <v>46744.0</v>
+        <v>46583.0</v>
       </c>
       <c r="I25" s="2">
-        <v>46736.0</v>
+        <v>46575.0</v>
       </c>
       <c r="J25">
-        <v>4500</v>
+        <v>8000</v>
       </c>
       <c r="K25">
         <v>1000.0</v>
       </c>
       <c r="L25" t="s">
         <v>28</v>
       </c>
+      <c r="M25">
+        <v>2.03125</v>
+      </c>
       <c r="O25">
-        <v>10.797875</v>
+        <v>9.855773</v>
+      </c>
+      <c r="Q25">
+        <v>103.27025</v>
+      </c>
+      <c r="S25">
+        <v>101.239</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
         <v>23</v>
       </c>
       <c r="B26" t="s">
-        <v>267</v>
+        <v>259</v>
       </c>
       <c r="C26" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="D26" t="s">
-        <v>269</v>
+        <v>261</v>
       </c>
       <c r="E26" t="s">
         <v>27</v>
       </c>
       <c r="F26">
-        <v>8.0</v>
+        <v>10.5</v>
       </c>
       <c r="G26" s="2">
-        <v>45930.0</v>
+        <v>46014.0</v>
       </c>
       <c r="H26" s="2">
-        <v>48852.0</v>
+        <v>46744.0</v>
       </c>
       <c r="I26" s="2">
-        <v>48848.0</v>
+        <v>46736.0</v>
       </c>
       <c r="J26">
-        <v>1064</v>
+        <v>4500</v>
       </c>
       <c r="K26">
         <v>1000.0</v>
       </c>
       <c r="L26" t="s">
         <v>28</v>
+      </c>
+      <c r="M26">
+        <v>2.495902</v>
+      </c>
+      <c r="O26">
+        <v>7.275155</v>
+      </c>
+      <c r="Q26">
+        <v>106.295902</v>
+      </c>
+      <c r="S26">
+        <v>103.8</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B27" t="s">
-        <v>270</v>
+        <v>262</v>
       </c>
       <c r="C27" t="s">
-        <v>271</v>
+        <v>263</v>
       </c>
       <c r="D27" t="s">
-        <v>272</v>
+        <v>264</v>
       </c>
       <c r="E27" t="s">
         <v>27</v>
       </c>
       <c r="F27">
         <v>8.0</v>
       </c>
       <c r="G27" s="2">
-        <v>45645.0</v>
+        <v>45930.0</v>
       </c>
       <c r="H27" s="2">
-        <v>46375.0</v>
+        <v>48852.0</v>
       </c>
       <c r="I27" s="2">
-        <v>46366.0</v>
+        <v>48848.0</v>
       </c>
       <c r="J27">
-        <v>550000</v>
+        <v>1064</v>
       </c>
       <c r="K27">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L27" t="s">
         <v>28</v>
       </c>
-      <c r="O27">
-        <v>4.100138</v>
+      <c r="M27">
+        <v>3.737705</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B28" t="s">
-        <v>276</v>
+        <v>265</v>
       </c>
       <c r="C28" t="s">
-        <v>277</v>
+        <v>266</v>
       </c>
       <c r="D28" t="s">
-        <v>278</v>
+        <v>267</v>
       </c>
       <c r="E28" t="s">
         <v>27</v>
       </c>
       <c r="F28">
-        <v>8.25</v>
+        <v>8.0</v>
       </c>
       <c r="G28" s="2">
-        <v>46008.0</v>
+        <v>45645.0</v>
       </c>
       <c r="H28" s="2">
-        <v>49660.0</v>
+        <v>46375.0</v>
       </c>
       <c r="I28" s="2">
-        <v>49650.0</v>
+        <v>46366.0</v>
       </c>
       <c r="J28">
-        <v>8000</v>
+        <v>570000</v>
       </c>
       <c r="K28">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="L28" t="s">
         <v>28</v>
       </c>
+      <c r="M28">
+        <v>1.989071</v>
+      </c>
+      <c r="N28">
+        <v>12.035821</v>
+      </c>
       <c r="O28">
-        <v>7.599018</v>
+        <v>1.926457</v>
+      </c>
+      <c r="P28">
+        <v>100.989071</v>
+      </c>
+      <c r="Q28">
+        <v>103.5</v>
+      </c>
+      <c r="R28">
+        <v>99.0</v>
+      </c>
+      <c r="S28">
+        <v>101.510929</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
         <v>23</v>
       </c>
       <c r="B29" t="s">
-        <v>279</v>
+        <v>271</v>
       </c>
       <c r="C29" t="s">
-        <v>280</v>
+        <v>272</v>
       </c>
       <c r="D29" t="s">
-        <v>281</v>
+        <v>273</v>
       </c>
       <c r="E29" t="s">
         <v>27</v>
       </c>
       <c r="F29">
-        <v>8.767</v>
+        <v>8.25</v>
       </c>
       <c r="G29" s="2">
-        <v>45392.0</v>
+        <v>46008.0</v>
       </c>
       <c r="H29" s="2">
-        <v>46670.0</v>
+        <v>49660.0</v>
       </c>
       <c r="I29" s="2">
-        <v>46664.0</v>
+        <v>49650.0</v>
       </c>
       <c r="J29">
-        <v>1500</v>
+        <v>8000</v>
       </c>
       <c r="K29">
         <v>1000.0</v>
       </c>
       <c r="L29" t="s">
         <v>28</v>
       </c>
+      <c r="M29">
+        <v>2.096311</v>
+      </c>
+      <c r="N29">
+        <v>7.922249</v>
+      </c>
       <c r="O29">
-        <v>6.152088</v>
+        <v>7.636001</v>
+      </c>
+      <c r="P29">
+        <v>104.196311</v>
+      </c>
+      <c r="Q29">
+        <v>106.096311</v>
+      </c>
+      <c r="R29">
+        <v>102.1</v>
+      </c>
+      <c r="S29">
+        <v>104.0</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
         <v>23</v>
       </c>
       <c r="B30" t="s">
-        <v>282</v>
+        <v>274</v>
       </c>
       <c r="C30" t="s">
-        <v>283</v>
+        <v>275</v>
       </c>
       <c r="D30" t="s">
-        <v>284</v>
+        <v>276</v>
       </c>
       <c r="E30" t="s">
         <v>27</v>
       </c>
       <c r="F30">
-        <v>8.765</v>
+        <v>8.767</v>
       </c>
       <c r="G30" s="2">
-        <v>45757.0</v>
+        <v>45392.0</v>
       </c>
       <c r="H30" s="2">
-        <v>47036.0</v>
+        <v>46670.0</v>
       </c>
       <c r="I30" s="2">
-        <v>47028.0</v>
+        <v>46664.0</v>
       </c>
       <c r="J30">
-        <v>3000</v>
+        <v>1500</v>
       </c>
       <c r="K30">
         <v>1000.0</v>
       </c>
       <c r="L30" t="s">
         <v>28</v>
+      </c>
+      <c r="M30">
+        <v>1.655989</v>
+      </c>
+      <c r="O30">
+        <v>5.828044</v>
+      </c>
+      <c r="Q30">
+        <v>104.655989</v>
+      </c>
+      <c r="S30">
+        <v>103.0</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
         <v>23</v>
       </c>
       <c r="B31" t="s">
-        <v>285</v>
+        <v>277</v>
       </c>
       <c r="C31" t="s">
-        <v>286</v>
+        <v>278</v>
       </c>
       <c r="D31" t="s">
-        <v>287</v>
+        <v>279</v>
       </c>
       <c r="E31" t="s">
         <v>27</v>
       </c>
       <c r="F31">
-        <v>8.749</v>
+        <v>8.97</v>
       </c>
       <c r="G31" s="2">
-        <v>45726.0</v>
+        <v>46001.0</v>
       </c>
       <c r="H31" s="2">
-        <v>47128.0</v>
+        <v>46731.0</v>
       </c>
       <c r="I31" s="2">
-        <v>47120.0</v>
+        <v>46723.0</v>
       </c>
       <c r="J31">
-        <v>2150</v>
+        <v>1000</v>
       </c>
       <c r="K31">
         <v>1000.0</v>
       </c>
       <c r="L31" t="s">
         <v>28</v>
+      </c>
+      <c r="M31">
+        <v>0.199333</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
         <v>23</v>
       </c>
       <c r="B32" t="s">
+        <v>280</v>
+      </c>
+      <c r="C32" t="s">
+        <v>281</v>
+      </c>
+      <c r="D32" t="s">
         <v>282</v>
-      </c>
-[...4 lines deleted...]
-        <v>289</v>
       </c>
       <c r="E32" t="s">
         <v>27</v>
       </c>
       <c r="F32">
-        <v>8.758</v>
+        <v>8.765</v>
       </c>
       <c r="G32" s="2">
-        <v>45971.0</v>
+        <v>45757.0</v>
       </c>
       <c r="H32" s="2">
-        <v>47248.0</v>
+        <v>47036.0</v>
       </c>
       <c r="I32" s="2">
-        <v>47240.0</v>
+        <v>47028.0</v>
       </c>
       <c r="J32">
-        <v>3315</v>
+        <v>3000</v>
       </c>
       <c r="K32">
         <v>1000.0</v>
       </c>
       <c r="L32" t="s">
         <v>28</v>
+      </c>
+      <c r="M32">
+        <v>1.655611</v>
       </c>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" t="s">
         <v>23</v>
       </c>
       <c r="B33" t="s">
-        <v>290</v>
+        <v>283</v>
       </c>
       <c r="C33" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
       <c r="D33" t="s">
-        <v>292</v>
+        <v>285</v>
       </c>
       <c r="E33" t="s">
         <v>27</v>
       </c>
       <c r="F33">
-        <v>8.806</v>
+        <v>8.97</v>
       </c>
       <c r="G33" s="2">
-        <v>46199.0</v>
+        <v>45726.0</v>
       </c>
       <c r="H33" s="2">
-        <v>47387.0</v>
+        <v>47128.0</v>
       </c>
       <c r="I33" s="2">
-        <v>47379.0</v>
+        <v>47120.0</v>
       </c>
       <c r="J33">
-        <v>3500</v>
+        <v>2150</v>
       </c>
       <c r="K33">
         <v>1000.0</v>
       </c>
       <c r="L33" t="s">
         <v>28</v>
+      </c>
+      <c r="M33">
+        <v>0.199333</v>
       </c>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" t="s">
-        <v>200</v>
+        <v>23</v>
       </c>
       <c r="B34" t="s">
-        <v>293</v>
+        <v>280</v>
       </c>
       <c r="C34" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="D34" t="s">
-        <v>295</v>
+        <v>287</v>
       </c>
       <c r="E34" t="s">
         <v>27</v>
       </c>
       <c r="F34">
-        <v>9.069</v>
+        <v>8.905</v>
       </c>
       <c r="G34" s="2">
-        <v>45533.0</v>
+        <v>45971.0</v>
       </c>
       <c r="H34" s="2">
-        <v>47359.0</v>
+        <v>47248.0</v>
       </c>
       <c r="I34" s="2">
-        <v>47352.0</v>
+        <v>47240.0</v>
       </c>
       <c r="J34">
-        <v>230150</v>
+        <v>3315</v>
       </c>
       <c r="K34">
         <v>1000.0</v>
       </c>
       <c r="L34" t="s">
         <v>28</v>
+      </c>
+      <c r="M34">
+        <v>0.939972</v>
       </c>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" t="s">
-        <v>181</v>
+        <v>23</v>
       </c>
       <c r="B35" t="s">
-        <v>308</v>
+        <v>288</v>
       </c>
       <c r="C35" t="s">
-        <v>309</v>
+        <v>289</v>
       </c>
       <c r="D35" t="s">
-        <v>310</v>
+        <v>290</v>
       </c>
       <c r="E35" t="s">
         <v>27</v>
       </c>
+      <c r="F35">
+        <v>8.806</v>
+      </c>
       <c r="G35" s="2">
-        <v>44258.0</v>
+        <v>46199.0</v>
       </c>
       <c r="H35" s="2">
-        <v>46815.0</v>
+        <v>47387.0</v>
       </c>
       <c r="I35" s="2">
-        <v>46811.0</v>
+        <v>47379.0</v>
       </c>
       <c r="J35">
-        <v>4900000</v>
+        <v>3500</v>
       </c>
       <c r="K35">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L35" t="s">
         <v>28</v>
+      </c>
+      <c r="M35">
+        <v>2.005811</v>
       </c>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" t="s">
         <v>181</v>
       </c>
       <c r="B36" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
       <c r="C36" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="D36" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E36" t="s">
         <v>27</v>
       </c>
-      <c r="F36">
-[...1 lines deleted...]
-      </c>
       <c r="G36" s="2">
-        <v>43796.0</v>
+        <v>44258.0</v>
       </c>
       <c r="H36" s="2">
-        <v>46353.0</v>
+        <v>46815.0</v>
       </c>
       <c r="I36" s="2">
-        <v>46349.0</v>
+        <v>46811.0</v>
       </c>
       <c r="J36">
-        <v>3450000</v>
+        <v>4900000</v>
       </c>
       <c r="K36">
         <v>100.0</v>
       </c>
       <c r="L36" t="s">
         <v>28</v>
+      </c>
+      <c r="N36">
+        <v>3.6337</v>
+      </c>
+      <c r="P36">
+        <v>94.94</v>
       </c>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" t="s">
         <v>181</v>
       </c>
       <c r="B37" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="C37" t="s">
-        <v>315</v>
+        <v>307</v>
       </c>
       <c r="D37" t="s">
-        <v>316</v>
+        <v>308</v>
       </c>
       <c r="E37" t="s">
         <v>27</v>
       </c>
       <c r="F37">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="G37" s="2">
-        <v>43705.0</v>
+        <v>43796.0</v>
       </c>
       <c r="H37" s="2">
-        <v>47358.0</v>
+        <v>46353.0</v>
       </c>
       <c r="I37" s="2">
-        <v>47352.0</v>
+        <v>46349.0</v>
       </c>
       <c r="J37">
-        <v>4000000</v>
+        <v>3450000</v>
       </c>
       <c r="K37">
         <v>100.0</v>
       </c>
       <c r="L37" t="s">
         <v>28</v>
+      </c>
+      <c r="M37">
+        <v>0.0808</v>
       </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" t="s">
         <v>181</v>
       </c>
       <c r="B38" t="s">
-        <v>317</v>
+        <v>309</v>
       </c>
       <c r="C38" t="s">
-        <v>318</v>
+        <v>310</v>
       </c>
       <c r="D38" t="s">
-        <v>319</v>
+        <v>311</v>
       </c>
       <c r="E38" t="s">
         <v>27</v>
       </c>
       <c r="F38">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
       <c r="G38" s="2">
-        <v>43873.0</v>
+        <v>43705.0</v>
       </c>
       <c r="H38" s="2">
-        <v>48256.0</v>
+        <v>47358.0</v>
       </c>
       <c r="I38" s="2">
-        <v>48250.0</v>
+        <v>47352.0</v>
       </c>
       <c r="J38">
-        <v>2440000</v>
+        <v>4000000</v>
       </c>
       <c r="K38">
         <v>100.0</v>
       </c>
       <c r="L38" t="s">
         <v>28</v>
+      </c>
+      <c r="M38">
+        <v>0.0115</v>
       </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" t="s">
         <v>181</v>
       </c>
       <c r="B39" t="s">
-        <v>320</v>
+        <v>312</v>
       </c>
       <c r="C39" t="s">
-        <v>321</v>
+        <v>313</v>
       </c>
       <c r="D39" t="s">
-        <v>322</v>
+        <v>314</v>
       </c>
       <c r="E39" t="s">
         <v>27</v>
       </c>
       <c r="F39">
-        <v>1.1</v>
+        <v>0.3</v>
       </c>
       <c r="G39" s="2">
-        <v>42851.0</v>
+        <v>43873.0</v>
       </c>
       <c r="H39" s="2">
-        <v>46503.0</v>
+        <v>48256.0</v>
       </c>
       <c r="I39" s="2">
-        <v>46497.0</v>
+        <v>48250.0</v>
       </c>
       <c r="J39">
-        <v>3150000</v>
+        <v>2440000</v>
       </c>
       <c r="K39">
         <v>100.0</v>
       </c>
       <c r="L39" t="s">
         <v>28</v>
+      </c>
+      <c r="M39">
+        <v>0.1792</v>
       </c>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" t="s">
         <v>181</v>
       </c>
       <c r="B40" t="s">
-        <v>323</v>
+        <v>315</v>
       </c>
       <c r="C40" t="s">
-        <v>324</v>
+        <v>316</v>
       </c>
       <c r="D40" t="s">
-        <v>325</v>
+        <v>317</v>
       </c>
       <c r="E40" t="s">
         <v>27</v>
       </c>
       <c r="F40">
-        <v>2.3</v>
+        <v>1.1</v>
       </c>
       <c r="G40" s="2">
-        <v>44755.0</v>
+        <v>42851.0</v>
       </c>
       <c r="H40" s="2">
-        <v>46581.0</v>
+        <v>46503.0</v>
       </c>
       <c r="I40" s="2">
-        <v>46575.0</v>
+        <v>46497.0</v>
       </c>
       <c r="J40">
-        <v>12300000</v>
+        <v>3150000</v>
       </c>
       <c r="K40">
         <v>100.0</v>
       </c>
       <c r="L40" t="s">
         <v>28</v>
+      </c>
+      <c r="M40">
+        <v>0.437</v>
+      </c>
+      <c r="N40">
+        <v>3.220149</v>
+      </c>
+      <c r="P40">
+        <v>99.187</v>
+      </c>
+      <c r="R40">
+        <v>98.75</v>
       </c>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" t="s">
         <v>181</v>
       </c>
       <c r="B41" t="s">
-        <v>326</v>
+        <v>318</v>
       </c>
       <c r="C41" t="s">
-        <v>327</v>
+        <v>319</v>
       </c>
       <c r="D41" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="E41" t="s">
         <v>27</v>
       </c>
       <c r="F41">
-        <v>2.4</v>
+        <v>2.3</v>
       </c>
       <c r="G41" s="2">
-        <v>44727.0</v>
+        <v>44755.0</v>
       </c>
       <c r="H41" s="2">
-        <v>47467.0</v>
+        <v>46581.0</v>
       </c>
       <c r="I41" s="2">
-        <v>47463.0</v>
+        <v>46575.0</v>
       </c>
       <c r="J41">
-        <v>10250000</v>
+        <v>12300000</v>
       </c>
       <c r="K41">
         <v>100.0</v>
       </c>
       <c r="L41" t="s">
         <v>28</v>
       </c>
-      <c r="O41">
-        <v>3.200622</v>
+      <c r="M41">
+        <v>0.4222</v>
+      </c>
+      <c r="N41">
+        <v>3.340289</v>
+      </c>
+      <c r="P41">
+        <v>99.5922</v>
+      </c>
+      <c r="R41">
+        <v>99.17</v>
       </c>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" t="s">
         <v>181</v>
       </c>
       <c r="B42" t="s">
-        <v>329</v>
+        <v>321</v>
       </c>
       <c r="C42" t="s">
-        <v>330</v>
+        <v>322</v>
       </c>
       <c r="D42" t="s">
-        <v>331</v>
+        <v>323</v>
       </c>
       <c r="E42" t="s">
         <v>27</v>
       </c>
       <c r="F42">
-        <v>2.7</v>
+        <v>2.4</v>
       </c>
       <c r="G42" s="2">
-        <v>45693.0</v>
+        <v>44727.0</v>
       </c>
       <c r="H42" s="2">
-        <v>46970.0</v>
+        <v>47467.0</v>
       </c>
       <c r="I42" s="2">
-        <v>46966.0</v>
+        <v>47463.0</v>
       </c>
       <c r="J42">
-        <v>16200000</v>
+        <v>10250000</v>
       </c>
       <c r="K42">
         <v>100.0</v>
       </c>
       <c r="L42" t="s">
         <v>28</v>
       </c>
+      <c r="M42">
+        <v>1.8214</v>
+      </c>
       <c r="O42">
-        <v>3.050523</v>
+        <v>3.500901</v>
+      </c>
+      <c r="Q42">
+        <v>98.4952</v>
+      </c>
+      <c r="S42">
+        <v>96.6738</v>
       </c>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" t="s">
         <v>181</v>
       </c>
       <c r="B43" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="C43" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
       <c r="D43" t="s">
-        <v>334</v>
+        <v>326</v>
       </c>
       <c r="E43" t="s">
         <v>27</v>
       </c>
       <c r="F43">
-        <v>3.9</v>
+        <v>2.7</v>
       </c>
       <c r="G43" s="2">
-        <v>45140.0</v>
+        <v>45693.0</v>
       </c>
       <c r="H43" s="2">
-        <v>46236.0</v>
+        <v>46970.0</v>
       </c>
       <c r="I43" s="2">
-        <v>46231.0</v>
+        <v>46966.0</v>
       </c>
       <c r="J43">
-        <v>11150000</v>
+        <v>17750000</v>
       </c>
       <c r="K43">
         <v>100.0</v>
       </c>
       <c r="L43" t="s">
         <v>28</v>
       </c>
+      <c r="M43">
+        <v>0.3255</v>
+      </c>
+      <c r="O43">
+        <v>3.350848</v>
+      </c>
+      <c r="Q43">
+        <v>99.1541</v>
+      </c>
+      <c r="S43">
+        <v>98.8286</v>
+      </c>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" t="s">
-        <v>200</v>
+        <v>327</v>
       </c>
       <c r="B44" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="C44" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
       <c r="D44" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E44" t="s">
         <v>27</v>
       </c>
       <c r="F44">
         <v>0.5</v>
       </c>
       <c r="G44" s="2">
         <v>44040.0</v>
       </c>
       <c r="H44" s="2">
         <v>54997.0</v>
       </c>
       <c r="I44" s="2">
         <v>54991.0</v>
       </c>
       <c r="J44">
         <v>1750000</v>
       </c>
       <c r="K44">
         <v>1000.0</v>
       </c>
       <c r="L44" t="s">
         <v>28</v>
       </c>
+      <c r="M44">
+        <v>0.0712</v>
+      </c>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" t="s">
-        <v>200</v>
+        <v>327</v>
       </c>
       <c r="B45" t="s">
-        <v>338</v>
+        <v>331</v>
       </c>
       <c r="C45" t="s">
-        <v>339</v>
+        <v>332</v>
       </c>
       <c r="D45" t="s">
-        <v>340</v>
+        <v>333</v>
       </c>
       <c r="E45" t="s">
         <v>27</v>
       </c>
       <c r="F45">
         <v>0.5</v>
       </c>
       <c r="G45" s="2">
         <v>43635.0</v>
       </c>
       <c r="H45" s="2">
         <v>47288.0</v>
       </c>
       <c r="I45" s="2">
         <v>47283.0</v>
       </c>
       <c r="J45">
         <v>735000</v>
       </c>
       <c r="K45">
         <v>1000.0</v>
       </c>
       <c r="L45" t="s">
         <v>28</v>
       </c>
+      <c r="M45">
+        <v>0.1247</v>
+      </c>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" t="s">
-        <v>200</v>
+        <v>327</v>
       </c>
       <c r="B46" t="s">
-        <v>341</v>
+        <v>334</v>
       </c>
       <c r="C46" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="D46" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="E46" t="s">
         <v>27</v>
       </c>
       <c r="F46">
         <v>0.75</v>
       </c>
       <c r="G46" s="2">
         <v>43957.0</v>
       </c>
       <c r="H46" s="2">
         <v>47609.0</v>
       </c>
       <c r="I46" s="2">
         <v>47603.0</v>
       </c>
       <c r="J46">
         <v>1250000</v>
       </c>
       <c r="K46">
         <v>1000.0</v>
       </c>
       <c r="L46" t="s">
         <v>28</v>
       </c>
+      <c r="M46">
+        <v>0.2774</v>
+      </c>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" t="s">
-        <v>200</v>
+        <v>327</v>
       </c>
       <c r="B47" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
       <c r="C47" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="D47" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="E47" t="s">
         <v>27</v>
       </c>
       <c r="F47">
         <v>0.75</v>
       </c>
       <c r="G47" s="2">
         <v>44392.0</v>
       </c>
       <c r="H47" s="2">
         <v>55349.0</v>
       </c>
       <c r="I47" s="2">
         <v>55345.0</v>
       </c>
       <c r="J47">
         <v>750000</v>
       </c>
       <c r="K47">
         <v>1000.0</v>
       </c>
       <c r="L47" t="s">
         <v>28</v>
       </c>
+      <c r="M47">
+        <v>0.1336</v>
+      </c>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" t="s">
-        <v>200</v>
+        <v>327</v>
       </c>
       <c r="B48" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
       <c r="C48" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="D48" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="E48" t="s">
         <v>27</v>
       </c>
       <c r="F48">
         <v>0.95</v>
       </c>
       <c r="G48" s="2">
         <v>42881.0</v>
       </c>
       <c r="H48" s="2">
         <v>46533.0</v>
       </c>
       <c r="I48" s="2">
         <v>46527.0</v>
       </c>
       <c r="J48">
         <v>750000</v>
       </c>
       <c r="K48">
         <v>1000.0</v>
       </c>
       <c r="L48" t="s">
         <v>28</v>
       </c>
+      <c r="M48">
+        <v>0.2993</v>
+      </c>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" t="s">
-        <v>200</v>
+        <v>327</v>
       </c>
       <c r="B49" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
       <c r="C49" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="D49" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="E49" t="s">
         <v>27</v>
       </c>
       <c r="F49">
         <v>1.625</v>
       </c>
       <c r="G49" s="2">
         <v>43635.0</v>
       </c>
       <c r="H49" s="2">
         <v>54593.0</v>
       </c>
       <c r="I49" s="2">
         <v>54589.0</v>
       </c>
       <c r="J49">
         <v>850000</v>
       </c>
       <c r="K49">
         <v>1000.0</v>
       </c>
       <c r="L49" t="s">
         <v>28</v>
       </c>
+      <c r="M49">
+        <v>0.4051</v>
+      </c>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" t="s">
-        <v>200</v>
+        <v>327</v>
       </c>
       <c r="B50" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
       <c r="C50" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="D50" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="E50" t="s">
         <v>27</v>
       </c>
       <c r="F50">
         <v>2.1</v>
       </c>
       <c r="G50" s="2">
         <v>42881.0</v>
       </c>
       <c r="H50" s="2">
         <v>53838.0</v>
       </c>
       <c r="I50" s="2">
         <v>53833.0</v>
       </c>
       <c r="J50">
         <v>750000</v>
       </c>
       <c r="K50">
         <v>1000.0</v>
       </c>
       <c r="L50" t="s">
         <v>28</v>
       </c>
+      <c r="M50">
+        <v>0.6616</v>
+      </c>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" t="s">
-        <v>200</v>
+        <v>327</v>
       </c>
       <c r="B51" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
       <c r="C51" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="D51" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="E51" t="s">
         <v>27</v>
       </c>
       <c r="F51">
         <v>2.125</v>
       </c>
       <c r="G51" s="2">
         <v>41941.0</v>
       </c>
       <c r="H51" s="2">
         <v>46324.0</v>
       </c>
       <c r="I51" s="2">
         <v>46318.0</v>
       </c>
       <c r="J51">
         <v>1085000</v>
       </c>
       <c r="K51">
         <v>1000.0</v>
       </c>
       <c r="L51" t="s">
         <v>28</v>
       </c>
+      <c r="M51">
+        <v>1.8863</v>
+      </c>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" t="s">
-        <v>200</v>
+        <v>327</v>
       </c>
       <c r="B52" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
       <c r="C52" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="D52" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="E52" t="s">
         <v>27</v>
       </c>
       <c r="F52">
         <v>2.125</v>
       </c>
       <c r="G52" s="2">
         <v>44713.0</v>
       </c>
       <c r="H52" s="2">
         <v>48366.0</v>
       </c>
       <c r="I52" s="2">
         <v>48360.0</v>
       </c>
       <c r="J52">
         <v>1840000</v>
       </c>
       <c r="K52">
         <v>1000.0</v>
       </c>
       <c r="L52" t="s">
         <v>28</v>
       </c>
+      <c r="M52">
+        <v>0.6346</v>
+      </c>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" t="s">
-        <v>200</v>
+        <v>327</v>
       </c>
       <c r="B53" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
       <c r="C53" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="D53" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="E53" t="s">
         <v>27</v>
       </c>
       <c r="F53">
         <v>2.125</v>
       </c>
       <c r="G53" s="2">
         <v>42299.0</v>
       </c>
       <c r="H53" s="2">
         <v>49604.0</v>
       </c>
       <c r="I53" s="2">
         <v>49598.0</v>
       </c>
       <c r="J53">
         <v>1310000</v>
       </c>
       <c r="K53">
         <v>1000.0</v>
       </c>
       <c r="L53" t="s">
         <v>28</v>
       </c>
+      <c r="M53">
+        <v>1.9271</v>
+      </c>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" t="s">
-        <v>200</v>
+        <v>327</v>
       </c>
       <c r="B54" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
       <c r="C54" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="D54" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="E54" t="s">
         <v>27</v>
       </c>
       <c r="F54">
         <v>2.875</v>
       </c>
       <c r="G54" s="2">
         <v>45685.0</v>
       </c>
       <c r="H54" s="2">
         <v>47511.0</v>
       </c>
       <c r="I54" s="2">
         <v>47508.0</v>
       </c>
       <c r="J54">
         <v>1625000</v>
       </c>
       <c r="K54">
         <v>1000.0</v>
       </c>
       <c r="L54" t="s">
         <v>28</v>
       </c>
+      <c r="M54">
+        <v>1.8353</v>
+      </c>
+      <c r="O54">
+        <v>3.600568</v>
+      </c>
+      <c r="Q54">
+        <v>99.564283</v>
+      </c>
+      <c r="S54">
+        <v>97.728983</v>
+      </c>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" t="s">
-        <v>200</v>
+        <v>327</v>
       </c>
       <c r="B55" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
       <c r="C55" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="D55" t="s">
-        <v>370</v>
+        <v>363</v>
       </c>
       <c r="E55" t="s">
         <v>27</v>
       </c>
       <c r="F55">
         <v>3.0</v>
       </c>
       <c r="G55" s="2">
         <v>46044.0</v>
       </c>
       <c r="H55" s="2">
         <v>47870.0</v>
       </c>
       <c r="I55" s="2">
         <v>47864.0</v>
       </c>
       <c r="J55">
-        <v>1430000</v>
+        <v>1540000</v>
       </c>
       <c r="K55">
         <v>1000.0</v>
       </c>
       <c r="L55" t="s">
         <v>28</v>
+      </c>
+      <c r="M55">
+        <v>1.9644</v>
       </c>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" t="s">
-        <v>200</v>
+        <v>327</v>
       </c>
       <c r="B56" t="s">
-        <v>371</v>
+        <v>364</v>
       </c>
       <c r="C56" t="s">
-        <v>372</v>
+        <v>365</v>
       </c>
       <c r="D56" t="s">
-        <v>373</v>
+        <v>366</v>
       </c>
       <c r="E56" t="s">
         <v>27</v>
       </c>
       <c r="F56">
         <v>3.5</v>
       </c>
       <c r="G56" s="2">
         <v>45476.0</v>
       </c>
       <c r="H56" s="2">
         <v>48032.0</v>
       </c>
       <c r="I56" s="2">
         <v>48029.0</v>
       </c>
       <c r="J56">
         <v>1540000</v>
       </c>
       <c r="K56">
         <v>1000.0</v>
       </c>
       <c r="L56" t="s">
         <v>28</v>
       </c>
+      <c r="M56">
+        <v>0.7384</v>
+      </c>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" t="s">
-        <v>200</v>
+        <v>327</v>
       </c>
       <c r="B57" t="s">
-        <v>374</v>
+        <v>367</v>
       </c>
       <c r="C57" t="s">
-        <v>375</v>
+        <v>368</v>
       </c>
       <c r="D57" t="s">
-        <v>376</v>
+        <v>369</v>
       </c>
       <c r="E57" t="s">
         <v>27</v>
       </c>
       <c r="F57">
         <v>3.5</v>
       </c>
       <c r="G57" s="2">
         <v>45335.0</v>
       </c>
       <c r="H57" s="2">
         <v>48988.0</v>
       </c>
       <c r="I57" s="2">
         <v>48982.0</v>
       </c>
       <c r="J57">
         <v>2380000</v>
       </c>
       <c r="K57">
         <v>1000.0</v>
       </c>
       <c r="L57" t="s">
         <v>28</v>
       </c>
+      <c r="M57">
+        <v>2.0808</v>
+      </c>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" t="s">
-        <v>200</v>
+        <v>327</v>
       </c>
       <c r="B58" t="s">
-        <v>377</v>
+        <v>370</v>
       </c>
       <c r="C58" t="s">
-        <v>378</v>
+        <v>371</v>
       </c>
       <c r="D58" t="s">
-        <v>379</v>
+        <v>372</v>
       </c>
       <c r="E58" t="s">
         <v>27</v>
       </c>
       <c r="F58">
         <v>3.625</v>
       </c>
       <c r="G58" s="2">
         <v>45910.0</v>
       </c>
       <c r="H58" s="2">
         <v>49744.0</v>
       </c>
       <c r="I58" s="2">
         <v>49738.0</v>
       </c>
       <c r="J58">
         <v>1125000</v>
       </c>
       <c r="K58">
         <v>1000.0</v>
       </c>
       <c r="L58" t="s">
         <v>28</v>
       </c>
+      <c r="M58">
+        <v>1.9068</v>
+      </c>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" t="s">
-        <v>200</v>
+        <v>327</v>
       </c>
       <c r="B59" t="s">
-        <v>380</v>
+        <v>373</v>
       </c>
       <c r="C59" t="s">
-        <v>381</v>
+        <v>374</v>
       </c>
       <c r="D59" t="s">
-        <v>382</v>
+        <v>375</v>
       </c>
       <c r="E59" t="s">
         <v>27</v>
       </c>
       <c r="F59">
         <v>3.625</v>
       </c>
       <c r="G59" s="2">
         <v>45685.0</v>
       </c>
       <c r="H59" s="2">
         <v>51163.0</v>
       </c>
       <c r="I59" s="2">
         <v>51159.0</v>
       </c>
       <c r="J59">
         <v>1000000</v>
       </c>
       <c r="K59">
         <v>1000.0</v>
       </c>
       <c r="L59" t="s">
         <v>28</v>
       </c>
+      <c r="M59">
+        <v>2.314</v>
+      </c>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" t="s">
-        <v>200</v>
+        <v>327</v>
       </c>
       <c r="B60" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="C60" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="D60" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
       <c r="E60" t="s">
         <v>27</v>
       </c>
       <c r="F60">
         <v>3.875</v>
       </c>
       <c r="G60" s="2">
         <v>45091.0</v>
       </c>
       <c r="H60" s="2">
         <v>48744.0</v>
       </c>
       <c r="I60" s="2">
         <v>48738.0</v>
       </c>
       <c r="J60">
-        <v>1405000</v>
+        <v>1550000</v>
       </c>
       <c r="K60">
         <v>1000.0</v>
       </c>
       <c r="L60" t="s">
         <v>28</v>
+      </c>
+      <c r="M60">
+        <v>1.0192</v>
       </c>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" t="s">
-        <v>200</v>
+        <v>327</v>
       </c>
       <c r="B61" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="C61" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="D61" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
       <c r="E61" t="s">
         <v>27</v>
       </c>
       <c r="F61">
         <v>4.125</v>
       </c>
       <c r="G61" s="2">
         <v>44859.0</v>
       </c>
       <c r="H61" s="2">
         <v>46868.0</v>
       </c>
       <c r="I61" s="2">
         <v>46863.0</v>
       </c>
       <c r="J61">
-        <v>1180000</v>
+        <v>1250000</v>
       </c>
       <c r="K61">
         <v>1000.0</v>
       </c>
       <c r="L61" t="s">
         <v>28</v>
+      </c>
+      <c r="M61">
+        <v>1.65</v>
       </c>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" t="s">
-        <v>200</v>
+        <v>327</v>
       </c>
       <c r="B62" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="C62" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="D62" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
       <c r="E62" t="s">
         <v>27</v>
       </c>
       <c r="F62">
         <v>4.125</v>
       </c>
       <c r="G62" s="2">
         <v>46044.0</v>
       </c>
       <c r="H62" s="2">
         <v>51523.0</v>
       </c>
       <c r="I62" s="2">
         <v>51517.0</v>
       </c>
       <c r="J62">
-        <v>750000</v>
+        <v>790000</v>
       </c>
       <c r="K62">
         <v>1000.0</v>
       </c>
       <c r="L62" t="s">
         <v>28</v>
+      </c>
+      <c r="M62">
+        <v>2.701</v>
       </c>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" t="s">
-        <v>200</v>
+        <v>327</v>
       </c>
       <c r="B63" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="C63" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="D63" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
       <c r="E63" t="s">
         <v>27</v>
       </c>
       <c r="F63">
         <v>4.25</v>
       </c>
       <c r="G63" s="2">
         <v>45910.0</v>
       </c>
       <c r="H63" s="2">
         <v>53215.0</v>
       </c>
       <c r="I63" s="2">
         <v>53210.0</v>
       </c>
       <c r="J63">
         <v>750000</v>
       </c>
       <c r="K63">
         <v>1000.0</v>
       </c>
       <c r="L63" t="s">
         <v>28</v>
+      </c>
+      <c r="M63">
+        <v>0.0932</v>
       </c>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" t="s">
         <v>181</v>
       </c>
       <c r="B64" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="C64" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="D64" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
       <c r="E64" t="s">
         <v>27</v>
       </c>
       <c r="F64">
         <v>1.2</v>
       </c>
       <c r="G64" s="2">
         <v>43223.0</v>
       </c>
       <c r="H64" s="2">
         <v>46876.0</v>
       </c>
       <c r="I64" s="2">
         <v>46870.0</v>
       </c>
       <c r="J64">
         <v>680000</v>
       </c>
       <c r="K64">
         <v>100.0</v>
       </c>
       <c r="L64" t="s">
         <v>28</v>
+      </c>
+      <c r="M64">
+        <v>0.4537</v>
       </c>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" t="s">
         <v>23</v>
       </c>
       <c r="B65" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
       <c r="C65" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="D65" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="E65" t="s">
         <v>27</v>
       </c>
       <c r="F65">
         <v>8.5</v>
       </c>
       <c r="G65" s="2">
         <v>45995.0</v>
       </c>
       <c r="H65" s="2">
         <v>46725.0</v>
       </c>
       <c r="I65" s="2">
         <v>46717.0</v>
       </c>
       <c r="J65">
         <v>50000</v>
       </c>
       <c r="K65">
         <v>100.0</v>
       </c>
       <c r="L65" t="s">
         <v>28</v>
       </c>
+      <c r="M65">
+        <v>2.455556</v>
+      </c>
+      <c r="N65">
+        <v>10.274887</v>
+      </c>
       <c r="O65">
-        <v>5.758336</v>
+        <v>5.462096</v>
+      </c>
+      <c r="P65">
+        <v>100.455556</v>
+      </c>
+      <c r="Q65">
+        <v>105.955556</v>
+      </c>
+      <c r="R65">
+        <v>98.0</v>
+      </c>
+      <c r="S65">
+        <v>103.5</v>
       </c>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" t="s">
         <v>32</v>
       </c>
       <c r="B66" t="s">
-        <v>416</v>
+        <v>409</v>
       </c>
       <c r="C66" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="D66" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="E66" t="s">
         <v>27</v>
       </c>
       <c r="F66">
         <v>4.75</v>
       </c>
       <c r="G66" s="2">
         <v>46161.0</v>
       </c>
       <c r="H66" s="2">
         <v>47987.0</v>
       </c>
       <c r="I66" s="2">
         <v>47960.0</v>
       </c>
       <c r="J66">
         <v>350000</v>
       </c>
       <c r="K66">
         <v>1000.0</v>
       </c>
       <c r="L66" t="s">
         <v>28</v>
+      </c>
+      <c r="M66">
+        <v>1.587671</v>
       </c>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" t="s">
         <v>23</v>
       </c>
       <c r="B67" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
       <c r="C67" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="D67" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="E67" t="s">
         <v>27</v>
       </c>
       <c r="F67">
         <v>12.0</v>
       </c>
       <c r="G67" s="2">
         <v>45751.0</v>
       </c>
       <c r="H67" s="2">
         <v>46477.0</v>
       </c>
       <c r="I67" s="2">
         <v>46465.0</v>
       </c>
       <c r="J67">
         <v>3300</v>
       </c>
       <c r="K67">
         <v>1000.0</v>
       </c>
       <c r="L67" t="s">
         <v>28</v>
       </c>
+      <c r="M67">
+        <v>5.6</v>
+      </c>
+      <c r="N67">
+        <v>11.9782</v>
+      </c>
       <c r="O67">
-        <v>9.592807</v>
+        <v>7.240798</v>
+      </c>
+      <c r="P67">
+        <v>105.6</v>
+      </c>
+      <c r="Q67">
+        <v>108.04</v>
+      </c>
+      <c r="R67">
+        <v>100.0</v>
+      </c>
+      <c r="S67">
+        <v>102.44</v>
       </c>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" t="s">
         <v>23</v>
       </c>
       <c r="B68" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
       <c r="C68" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="D68" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="E68" t="s">
         <v>27</v>
       </c>
       <c r="F68">
         <v>8.0</v>
       </c>
       <c r="G68" s="2">
         <v>45950.0</v>
       </c>
       <c r="H68" s="2">
         <v>46863.0</v>
       </c>
       <c r="I68" s="2">
         <v>46855.0</v>
       </c>
       <c r="J68">
         <v>8000</v>
       </c>
       <c r="K68">
         <v>1000.0</v>
       </c>
       <c r="L68" t="s">
         <v>28</v>
+      </c>
+      <c r="M68">
+        <v>3.288889</v>
       </c>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" t="s">
         <v>23</v>
       </c>
       <c r="B69" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
       <c r="C69" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="D69" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="E69" t="s">
         <v>27</v>
       </c>
       <c r="F69">
         <v>8.5</v>
       </c>
       <c r="G69" s="2">
         <v>45995.0</v>
       </c>
       <c r="H69" s="2">
         <v>47091.0</v>
       </c>
       <c r="I69" s="2">
         <v>47081.0</v>
       </c>
       <c r="J69">
         <v>3168</v>
       </c>
       <c r="K69">
         <v>1000.0</v>
       </c>
       <c r="L69" t="s">
         <v>28</v>
+      </c>
+      <c r="M69">
+        <v>2.455556</v>
       </c>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" t="s">
         <v>23</v>
       </c>
       <c r="B70" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
       <c r="C70" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="D70" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="E70" t="s">
         <v>27</v>
       </c>
       <c r="F70">
         <v>9.0</v>
       </c>
       <c r="G70" s="2">
         <v>45944.0</v>
       </c>
       <c r="H70" s="2">
         <v>46857.0</v>
       </c>
       <c r="I70" s="2">
         <v>46849.0</v>
       </c>
       <c r="J70">
         <v>5500</v>
       </c>
       <c r="K70">
         <v>1000.0</v>
       </c>
       <c r="L70" t="s">
         <v>28</v>
       </c>
+      <c r="M70">
+        <v>1.6</v>
+      </c>
       <c r="O70">
-        <v>9.961975</v>
+        <v>8.99714</v>
+      </c>
+      <c r="Q70">
+        <v>101.599</v>
+      </c>
+      <c r="S70">
+        <v>99.999</v>
       </c>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" t="s">
         <v>23</v>
       </c>
       <c r="B71" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
       <c r="C71" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="D71" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="E71" t="s">
         <v>27</v>
       </c>
       <c r="F71">
         <v>10.0</v>
       </c>
       <c r="G71" s="2">
         <v>45726.0</v>
       </c>
       <c r="H71" s="2">
         <v>46822.0</v>
       </c>
       <c r="I71" s="2">
         <v>46814.0</v>
       </c>
       <c r="J71">
         <v>7916</v>
       </c>
       <c r="K71">
         <v>1000.0</v>
       </c>
       <c r="L71" t="s">
         <v>28</v>
       </c>
+      <c r="M71">
+        <v>0.219178</v>
+      </c>
       <c r="O71">
-        <v>9.625874</v>
+        <v>9.635472</v>
+      </c>
+      <c r="Q71">
+        <v>100.719178</v>
+      </c>
+      <c r="S71">
+        <v>100.5</v>
       </c>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" t="s">
         <v>23</v>
       </c>
       <c r="B72" t="s">
-        <v>452</v>
+        <v>445</v>
       </c>
       <c r="C72" t="s">
-        <v>453</v>
+        <v>446</v>
       </c>
       <c r="D72" t="s">
-        <v>454</v>
+        <v>447</v>
       </c>
       <c r="E72" t="s">
         <v>27</v>
       </c>
       <c r="F72">
         <v>9.0</v>
       </c>
       <c r="G72" s="2">
         <v>46206.0</v>
       </c>
       <c r="H72" s="2">
         <v>47121.0</v>
       </c>
       <c r="I72" s="2">
         <v>47109.0</v>
       </c>
       <c r="J72">
         <v>12000</v>
       </c>
       <c r="K72">
         <v>1000.0</v>
       </c>
       <c r="L72" t="s">
         <v>28</v>
+      </c>
+      <c r="M72">
+        <v>0.369863</v>
+      </c>
+      <c r="N72">
+        <v>9.473242</v>
+      </c>
+      <c r="O72">
+        <v>7.093526</v>
+      </c>
+      <c r="P72">
+        <v>99.369863</v>
+      </c>
+      <c r="Q72">
+        <v>104.3698</v>
+      </c>
+      <c r="R72">
+        <v>99.0</v>
+      </c>
+      <c r="S72">
+        <v>103.999937</v>
+      </c>
+      <c r="T72">
+        <v>3131.09589</v>
+      </c>
+      <c r="U72">
+        <v>1</v>
+      </c>
+      <c r="V72">
+        <v>104.369863</v>
+      </c>
+      <c r="W72">
+        <v>104.0</v>
       </c>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" t="s">
         <v>23</v>
       </c>
       <c r="B73" t="s">
-        <v>455</v>
+        <v>448</v>
       </c>
       <c r="C73" t="s">
-        <v>456</v>
+        <v>449</v>
       </c>
       <c r="D73" t="s">
-        <v>457</v>
+        <v>450</v>
       </c>
       <c r="E73" t="s">
         <v>27</v>
       </c>
       <c r="F73">
         <v>8.0</v>
       </c>
       <c r="G73" s="2">
         <v>45708.0</v>
       </c>
       <c r="H73" s="2">
         <v>46619.0</v>
       </c>
       <c r="I73" s="2">
         <v>46612.0</v>
       </c>
       <c r="J73">
         <v>8000</v>
       </c>
       <c r="K73">
         <v>1000.0</v>
       </c>
       <c r="L73" t="s">
         <v>28</v>
       </c>
+      <c r="M73">
+        <v>0.622222</v>
+      </c>
+      <c r="N73">
+        <v>10.294764</v>
+      </c>
       <c r="O73">
-        <v>6.522474</v>
+        <v>7.995189</v>
+      </c>
+      <c r="P73">
+        <v>98.622222</v>
+      </c>
+      <c r="Q73">
+        <v>100.622222</v>
+      </c>
+      <c r="R73">
+        <v>98.0</v>
+      </c>
+      <c r="S73">
+        <v>100.0</v>
       </c>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" t="s">
         <v>23</v>
       </c>
       <c r="B74" t="s">
-        <v>458</v>
+        <v>451</v>
       </c>
       <c r="C74" t="s">
-        <v>459</v>
+        <v>452</v>
       </c>
       <c r="D74" t="s">
-        <v>460</v>
+        <v>453</v>
       </c>
       <c r="E74" t="s">
         <v>27</v>
       </c>
       <c r="F74">
         <v>8.5</v>
       </c>
       <c r="G74" s="2">
         <v>45966.0</v>
       </c>
       <c r="H74" s="2">
         <v>46696.0</v>
       </c>
       <c r="I74" s="2">
         <v>46688.0</v>
       </c>
       <c r="J74">
         <v>8000</v>
       </c>
       <c r="K74">
         <v>1000.0</v>
       </c>
       <c r="L74" t="s">
         <v>28</v>
+      </c>
+      <c r="M74">
+        <v>1.015278</v>
       </c>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" t="s">
         <v>23</v>
       </c>
       <c r="B75" t="s">
-        <v>461</v>
+        <v>454</v>
       </c>
       <c r="C75" t="s">
-        <v>462</v>
+        <v>455</v>
       </c>
       <c r="D75" t="s">
-        <v>463</v>
+        <v>456</v>
       </c>
       <c r="E75" t="s">
         <v>27</v>
       </c>
       <c r="F75">
         <v>8.5</v>
       </c>
       <c r="G75" s="2">
         <v>45888.0</v>
       </c>
       <c r="H75" s="2">
         <v>46802.0</v>
       </c>
       <c r="I75" s="2">
         <v>46794.0</v>
       </c>
       <c r="J75">
         <v>25000</v>
       </c>
       <c r="K75">
         <v>1000.0</v>
       </c>
       <c r="L75" t="s">
         <v>28</v>
       </c>
+      <c r="M75">
+        <v>0.69863</v>
+      </c>
+      <c r="N75">
+        <v>8.622775</v>
+      </c>
       <c r="O75">
-        <v>8.119666</v>
+        <v>8.313834</v>
+      </c>
+      <c r="P75">
+        <v>100.49863</v>
+      </c>
+      <c r="Q75">
+        <v>100.90863</v>
+      </c>
+      <c r="R75">
+        <v>99.8</v>
+      </c>
+      <c r="S75">
+        <v>100.21</v>
       </c>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" t="s">
         <v>23</v>
       </c>
       <c r="B76" t="s">
-        <v>464</v>
+        <v>457</v>
       </c>
       <c r="C76" t="s">
-        <v>465</v>
+        <v>458</v>
       </c>
       <c r="D76" t="s">
-        <v>466</v>
+        <v>459</v>
       </c>
       <c r="E76" t="s">
         <v>27</v>
       </c>
       <c r="F76">
         <v>12.0</v>
       </c>
       <c r="G76" s="2">
         <v>44760.0</v>
       </c>
       <c r="H76" s="2">
         <v>47317.0</v>
       </c>
       <c r="I76" s="2">
         <v>47311.0</v>
       </c>
       <c r="J76">
         <v>1351</v>
       </c>
       <c r="K76">
         <v>1000.0</v>
       </c>
       <c r="L76" t="s">
         <v>28</v>
+      </c>
+      <c r="M76">
+        <v>2.021739</v>
       </c>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" t="s">
         <v>23</v>
       </c>
       <c r="B77" t="s">
-        <v>467</v>
+        <v>460</v>
       </c>
       <c r="C77" t="s">
-        <v>468</v>
+        <v>461</v>
       </c>
       <c r="D77" t="s">
-        <v>469</v>
+        <v>462</v>
       </c>
       <c r="E77" t="s">
         <v>27</v>
       </c>
       <c r="F77">
         <v>8.0</v>
       </c>
       <c r="G77" s="2">
         <v>45806.0</v>
       </c>
       <c r="H77" s="2">
         <v>46720.0</v>
       </c>
       <c r="I77" s="2">
         <v>46710.0</v>
       </c>
       <c r="J77">
         <v>17314</v>
       </c>
       <c r="K77">
         <v>1000.0</v>
       </c>
       <c r="L77" t="s">
         <v>28</v>
       </c>
+      <c r="M77">
+        <v>2.434783</v>
+      </c>
+      <c r="N77">
+        <v>8.881318</v>
+      </c>
       <c r="O77">
-        <v>7.189793</v>
+        <v>4.939311</v>
+      </c>
+      <c r="P77">
+        <v>101.434783</v>
+      </c>
+      <c r="Q77">
+        <v>105.934783</v>
+      </c>
+      <c r="R77">
+        <v>99.0</v>
+      </c>
+      <c r="S77">
+        <v>103.5</v>
       </c>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" t="s">
         <v>32</v>
       </c>
       <c r="B78" t="s">
-        <v>470</v>
+        <v>463</v>
       </c>
       <c r="C78" t="s">
-        <v>471</v>
+        <v>464</v>
       </c>
       <c r="D78" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="E78" t="s">
         <v>27</v>
       </c>
       <c r="F78">
         <v>7.7</v>
       </c>
       <c r="G78" s="2">
         <v>45434.0</v>
       </c>
       <c r="H78" s="2">
         <v>49086.0</v>
       </c>
       <c r="I78" s="2">
         <v>49076.0</v>
       </c>
       <c r="J78">
         <v>25000</v>
       </c>
       <c r="K78">
         <v>1000.0</v>
       </c>
       <c r="L78" t="s">
         <v>28</v>
       </c>
+      <c r="M78">
+        <v>0.556111</v>
+      </c>
+      <c r="N78">
+        <v>6.987928</v>
+      </c>
       <c r="O78">
-        <v>6.948475</v>
+        <v>6.971418</v>
+      </c>
+      <c r="P78">
+        <v>104.756111</v>
+      </c>
+      <c r="Q78">
+        <v>104.856111</v>
+      </c>
+      <c r="R78">
+        <v>104.2</v>
+      </c>
+      <c r="S78">
+        <v>104.3</v>
+      </c>
+      <c r="T78">
+        <v>2095.12222</v>
+      </c>
+      <c r="U78">
+        <v>1</v>
+      </c>
+      <c r="V78">
+        <v>104.756111</v>
+      </c>
+      <c r="W78">
+        <v>104.2</v>
       </c>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" t="s">
         <v>32</v>
       </c>
       <c r="B79" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
       <c r="C79" t="s">
-        <v>474</v>
+        <v>467</v>
       </c>
       <c r="D79" t="s">
-        <v>475</v>
+        <v>468</v>
       </c>
       <c r="E79" t="s">
         <v>27</v>
       </c>
       <c r="F79">
         <v>10.75</v>
       </c>
       <c r="G79" s="2">
         <v>45099.0</v>
       </c>
       <c r="H79" s="2">
         <v>48752.0</v>
       </c>
       <c r="I79" s="2">
         <v>48744.0</v>
       </c>
       <c r="J79">
         <v>50000</v>
       </c>
       <c r="K79">
         <v>1000.0</v>
       </c>
       <c r="L79" t="s">
         <v>28</v>
       </c>
-      <c r="O79">
-        <v>8.201597</v>
+      <c r="M79">
+        <v>2.591781</v>
+      </c>
+      <c r="N79">
+        <v>9.588568</v>
+      </c>
+      <c r="P79">
+        <v>108.091781</v>
+      </c>
+      <c r="R79">
+        <v>105.5</v>
+      </c>
+      <c r="T79">
+        <v>163262.6715</v>
+      </c>
+      <c r="U79">
+        <v>1</v>
+      </c>
+      <c r="V79">
+        <v>108.841781</v>
+      </c>
+      <c r="W79">
+        <v>106.25</v>
       </c>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" t="s">
-        <v>200</v>
+        <v>327</v>
       </c>
       <c r="B80" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="C80" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="D80" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E80" t="s">
         <v>27</v>
       </c>
       <c r="F80">
         <v>6.777</v>
       </c>
       <c r="G80" s="2">
         <v>45404.0</v>
       </c>
       <c r="H80" s="2">
         <v>47595.0</v>
       </c>
       <c r="I80" s="2">
         <v>47588.0</v>
       </c>
       <c r="J80">
         <v>600000</v>
       </c>
       <c r="K80">
         <v>1000.0</v>
       </c>
       <c r="L80" t="s">
         <v>28</v>
       </c>
+      <c r="M80">
+        <v>1.09185</v>
+      </c>
       <c r="O80">
-        <v>6.675748</v>
+        <v>6.055108</v>
+      </c>
+      <c r="Q80">
+        <v>103.09185</v>
+      </c>
+      <c r="S80">
+        <v>102.0</v>
       </c>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" t="s">
-        <v>200</v>
+        <v>23</v>
       </c>
       <c r="B81" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="C81" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="D81" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E81" t="s">
         <v>27</v>
       </c>
       <c r="F81">
-        <v>6.454</v>
+        <v>11.5</v>
       </c>
       <c r="G81" s="2">
-        <v>45712.0</v>
+        <v>45625.0</v>
       </c>
       <c r="H81" s="2">
-        <v>47903.0</v>
+        <v>46355.0</v>
       </c>
       <c r="I81" s="2">
-        <v>47896.0</v>
+        <v>46346.0</v>
       </c>
       <c r="J81">
-        <v>375000</v>
+        <v>8000</v>
       </c>
       <c r="K81">
         <v>1000.0</v>
       </c>
       <c r="L81" t="s">
         <v>28</v>
+      </c>
+      <c r="M81">
+        <v>3.5</v>
+      </c>
+      <c r="O81">
+        <v>6.675826</v>
+      </c>
+      <c r="Q81">
+        <v>104.4</v>
+      </c>
+      <c r="S81">
+        <v>100.9</v>
       </c>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" t="s">
-        <v>23</v>
+        <v>327</v>
       </c>
       <c r="B82" t="s">
+        <v>481</v>
+      </c>
+      <c r="C82" t="s">
         <v>482</v>
       </c>
-      <c r="C82" t="s">
+      <c r="D82" t="s">
         <v>483</v>
-      </c>
-[...1 lines deleted...]
-        <v>484</v>
       </c>
       <c r="E82" t="s">
         <v>27</v>
       </c>
       <c r="F82">
-        <v>11.5</v>
+        <v>9.313</v>
       </c>
       <c r="G82" s="2">
-        <v>45625.0</v>
+        <v>45391.0</v>
       </c>
       <c r="H82" s="2">
-        <v>46355.0</v>
+        <v>46669.0</v>
       </c>
       <c r="I82" s="2">
-        <v>46346.0</v>
+        <v>46664.0</v>
       </c>
       <c r="J82">
-        <v>8000</v>
+        <v>75000</v>
       </c>
       <c r="K82">
         <v>1000.0</v>
       </c>
       <c r="L82" t="s">
         <v>28</v>
       </c>
+      <c r="M82">
+        <v>1.836731</v>
+      </c>
       <c r="O82">
-        <v>10.777243</v>
+        <v>7.182827</v>
+      </c>
+      <c r="Q82">
+        <v>103.836731</v>
+      </c>
+      <c r="S82">
+        <v>102.0</v>
       </c>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" t="s">
-        <v>200</v>
+        <v>32</v>
       </c>
       <c r="B83" t="s">
-        <v>485</v>
+        <v>507</v>
       </c>
       <c r="C83" t="s">
-        <v>486</v>
+        <v>508</v>
       </c>
       <c r="D83" t="s">
-        <v>487</v>
+        <v>509</v>
       </c>
       <c r="E83" t="s">
         <v>27</v>
       </c>
       <c r="F83">
-        <v>9.313</v>
+        <v>8.0</v>
       </c>
       <c r="G83" s="2">
-        <v>45391.0</v>
+        <v>46255.0</v>
       </c>
       <c r="H83" s="2">
-        <v>46669.0</v>
+        <v>47170.0</v>
       </c>
       <c r="I83" s="2">
-        <v>46664.0</v>
+        <v>47161.0</v>
       </c>
       <c r="J83">
-        <v>75000</v>
+        <v>17402</v>
       </c>
       <c r="K83">
         <v>1000.0</v>
       </c>
       <c r="L83" t="s">
         <v>28</v>
       </c>
-      <c r="O83">
-        <v>8.285855</v>
+      <c r="M83">
+        <v>0.608696</v>
       </c>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" t="s">
         <v>32</v>
       </c>
       <c r="B84" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="C84" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="D84" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="E84" t="s">
         <v>27</v>
       </c>
       <c r="F84">
         <v>8.5</v>
       </c>
       <c r="G84" s="2">
         <v>45541.0</v>
       </c>
       <c r="H84" s="2">
         <v>46301.0</v>
       </c>
       <c r="I84" s="2">
         <v>46293.0</v>
       </c>
       <c r="J84">
-        <v>35000</v>
+        <v>19108</v>
       </c>
       <c r="K84">
         <v>1000.0</v>
       </c>
       <c r="L84" t="s">
         <v>28</v>
       </c>
+      <c r="M84">
+        <v>3.831967</v>
+      </c>
+      <c r="N84">
+        <v>18.818428</v>
+      </c>
       <c r="O84">
-        <v>0.631728</v>
+        <v>-28.394257</v>
+      </c>
+      <c r="P84">
+        <v>103.331967</v>
+      </c>
+      <c r="Q84">
+        <v>105.831967</v>
+      </c>
+      <c r="R84">
+        <v>99.5</v>
+      </c>
+      <c r="S84">
+        <v>102.0</v>
       </c>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" t="s">
         <v>23</v>
       </c>
       <c r="B85" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="C85" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="D85" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="E85" t="s">
         <v>27</v>
       </c>
       <c r="F85">
         <v>8.0</v>
       </c>
       <c r="G85" s="2">
         <v>46013.0</v>
       </c>
       <c r="H85" s="2">
         <v>46926.0</v>
       </c>
       <c r="I85" s="2">
         <v>46918.0</v>
       </c>
       <c r="J85">
         <v>4400</v>
       </c>
       <c r="K85">
         <v>1000.0</v>
       </c>
       <c r="L85" t="s">
         <v>28</v>
+      </c>
+      <c r="M85">
+        <v>-0.087671</v>
       </c>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" t="s">
         <v>23</v>
       </c>
       <c r="B86" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="C86" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="D86" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="E86" t="s">
         <v>27</v>
       </c>
       <c r="F86">
         <v>8.5</v>
       </c>
       <c r="G86" s="2">
         <v>45924.0</v>
       </c>
       <c r="H86" s="2">
         <v>47020.0</v>
       </c>
       <c r="I86" s="2">
         <v>47011.0</v>
       </c>
       <c r="J86">
         <v>8000</v>
       </c>
       <c r="K86">
         <v>1000.0</v>
       </c>
       <c r="L86" t="s">
         <v>28</v>
+      </c>
+      <c r="M86">
+        <v>4.111413</v>
       </c>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" t="s">
         <v>32</v>
       </c>
       <c r="B87" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="C87" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="D87" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="E87" t="s">
         <v>27</v>
       </c>
       <c r="F87">
         <v>7.0</v>
       </c>
       <c r="G87" s="2">
         <v>45951.0</v>
       </c>
       <c r="H87" s="2">
         <v>49603.0</v>
       </c>
       <c r="I87" s="2">
         <v>49594.0</v>
       </c>
       <c r="J87">
         <v>10000</v>
       </c>
       <c r="K87">
         <v>1000.0</v>
       </c>
       <c r="L87" t="s">
         <v>28</v>
       </c>
+      <c r="M87">
+        <v>1.108333</v>
+      </c>
+      <c r="N87">
+        <v>7.16641</v>
+      </c>
       <c r="O87">
-        <v>6.867387</v>
+        <v>6.880388</v>
+      </c>
+      <c r="P87">
+        <v>100.0</v>
+      </c>
+      <c r="Q87">
+        <v>101.908333</v>
+      </c>
+      <c r="R87">
+        <v>98.891667</v>
+      </c>
+      <c r="S87">
+        <v>100.8</v>
       </c>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" t="s">
         <v>32</v>
       </c>
       <c r="B88" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="C88" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="D88" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="E88" t="s">
         <v>27</v>
       </c>
       <c r="F88">
         <v>2.826</v>
       </c>
       <c r="G88" s="2">
         <v>44742.0</v>
       </c>
       <c r="H88" s="2">
         <v>46568.0</v>
       </c>
       <c r="I88" s="2">
         <v>46561.0</v>
       </c>
       <c r="J88">
         <v>25000</v>
       </c>
       <c r="K88">
         <v>1000.0</v>
       </c>
       <c r="L88" t="s">
         <v>28</v>
+      </c>
+      <c r="M88">
+        <v>0.619397</v>
+      </c>
+      <c r="O88">
+        <v>3.409126</v>
+      </c>
+      <c r="Q88">
+        <v>100.169397</v>
+      </c>
+      <c r="S88">
+        <v>99.55</v>
       </c>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" t="s">
         <v>32</v>
       </c>
       <c r="B89" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="C89" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="D89" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="E89" t="s">
         <v>27</v>
       </c>
       <c r="F89">
         <v>3.119</v>
       </c>
       <c r="G89" s="2">
         <v>45924.0</v>
       </c>
       <c r="H89" s="2">
         <v>47385.0</v>
       </c>
       <c r="I89" s="2">
         <v>47375.0</v>
       </c>
       <c r="J89">
         <v>25000</v>
       </c>
       <c r="K89">
         <v>1000.0</v>
       </c>
       <c r="L89" t="s">
         <v>28</v>
+      </c>
+      <c r="M89">
+        <v>3.067729</v>
       </c>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" t="s">
         <v>23</v>
       </c>
       <c r="B90" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="C90" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="D90" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="E90" t="s">
         <v>27</v>
       </c>
       <c r="F90">
         <v>9.0</v>
       </c>
       <c r="G90" s="2">
         <v>45807.0</v>
       </c>
       <c r="H90" s="2">
         <v>46842.0</v>
       </c>
       <c r="I90" s="2">
         <v>46834.0</v>
       </c>
       <c r="J90">
         <v>8000</v>
       </c>
       <c r="K90">
         <v>1000.0</v>
       </c>
       <c r="L90" t="s">
         <v>28</v>
       </c>
+      <c r="M90">
+        <v>0.45</v>
+      </c>
       <c r="O90">
-        <v>7.705211</v>
+        <v>7.604509</v>
+      </c>
+      <c r="Q90">
+        <v>102.44</v>
+      </c>
+      <c r="S90">
+        <v>101.99</v>
       </c>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" t="s">
         <v>23</v>
       </c>
       <c r="B91" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="C91" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="D91" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="E91" t="s">
         <v>27</v>
       </c>
       <c r="F91">
         <v>10.0</v>
       </c>
       <c r="G91" s="2">
         <v>45776.0</v>
       </c>
       <c r="H91" s="2">
         <v>46689.0</v>
       </c>
       <c r="I91" s="2">
         <v>46681.0</v>
       </c>
       <c r="J91">
         <v>3400</v>
       </c>
       <c r="K91">
         <v>1000.0</v>
       </c>
       <c r="L91" t="s">
         <v>28</v>
       </c>
+      <c r="M91">
+        <v>3.879781</v>
+      </c>
+      <c r="N91">
+        <v>20.459946</v>
+      </c>
       <c r="O91">
-        <v>9.285084</v>
+        <v>9.207722</v>
+      </c>
+      <c r="P91">
+        <v>93.88</v>
+      </c>
+      <c r="Q91">
+        <v>104.679781</v>
+      </c>
+      <c r="R91">
+        <v>90.000219</v>
+      </c>
+      <c r="S91">
+        <v>100.8</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">