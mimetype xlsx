--- v3 (2026-07-28)
+++ v4 (2026-09-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Atvērtais vai slēgtais fonds</t>
   </si>
   <si>
     <t>Kods</t>
   </si>
   <si>
     <t>Nosaukums</t>
   </si>
   <si>
     <t>Valu.</t>
   </si>
   <si>
     <t>NAV</t>
   </si>
   <si>
     <t>NAV izm. %</t>
   </si>
   <si>
     <t>Datums</t>
   </si>
   <si>
     <t>Tirgus</t>
   </si>
   <si>
@@ -186,50 +186,56 @@
     <t>CBL Optimal Opportunities Fund – EUR</t>
   </si>
   <si>
     <t>PAMUSFER</t>
   </si>
   <si>
     <t>CBL Prudent Opportunities Fund – EUR</t>
   </si>
   <si>
     <t>CBLUSLEH</t>
   </si>
   <si>
     <t>CBL US Leaders Equity Fund Class R Acc EUR (hedged)</t>
   </si>
   <si>
     <t>CBLUSLEF</t>
   </si>
   <si>
     <t>CBL US Leaders Equity Fund Class R Acc USD</t>
   </si>
   <si>
     <t>SIGBLTFR</t>
   </si>
   <si>
     <t>Signet Baltic Bond Fund</t>
+  </si>
+  <si>
+    <t>T</t>
+  </si>
+  <si>
+    <t>L</t>
   </si>
   <si>
     <t>Signet Asset Management Latvia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -663,917 +669,923 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>19.84</v>
+        <v>19.72</v>
       </c>
       <c r="F2">
-        <v>0.2020202</v>
+        <v>-0.25290845</v>
       </c>
       <c r="G2" s="2">
-        <v>46230.0</v>
+        <v>46289.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>-0.50150451</v>
+        <v>-1.15288221</v>
       </c>
       <c r="L2">
-        <v>1.3278856</v>
+        <v>-0.85470085</v>
       </c>
       <c r="M2">
-        <v>1.01832994</v>
+        <v>1.96483971</v>
       </c>
       <c r="N2">
-        <v>2.00514139</v>
+        <v>1.38817481</v>
       </c>
       <c r="O2">
-        <v>5.81333333</v>
+        <v>3.2460733</v>
       </c>
       <c r="P2">
-        <v>6.02260703</v>
+        <v>4.75612296</v>
       </c>
       <c r="Q2">
-        <v>7.72625948</v>
+        <v>7.41845715</v>
       </c>
       <c r="R2">
-        <v>7.63829464</v>
+        <v>7.62109189</v>
       </c>
       <c r="S2">
-        <v>-0.21035947</v>
+        <v>-0.37108636</v>
       </c>
       <c r="T2">
-        <v>30508889.9</v>
+        <v>30125583.98</v>
       </c>
       <c r="U2">
-        <v>0.32047184</v>
+        <v>-0.6295727</v>
       </c>
       <c r="V2">
-        <v>19.84</v>
+        <v>19.72</v>
       </c>
       <c r="W2">
-        <v>19.84</v>
+        <v>19.72</v>
       </c>
       <c r="X2">
-        <v>3.62681484</v>
+        <v>3.64052796</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>19.84</v>
+        <v>19.72</v>
       </c>
       <c r="AA2">
-        <v>30508889.9</v>
+        <v>30125583.98</v>
       </c>
       <c r="AB2">
-        <v>19.84</v>
+        <v>19.72</v>
       </c>
       <c r="AC2">
-        <v>19.84</v>
+        <v>19.72</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>31.28</v>
+        <v>31.16</v>
       </c>
       <c r="F3">
-        <v>0.22428709</v>
+        <v>-0.288</v>
       </c>
       <c r="G3" s="2">
-        <v>46230.0</v>
+        <v>46289.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>-0.35043007</v>
+        <v>-1.04795173</v>
       </c>
       <c r="L3">
-        <v>1.78978197</v>
+        <v>-0.47908017</v>
       </c>
       <c r="M3">
-        <v>1.98891425</v>
+        <v>2.804355</v>
       </c>
       <c r="N3">
-        <v>3.13221233</v>
+        <v>2.73656446</v>
       </c>
       <c r="O3">
-        <v>8.12305565</v>
+        <v>5.27027027</v>
       </c>
       <c r="P3">
-        <v>8.23749722</v>
+        <v>6.85551866</v>
       </c>
       <c r="Q3">
-        <v>9.81515621</v>
+        <v>9.50482032</v>
       </c>
       <c r="R3">
-        <v>9.98026477</v>
+        <v>9.90034358</v>
       </c>
       <c r="S3">
-        <v>1.95057531</v>
+        <v>1.80778763</v>
       </c>
       <c r="T3">
-        <v>30508889.9</v>
+        <v>30125583.98</v>
       </c>
       <c r="U3">
-        <v>0.32047184</v>
+        <v>-0.6295727</v>
       </c>
       <c r="V3">
-        <v>31.28</v>
+        <v>31.16</v>
       </c>
       <c r="W3">
-        <v>31.28</v>
+        <v>31.16</v>
       </c>
       <c r="X3">
-        <v>3.64431477</v>
+        <v>3.66282582</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>27.49406712</v>
+        <v>27.30698436</v>
       </c>
       <c r="AA3">
-        <v>26816287.292866</v>
+        <v>26400476.591843</v>
       </c>
       <c r="AB3">
-        <v>27.49406712</v>
+        <v>27.30698436</v>
       </c>
       <c r="AC3">
-        <v>27.49406712</v>
+        <v>27.30698436</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" t="s">
         <v>40</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4">
-        <v>64.39</v>
+        <v>63.9</v>
       </c>
       <c r="F4">
-        <v>-0.77053475</v>
+        <v>-1.05295757</v>
       </c>
       <c r="G4" s="2">
-        <v>46230.0</v>
+        <v>46289.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>-1.30288167</v>
+        <v>-2.12896309</v>
       </c>
       <c r="L4">
-        <v>5.64397047</v>
+        <v>-3.70705244</v>
       </c>
       <c r="M4">
-        <v>4.78437754</v>
+        <v>12.06594177</v>
       </c>
       <c r="N4">
-        <v>11.9047619</v>
+        <v>11.0531804</v>
       </c>
       <c r="O4">
-        <v>13.78335395</v>
+        <v>13.98501605</v>
       </c>
       <c r="P4">
-        <v>9.93275313</v>
+        <v>8.52018723</v>
       </c>
       <c r="Q4">
-        <v>9.49471003</v>
+        <v>12.39908646</v>
       </c>
       <c r="R4">
-        <v>9.52937546</v>
+        <v>12.67158834</v>
       </c>
       <c r="S4">
-        <v>0.88986539</v>
+        <v>0.3542823</v>
       </c>
       <c r="T4">
-        <v>17199498.27</v>
+        <v>17858236.59</v>
       </c>
       <c r="U4">
-        <v>-0.67890432</v>
+        <v>-1.05835146</v>
       </c>
       <c r="V4">
-        <v>64.39</v>
+        <v>63.9</v>
       </c>
       <c r="W4">
-        <v>64.39</v>
+        <v>63.9</v>
       </c>
       <c r="X4">
-        <v>14.58606911</v>
+        <v>14.33651257</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>64.39</v>
+        <v>63.9</v>
       </c>
       <c r="AA4">
-        <v>17199498.27</v>
+        <v>17858236.59</v>
       </c>
       <c r="AB4">
-        <v>64.39</v>
+        <v>63.9</v>
       </c>
       <c r="AC4">
-        <v>64.39</v>
+        <v>63.9</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5">
-        <v>11.18</v>
+        <v>11.12</v>
       </c>
       <c r="F5">
-        <v>0.17921147</v>
+        <v>-0.35842294</v>
       </c>
       <c r="G5" s="2">
-        <v>46230.0</v>
+        <v>46289.0</v>
       </c>
       <c r="H5" t="s">
         <v>33</v>
       </c>
       <c r="K5">
-        <v>-1.0619469</v>
+        <v>-1.15555556</v>
       </c>
       <c r="L5">
-        <v>-0.2676182</v>
-[...2 lines deleted...]
-        <v>-2.27272727</v>
+        <v>-1.50575731</v>
       </c>
       <c r="N5">
-        <v>-1.14942529</v>
+        <v>-1.67992927</v>
       </c>
       <c r="O5">
-        <v>-0.97431355</v>
+        <v>-2.62697023</v>
       </c>
       <c r="P5">
-        <v>1.8383892</v>
+        <v>0.13516564</v>
       </c>
       <c r="Q5">
-        <v>3.61562412</v>
+        <v>3.6711896</v>
       </c>
       <c r="R5">
-        <v>3.6405017</v>
+        <v>3.90563556</v>
       </c>
       <c r="S5">
-        <v>-1.27364351</v>
+        <v>-1.46236663</v>
       </c>
       <c r="T5">
-        <v>22275945.27</v>
+        <v>21980385.78</v>
       </c>
       <c r="U5">
-        <v>0.25158782</v>
+        <v>-0.72245786</v>
       </c>
       <c r="V5">
-        <v>11.18</v>
+        <v>11.12</v>
       </c>
       <c r="W5">
-        <v>11.18</v>
+        <v>11.12</v>
       </c>
       <c r="X5">
-        <v>4.67587376</v>
+        <v>4.61617899</v>
       </c>
       <c r="Y5" t="s">
         <v>34</v>
       </c>
       <c r="Z5">
-        <v>11.18</v>
+        <v>11.12</v>
       </c>
       <c r="AA5">
-        <v>22275945.27</v>
+        <v>21980385.78</v>
       </c>
       <c r="AB5">
-        <v>11.18</v>
+        <v>11.12</v>
       </c>
       <c r="AC5">
-        <v>11.18</v>
+        <v>11.12</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" t="s">
         <v>44</v>
       </c>
       <c r="D6" t="s">
         <v>37</v>
       </c>
       <c r="E6">
-        <v>11.88</v>
+        <v>11.84</v>
       </c>
       <c r="F6">
-        <v>0.16863406</v>
+        <v>-0.42052145</v>
       </c>
       <c r="G6" s="2">
-        <v>46230.0</v>
+        <v>46289.0</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
       <c r="K6">
-        <v>-0.91743119</v>
+        <v>-1.08604845</v>
       </c>
       <c r="L6">
-        <v>0.16863406</v>
+        <v>-1.08604845</v>
       </c>
       <c r="M6">
-        <v>-1.24688279</v>
+        <v>0.85178876</v>
+      </c>
+      <c r="N6">
+        <v>-0.33670034</v>
       </c>
       <c r="O6">
-        <v>1.27877238</v>
+        <v>-0.75440067</v>
       </c>
       <c r="P6">
-        <v>4.01765298</v>
+        <v>2.18080596</v>
       </c>
       <c r="Q6">
-        <v>5.66447268</v>
+        <v>5.68586909</v>
       </c>
       <c r="R6">
-        <v>5.91588797</v>
+        <v>6.13717271</v>
       </c>
       <c r="S6">
-        <v>0.88142197</v>
+        <v>0.7073329</v>
       </c>
       <c r="T6">
-        <v>22275945.27</v>
+        <v>21980385.78</v>
       </c>
       <c r="U6">
-        <v>0.25158782</v>
+        <v>-0.72245786</v>
       </c>
       <c r="V6">
-        <v>11.88</v>
+        <v>11.84</v>
       </c>
       <c r="W6">
-        <v>11.88</v>
+        <v>11.84</v>
       </c>
       <c r="X6">
-        <v>4.71417236</v>
+        <v>4.63097477</v>
       </c>
       <c r="Y6" t="s">
         <v>34</v>
       </c>
       <c r="Z6">
-        <v>10.44212012</v>
+        <v>10.37595298</v>
       </c>
       <c r="AA6">
-        <v>19579806.084012</v>
+        <v>19262453.489692</v>
       </c>
       <c r="AB6">
-        <v>10.44212012</v>
+        <v>10.37595298</v>
       </c>
       <c r="AC6">
-        <v>10.44212012</v>
+        <v>10.37595298</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" t="s">
         <v>47</v>
       </c>
       <c r="D7" t="s">
         <v>37</v>
       </c>
       <c r="E7">
-        <v>13.97</v>
+        <v>14.16</v>
       </c>
       <c r="F7">
-        <v>-0.21428571</v>
+        <v>-0.56179775</v>
       </c>
       <c r="G7" s="2">
-        <v>46230.0</v>
+        <v>46289.0</v>
       </c>
       <c r="H7" t="s">
         <v>33</v>
       </c>
       <c r="K7">
-        <v>-1.4114326</v>
+        <v>-0.42194093</v>
       </c>
       <c r="L7">
-        <v>1.89642597</v>
+        <v>-0.77084793</v>
       </c>
       <c r="M7">
-        <v>3.63501484</v>
+        <v>8.50574713</v>
       </c>
       <c r="N7">
-        <v>5.11662904</v>
+        <v>6.5462754</v>
       </c>
       <c r="O7">
-        <v>10.0</v>
+        <v>8.58895706</v>
       </c>
       <c r="P7">
-        <v>8.39450732</v>
+        <v>7.12085905</v>
       </c>
       <c r="Q7">
-        <v>8.39184104</v>
+        <v>9.92640274</v>
       </c>
       <c r="R7">
-        <v>7.70844678</v>
+        <v>9.22197947</v>
       </c>
       <c r="S7">
-        <v>2.81407349</v>
+        <v>3.0245401</v>
       </c>
       <c r="T7">
-        <v>771783.62</v>
+        <v>741195.69</v>
       </c>
       <c r="U7">
-        <v>-0.23359511</v>
+        <v>-0.56414613</v>
       </c>
       <c r="V7">
-        <v>13.97</v>
+        <v>14.16</v>
       </c>
       <c r="W7">
-        <v>13.97</v>
+        <v>14.16</v>
       </c>
       <c r="X7">
-        <v>7.47655058</v>
+        <v>7.61138153</v>
       </c>
       <c r="Y7" t="s">
         <v>34</v>
       </c>
       <c r="Z7">
-        <v>12.27915977</v>
+        <v>12.4090789</v>
       </c>
       <c r="AA7">
-        <v>678371.82374335</v>
+        <v>649544.90099879</v>
       </c>
       <c r="AB7">
-        <v>12.27915977</v>
+        <v>12.4090789</v>
       </c>
       <c r="AC7">
-        <v>12.27915977</v>
+        <v>12.4090789</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" t="s">
         <v>49</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8">
-        <v>13.83</v>
+        <v>14.0</v>
       </c>
       <c r="F8">
-        <v>-0.21645022</v>
+        <v>-0.49751244</v>
       </c>
       <c r="G8" s="2">
-        <v>46230.0</v>
+        <v>46289.0</v>
       </c>
       <c r="H8" t="s">
         <v>33</v>
       </c>
       <c r="K8">
-        <v>-1.4957265</v>
+        <v>0.43041607</v>
       </c>
       <c r="L8">
-        <v>2.59643917</v>
+        <v>-0.92002831</v>
       </c>
       <c r="M8">
-        <v>4.53514739</v>
+        <v>8.86469673</v>
       </c>
       <c r="N8">
-        <v>5.81484315</v>
+        <v>7.11553175</v>
       </c>
       <c r="O8">
-        <v>10.11146497</v>
+        <v>8.61132661</v>
       </c>
       <c r="P8">
-        <v>7.62394981</v>
+        <v>6.73038509</v>
       </c>
       <c r="Q8">
-        <v>7.60515245</v>
+        <v>9.06921741</v>
       </c>
       <c r="R8">
-        <v>5.93877823</v>
+        <v>7.35489616</v>
       </c>
       <c r="S8">
-        <v>1.32356981</v>
+        <v>1.47759076</v>
       </c>
       <c r="T8">
-        <v>7709634.01</v>
+        <v>7956478.43</v>
       </c>
       <c r="U8">
-        <v>-0.22936546</v>
+        <v>-0.49848562</v>
       </c>
       <c r="V8">
-        <v>13.83</v>
+        <v>14.0</v>
       </c>
       <c r="W8">
-        <v>13.83</v>
+        <v>14.0</v>
       </c>
       <c r="X8">
-        <v>7.3308959</v>
+        <v>7.58519602</v>
       </c>
       <c r="Y8" t="s">
         <v>34</v>
       </c>
       <c r="Z8">
-        <v>13.83</v>
+        <v>14.0</v>
       </c>
       <c r="AA8">
-        <v>7709634.01</v>
+        <v>7956478.43</v>
       </c>
       <c r="AB8">
-        <v>13.83</v>
+        <v>14.0</v>
       </c>
       <c r="AC8">
-        <v>13.83</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="E9">
-        <v>12.47</v>
+        <v>12.45</v>
       </c>
       <c r="F9">
-        <v>-0.08012821</v>
+        <v>-0.55910543</v>
       </c>
       <c r="G9" s="2">
-        <v>46230.0</v>
+        <v>46289.0</v>
       </c>
       <c r="H9" t="s">
         <v>33</v>
       </c>
       <c r="K9">
-        <v>-1.11022998</v>
+        <v>-0.87579618</v>
       </c>
       <c r="L9">
-        <v>0.97165992</v>
+        <v>-1.34706815</v>
       </c>
       <c r="M9">
-        <v>1.46460537</v>
+        <v>3.49127182</v>
       </c>
       <c r="N9">
-        <v>2.29696473</v>
+        <v>2.13289582</v>
       </c>
       <c r="O9">
-        <v>5.76759966</v>
+        <v>3.23383085</v>
       </c>
       <c r="P9">
-        <v>4.95666277</v>
+        <v>3.24362729</v>
       </c>
       <c r="Q9">
-        <v>5.03919725</v>
+        <v>5.97722799</v>
       </c>
       <c r="R9">
-        <v>3.32663423</v>
+        <v>4.475213</v>
       </c>
       <c r="S9">
-        <v>-0.81375238</v>
+        <v>-0.815028</v>
       </c>
       <c r="T9">
-        <v>767091.76</v>
+        <v>762401.41</v>
       </c>
       <c r="U9">
-        <v>-0.06205053</v>
+        <v>-0.50996639</v>
       </c>
       <c r="V9">
-        <v>12.47</v>
+        <v>12.45</v>
       </c>
       <c r="W9">
-        <v>12.47</v>
+        <v>12.45</v>
       </c>
       <c r="X9">
-        <v>4.88630533</v>
+        <v>4.97384262</v>
       </c>
       <c r="Y9" t="s">
         <v>34</v>
       </c>
       <c r="Z9">
-        <v>12.47</v>
+        <v>12.45</v>
       </c>
       <c r="AA9">
-        <v>767091.76</v>
+        <v>762401.41</v>
       </c>
       <c r="AB9">
-        <v>12.47</v>
+        <v>12.45</v>
       </c>
       <c r="AC9">
-        <v>12.47</v>
+        <v>12.45</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10">
-        <v>18.2</v>
+        <v>18.55</v>
       </c>
       <c r="F10">
-        <v>-0.32858708</v>
+        <v>-0.37593985</v>
       </c>
       <c r="G10" s="2">
-        <v>46230.0</v>
+        <v>46289.0</v>
       </c>
       <c r="H10" t="s">
         <v>33</v>
       </c>
       <c r="K10">
-        <v>0.33076075</v>
+        <v>-0.80213904</v>
       </c>
       <c r="L10">
-        <v>7.31132075</v>
+        <v>0.37878788</v>
       </c>
       <c r="M10">
-        <v>12.0</v>
+        <v>20.61118336</v>
       </c>
       <c r="N10">
-        <v>15.04424779</v>
+        <v>17.25663717</v>
       </c>
       <c r="O10">
-        <v>22.0657277</v>
+        <v>19.75468044</v>
       </c>
       <c r="P10">
-        <v>16.8040171</v>
+        <v>15.52196216</v>
       </c>
       <c r="Q10">
-        <v>18.92724975</v>
+        <v>21.74475679</v>
       </c>
       <c r="R10">
-        <v>17.15843598</v>
+        <v>21.25904863</v>
       </c>
       <c r="S10">
-        <v>10.04047532</v>
+        <v>9.3398916</v>
       </c>
       <c r="T10">
-        <v>31019351.19</v>
+        <v>31715484.3</v>
       </c>
       <c r="U10">
-        <v>0.08396636</v>
+        <v>-0.56835599</v>
       </c>
       <c r="V10">
-        <v>18.2</v>
+        <v>18.55</v>
       </c>
       <c r="W10">
-        <v>18.2</v>
+        <v>18.55</v>
       </c>
       <c r="X10">
-        <v>17.71650124</v>
+        <v>17.52160645</v>
       </c>
       <c r="Y10" t="s">
         <v>34</v>
       </c>
       <c r="Z10">
-        <v>18.2</v>
+        <v>18.55</v>
       </c>
       <c r="AA10">
-        <v>31019351.19</v>
+        <v>31715484.3</v>
       </c>
       <c r="AB10">
-        <v>18.2</v>
+        <v>18.55</v>
       </c>
       <c r="AC10">
-        <v>18.2</v>
+        <v>18.55</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="B11" t="s">
         <v>54</v>
       </c>
       <c r="C11" t="s">
         <v>55</v>
       </c>
       <c r="D11" t="s">
         <v>37</v>
       </c>
       <c r="E11">
-        <v>20.53</v>
+        <v>20.97</v>
       </c>
       <c r="F11">
-        <v>-0.29140359</v>
+        <v>-0.33269962</v>
       </c>
       <c r="G11" s="2">
-        <v>46230.0</v>
+        <v>46289.0</v>
       </c>
       <c r="H11" t="s">
         <v>33</v>
       </c>
       <c r="K11">
-        <v>0.44031311</v>
+        <v>-0.71022727</v>
       </c>
       <c r="L11">
-        <v>7.6560042</v>
+        <v>0.76886112</v>
       </c>
       <c r="M11">
-        <v>13.05066079</v>
+        <v>21.63573086</v>
       </c>
       <c r="N11">
-        <v>16.31728045</v>
+        <v>18.8101983</v>
       </c>
       <c r="O11">
-        <v>24.57524272</v>
+        <v>22.06053551</v>
       </c>
       <c r="P11">
-        <v>19.3196153</v>
+        <v>17.88392714</v>
       </c>
       <c r="Q11">
-        <v>21.34530387</v>
+        <v>24.18279693</v>
       </c>
       <c r="R11">
-        <v>20.0323101</v>
+        <v>23.96422401</v>
       </c>
       <c r="S11">
-        <v>12.76390623</v>
+        <v>12.05456198</v>
       </c>
       <c r="T11">
-        <v>31019351.19</v>
+        <v>31715484.3</v>
       </c>
       <c r="U11">
-        <v>0.08396636</v>
+        <v>-0.56835599</v>
       </c>
       <c r="V11">
-        <v>20.53</v>
+        <v>20.97</v>
       </c>
       <c r="W11">
-        <v>20.53</v>
+        <v>20.97</v>
       </c>
       <c r="X11">
-        <v>17.78064537</v>
+        <v>17.58011055</v>
       </c>
       <c r="Y11" t="s">
         <v>34</v>
       </c>
       <c r="Z11">
-        <v>18.04517896</v>
+        <v>18.37700456</v>
       </c>
       <c r="AA11">
-        <v>27264965.584649</v>
+        <v>27793781.571736</v>
       </c>
       <c r="AB11">
-        <v>18.04517896</v>
+        <v>18.37700456</v>
       </c>
       <c r="AC11">
-        <v>18.04517896</v>
+        <v>18.37700456</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
         <v>29</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
       <c r="C12" t="s">
         <v>57</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12">
-        <v>109.406</v>
+        <v>110.617</v>
       </c>
       <c r="F12">
-        <v>0.12079726</v>
+        <v>-0.08941797</v>
       </c>
       <c r="G12" s="2">
-        <v>46230.0</v>
+        <v>46289.0</v>
       </c>
       <c r="H12" t="s">
         <v>33</v>
       </c>
+      <c r="I12" t="s">
+        <v>58</v>
+      </c>
+      <c r="J12" t="s">
+        <v>59</v>
+      </c>
       <c r="K12">
-        <v>0.85919206</v>
+        <v>0.53349087</v>
       </c>
       <c r="L12">
-        <v>2.04450911</v>
+        <v>2.10925673</v>
       </c>
       <c r="M12">
-        <v>3.46993011</v>
+        <v>3.7595325</v>
       </c>
       <c r="N12">
-        <v>4.19519814</v>
+        <v>5.34852049</v>
       </c>
       <c r="O12">
-        <v>8.34315366</v>
+        <v>8.12049771</v>
       </c>
       <c r="T12">
-        <v>13047814.28</v>
+        <v>13908544.78</v>
       </c>
       <c r="U12">
-        <v>1.00585888</v>
+        <v>0.05921852</v>
       </c>
       <c r="Y12" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="Z12">
-        <v>109.406</v>
+        <v>110.617</v>
       </c>
       <c r="AA12">
-        <v>13047814.28</v>
+        <v>13908544.78</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">