--- v0 (2026-02-02)
+++ v1 (2026-04-07)
@@ -654,855 +654,861 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>19.69</v>
+        <v>19.3</v>
       </c>
       <c r="F2">
-        <v>0.1525941</v>
+        <v>-0.05178664</v>
       </c>
       <c r="G2" s="2">
-        <v>46052.0</v>
+        <v>46114.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>1.23393316</v>
+        <v>-2.6727181</v>
       </c>
       <c r="L2">
-        <v>2.81984334</v>
+        <v>-0.77120823</v>
       </c>
       <c r="M2">
-        <v>4.56718003</v>
+        <v>0.88865656</v>
       </c>
       <c r="N2">
-        <v>1.23393316</v>
+        <v>-0.77120823</v>
       </c>
       <c r="O2">
-        <v>7.5368651</v>
+        <v>4.77741585</v>
       </c>
       <c r="P2">
-        <v>7.7799572</v>
+        <v>5.40925534</v>
       </c>
       <c r="Q2">
-        <v>8.72489167</v>
+        <v>8.2382808</v>
       </c>
       <c r="R2">
-        <v>0.80306927</v>
+        <v>5.39745884</v>
       </c>
       <c r="S2">
-        <v>0.10188508</v>
+        <v>-0.27746805</v>
       </c>
       <c r="T2">
-        <v>32335749.11</v>
+        <v>30589562.51</v>
       </c>
       <c r="U2">
-        <v>-0.24928482</v>
+        <v>-0.68990151</v>
       </c>
       <c r="V2">
-        <v>19.69</v>
+        <v>19.3</v>
       </c>
       <c r="W2">
-        <v>19.69</v>
+        <v>19.3</v>
       </c>
       <c r="X2">
-        <v>2.81511855</v>
+        <v>3.7256031</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>19.69</v>
+        <v>19.3</v>
       </c>
       <c r="AA2">
-        <v>32335749.11</v>
+        <v>30589562.51</v>
       </c>
       <c r="AB2">
-        <v>19.69</v>
+        <v>19.3</v>
       </c>
       <c r="AC2">
-        <v>19.69</v>
+        <v>19.3</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>30.75</v>
+        <v>30.26</v>
       </c>
       <c r="F3">
-        <v>0.13025073</v>
+        <v>-0.0660502</v>
       </c>
       <c r="G3" s="2">
-        <v>46052.0</v>
+        <v>46114.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>1.38476756</v>
+        <v>-2.41857465</v>
       </c>
       <c r="L3">
-        <v>3.39609953</v>
+        <v>-0.23079459</v>
       </c>
       <c r="M3">
-        <v>5.81555403</v>
+        <v>2.0229265</v>
       </c>
       <c r="N3">
-        <v>1.38476756</v>
+        <v>-0.23079459</v>
       </c>
       <c r="O3">
-        <v>10.05726557</v>
+        <v>7.34302944</v>
       </c>
       <c r="P3">
-        <v>9.92049279</v>
+        <v>7.59241859</v>
       </c>
       <c r="Q3">
-        <v>10.94104303</v>
+        <v>10.41401579</v>
       </c>
       <c r="R3">
-        <v>3.16177869</v>
+        <v>7.7609764</v>
       </c>
       <c r="S3">
-        <v>2.14064332</v>
+        <v>1.79095609</v>
       </c>
       <c r="T3">
-        <v>32335749.11</v>
+        <v>30589562.51</v>
       </c>
       <c r="U3">
-        <v>-0.24928482</v>
+        <v>-0.68990151</v>
       </c>
       <c r="V3">
-        <v>30.75</v>
+        <v>30.26</v>
       </c>
       <c r="W3">
-        <v>30.75</v>
+        <v>30.26</v>
       </c>
       <c r="X3">
-        <v>2.86332464</v>
+        <v>3.75304747</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>25.69351612</v>
+        <v>26.07496756</v>
       </c>
       <c r="AA3">
-        <v>27018507.029975</v>
+        <v>26358950.764543</v>
       </c>
       <c r="AB3">
-        <v>25.69351612</v>
+        <v>26.07496756</v>
       </c>
       <c r="AC3">
-        <v>25.69351612</v>
+        <v>26.07496756</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" t="s">
         <v>40</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4">
-        <v>61.11</v>
+        <v>58.33</v>
       </c>
       <c r="F4">
-        <v>0.49333991</v>
+        <v>-0.90044173</v>
       </c>
       <c r="G4" s="2">
-        <v>46052.0</v>
+        <v>46114.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>6.20437956</v>
+        <v>-3.84108144</v>
       </c>
       <c r="L4">
-        <v>8.87226082</v>
+        <v>1.37295794</v>
       </c>
       <c r="M4">
-        <v>7.89194915</v>
+        <v>2.51318102</v>
       </c>
       <c r="N4">
-        <v>6.20437956</v>
+        <v>1.37295794</v>
       </c>
       <c r="O4">
-        <v>7.96819788</v>
+        <v>9.25266904</v>
       </c>
       <c r="P4">
-        <v>9.13275893</v>
+        <v>4.02832496</v>
       </c>
       <c r="Q4">
-        <v>11.22707168</v>
+        <v>7.31242095</v>
       </c>
       <c r="R4">
-        <v>3.64326286</v>
+        <v>3.10732728</v>
       </c>
       <c r="S4">
-        <v>3.42892998</v>
+        <v>1.00327371</v>
       </c>
       <c r="T4">
-        <v>16281652.43</v>
+        <v>15563929.84</v>
       </c>
       <c r="U4">
-        <v>0.48592722</v>
+        <v>-0.89192796</v>
       </c>
       <c r="V4">
-        <v>61.11</v>
+        <v>58.33</v>
       </c>
       <c r="W4">
-        <v>61.11</v>
+        <v>58.33</v>
       </c>
       <c r="X4">
-        <v>11.48942757</v>
+        <v>12.79992008</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>61.11</v>
+        <v>58.33</v>
       </c>
       <c r="AA4">
-        <v>16281652.43</v>
+        <v>15563929.84</v>
       </c>
       <c r="AB4">
-        <v>61.11</v>
+        <v>58.33</v>
       </c>
       <c r="AC4">
-        <v>61.11</v>
+        <v>58.33</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5">
-        <v>11.46</v>
-[...2 lines deleted...]
-        <v>0.17482517</v>
+        <v>11.05</v>
       </c>
       <c r="G5" s="2">
-        <v>46052.0</v>
+        <v>46114.0</v>
       </c>
       <c r="H5" t="s">
         <v>33</v>
       </c>
       <c r="K5">
-        <v>1.32625995</v>
+        <v>-3.40909091</v>
       </c>
       <c r="L5">
-        <v>1.59574468</v>
+        <v>-2.29885057</v>
       </c>
       <c r="M5">
-        <v>1.05820106</v>
+        <v>-2.55731922</v>
       </c>
       <c r="N5">
-        <v>1.32625995</v>
+        <v>-2.29885057</v>
       </c>
       <c r="O5">
-        <v>3.80434783</v>
+        <v>-0.89686099</v>
       </c>
       <c r="P5">
-        <v>4.92209268</v>
+        <v>2.05245274</v>
       </c>
       <c r="Q5">
-        <v>4.99851117</v>
+        <v>4.43919473</v>
       </c>
       <c r="R5">
-        <v>-0.02180312</v>
+        <v>1.11645203</v>
       </c>
       <c r="S5">
-        <v>-0.58303015</v>
+        <v>-1.27130478</v>
       </c>
       <c r="T5">
-        <v>26125169.87</v>
+        <v>22520237.67</v>
       </c>
       <c r="U5">
-        <v>-0.22641361</v>
+        <v>-0.64562338</v>
       </c>
       <c r="V5">
-        <v>11.46</v>
+        <v>11.05</v>
       </c>
       <c r="W5">
-        <v>11.46</v>
+        <v>11.05</v>
       </c>
       <c r="X5">
-        <v>3.62826347</v>
+        <v>4.73740911</v>
       </c>
       <c r="Y5" t="s">
         <v>34</v>
       </c>
       <c r="Z5">
-        <v>11.46</v>
+        <v>11.05</v>
       </c>
       <c r="AA5">
-        <v>26125169.87</v>
+        <v>22520237.67</v>
       </c>
       <c r="AB5">
-        <v>11.46</v>
+        <v>11.05</v>
       </c>
       <c r="AC5">
-        <v>11.46</v>
+        <v>11.05</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" t="s">
         <v>44</v>
       </c>
       <c r="D6" t="s">
         <v>37</v>
       </c>
       <c r="E6">
-        <v>12.06</v>
+        <v>11.67</v>
       </c>
       <c r="F6">
-        <v>0.16611296</v>
+        <v>-0.08561644</v>
       </c>
       <c r="G6" s="2">
-        <v>46052.0</v>
+        <v>46114.0</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
       <c r="K6">
-        <v>1.51515152</v>
+        <v>-3.23383085</v>
       </c>
       <c r="L6">
-        <v>2.20338983</v>
+        <v>-1.76767677</v>
       </c>
       <c r="M6">
-        <v>2.29007634</v>
+        <v>-1.43581081</v>
       </c>
       <c r="N6">
-        <v>1.51515152</v>
+        <v>-1.76767677</v>
       </c>
       <c r="O6">
-        <v>6.16197183</v>
+        <v>1.47826087</v>
       </c>
       <c r="P6">
-        <v>7.06950232</v>
+        <v>4.19123741</v>
       </c>
       <c r="Q6">
-        <v>7.16190138</v>
+        <v>6.54044692</v>
       </c>
       <c r="R6">
-        <v>2.30338344</v>
+        <v>3.44849291</v>
       </c>
       <c r="S6">
-        <v>1.47249503</v>
+        <v>0.8075474</v>
       </c>
       <c r="T6">
-        <v>26125169.87</v>
+        <v>22520237.67</v>
       </c>
       <c r="U6">
-        <v>-0.22641361</v>
+        <v>-0.64562338</v>
       </c>
       <c r="V6">
-        <v>12.06</v>
+        <v>11.67</v>
       </c>
       <c r="W6">
-        <v>12.06</v>
+        <v>11.67</v>
       </c>
       <c r="X6">
-        <v>3.71453547</v>
+        <v>4.75866795</v>
       </c>
       <c r="Y6" t="s">
         <v>34</v>
       </c>
       <c r="Z6">
-        <v>10.07687169</v>
+        <v>10.05601029</v>
       </c>
       <c r="AA6">
-        <v>21829186.124332</v>
+        <v>19405633.400454</v>
       </c>
       <c r="AB6">
-        <v>10.07687169</v>
+        <v>10.05601029</v>
       </c>
       <c r="AC6">
-        <v>10.07687169</v>
+        <v>10.05601029</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" t="s">
         <v>47</v>
       </c>
       <c r="D7" t="s">
         <v>37</v>
       </c>
       <c r="E7">
-        <v>13.51</v>
+        <v>13.1</v>
+      </c>
+      <c r="F7">
+        <v>0.84680523</v>
       </c>
       <c r="G7" s="2">
-        <v>46052.0</v>
+        <v>46114.0</v>
       </c>
       <c r="H7" t="s">
         <v>33</v>
       </c>
       <c r="K7">
-        <v>1.65537998</v>
+        <v>-3.60559235</v>
       </c>
       <c r="L7">
-        <v>1.65537998</v>
+        <v>-1.42964635</v>
       </c>
       <c r="M7">
-        <v>6.46178093</v>
+        <v>0.22953328</v>
       </c>
       <c r="N7">
-        <v>1.65537998</v>
+        <v>-1.42964635</v>
       </c>
       <c r="O7">
-        <v>9.5701541</v>
+        <v>7.46513536</v>
       </c>
       <c r="P7">
-        <v>8.48176198</v>
+        <v>5.45398662</v>
       </c>
       <c r="Q7">
-        <v>8.45588677</v>
+        <v>7.38127163</v>
       </c>
       <c r="R7">
-        <v>3.88416179</v>
+        <v>3.83334496</v>
       </c>
       <c r="S7">
-        <v>3.0244901</v>
+        <v>2.39144289</v>
       </c>
       <c r="T7">
-        <v>898126.3</v>
+        <v>862621.23</v>
       </c>
       <c r="U7">
-        <v>0.01158769</v>
+        <v>0.88440796</v>
       </c>
       <c r="V7">
-        <v>13.51</v>
+        <v>13.1</v>
       </c>
       <c r="W7">
-        <v>13.51</v>
+        <v>13.1</v>
       </c>
       <c r="X7">
-        <v>4.49102163</v>
+        <v>6.24312687</v>
       </c>
       <c r="Y7" t="s">
         <v>34</v>
       </c>
       <c r="Z7">
-        <v>11.28843586</v>
+        <v>11.28823777</v>
       </c>
       <c r="AA7">
-        <v>750439.75841745</v>
+        <v>743318.59184277</v>
       </c>
       <c r="AB7">
-        <v>11.28843586</v>
+        <v>11.28823777</v>
       </c>
       <c r="AC7">
-        <v>11.28843586</v>
+        <v>11.28823777</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" t="s">
         <v>49</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8">
-        <v>13.24</v>
+        <v>12.9</v>
+      </c>
+      <c r="F8">
+        <v>0.93896714</v>
       </c>
       <c r="G8" s="2">
-        <v>46052.0</v>
+        <v>46114.0</v>
       </c>
       <c r="H8" t="s">
         <v>33</v>
       </c>
       <c r="K8">
-        <v>1.3006886</v>
+        <v>-3.37078652</v>
       </c>
       <c r="L8">
-        <v>0.76103501</v>
+        <v>-1.3006886</v>
       </c>
       <c r="M8">
-        <v>4.66403162</v>
+        <v>-0.15479876</v>
       </c>
       <c r="N8">
-        <v>1.3006886</v>
+        <v>-1.3006886</v>
       </c>
       <c r="O8">
-        <v>6.43086817</v>
+        <v>5.91133005</v>
       </c>
       <c r="P8">
-        <v>6.88143464</v>
+        <v>4.07321585</v>
       </c>
       <c r="Q8">
-        <v>6.82823504</v>
+        <v>6.20003723</v>
       </c>
       <c r="R8">
-        <v>1.87884801</v>
+        <v>2.0806243</v>
       </c>
       <c r="S8">
-        <v>1.4672725</v>
+        <v>0.84259249</v>
       </c>
       <c r="T8">
-        <v>7972677.3</v>
+        <v>7560766.74</v>
       </c>
       <c r="U8">
-        <v>-0.00682923</v>
+        <v>0.97504679</v>
       </c>
       <c r="V8">
-        <v>13.24</v>
+        <v>12.9</v>
       </c>
       <c r="W8">
-        <v>13.24</v>
+        <v>12.9</v>
       </c>
       <c r="X8">
-        <v>4.64416981</v>
+        <v>6.10870934</v>
       </c>
       <c r="Y8" t="s">
         <v>34</v>
       </c>
       <c r="Z8">
-        <v>13.24</v>
+        <v>12.9</v>
       </c>
       <c r="AA8">
-        <v>7972677.3</v>
+        <v>7560766.74</v>
       </c>
       <c r="AB8">
-        <v>13.24</v>
+        <v>12.9</v>
       </c>
       <c r="AC8">
-        <v>13.24</v>
+        <v>12.9</v>
       </c>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="E9">
-        <v>12.31</v>
+        <v>12.04</v>
       </c>
       <c r="F9">
-        <v>0.08130081</v>
+        <v>0.50083472</v>
       </c>
       <c r="G9" s="2">
-        <v>46052.0</v>
+        <v>46114.0</v>
       </c>
       <c r="H9" t="s">
         <v>33</v>
       </c>
       <c r="K9">
-        <v>0.98441345</v>
+        <v>-2.98146656</v>
       </c>
       <c r="L9">
-        <v>0.90163934</v>
+        <v>-1.23051682</v>
       </c>
       <c r="M9">
-        <v>3.88185654</v>
+        <v>-0.33112583</v>
       </c>
       <c r="N9">
-        <v>0.98441345</v>
+        <v>-1.23051682</v>
       </c>
       <c r="O9">
-        <v>6.21225194</v>
+        <v>4.24242424</v>
       </c>
       <c r="P9">
-        <v>5.35696546</v>
+        <v>3.58975717</v>
       </c>
       <c r="Q9">
-        <v>4.62043696</v>
+        <v>4.30465742</v>
+      </c>
+      <c r="R9">
+        <v>0.6113914</v>
       </c>
       <c r="S9">
-        <v>-0.71549481</v>
+        <v>-0.92084819</v>
       </c>
       <c r="T9">
-        <v>879183.26</v>
+        <v>797428.63</v>
       </c>
       <c r="U9">
-        <v>-0.08939397</v>
+        <v>0.39963892</v>
       </c>
       <c r="V9">
-        <v>12.31</v>
+        <v>12.04</v>
       </c>
       <c r="W9">
-        <v>12.31</v>
+        <v>12.04</v>
       </c>
       <c r="X9">
-        <v>3.33568072</v>
+        <v>4.70327711</v>
       </c>
       <c r="Y9" t="s">
         <v>34</v>
       </c>
       <c r="Z9">
-        <v>12.31</v>
+        <v>12.04</v>
       </c>
       <c r="AA9">
-        <v>879183.26</v>
+        <v>797428.63</v>
       </c>
       <c r="AB9">
-        <v>12.31</v>
+        <v>12.04</v>
       </c>
       <c r="AC9">
-        <v>12.31</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10">
-        <v>16.08</v>
+        <v>15.08</v>
       </c>
       <c r="F10">
-        <v>-1.04615385</v>
+        <v>-0.4620462</v>
       </c>
       <c r="G10" s="2">
-        <v>46052.0</v>
+        <v>46114.0</v>
       </c>
       <c r="H10" t="s">
         <v>33</v>
       </c>
       <c r="K10">
-        <v>1.64348925</v>
+        <v>-6.74087817</v>
       </c>
       <c r="L10">
-        <v>1.25944584</v>
+        <v>-4.67762326</v>
       </c>
       <c r="M10">
-        <v>7.55852843</v>
+        <v>-4.07124682</v>
       </c>
       <c r="N10">
-        <v>1.64348925</v>
+        <v>-4.67762326</v>
       </c>
       <c r="O10">
-        <v>10.89655172</v>
+        <v>16.0</v>
       </c>
       <c r="P10">
-        <v>15.13639354</v>
+        <v>8.20385637</v>
       </c>
       <c r="Q10">
-        <v>18.18862928</v>
+        <v>14.52207533</v>
       </c>
       <c r="R10">
-        <v>10.51387852</v>
+        <v>7.67183663</v>
       </c>
       <c r="S10">
-        <v>10.32099984</v>
+        <v>7.38595523</v>
       </c>
       <c r="T10">
-        <v>27526936.73</v>
+        <v>25041187.62</v>
       </c>
       <c r="U10">
-        <v>-1.28289731</v>
+        <v>-0.86480449</v>
       </c>
       <c r="V10">
-        <v>16.08</v>
+        <v>15.08</v>
       </c>
       <c r="W10">
-        <v>16.08</v>
+        <v>15.08</v>
       </c>
       <c r="X10">
-        <v>12.40145302</v>
+        <v>13.12611866</v>
       </c>
       <c r="Y10" t="s">
         <v>34</v>
       </c>
       <c r="Z10">
-        <v>16.08</v>
+        <v>15.08</v>
       </c>
       <c r="AA10">
-        <v>27526936.73</v>
+        <v>25041187.62</v>
       </c>
       <c r="AB10">
-        <v>16.08</v>
+        <v>15.08</v>
       </c>
       <c r="AC10">
-        <v>16.08</v>
+        <v>15.08</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="B11" t="s">
         <v>54</v>
       </c>
       <c r="C11" t="s">
         <v>55</v>
       </c>
       <c r="D11" t="s">
         <v>37</v>
       </c>
       <c r="E11">
-        <v>17.97</v>
+        <v>16.93</v>
       </c>
       <c r="F11">
-        <v>-1.10071547</v>
+        <v>-0.47031158</v>
       </c>
       <c r="G11" s="2">
-        <v>46052.0</v>
+        <v>46114.0</v>
       </c>
       <c r="H11" t="s">
         <v>33</v>
       </c>
       <c r="K11">
-        <v>1.81303116</v>
+        <v>-6.41238253</v>
       </c>
       <c r="L11">
-        <v>1.92853091</v>
+        <v>-4.07932011</v>
       </c>
       <c r="M11">
-        <v>8.77723971</v>
+        <v>-2.92431193</v>
       </c>
       <c r="N11">
-        <v>1.81303116</v>
+        <v>-4.07932011</v>
       </c>
       <c r="O11">
-        <v>13.80620646</v>
+        <v>19.47776994</v>
       </c>
       <c r="P11">
-        <v>17.48124667</v>
+        <v>10.60135153</v>
       </c>
       <c r="Q11">
-        <v>20.73711058</v>
+        <v>16.96531555</v>
       </c>
       <c r="R11">
-        <v>13.44349156</v>
+        <v>10.61106867</v>
       </c>
       <c r="S11">
-        <v>12.91537393</v>
+        <v>10.00460057</v>
       </c>
       <c r="T11">
-        <v>27526936.73</v>
+        <v>25041187.62</v>
       </c>
       <c r="U11">
-        <v>-1.28289731</v>
+        <v>-0.86480449</v>
       </c>
       <c r="V11">
-        <v>17.97</v>
+        <v>16.93</v>
       </c>
       <c r="W11">
-        <v>17.97</v>
+        <v>16.93</v>
       </c>
       <c r="X11">
-        <v>12.53481579</v>
+        <v>13.24604321</v>
       </c>
       <c r="Y11" t="s">
         <v>34</v>
       </c>
       <c r="Z11">
-        <v>15.01504015</v>
+        <v>14.58853935</v>
       </c>
       <c r="AA11">
-        <v>23000448.544524</v>
+        <v>21577929.770832</v>
       </c>
       <c r="AB11">
-        <v>15.01504015</v>
+        <v>14.58853935</v>
       </c>
       <c r="AC11">
-        <v>15.01504015</v>
+        <v>14.58853935</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">