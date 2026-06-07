--- v1 (2026-04-07)
+++ v2 (2026-06-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Atvērtais vai slēgtais fonds</t>
   </si>
   <si>
     <t>Kods</t>
   </si>
   <si>
     <t>Nosaukums</t>
   </si>
   <si>
     <t>Valu.</t>
   </si>
   <si>
     <t>NAV</t>
   </si>
   <si>
     <t>NAV izm. %</t>
   </si>
   <si>
     <t>Datums</t>
   </si>
   <si>
     <t>Tirgus</t>
   </si>
   <si>
@@ -180,50 +180,59 @@
     <t>CBL Optimal Opportunities Fund - USD</t>
   </si>
   <si>
     <t>PAMBSFER</t>
   </si>
   <si>
     <t>CBL Optimal Opportunities Fund – EUR</t>
   </si>
   <si>
     <t>PAMUSFER</t>
   </si>
   <si>
     <t>CBL Prudent Opportunities Fund – EUR</t>
   </si>
   <si>
     <t>CBLUSLEH</t>
   </si>
   <si>
     <t>CBL US Leaders Equity Fund Class R Acc EUR (hedged)</t>
   </si>
   <si>
     <t>CBLUSLEF</t>
   </si>
   <si>
     <t>CBL US Leaders Equity Fund Class R Acc USD</t>
+  </si>
+  <si>
+    <t>SIGBLTFR</t>
+  </si>
+  <si>
+    <t>Signet Baltic Bond Fund</t>
+  </si>
+  <si>
+    <t>Signet Asset Management Latvia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -543,54 +552,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC11"/>
+  <dimension ref="A1:AC12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="G11" sqref="G11"/>
+      <selection activeCell="G12" sqref="G12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:29">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -654,861 +663,908 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>19.3</v>
+        <v>19.76</v>
       </c>
       <c r="F2">
-        <v>-0.05178664</v>
+        <v>0.05063291</v>
       </c>
       <c r="G2" s="2">
-        <v>46114.0</v>
+        <v>46177.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>-2.6727181</v>
+        <v>1.0741688</v>
       </c>
       <c r="L2">
-        <v>-0.77120823</v>
+        <v>-0.05058169</v>
       </c>
       <c r="M2">
-        <v>0.88865656</v>
+        <v>2.27743271</v>
       </c>
       <c r="N2">
-        <v>-0.77120823</v>
+        <v>1.59383033</v>
       </c>
       <c r="O2">
-        <v>4.77741585</v>
+        <v>6.63788451</v>
       </c>
       <c r="P2">
-        <v>5.40925534</v>
+        <v>6.56604449</v>
       </c>
       <c r="Q2">
-        <v>8.2382808</v>
+        <v>8.59429363</v>
       </c>
       <c r="R2">
-        <v>5.39745884</v>
+        <v>6.15594894</v>
       </c>
       <c r="S2">
-        <v>-0.27746805</v>
+        <v>-0.13106205</v>
       </c>
       <c r="T2">
-        <v>30589562.51</v>
+        <v>31520827.56</v>
       </c>
       <c r="U2">
-        <v>-0.68990151</v>
+        <v>0.25184469</v>
       </c>
       <c r="V2">
-        <v>19.3</v>
+        <v>19.76</v>
       </c>
       <c r="W2">
-        <v>19.3</v>
+        <v>19.76</v>
       </c>
       <c r="X2">
-        <v>3.7256031</v>
+        <v>3.5635221</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>19.3</v>
+        <v>19.76</v>
       </c>
       <c r="AA2">
-        <v>30589562.51</v>
+        <v>31520827.56</v>
       </c>
       <c r="AB2">
-        <v>19.3</v>
+        <v>19.76</v>
       </c>
       <c r="AC2">
-        <v>19.3</v>
+        <v>19.76</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>30.26</v>
+        <v>31.08</v>
       </c>
       <c r="F3">
-        <v>-0.0660502</v>
+        <v>0.03218539</v>
       </c>
       <c r="G3" s="2">
-        <v>46114.0</v>
+        <v>46177.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>-2.41857465</v>
+        <v>1.23778502</v>
       </c>
       <c r="L3">
-        <v>-0.23079459</v>
+        <v>0.48496605</v>
       </c>
       <c r="M3">
-        <v>2.0229265</v>
+        <v>3.32446809</v>
       </c>
       <c r="N3">
-        <v>-0.23079459</v>
+        <v>2.47279921</v>
       </c>
       <c r="O3">
-        <v>7.34302944</v>
+        <v>9.12921348</v>
       </c>
       <c r="P3">
-        <v>7.59241859</v>
+        <v>8.79104394</v>
       </c>
       <c r="Q3">
-        <v>10.41401579</v>
+        <v>10.8464503</v>
       </c>
       <c r="R3">
-        <v>7.7609764</v>
+        <v>8.56847973</v>
       </c>
       <c r="S3">
-        <v>1.79095609</v>
+        <v>2.00733074</v>
       </c>
       <c r="T3">
-        <v>30589562.51</v>
+        <v>31520827.56</v>
       </c>
       <c r="U3">
-        <v>-0.68990151</v>
+        <v>0.25184469</v>
       </c>
       <c r="V3">
-        <v>30.26</v>
+        <v>31.08</v>
       </c>
       <c r="W3">
-        <v>30.26</v>
+        <v>31.08</v>
       </c>
       <c r="X3">
-        <v>3.75304747</v>
+        <v>3.57547212</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>26.07496756</v>
+        <v>26.76080587</v>
       </c>
       <c r="AA3">
-        <v>26358950.764543</v>
+        <v>27140371.534613</v>
       </c>
       <c r="AB3">
-        <v>26.07496756</v>
+        <v>26.76080587</v>
       </c>
       <c r="AC3">
-        <v>26.07496756</v>
+        <v>26.76080587</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" t="s">
         <v>40</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4">
-        <v>58.33</v>
-[...2 lines deleted...]
-        <v>-0.90044173</v>
+        <v>63.46</v>
       </c>
       <c r="G4" s="2">
-        <v>46114.0</v>
+        <v>46177.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>-3.84108144</v>
+        <v>3.79456984</v>
       </c>
       <c r="L4">
-        <v>1.37295794</v>
+        <v>5.66100566</v>
       </c>
       <c r="M4">
-        <v>2.51318102</v>
+        <v>13.01869991</v>
       </c>
       <c r="N4">
-        <v>1.37295794</v>
+        <v>10.28849496</v>
       </c>
       <c r="O4">
-        <v>9.25266904</v>
+        <v>10.13536966</v>
       </c>
       <c r="P4">
-        <v>4.02832496</v>
+        <v>7.71008552</v>
       </c>
       <c r="Q4">
-        <v>7.31242095</v>
+        <v>9.8072157</v>
       </c>
       <c r="R4">
-        <v>3.10732728</v>
+        <v>9.0404451</v>
       </c>
       <c r="S4">
-        <v>1.00327371</v>
+        <v>1.85428481</v>
       </c>
       <c r="T4">
-        <v>15563929.84</v>
+        <v>16935851.88</v>
       </c>
       <c r="U4">
-        <v>-0.89192796</v>
+        <v>-0.01713219</v>
       </c>
       <c r="V4">
-        <v>58.33</v>
+        <v>63.46</v>
       </c>
       <c r="W4">
-        <v>58.33</v>
+        <v>63.46</v>
       </c>
       <c r="X4">
-        <v>12.79992008</v>
+        <v>14.33687305</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>58.33</v>
+        <v>63.46</v>
       </c>
       <c r="AA4">
-        <v>15563929.84</v>
+        <v>16935851.88</v>
       </c>
       <c r="AB4">
-        <v>58.33</v>
+        <v>63.46</v>
       </c>
       <c r="AC4">
-        <v>58.33</v>
+        <v>63.46</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5">
-        <v>11.05</v>
+        <v>11.27</v>
       </c>
       <c r="G5" s="2">
-        <v>46114.0</v>
+        <v>46177.0</v>
       </c>
       <c r="H5" t="s">
         <v>33</v>
       </c>
       <c r="K5">
-        <v>-3.40909091</v>
+        <v>0.71492404</v>
       </c>
       <c r="L5">
-        <v>-2.29885057</v>
-[...2 lines deleted...]
-        <v>-2.55731922</v>
+        <v>-1.05355575</v>
       </c>
       <c r="N5">
-        <v>-2.29885057</v>
+        <v>-0.35366932</v>
       </c>
       <c r="O5">
-        <v>-0.89686099</v>
+        <v>1.16696589</v>
       </c>
       <c r="P5">
-        <v>2.05245274</v>
+        <v>3.25817961</v>
       </c>
       <c r="Q5">
-        <v>4.43919473</v>
+        <v>4.94774228</v>
       </c>
       <c r="R5">
-        <v>1.11645203</v>
+        <v>2.40001321</v>
       </c>
       <c r="S5">
-        <v>-1.27130478</v>
+        <v>-1.04870209</v>
       </c>
       <c r="T5">
-        <v>22520237.67</v>
+        <v>23126407.17</v>
       </c>
       <c r="U5">
-        <v>-0.64562338</v>
+        <v>0.03282071</v>
       </c>
       <c r="V5">
-        <v>11.05</v>
+        <v>11.27</v>
       </c>
       <c r="W5">
-        <v>11.05</v>
+        <v>11.27</v>
       </c>
       <c r="X5">
-        <v>4.73740911</v>
+        <v>4.63603878</v>
       </c>
       <c r="Y5" t="s">
         <v>34</v>
       </c>
       <c r="Z5">
-        <v>11.05</v>
+        <v>11.27</v>
       </c>
       <c r="AA5">
-        <v>22520237.67</v>
+        <v>23126407.17</v>
       </c>
       <c r="AB5">
-        <v>11.05</v>
+        <v>11.27</v>
       </c>
       <c r="AC5">
-        <v>11.05</v>
+        <v>11.27</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" t="s">
         <v>44</v>
       </c>
       <c r="D6" t="s">
         <v>37</v>
       </c>
       <c r="E6">
-        <v>11.67</v>
-[...2 lines deleted...]
-        <v>-0.08561644</v>
+        <v>11.95</v>
       </c>
       <c r="G6" s="2">
-        <v>46114.0</v>
+        <v>46177.0</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
       <c r="K6">
-        <v>-3.23383085</v>
+        <v>0.84388186</v>
       </c>
       <c r="L6">
-        <v>-1.76767677</v>
+        <v>-0.49958368</v>
       </c>
       <c r="M6">
-        <v>-1.43581081</v>
+        <v>1.0998308</v>
       </c>
       <c r="N6">
-        <v>-1.76767677</v>
+        <v>0.58922559</v>
       </c>
       <c r="O6">
-        <v>1.47826087</v>
+        <v>3.64267129</v>
       </c>
       <c r="P6">
-        <v>4.19123741</v>
+        <v>5.48283947</v>
       </c>
       <c r="Q6">
-        <v>6.54044692</v>
+        <v>7.1641586</v>
       </c>
       <c r="R6">
-        <v>3.44849291</v>
+        <v>4.79089816</v>
       </c>
       <c r="S6">
-        <v>0.8075474</v>
+        <v>1.08909201</v>
       </c>
       <c r="T6">
-        <v>22520237.67</v>
+        <v>23126407.17</v>
       </c>
       <c r="U6">
-        <v>-0.64562338</v>
+        <v>0.03282071</v>
       </c>
       <c r="V6">
-        <v>11.67</v>
+        <v>11.95</v>
       </c>
       <c r="W6">
-        <v>11.67</v>
+        <v>11.95</v>
       </c>
       <c r="X6">
-        <v>4.75866795</v>
+        <v>4.6685915</v>
       </c>
       <c r="Y6" t="s">
         <v>34</v>
       </c>
       <c r="Z6">
-        <v>10.05601029</v>
+        <v>10.28930599</v>
       </c>
       <c r="AA6">
-        <v>19405633.400454</v>
+        <v>19912525.50904</v>
       </c>
       <c r="AB6">
-        <v>10.05601029</v>
+        <v>10.28930599</v>
       </c>
       <c r="AC6">
-        <v>10.05601029</v>
+        <v>10.28930599</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" t="s">
         <v>47</v>
       </c>
       <c r="D7" t="s">
         <v>37</v>
       </c>
       <c r="E7">
-        <v>13.1</v>
+        <v>14.21</v>
       </c>
       <c r="F7">
-        <v>0.84680523</v>
+        <v>-0.21067416</v>
       </c>
       <c r="G7" s="2">
-        <v>46114.0</v>
+        <v>46177.0</v>
       </c>
       <c r="H7" t="s">
         <v>33</v>
       </c>
       <c r="K7">
-        <v>-3.60559235</v>
+        <v>4.02635432</v>
       </c>
       <c r="L7">
-        <v>-1.42964635</v>
+        <v>5.88673621</v>
       </c>
       <c r="M7">
-        <v>0.22953328</v>
+        <v>7.57002271</v>
       </c>
       <c r="N7">
-        <v>-1.42964635</v>
+        <v>6.92249812</v>
       </c>
       <c r="O7">
-        <v>7.46513536</v>
+        <v>14.68926554</v>
       </c>
       <c r="P7">
-        <v>5.45398662</v>
+        <v>9.92421632</v>
       </c>
       <c r="Q7">
-        <v>7.38127163</v>
+        <v>9.88410343</v>
       </c>
       <c r="R7">
-        <v>3.83334496</v>
+        <v>7.45069238</v>
       </c>
       <c r="S7">
-        <v>2.39144289</v>
+        <v>3.66416928</v>
       </c>
       <c r="T7">
-        <v>862621.23</v>
+        <v>835339.57</v>
       </c>
       <c r="U7">
-        <v>0.88440796</v>
+        <v>-0.23308499</v>
       </c>
       <c r="V7">
-        <v>13.1</v>
+        <v>14.21</v>
       </c>
       <c r="W7">
-        <v>13.1</v>
+        <v>14.21</v>
       </c>
       <c r="X7">
-        <v>6.24312687</v>
+        <v>7.33223152</v>
       </c>
       <c r="Y7" t="s">
         <v>34</v>
       </c>
       <c r="Z7">
-        <v>11.28823777</v>
+        <v>12.23523332</v>
       </c>
       <c r="AA7">
-        <v>743318.59184277</v>
+        <v>719252.25453579</v>
       </c>
       <c r="AB7">
-        <v>11.28823777</v>
+        <v>12.23523332</v>
       </c>
       <c r="AC7">
-        <v>11.28823777</v>
+        <v>12.23523332</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" t="s">
         <v>49</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8">
-        <v>12.9</v>
+        <v>14.01</v>
       </c>
       <c r="F8">
-        <v>0.93896714</v>
+        <v>-0.14255167</v>
       </c>
       <c r="G8" s="2">
-        <v>46114.0</v>
+        <v>46177.0</v>
       </c>
       <c r="H8" t="s">
         <v>33</v>
       </c>
       <c r="K8">
-        <v>-3.37078652</v>
+        <v>4.3186895</v>
       </c>
       <c r="L8">
-        <v>-1.3006886</v>
+        <v>5.89569161</v>
       </c>
       <c r="M8">
-        <v>-0.15479876</v>
+        <v>7.43865031</v>
       </c>
       <c r="N8">
-        <v>-1.3006886</v>
+        <v>7.19204285</v>
       </c>
       <c r="O8">
-        <v>5.91133005</v>
+        <v>13.53322528</v>
       </c>
       <c r="P8">
-        <v>4.07321585</v>
+        <v>8.82450373</v>
       </c>
       <c r="Q8">
-        <v>6.20003723</v>
+        <v>8.69372225</v>
       </c>
       <c r="R8">
-        <v>2.0806243</v>
+        <v>5.75600292</v>
       </c>
       <c r="S8">
-        <v>0.84259249</v>
+        <v>2.20913178</v>
       </c>
       <c r="T8">
-        <v>7560766.74</v>
+        <v>7881961.05</v>
       </c>
       <c r="U8">
-        <v>0.97504679</v>
+        <v>-0.18982351</v>
       </c>
       <c r="V8">
-        <v>12.9</v>
+        <v>14.01</v>
       </c>
       <c r="W8">
-        <v>12.9</v>
+        <v>14.01</v>
       </c>
       <c r="X8">
-        <v>6.10870934</v>
+        <v>7.2061367</v>
       </c>
       <c r="Y8" t="s">
         <v>34</v>
       </c>
       <c r="Z8">
-        <v>12.9</v>
+        <v>14.01</v>
       </c>
       <c r="AA8">
-        <v>7560766.74</v>
+        <v>7881961.05</v>
       </c>
       <c r="AB8">
-        <v>12.9</v>
+        <v>14.01</v>
       </c>
       <c r="AC8">
-        <v>12.9</v>
+        <v>14.01</v>
       </c>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="E9">
-        <v>12.04</v>
+        <v>12.55</v>
       </c>
       <c r="F9">
-        <v>0.50083472</v>
+        <v>-0.23847377</v>
       </c>
       <c r="G9" s="2">
-        <v>46114.0</v>
+        <v>46177.0</v>
       </c>
       <c r="H9" t="s">
         <v>33</v>
       </c>
       <c r="K9">
-        <v>-2.98146656</v>
+        <v>2.11554109</v>
       </c>
       <c r="L9">
-        <v>-1.23051682</v>
+        <v>2.11554109</v>
       </c>
       <c r="M9">
-        <v>-0.33112583</v>
+        <v>3.29218107</v>
       </c>
       <c r="N9">
-        <v>-1.23051682</v>
+        <v>2.95324036</v>
       </c>
       <c r="O9">
-        <v>4.24242424</v>
+        <v>7.9105761</v>
       </c>
       <c r="P9">
-        <v>3.58975717</v>
+        <v>6.0448948</v>
       </c>
       <c r="Q9">
-        <v>4.30465742</v>
+        <v>5.59147107</v>
       </c>
       <c r="R9">
-        <v>0.6113914</v>
+        <v>3.04742417</v>
       </c>
       <c r="S9">
-        <v>-0.92084819</v>
+        <v>-0.3157127</v>
       </c>
       <c r="T9">
-        <v>797428.63</v>
+        <v>809384.67</v>
       </c>
       <c r="U9">
-        <v>0.39963892</v>
+        <v>-0.18388391</v>
       </c>
       <c r="V9">
-        <v>12.04</v>
+        <v>12.55</v>
       </c>
       <c r="W9">
-        <v>12.04</v>
+        <v>12.55</v>
       </c>
       <c r="X9">
-        <v>4.70327711</v>
+        <v>4.83564711</v>
       </c>
       <c r="Y9" t="s">
         <v>34</v>
       </c>
       <c r="Z9">
-        <v>12.04</v>
+        <v>12.55</v>
       </c>
       <c r="AA9">
-        <v>797428.63</v>
+        <v>809384.67</v>
       </c>
       <c r="AB9">
-        <v>12.04</v>
+        <v>12.55</v>
       </c>
       <c r="AC9">
-        <v>12.04</v>
+        <v>12.55</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10">
-        <v>15.08</v>
+        <v>18.42</v>
       </c>
       <c r="F10">
-        <v>-0.4620462</v>
+        <v>0.16313214</v>
       </c>
       <c r="G10" s="2">
-        <v>46114.0</v>
+        <v>46177.0</v>
       </c>
       <c r="H10" t="s">
         <v>33</v>
       </c>
       <c r="K10">
-        <v>-6.74087817</v>
+        <v>8.41671572</v>
       </c>
       <c r="L10">
-        <v>-4.67762326</v>
+        <v>15.125</v>
       </c>
       <c r="M10">
-        <v>-4.07124682</v>
+        <v>17.25015913</v>
       </c>
       <c r="N10">
-        <v>-4.67762326</v>
+        <v>16.43489254</v>
       </c>
       <c r="O10">
-        <v>16.0</v>
+        <v>31.38373752</v>
       </c>
       <c r="P10">
-        <v>8.20385637</v>
+        <v>19.03457804</v>
       </c>
       <c r="Q10">
-        <v>14.52207533</v>
+        <v>21.30256273</v>
       </c>
       <c r="R10">
-        <v>7.67183663</v>
+        <v>16.46994948</v>
       </c>
       <c r="S10">
-        <v>7.38595523</v>
+        <v>10.98248907</v>
       </c>
       <c r="T10">
-        <v>25041187.62</v>
+        <v>31370293.93</v>
       </c>
       <c r="U10">
-        <v>-0.86480449</v>
+        <v>0.24549822</v>
       </c>
       <c r="V10">
-        <v>15.08</v>
+        <v>18.42</v>
       </c>
       <c r="W10">
-        <v>15.08</v>
+        <v>18.42</v>
       </c>
       <c r="X10">
-        <v>13.12611866</v>
+        <v>17.62504005</v>
       </c>
       <c r="Y10" t="s">
         <v>34</v>
       </c>
       <c r="Z10">
-        <v>15.08</v>
+        <v>18.42</v>
       </c>
       <c r="AA10">
-        <v>25041187.62</v>
+        <v>31370293.93</v>
       </c>
       <c r="AB10">
-        <v>15.08</v>
+        <v>18.42</v>
       </c>
       <c r="AC10">
-        <v>15.08</v>
+        <v>18.42</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="B11" t="s">
         <v>54</v>
       </c>
       <c r="C11" t="s">
         <v>55</v>
       </c>
       <c r="D11" t="s">
         <v>37</v>
       </c>
       <c r="E11">
-        <v>16.93</v>
+        <v>20.74</v>
       </c>
       <c r="F11">
-        <v>-0.47031158</v>
+        <v>0.14485756</v>
       </c>
       <c r="G11" s="2">
-        <v>46114.0</v>
+        <v>46177.0</v>
       </c>
       <c r="H11" t="s">
         <v>33</v>
       </c>
       <c r="K11">
-        <v>-6.41238253</v>
+        <v>8.58638743</v>
       </c>
       <c r="L11">
-        <v>-4.07932011</v>
+        <v>15.80122836</v>
       </c>
       <c r="M11">
-        <v>-2.92431193</v>
+        <v>18.58204688</v>
       </c>
       <c r="N11">
-        <v>-4.07932011</v>
+        <v>17.50708215</v>
       </c>
       <c r="O11">
-        <v>19.47776994</v>
+        <v>34.76283301</v>
       </c>
       <c r="P11">
-        <v>10.60135153</v>
+        <v>21.62710487</v>
       </c>
       <c r="Q11">
-        <v>16.96531555</v>
+        <v>23.8781375</v>
       </c>
       <c r="R11">
-        <v>10.61106867</v>
+        <v>19.38389733</v>
       </c>
       <c r="S11">
-        <v>10.00460057</v>
+        <v>13.68867965</v>
       </c>
       <c r="T11">
-        <v>25041187.62</v>
+        <v>31370293.93</v>
       </c>
       <c r="U11">
-        <v>-0.86480449</v>
+        <v>0.24549822</v>
       </c>
       <c r="V11">
-        <v>16.93</v>
+        <v>20.74</v>
       </c>
       <c r="W11">
-        <v>16.93</v>
+        <v>20.74</v>
       </c>
       <c r="X11">
-        <v>13.24604321</v>
+        <v>17.66671371</v>
       </c>
       <c r="Y11" t="s">
         <v>34</v>
       </c>
       <c r="Z11">
-        <v>14.58853935</v>
+        <v>17.85775784</v>
       </c>
       <c r="AA11">
-        <v>21577929.770832</v>
+        <v>27010757.594786</v>
       </c>
       <c r="AB11">
-        <v>14.58853935</v>
+        <v>17.85775784</v>
       </c>
       <c r="AC11">
-        <v>14.58853935</v>
+        <v>17.85775784</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
+      <c r="A12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" t="s">
+        <v>56</v>
+      </c>
+      <c r="C12" t="s">
+        <v>57</v>
+      </c>
+      <c r="D12" t="s">
+        <v>32</v>
+      </c>
+      <c r="E12">
+        <v>107.859</v>
+      </c>
+      <c r="F12">
+        <v>-0.04726161</v>
+      </c>
+      <c r="G12" s="2">
+        <v>46177.0</v>
+      </c>
+      <c r="H12" t="s">
+        <v>33</v>
+      </c>
+      <c r="K12">
+        <v>0.46291984</v>
+      </c>
+      <c r="L12">
+        <v>1.10138353</v>
+      </c>
+      <c r="M12">
+        <v>3.54132668</v>
+      </c>
+      <c r="N12">
+        <v>2.72187884</v>
+      </c>
+      <c r="O12">
+        <v>7.77816638</v>
+      </c>
+      <c r="T12">
+        <v>11255548.08</v>
+      </c>
+      <c r="U12">
+        <v>-0.04038536</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>58</v>
+      </c>
+      <c r="Z12">
+        <v>107.859</v>
+      </c>
+      <c r="AA12">
+        <v>11255548.08</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">