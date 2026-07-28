--- v2 (2026-06-07)
+++ v3 (2026-07-28)
@@ -663,908 +663,917 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>19.76</v>
+        <v>19.84</v>
       </c>
       <c r="F2">
-        <v>0.05063291</v>
+        <v>0.2020202</v>
       </c>
       <c r="G2" s="2">
-        <v>46177.0</v>
+        <v>46230.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>1.0741688</v>
+        <v>-0.50150451</v>
       </c>
       <c r="L2">
-        <v>-0.05058169</v>
+        <v>1.3278856</v>
       </c>
       <c r="M2">
-        <v>2.27743271</v>
+        <v>1.01832994</v>
       </c>
       <c r="N2">
-        <v>1.59383033</v>
+        <v>2.00514139</v>
       </c>
       <c r="O2">
-        <v>6.63788451</v>
+        <v>5.81333333</v>
       </c>
       <c r="P2">
-        <v>6.56604449</v>
+        <v>6.02260703</v>
       </c>
       <c r="Q2">
-        <v>8.59429363</v>
+        <v>7.72625948</v>
       </c>
       <c r="R2">
-        <v>6.15594894</v>
+        <v>7.63829464</v>
       </c>
       <c r="S2">
-        <v>-0.13106205</v>
+        <v>-0.21035947</v>
       </c>
       <c r="T2">
-        <v>31520827.56</v>
+        <v>30508889.9</v>
       </c>
       <c r="U2">
-        <v>0.25184469</v>
+        <v>0.32047184</v>
       </c>
       <c r="V2">
-        <v>19.76</v>
+        <v>19.84</v>
       </c>
       <c r="W2">
-        <v>19.76</v>
+        <v>19.84</v>
       </c>
       <c r="X2">
-        <v>3.5635221</v>
+        <v>3.62681484</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>19.76</v>
+        <v>19.84</v>
       </c>
       <c r="AA2">
-        <v>31520827.56</v>
+        <v>30508889.9</v>
       </c>
       <c r="AB2">
-        <v>19.76</v>
+        <v>19.84</v>
       </c>
       <c r="AC2">
-        <v>19.76</v>
+        <v>19.84</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>31.08</v>
+        <v>31.28</v>
       </c>
       <c r="F3">
-        <v>0.03218539</v>
+        <v>0.22428709</v>
       </c>
       <c r="G3" s="2">
-        <v>46177.0</v>
+        <v>46230.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>1.23778502</v>
+        <v>-0.35043007</v>
       </c>
       <c r="L3">
-        <v>0.48496605</v>
+        <v>1.78978197</v>
       </c>
       <c r="M3">
-        <v>3.32446809</v>
+        <v>1.98891425</v>
       </c>
       <c r="N3">
-        <v>2.47279921</v>
+        <v>3.13221233</v>
       </c>
       <c r="O3">
-        <v>9.12921348</v>
+        <v>8.12305565</v>
       </c>
       <c r="P3">
-        <v>8.79104394</v>
+        <v>8.23749722</v>
       </c>
       <c r="Q3">
-        <v>10.8464503</v>
+        <v>9.81515621</v>
       </c>
       <c r="R3">
-        <v>8.56847973</v>
+        <v>9.98026477</v>
       </c>
       <c r="S3">
-        <v>2.00733074</v>
+        <v>1.95057531</v>
       </c>
       <c r="T3">
-        <v>31520827.56</v>
+        <v>30508889.9</v>
       </c>
       <c r="U3">
-        <v>0.25184469</v>
+        <v>0.32047184</v>
       </c>
       <c r="V3">
-        <v>31.08</v>
+        <v>31.28</v>
       </c>
       <c r="W3">
-        <v>31.08</v>
+        <v>31.28</v>
       </c>
       <c r="X3">
-        <v>3.57547212</v>
+        <v>3.64431477</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>26.76080587</v>
+        <v>27.49406712</v>
       </c>
       <c r="AA3">
-        <v>27140371.534613</v>
+        <v>26816287.292866</v>
       </c>
       <c r="AB3">
-        <v>26.76080587</v>
+        <v>27.49406712</v>
       </c>
       <c r="AC3">
-        <v>26.76080587</v>
+        <v>27.49406712</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" t="s">
         <v>40</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4">
-        <v>63.46</v>
+        <v>64.39</v>
+      </c>
+      <c r="F4">
+        <v>-0.77053475</v>
       </c>
       <c r="G4" s="2">
-        <v>46177.0</v>
+        <v>46230.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>3.79456984</v>
+        <v>-1.30288167</v>
       </c>
       <c r="L4">
-        <v>5.66100566</v>
+        <v>5.64397047</v>
       </c>
       <c r="M4">
-        <v>13.01869991</v>
+        <v>4.78437754</v>
       </c>
       <c r="N4">
-        <v>10.28849496</v>
+        <v>11.9047619</v>
       </c>
       <c r="O4">
-        <v>10.13536966</v>
+        <v>13.78335395</v>
       </c>
       <c r="P4">
-        <v>7.71008552</v>
+        <v>9.93275313</v>
       </c>
       <c r="Q4">
-        <v>9.8072157</v>
+        <v>9.49471003</v>
       </c>
       <c r="R4">
-        <v>9.0404451</v>
+        <v>9.52937546</v>
       </c>
       <c r="S4">
-        <v>1.85428481</v>
+        <v>0.88986539</v>
       </c>
       <c r="T4">
-        <v>16935851.88</v>
+        <v>17199498.27</v>
       </c>
       <c r="U4">
-        <v>-0.01713219</v>
+        <v>-0.67890432</v>
       </c>
       <c r="V4">
-        <v>63.46</v>
+        <v>64.39</v>
       </c>
       <c r="W4">
-        <v>63.46</v>
+        <v>64.39</v>
       </c>
       <c r="X4">
-        <v>14.33687305</v>
+        <v>14.58606911</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>63.46</v>
+        <v>64.39</v>
       </c>
       <c r="AA4">
-        <v>16935851.88</v>
+        <v>17199498.27</v>
       </c>
       <c r="AB4">
-        <v>63.46</v>
+        <v>64.39</v>
       </c>
       <c r="AC4">
-        <v>63.46</v>
+        <v>64.39</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5">
-        <v>11.27</v>
+        <v>11.18</v>
+      </c>
+      <c r="F5">
+        <v>0.17921147</v>
       </c>
       <c r="G5" s="2">
-        <v>46177.0</v>
+        <v>46230.0</v>
       </c>
       <c r="H5" t="s">
         <v>33</v>
       </c>
       <c r="K5">
-        <v>0.71492404</v>
+        <v>-1.0619469</v>
       </c>
       <c r="L5">
-        <v>-1.05355575</v>
+        <v>-0.2676182</v>
+      </c>
+      <c r="M5">
+        <v>-2.27272727</v>
       </c>
       <c r="N5">
-        <v>-0.35366932</v>
+        <v>-1.14942529</v>
       </c>
       <c r="O5">
-        <v>1.16696589</v>
+        <v>-0.97431355</v>
       </c>
       <c r="P5">
-        <v>3.25817961</v>
+        <v>1.8383892</v>
       </c>
       <c r="Q5">
-        <v>4.94774228</v>
+        <v>3.61562412</v>
       </c>
       <c r="R5">
-        <v>2.40001321</v>
+        <v>3.6405017</v>
       </c>
       <c r="S5">
-        <v>-1.04870209</v>
+        <v>-1.27364351</v>
       </c>
       <c r="T5">
-        <v>23126407.17</v>
+        <v>22275945.27</v>
       </c>
       <c r="U5">
-        <v>0.03282071</v>
+        <v>0.25158782</v>
       </c>
       <c r="V5">
-        <v>11.27</v>
+        <v>11.18</v>
       </c>
       <c r="W5">
-        <v>11.27</v>
+        <v>11.18</v>
       </c>
       <c r="X5">
-        <v>4.63603878</v>
+        <v>4.67587376</v>
       </c>
       <c r="Y5" t="s">
         <v>34</v>
       </c>
       <c r="Z5">
-        <v>11.27</v>
+        <v>11.18</v>
       </c>
       <c r="AA5">
-        <v>23126407.17</v>
+        <v>22275945.27</v>
       </c>
       <c r="AB5">
-        <v>11.27</v>
+        <v>11.18</v>
       </c>
       <c r="AC5">
-        <v>11.27</v>
+        <v>11.18</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" t="s">
         <v>44</v>
       </c>
       <c r="D6" t="s">
         <v>37</v>
       </c>
       <c r="E6">
-        <v>11.95</v>
+        <v>11.88</v>
+      </c>
+      <c r="F6">
+        <v>0.16863406</v>
       </c>
       <c r="G6" s="2">
-        <v>46177.0</v>
+        <v>46230.0</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
       <c r="K6">
-        <v>0.84388186</v>
+        <v>-0.91743119</v>
       </c>
       <c r="L6">
-        <v>-0.49958368</v>
+        <v>0.16863406</v>
       </c>
       <c r="M6">
-        <v>1.0998308</v>
-[...2 lines deleted...]
-        <v>0.58922559</v>
+        <v>-1.24688279</v>
       </c>
       <c r="O6">
-        <v>3.64267129</v>
+        <v>1.27877238</v>
       </c>
       <c r="P6">
-        <v>5.48283947</v>
+        <v>4.01765298</v>
       </c>
       <c r="Q6">
-        <v>7.1641586</v>
+        <v>5.66447268</v>
       </c>
       <c r="R6">
-        <v>4.79089816</v>
+        <v>5.91588797</v>
       </c>
       <c r="S6">
-        <v>1.08909201</v>
+        <v>0.88142197</v>
       </c>
       <c r="T6">
-        <v>23126407.17</v>
+        <v>22275945.27</v>
       </c>
       <c r="U6">
-        <v>0.03282071</v>
+        <v>0.25158782</v>
       </c>
       <c r="V6">
-        <v>11.95</v>
+        <v>11.88</v>
       </c>
       <c r="W6">
-        <v>11.95</v>
+        <v>11.88</v>
       </c>
       <c r="X6">
-        <v>4.6685915</v>
+        <v>4.71417236</v>
       </c>
       <c r="Y6" t="s">
         <v>34</v>
       </c>
       <c r="Z6">
-        <v>10.28930599</v>
+        <v>10.44212012</v>
       </c>
       <c r="AA6">
-        <v>19912525.50904</v>
+        <v>19579806.084012</v>
       </c>
       <c r="AB6">
-        <v>10.28930599</v>
+        <v>10.44212012</v>
       </c>
       <c r="AC6">
-        <v>10.28930599</v>
+        <v>10.44212012</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" t="s">
         <v>47</v>
       </c>
       <c r="D7" t="s">
         <v>37</v>
       </c>
       <c r="E7">
-        <v>14.21</v>
+        <v>13.97</v>
       </c>
       <c r="F7">
-        <v>-0.21067416</v>
+        <v>-0.21428571</v>
       </c>
       <c r="G7" s="2">
-        <v>46177.0</v>
+        <v>46230.0</v>
       </c>
       <c r="H7" t="s">
         <v>33</v>
       </c>
       <c r="K7">
-        <v>4.02635432</v>
+        <v>-1.4114326</v>
       </c>
       <c r="L7">
-        <v>5.88673621</v>
+        <v>1.89642597</v>
       </c>
       <c r="M7">
-        <v>7.57002271</v>
+        <v>3.63501484</v>
       </c>
       <c r="N7">
-        <v>6.92249812</v>
+        <v>5.11662904</v>
       </c>
       <c r="O7">
-        <v>14.68926554</v>
+        <v>10.0</v>
       </c>
       <c r="P7">
-        <v>9.92421632</v>
+        <v>8.39450732</v>
       </c>
       <c r="Q7">
-        <v>9.88410343</v>
+        <v>8.39184104</v>
       </c>
       <c r="R7">
-        <v>7.45069238</v>
+        <v>7.70844678</v>
       </c>
       <c r="S7">
-        <v>3.66416928</v>
+        <v>2.81407349</v>
       </c>
       <c r="T7">
-        <v>835339.57</v>
+        <v>771783.62</v>
       </c>
       <c r="U7">
-        <v>-0.23308499</v>
+        <v>-0.23359511</v>
       </c>
       <c r="V7">
-        <v>14.21</v>
+        <v>13.97</v>
       </c>
       <c r="W7">
-        <v>14.21</v>
+        <v>13.97</v>
       </c>
       <c r="X7">
-        <v>7.33223152</v>
+        <v>7.47655058</v>
       </c>
       <c r="Y7" t="s">
         <v>34</v>
       </c>
       <c r="Z7">
-        <v>12.23523332</v>
+        <v>12.27915977</v>
       </c>
       <c r="AA7">
-        <v>719252.25453579</v>
+        <v>678371.82374335</v>
       </c>
       <c r="AB7">
-        <v>12.23523332</v>
+        <v>12.27915977</v>
       </c>
       <c r="AC7">
-        <v>12.23523332</v>
+        <v>12.27915977</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" t="s">
         <v>49</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8">
-        <v>14.01</v>
+        <v>13.83</v>
       </c>
       <c r="F8">
-        <v>-0.14255167</v>
+        <v>-0.21645022</v>
       </c>
       <c r="G8" s="2">
-        <v>46177.0</v>
+        <v>46230.0</v>
       </c>
       <c r="H8" t="s">
         <v>33</v>
       </c>
       <c r="K8">
-        <v>4.3186895</v>
+        <v>-1.4957265</v>
       </c>
       <c r="L8">
-        <v>5.89569161</v>
+        <v>2.59643917</v>
       </c>
       <c r="M8">
-        <v>7.43865031</v>
+        <v>4.53514739</v>
       </c>
       <c r="N8">
-        <v>7.19204285</v>
+        <v>5.81484315</v>
       </c>
       <c r="O8">
-        <v>13.53322528</v>
+        <v>10.11146497</v>
       </c>
       <c r="P8">
-        <v>8.82450373</v>
+        <v>7.62394981</v>
       </c>
       <c r="Q8">
-        <v>8.69372225</v>
+        <v>7.60515245</v>
       </c>
       <c r="R8">
-        <v>5.75600292</v>
+        <v>5.93877823</v>
       </c>
       <c r="S8">
-        <v>2.20913178</v>
+        <v>1.32356981</v>
       </c>
       <c r="T8">
-        <v>7881961.05</v>
+        <v>7709634.01</v>
       </c>
       <c r="U8">
-        <v>-0.18982351</v>
+        <v>-0.22936546</v>
       </c>
       <c r="V8">
-        <v>14.01</v>
+        <v>13.83</v>
       </c>
       <c r="W8">
-        <v>14.01</v>
+        <v>13.83</v>
       </c>
       <c r="X8">
-        <v>7.2061367</v>
+        <v>7.3308959</v>
       </c>
       <c r="Y8" t="s">
         <v>34</v>
       </c>
       <c r="Z8">
-        <v>14.01</v>
+        <v>13.83</v>
       </c>
       <c r="AA8">
-        <v>7881961.05</v>
+        <v>7709634.01</v>
       </c>
       <c r="AB8">
-        <v>14.01</v>
+        <v>13.83</v>
       </c>
       <c r="AC8">
-        <v>14.01</v>
+        <v>13.83</v>
       </c>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="E9">
-        <v>12.55</v>
+        <v>12.47</v>
       </c>
       <c r="F9">
-        <v>-0.23847377</v>
+        <v>-0.08012821</v>
       </c>
       <c r="G9" s="2">
-        <v>46177.0</v>
+        <v>46230.0</v>
       </c>
       <c r="H9" t="s">
         <v>33</v>
       </c>
       <c r="K9">
-        <v>2.11554109</v>
+        <v>-1.11022998</v>
       </c>
       <c r="L9">
-        <v>2.11554109</v>
+        <v>0.97165992</v>
       </c>
       <c r="M9">
-        <v>3.29218107</v>
+        <v>1.46460537</v>
       </c>
       <c r="N9">
-        <v>2.95324036</v>
+        <v>2.29696473</v>
       </c>
       <c r="O9">
-        <v>7.9105761</v>
+        <v>5.76759966</v>
       </c>
       <c r="P9">
-        <v>6.0448948</v>
+        <v>4.95666277</v>
       </c>
       <c r="Q9">
-        <v>5.59147107</v>
+        <v>5.03919725</v>
       </c>
       <c r="R9">
-        <v>3.04742417</v>
+        <v>3.32663423</v>
       </c>
       <c r="S9">
-        <v>-0.3157127</v>
+        <v>-0.81375238</v>
       </c>
       <c r="T9">
-        <v>809384.67</v>
+        <v>767091.76</v>
       </c>
       <c r="U9">
-        <v>-0.18388391</v>
+        <v>-0.06205053</v>
       </c>
       <c r="V9">
-        <v>12.55</v>
+        <v>12.47</v>
       </c>
       <c r="W9">
-        <v>12.55</v>
+        <v>12.47</v>
       </c>
       <c r="X9">
-        <v>4.83564711</v>
+        <v>4.88630533</v>
       </c>
       <c r="Y9" t="s">
         <v>34</v>
       </c>
       <c r="Z9">
-        <v>12.55</v>
+        <v>12.47</v>
       </c>
       <c r="AA9">
-        <v>809384.67</v>
+        <v>767091.76</v>
       </c>
       <c r="AB9">
-        <v>12.55</v>
+        <v>12.47</v>
       </c>
       <c r="AC9">
-        <v>12.55</v>
+        <v>12.47</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10">
-        <v>18.42</v>
+        <v>18.2</v>
       </c>
       <c r="F10">
-        <v>0.16313214</v>
+        <v>-0.32858708</v>
       </c>
       <c r="G10" s="2">
-        <v>46177.0</v>
+        <v>46230.0</v>
       </c>
       <c r="H10" t="s">
         <v>33</v>
       </c>
       <c r="K10">
-        <v>8.41671572</v>
+        <v>0.33076075</v>
       </c>
       <c r="L10">
-        <v>15.125</v>
+        <v>7.31132075</v>
       </c>
       <c r="M10">
-        <v>17.25015913</v>
+        <v>12.0</v>
       </c>
       <c r="N10">
-        <v>16.43489254</v>
+        <v>15.04424779</v>
       </c>
       <c r="O10">
-        <v>31.38373752</v>
+        <v>22.0657277</v>
       </c>
       <c r="P10">
-        <v>19.03457804</v>
+        <v>16.8040171</v>
       </c>
       <c r="Q10">
-        <v>21.30256273</v>
+        <v>18.92724975</v>
       </c>
       <c r="R10">
-        <v>16.46994948</v>
+        <v>17.15843598</v>
       </c>
       <c r="S10">
-        <v>10.98248907</v>
+        <v>10.04047532</v>
       </c>
       <c r="T10">
-        <v>31370293.93</v>
+        <v>31019351.19</v>
       </c>
       <c r="U10">
-        <v>0.24549822</v>
+        <v>0.08396636</v>
       </c>
       <c r="V10">
-        <v>18.42</v>
+        <v>18.2</v>
       </c>
       <c r="W10">
-        <v>18.42</v>
+        <v>18.2</v>
       </c>
       <c r="X10">
-        <v>17.62504005</v>
+        <v>17.71650124</v>
       </c>
       <c r="Y10" t="s">
         <v>34</v>
       </c>
       <c r="Z10">
-        <v>18.42</v>
+        <v>18.2</v>
       </c>
       <c r="AA10">
-        <v>31370293.93</v>
+        <v>31019351.19</v>
       </c>
       <c r="AB10">
-        <v>18.42</v>
+        <v>18.2</v>
       </c>
       <c r="AC10">
-        <v>18.42</v>
+        <v>18.2</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="B11" t="s">
         <v>54</v>
       </c>
       <c r="C11" t="s">
         <v>55</v>
       </c>
       <c r="D11" t="s">
         <v>37</v>
       </c>
       <c r="E11">
-        <v>20.74</v>
+        <v>20.53</v>
       </c>
       <c r="F11">
-        <v>0.14485756</v>
+        <v>-0.29140359</v>
       </c>
       <c r="G11" s="2">
-        <v>46177.0</v>
+        <v>46230.0</v>
       </c>
       <c r="H11" t="s">
         <v>33</v>
       </c>
       <c r="K11">
-        <v>8.58638743</v>
+        <v>0.44031311</v>
       </c>
       <c r="L11">
-        <v>15.80122836</v>
+        <v>7.6560042</v>
       </c>
       <c r="M11">
-        <v>18.58204688</v>
+        <v>13.05066079</v>
       </c>
       <c r="N11">
-        <v>17.50708215</v>
+        <v>16.31728045</v>
       </c>
       <c r="O11">
-        <v>34.76283301</v>
+        <v>24.57524272</v>
       </c>
       <c r="P11">
-        <v>21.62710487</v>
+        <v>19.3196153</v>
       </c>
       <c r="Q11">
-        <v>23.8781375</v>
+        <v>21.34530387</v>
       </c>
       <c r="R11">
-        <v>19.38389733</v>
+        <v>20.0323101</v>
       </c>
       <c r="S11">
-        <v>13.68867965</v>
+        <v>12.76390623</v>
       </c>
       <c r="T11">
-        <v>31370293.93</v>
+        <v>31019351.19</v>
       </c>
       <c r="U11">
-        <v>0.24549822</v>
+        <v>0.08396636</v>
       </c>
       <c r="V11">
-        <v>20.74</v>
+        <v>20.53</v>
       </c>
       <c r="W11">
-        <v>20.74</v>
+        <v>20.53</v>
       </c>
       <c r="X11">
-        <v>17.66671371</v>
+        <v>17.78064537</v>
       </c>
       <c r="Y11" t="s">
         <v>34</v>
       </c>
       <c r="Z11">
-        <v>17.85775784</v>
+        <v>18.04517896</v>
       </c>
       <c r="AA11">
-        <v>27010757.594786</v>
+        <v>27264965.584649</v>
       </c>
       <c r="AB11">
-        <v>17.85775784</v>
+        <v>18.04517896</v>
       </c>
       <c r="AC11">
-        <v>17.85775784</v>
+        <v>18.04517896</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
         <v>29</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
       <c r="C12" t="s">
         <v>57</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12">
-        <v>107.859</v>
+        <v>109.406</v>
       </c>
       <c r="F12">
-        <v>-0.04726161</v>
+        <v>0.12079726</v>
       </c>
       <c r="G12" s="2">
-        <v>46177.0</v>
+        <v>46230.0</v>
       </c>
       <c r="H12" t="s">
         <v>33</v>
       </c>
       <c r="K12">
-        <v>0.46291984</v>
+        <v>0.85919206</v>
       </c>
       <c r="L12">
-        <v>1.10138353</v>
+        <v>2.04450911</v>
       </c>
       <c r="M12">
-        <v>3.54132668</v>
+        <v>3.46993011</v>
       </c>
       <c r="N12">
-        <v>2.72187884</v>
+        <v>4.19519814</v>
       </c>
       <c r="O12">
-        <v>7.77816638</v>
+        <v>8.34315366</v>
       </c>
       <c r="T12">
-        <v>11255548.08</v>
+        <v>13047814.28</v>
       </c>
       <c r="U12">
-        <v>-0.04038536</v>
+        <v>1.00585888</v>
       </c>
       <c r="Y12" t="s">
         <v>58</v>
       </c>
       <c r="Z12">
-        <v>107.859</v>
+        <v>109.406</v>
       </c>
       <c r="AA12">
-        <v>11255548.08</v>
+        <v>13047814.28</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">