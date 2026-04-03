--- v1 (2026-02-06)
+++ v2 (2026-04-03)
@@ -606,283 +606,283 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>60.26</v>
+        <v>58.86</v>
       </c>
       <c r="F2">
-        <v>-1.45543745</v>
+        <v>5.20107239</v>
       </c>
       <c r="G2" s="2">
-        <v>46058.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>1.92828146</v>
+        <v>-4.55651046</v>
       </c>
       <c r="L2">
-        <v>7.78036129</v>
+        <v>2.29405631</v>
       </c>
       <c r="M2">
-        <v>7.16699271</v>
+        <v>3.9011474</v>
       </c>
       <c r="N2">
-        <v>4.72714633</v>
+        <v>2.29405631</v>
       </c>
       <c r="O2">
-        <v>6.14761318</v>
+        <v>10.2453643</v>
       </c>
       <c r="P2">
-        <v>7.60833699</v>
+        <v>3.8658903</v>
       </c>
       <c r="Q2">
-        <v>10.05206773</v>
+        <v>7.63646339</v>
       </c>
       <c r="R2">
-        <v>3.22254279</v>
+        <v>3.34074775</v>
       </c>
       <c r="S2">
-        <v>2.37385892</v>
+        <v>1.18615808</v>
       </c>
       <c r="T2">
-        <v>16092837.69</v>
+        <v>15703998.19</v>
       </c>
       <c r="U2">
-        <v>-1.4733635</v>
+        <v>5.18372651</v>
       </c>
       <c r="V2">
-        <v>60.26</v>
+        <v>58.86</v>
       </c>
       <c r="W2">
-        <v>60.26</v>
+        <v>58.86</v>
       </c>
       <c r="X2">
-        <v>11.93569946</v>
+        <v>13.22991085</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>60.26</v>
+        <v>58.86</v>
       </c>
       <c r="AA2">
-        <v>16092837.69</v>
+        <v>15703998.19</v>
       </c>
       <c r="AB2">
-        <v>60.26</v>
+        <v>58.86</v>
       </c>
       <c r="AC2">
-        <v>60.26</v>
+        <v>58.86</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3">
-        <v>15.62</v>
+        <v>15.15</v>
       </c>
       <c r="F3">
-        <v>-0.31908105</v>
+        <v>4.69937802</v>
       </c>
       <c r="G3" s="2">
-        <v>46058.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>-2.375</v>
+        <v>-5.90062112</v>
       </c>
       <c r="L3">
-        <v>-0.19169329</v>
+        <v>-4.23514539</v>
       </c>
       <c r="M3">
-        <v>6.18626785</v>
+        <v>-3.07101727</v>
       </c>
       <c r="N3">
-        <v>-1.2642225</v>
+        <v>-4.23514539</v>
       </c>
       <c r="O3">
-        <v>8.77437326</v>
+        <v>17.99065421</v>
       </c>
       <c r="P3">
-        <v>12.6448882</v>
+        <v>7.66350708</v>
       </c>
       <c r="Q3">
-        <v>15.98869193</v>
+        <v>14.69900224</v>
       </c>
       <c r="R3">
-        <v>8.23922945</v>
+        <v>7.79657045</v>
       </c>
       <c r="S3">
-        <v>8.72704453</v>
+        <v>7.48546582</v>
       </c>
       <c r="T3">
-        <v>26620439.39</v>
+        <v>25259634.07</v>
       </c>
       <c r="U3">
-        <v>-0.41486676</v>
+        <v>3.85142678</v>
       </c>
       <c r="V3">
-        <v>15.62</v>
+        <v>15.15</v>
       </c>
       <c r="W3">
-        <v>15.62</v>
+        <v>15.15</v>
       </c>
       <c r="X3">
-        <v>12.14245415</v>
+        <v>14.12625885</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>15.62</v>
+        <v>15.15</v>
       </c>
       <c r="AA3">
-        <v>26620439.39</v>
+        <v>25259634.07</v>
       </c>
       <c r="AB3">
-        <v>15.62</v>
+        <v>15.15</v>
       </c>
       <c r="AC3">
-        <v>15.62</v>
+        <v>15.15</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" t="s">
         <v>38</v>
       </c>
       <c r="D4" t="s">
         <v>39</v>
       </c>
       <c r="E4">
-        <v>17.45</v>
+        <v>17.01</v>
       </c>
       <c r="F4">
-        <v>-0.34266134</v>
+        <v>4.67692308</v>
       </c>
       <c r="G4" s="2">
-        <v>46058.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>-2.24089636</v>
+        <v>-5.60488346</v>
       </c>
       <c r="L4">
-        <v>0.34502588</v>
+        <v>-3.62606232</v>
       </c>
       <c r="M4">
-        <v>7.31857319</v>
+        <v>-1.90311419</v>
       </c>
       <c r="N4">
-        <v>-1.13314448</v>
+        <v>-3.62606232</v>
       </c>
       <c r="O4">
-        <v>11.57289003</v>
+        <v>21.5</v>
       </c>
       <c r="P4">
-        <v>14.97694103</v>
+        <v>10.0307301</v>
       </c>
       <c r="Q4">
-        <v>18.37497415</v>
+        <v>17.14925973</v>
       </c>
       <c r="R4">
-        <v>11.13282435</v>
+        <v>10.74150648</v>
       </c>
       <c r="S4">
-        <v>11.29327106</v>
+        <v>10.10836644</v>
       </c>
       <c r="T4">
-        <v>26620439.39</v>
+        <v>25259634.07</v>
       </c>
       <c r="U4">
-        <v>-0.41486676</v>
+        <v>3.85142678</v>
       </c>
       <c r="V4">
-        <v>17.45</v>
+        <v>17.01</v>
       </c>
       <c r="W4">
-        <v>17.45</v>
+        <v>17.01</v>
       </c>
       <c r="X4">
-        <v>12.27277374</v>
+        <v>14.21889591</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>14.76311339</v>
+        <v>14.79387715</v>
       </c>
       <c r="AA4">
-        <v>22521522.362149</v>
+        <v>21968719.776852</v>
       </c>
       <c r="AB4">
-        <v>14.76311339</v>
+        <v>14.79387715</v>
       </c>
       <c r="AC4">
-        <v>14.76311339</v>
+        <v>14.79387715</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">