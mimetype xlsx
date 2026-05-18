--- v2 (2026-04-03)
+++ v3 (2026-05-18)
@@ -606,283 +606,283 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>58.86</v>
+        <v>61.81</v>
       </c>
       <c r="F2">
-        <v>5.20107239</v>
+        <v>-1.87331322</v>
       </c>
       <c r="G2" s="2">
-        <v>46113.0</v>
+        <v>46157.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>-4.55651046</v>
+        <v>-0.45095829</v>
       </c>
       <c r="L2">
-        <v>2.29405631</v>
+        <v>2.64031883</v>
       </c>
       <c r="M2">
-        <v>3.9011474</v>
+        <v>11.55026169</v>
       </c>
       <c r="N2">
-        <v>2.29405631</v>
+        <v>7.42092457</v>
       </c>
       <c r="O2">
-        <v>10.2453643</v>
+        <v>8.99312291</v>
       </c>
       <c r="P2">
-        <v>3.8658903</v>
+        <v>6.37841713</v>
       </c>
       <c r="Q2">
-        <v>7.63646339</v>
+        <v>9.32828469</v>
       </c>
       <c r="R2">
-        <v>3.34074775</v>
+        <v>8.74495517</v>
       </c>
       <c r="S2">
-        <v>1.18615808</v>
+        <v>2.50038783</v>
       </c>
       <c r="T2">
-        <v>15703998.19</v>
+        <v>16571402.04</v>
       </c>
       <c r="U2">
-        <v>5.18372651</v>
+        <v>-1.86382296</v>
       </c>
       <c r="V2">
-        <v>58.86</v>
+        <v>61.81</v>
       </c>
       <c r="W2">
-        <v>58.86</v>
+        <v>61.81</v>
       </c>
       <c r="X2">
-        <v>13.22991085</v>
+        <v>14.06018162</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>58.86</v>
+        <v>61.81</v>
       </c>
       <c r="AA2">
-        <v>15703998.19</v>
+        <v>16571402.04</v>
       </c>
       <c r="AB2">
-        <v>58.86</v>
+        <v>61.81</v>
       </c>
       <c r="AC2">
-        <v>58.86</v>
+        <v>61.81</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3">
-        <v>15.15</v>
+        <v>17.44</v>
       </c>
       <c r="F3">
-        <v>4.69937802</v>
+        <v>-1.1898017</v>
       </c>
       <c r="G3" s="2">
-        <v>46113.0</v>
+        <v>46157.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>-5.90062112</v>
+        <v>4.68187275</v>
       </c>
       <c r="L3">
-        <v>-4.23514539</v>
+        <v>8.72817955</v>
       </c>
       <c r="M3">
-        <v>-3.07101727</v>
+        <v>13.76386171</v>
       </c>
       <c r="N3">
-        <v>-4.23514539</v>
+        <v>10.24020228</v>
       </c>
       <c r="O3">
-        <v>17.99065421</v>
+        <v>24.92836676</v>
       </c>
       <c r="P3">
-        <v>7.66350708</v>
+        <v>15.91400032</v>
       </c>
       <c r="Q3">
-        <v>14.69900224</v>
+        <v>20.24910404</v>
       </c>
       <c r="R3">
-        <v>7.79657045</v>
+        <v>15.82589798</v>
       </c>
       <c r="S3">
-        <v>7.48546582</v>
+        <v>10.01802489</v>
       </c>
       <c r="T3">
-        <v>25259634.07</v>
+        <v>29515458.21</v>
       </c>
       <c r="U3">
-        <v>3.85142678</v>
+        <v>-1.5415708</v>
       </c>
       <c r="V3">
-        <v>15.15</v>
+        <v>17.44</v>
       </c>
       <c r="W3">
-        <v>15.15</v>
+        <v>17.44</v>
       </c>
       <c r="X3">
-        <v>14.12625885</v>
+        <v>17.38848877</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>15.15</v>
+        <v>17.44</v>
       </c>
       <c r="AA3">
-        <v>25259634.07</v>
+        <v>29515458.21</v>
       </c>
       <c r="AB3">
-        <v>15.15</v>
+        <v>17.44</v>
       </c>
       <c r="AC3">
-        <v>15.15</v>
+        <v>17.44</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" t="s">
         <v>38</v>
       </c>
       <c r="D4" t="s">
         <v>39</v>
       </c>
       <c r="E4">
-        <v>17.01</v>
+        <v>19.62</v>
       </c>
       <c r="F4">
-        <v>4.67692308</v>
+        <v>-1.15869018</v>
       </c>
       <c r="G4" s="2">
-        <v>46113.0</v>
+        <v>46157.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>-5.60488346</v>
+        <v>4.86370925</v>
       </c>
       <c r="L4">
-        <v>-3.62606232</v>
+        <v>9.36454849</v>
       </c>
       <c r="M4">
-        <v>-1.90311419</v>
+        <v>15.07331378</v>
       </c>
       <c r="N4">
-        <v>-3.62606232</v>
+        <v>11.16147309</v>
       </c>
       <c r="O4">
-        <v>21.5</v>
+        <v>28.15153494</v>
       </c>
       <c r="P4">
-        <v>10.0307301</v>
+        <v>18.46659767</v>
       </c>
       <c r="Q4">
-        <v>17.14925973</v>
+        <v>22.780966</v>
       </c>
       <c r="R4">
-        <v>10.74150648</v>
+        <v>18.70951062</v>
       </c>
       <c r="S4">
-        <v>10.10836644</v>
+        <v>12.70300912</v>
       </c>
       <c r="T4">
-        <v>25259634.07</v>
+        <v>29515458.21</v>
       </c>
       <c r="U4">
-        <v>3.85142678</v>
+        <v>-1.5415708</v>
       </c>
       <c r="V4">
-        <v>17.01</v>
+        <v>19.62</v>
       </c>
       <c r="W4">
-        <v>17.01</v>
+        <v>19.62</v>
       </c>
       <c r="X4">
-        <v>14.21889591</v>
+        <v>17.44298363</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>14.79387715</v>
+        <v>16.76636478</v>
       </c>
       <c r="AA4">
-        <v>21968719.776852</v>
+        <v>25222575.897246</v>
       </c>
       <c r="AB4">
-        <v>14.79387715</v>
+        <v>16.76636478</v>
       </c>
       <c r="AC4">
-        <v>14.79387715</v>
+        <v>16.76636478</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">