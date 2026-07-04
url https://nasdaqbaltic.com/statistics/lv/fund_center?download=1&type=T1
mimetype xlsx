--- v3 (2026-05-18)
+++ v4 (2026-07-04)
@@ -606,283 +606,283 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>61.81</v>
+        <v>66.15</v>
       </c>
       <c r="F2">
-        <v>-1.87331322</v>
+        <v>0.562481</v>
       </c>
       <c r="G2" s="2">
-        <v>46157.0</v>
+        <v>46205.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>-0.45095829</v>
+        <v>3.99308285</v>
       </c>
       <c r="L2">
-        <v>2.64031883</v>
+        <v>13.40648037</v>
       </c>
       <c r="M2">
-        <v>11.55026169</v>
+        <v>14.96350365</v>
       </c>
       <c r="N2">
-        <v>7.42092457</v>
+        <v>14.96350365</v>
       </c>
       <c r="O2">
-        <v>8.99312291</v>
+        <v>17.83042394</v>
       </c>
       <c r="P2">
-        <v>6.37841713</v>
+        <v>9.39082736</v>
       </c>
       <c r="Q2">
-        <v>9.32828469</v>
+        <v>10.73984373</v>
       </c>
       <c r="R2">
-        <v>8.74495517</v>
+        <v>12.86188104</v>
       </c>
       <c r="S2">
-        <v>2.50038783</v>
+        <v>2.34883668</v>
       </c>
       <c r="T2">
-        <v>16571402.04</v>
+        <v>17643155.73</v>
       </c>
       <c r="U2">
-        <v>-1.86382296</v>
+        <v>0.45620716</v>
       </c>
       <c r="V2">
-        <v>61.81</v>
+        <v>66.15</v>
       </c>
       <c r="W2">
-        <v>61.81</v>
+        <v>66.15</v>
       </c>
       <c r="X2">
-        <v>14.06018162</v>
+        <v>14.58606911</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>61.81</v>
+        <v>66.15</v>
       </c>
       <c r="AA2">
-        <v>16571402.04</v>
+        <v>17643155.73</v>
       </c>
       <c r="AB2">
-        <v>61.81</v>
+        <v>66.15</v>
       </c>
       <c r="AC2">
-        <v>61.81</v>
+        <v>66.15</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3">
-        <v>17.44</v>
+        <v>18.22</v>
       </c>
       <c r="F3">
-        <v>-1.1898017</v>
+        <v>-1.24661247</v>
       </c>
       <c r="G3" s="2">
-        <v>46157.0</v>
+        <v>46205.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>4.68187275</v>
+        <v>-1.19305857</v>
       </c>
       <c r="L3">
-        <v>8.72817955</v>
+        <v>20.82228117</v>
       </c>
       <c r="M3">
-        <v>13.76386171</v>
+        <v>15.17067004</v>
       </c>
       <c r="N3">
-        <v>10.24020228</v>
+        <v>15.17067004</v>
       </c>
       <c r="O3">
-        <v>24.92836676</v>
+        <v>25.48209366</v>
       </c>
       <c r="P3">
-        <v>15.91400032</v>
+        <v>14.94552104</v>
       </c>
       <c r="Q3">
-        <v>20.24910404</v>
+        <v>19.30250158</v>
       </c>
       <c r="R3">
-        <v>15.82589798</v>
+        <v>18.95336857</v>
       </c>
       <c r="S3">
-        <v>10.01802489</v>
+        <v>10.18211463</v>
       </c>
       <c r="T3">
-        <v>29515458.21</v>
+        <v>30906788.62</v>
       </c>
       <c r="U3">
-        <v>-1.5415708</v>
+        <v>-1.37960081</v>
       </c>
       <c r="V3">
-        <v>17.44</v>
+        <v>18.22</v>
       </c>
       <c r="W3">
-        <v>17.44</v>
+        <v>18.22</v>
       </c>
       <c r="X3">
-        <v>17.38848877</v>
+        <v>17.71650124</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>17.44</v>
+        <v>18.22</v>
       </c>
       <c r="AA3">
-        <v>29515458.21</v>
+        <v>30906788.62</v>
       </c>
       <c r="AB3">
-        <v>17.44</v>
+        <v>18.22</v>
       </c>
       <c r="AC3">
-        <v>17.44</v>
+        <v>18.22</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" t="s">
         <v>38</v>
       </c>
       <c r="D4" t="s">
         <v>39</v>
       </c>
       <c r="E4">
-        <v>19.62</v>
+        <v>20.53</v>
       </c>
       <c r="F4">
-        <v>-1.15869018</v>
+        <v>-1.20307988</v>
       </c>
       <c r="G4" s="2">
-        <v>46157.0</v>
+        <v>46205.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>4.86370925</v>
+        <v>-1.10789981</v>
       </c>
       <c r="L4">
-        <v>9.36454849</v>
+        <v>21.26402835</v>
       </c>
       <c r="M4">
-        <v>15.07331378</v>
+        <v>16.31728045</v>
       </c>
       <c r="N4">
-        <v>11.16147309</v>
+        <v>16.31728045</v>
       </c>
       <c r="O4">
-        <v>28.15153494</v>
+        <v>28.15230961</v>
       </c>
       <c r="P4">
-        <v>18.46659767</v>
+        <v>17.42136531</v>
       </c>
       <c r="Q4">
-        <v>22.780966</v>
+        <v>21.77070719</v>
       </c>
       <c r="R4">
-        <v>18.70951062</v>
+        <v>21.7942615</v>
       </c>
       <c r="S4">
-        <v>12.70300912</v>
+        <v>12.88446664</v>
       </c>
       <c r="T4">
-        <v>29515458.21</v>
+        <v>30906788.62</v>
       </c>
       <c r="U4">
-        <v>-1.5415708</v>
+        <v>-1.37960081</v>
       </c>
       <c r="V4">
-        <v>19.62</v>
+        <v>20.53</v>
       </c>
       <c r="W4">
-        <v>19.62</v>
+        <v>20.53</v>
       </c>
       <c r="X4">
-        <v>17.44298363</v>
+        <v>17.78064537</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>16.76636478</v>
+        <v>18.03566721</v>
       </c>
       <c r="AA4">
-        <v>25222575.897246</v>
+        <v>27151707.45024</v>
       </c>
       <c r="AB4">
-        <v>16.76636478</v>
+        <v>18.03566721</v>
       </c>
       <c r="AC4">
-        <v>16.76636478</v>
+        <v>18.03566721</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">