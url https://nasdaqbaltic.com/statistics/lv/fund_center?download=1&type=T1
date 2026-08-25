--- v4 (2026-07-04)
+++ v5 (2026-08-25)
@@ -606,283 +606,283 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>66.15</v>
+        <v>65.29</v>
       </c>
       <c r="F2">
-        <v>0.562481</v>
+        <v>0.84955205</v>
       </c>
       <c r="G2" s="2">
-        <v>46205.0</v>
+        <v>46255.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>3.99308285</v>
+        <v>0.33809743</v>
       </c>
       <c r="L2">
-        <v>13.40648037</v>
+        <v>4.11417637</v>
       </c>
       <c r="M2">
-        <v>14.96350365</v>
+        <v>4.88353414</v>
       </c>
       <c r="N2">
-        <v>14.96350365</v>
+        <v>13.46889121</v>
       </c>
       <c r="O2">
-        <v>17.83042394</v>
+        <v>15.37374094</v>
       </c>
       <c r="P2">
-        <v>9.39082736</v>
+        <v>9.89686754</v>
       </c>
       <c r="Q2">
-        <v>10.73984373</v>
+        <v>12.36559386</v>
       </c>
       <c r="R2">
-        <v>12.86188104</v>
+        <v>9.30439558</v>
       </c>
       <c r="S2">
-        <v>2.34883668</v>
+        <v>0.7999765</v>
       </c>
       <c r="T2">
-        <v>17643155.73</v>
+        <v>17819670.31</v>
       </c>
       <c r="U2">
-        <v>0.45620716</v>
+        <v>0.93315836</v>
       </c>
       <c r="V2">
-        <v>66.15</v>
+        <v>65.29</v>
       </c>
       <c r="W2">
-        <v>66.15</v>
+        <v>65.29</v>
       </c>
       <c r="X2">
-        <v>14.58606911</v>
+        <v>14.43517208</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>66.15</v>
+        <v>65.29</v>
       </c>
       <c r="AA2">
-        <v>17643155.73</v>
+        <v>17819670.31</v>
       </c>
       <c r="AB2">
-        <v>66.15</v>
+        <v>65.29</v>
       </c>
       <c r="AC2">
-        <v>66.15</v>
+        <v>65.29</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3">
-        <v>18.22</v>
+        <v>18.75</v>
       </c>
       <c r="F3">
-        <v>-1.24661247</v>
+        <v>0.21378942</v>
       </c>
       <c r="G3" s="2">
-        <v>46205.0</v>
+        <v>46255.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>-1.19305857</v>
+        <v>2.06859009</v>
       </c>
       <c r="L3">
-        <v>20.82228117</v>
+        <v>5.87238848</v>
       </c>
       <c r="M3">
-        <v>15.17067004</v>
+        <v>15.88380717</v>
       </c>
       <c r="N3">
-        <v>15.17067004</v>
+        <v>18.52085967</v>
       </c>
       <c r="O3">
-        <v>25.48209366</v>
+        <v>27.63784888</v>
       </c>
       <c r="P3">
-        <v>14.94552104</v>
+        <v>15.93472394</v>
       </c>
       <c r="Q3">
-        <v>19.30250158</v>
+        <v>21.16770638</v>
       </c>
       <c r="R3">
-        <v>18.95336857</v>
+        <v>16.78449443</v>
       </c>
       <c r="S3">
-        <v>10.18211463</v>
+        <v>10.00429913</v>
       </c>
       <c r="T3">
-        <v>30906788.62</v>
+        <v>32521815.89</v>
       </c>
       <c r="U3">
-        <v>-1.37960081</v>
+        <v>0.23182459</v>
       </c>
       <c r="V3">
-        <v>18.22</v>
+        <v>18.75</v>
       </c>
       <c r="W3">
-        <v>18.22</v>
+        <v>18.75</v>
       </c>
       <c r="X3">
-        <v>17.71650124</v>
+        <v>17.41808891</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>18.22</v>
+        <v>18.75</v>
       </c>
       <c r="AA3">
-        <v>30906788.62</v>
+        <v>32521815.89</v>
       </c>
       <c r="AB3">
-        <v>18.22</v>
+        <v>18.75</v>
       </c>
       <c r="AC3">
-        <v>18.22</v>
+        <v>18.75</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" t="s">
         <v>38</v>
       </c>
       <c r="D4" t="s">
         <v>39</v>
       </c>
       <c r="E4">
-        <v>20.53</v>
+        <v>21.18</v>
       </c>
       <c r="F4">
-        <v>-1.20307988</v>
+        <v>0.18921476</v>
       </c>
       <c r="G4" s="2">
-        <v>46205.0</v>
+        <v>46255.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>-1.10789981</v>
+        <v>2.26943506</v>
       </c>
       <c r="L4">
-        <v>21.26402835</v>
+        <v>6.27195183</v>
       </c>
       <c r="M4">
-        <v>16.31728045</v>
+        <v>17.01657459</v>
       </c>
       <c r="N4">
-        <v>16.31728045</v>
+        <v>20.0</v>
       </c>
       <c r="O4">
-        <v>28.15230961</v>
+        <v>30.25830258</v>
       </c>
       <c r="P4">
-        <v>17.42136531</v>
+        <v>18.3942868</v>
       </c>
       <c r="Q4">
-        <v>21.77070719</v>
+        <v>23.66191788</v>
       </c>
       <c r="R4">
-        <v>21.7942615</v>
+        <v>19.63309936</v>
       </c>
       <c r="S4">
-        <v>12.88446664</v>
+        <v>12.7377202</v>
       </c>
       <c r="T4">
-        <v>30906788.62</v>
+        <v>32521815.89</v>
       </c>
       <c r="U4">
-        <v>-1.37960081</v>
+        <v>0.23182459</v>
       </c>
       <c r="V4">
-        <v>20.53</v>
+        <v>21.18</v>
       </c>
       <c r="W4">
-        <v>20.53</v>
+        <v>21.18</v>
       </c>
       <c r="X4">
-        <v>17.78064537</v>
+        <v>17.48398018</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>18.03566721</v>
+        <v>18.13200929</v>
       </c>
       <c r="AA4">
-        <v>27151707.45024</v>
+        <v>27841636.814049</v>
       </c>
       <c r="AB4">
-        <v>18.03566721</v>
+        <v>18.13200929</v>
       </c>
       <c r="AC4">
-        <v>18.03566721</v>
+        <v>18.13200929</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">